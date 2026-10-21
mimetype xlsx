--- v2 (2026-06-02)
+++ v3 (2026-10-21)
@@ -8,61 +8,61 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ahazen\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/sandy_ostendorf_iwd_iowa_gov/Documents/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{429D626C-B3A2-4488-8AFD-0B5D9866E7C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="12" documentId="8_{429D626C-B3A2-4488-8AFD-0B5D9866E7C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8DE03948-3304-49E4-986E-8E8C5A51771D}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="iv8+Kb7KmKlhFmte4LdPfD7Ga/ch13iT9f9jl9SB7B7LQOM6lgo8R1J9BGY7sEtjpp5vFblrvg8sZJqn0ce8Cg==" workbookSaltValue="DDGFeB5N4Ls2QBhaqqQMqw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="37320" yWindow="-120" windowWidth="29040" windowHeight="16440" tabRatio="958" activeTab="7" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25180" windowHeight="16140" tabRatio="958" activeTab="8" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
   </bookViews>
   <sheets>
     <sheet name="DIF IPS Tracking" sheetId="22" r:id="rId1"/>
     <sheet name="CRP Staff 1" sheetId="7" r:id="rId2"/>
     <sheet name="CRP Staff 2" sheetId="16" r:id="rId3"/>
     <sheet name="CRP Staff 3" sheetId="17" r:id="rId4"/>
     <sheet name="CRP Staff 4" sheetId="18" r:id="rId5"/>
     <sheet name="CRP Staff 5" sheetId="19" r:id="rId6"/>
     <sheet name="CRP Staff 6" sheetId="20" r:id="rId7"/>
     <sheet name="CRP Summary" sheetId="6" r:id="rId8"/>
     <sheet name="Invoice" sheetId="21" r:id="rId9"/>
     <sheet name="DIF IPS Instructions" sheetId="23" r:id="rId10"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -594,51 +594,51 @@
   <c r="F46" i="21" s="1"/>
   <c r="F8" i="6"/>
   <c r="F36" i="21" s="1"/>
   <c r="F6" i="6"/>
   <c r="F26" i="21" s="1"/>
   <c r="A5" i="6"/>
   <c r="A17" i="21" s="1"/>
   <c r="E11" i="6"/>
   <c r="D11" i="6"/>
   <c r="C5" i="6"/>
   <c r="E40" i="7"/>
   <c r="C11" i="6" l="1"/>
   <c r="D18" i="21"/>
   <c r="F18" i="21" s="1"/>
   <c r="F5" i="6"/>
   <c r="B11" i="6"/>
   <c r="F21" i="21" l="1"/>
   <c r="F51" i="21" s="1"/>
   <c r="F18" i="6"/>
   <c r="F21" i="6" s="1"/>
   <c r="F11" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="95">
   <si>
     <t>CRP Employee Name:</t>
   </si>
   <si>
     <t>Number of Job Candidates:</t>
   </si>
   <si>
     <t>Administrative Activities</t>
   </si>
   <si>
     <t>Technical Assistance</t>
   </si>
   <si>
     <t>Trainings</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Report for the month of:</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
@@ -857,81 +857,90 @@
   <si>
     <t>Approved conferences/summits</t>
   </si>
   <si>
     <t>Steering committee meetings/prep</t>
   </si>
   <si>
     <t>Outreach through Economic Groups, SA,etc. </t>
   </si>
   <si>
     <t>Mileage to conduct IPS related activities (job contacts, JC meetings, etc.)</t>
   </si>
   <si>
     <t>MH team meetings</t>
   </si>
   <si>
     <t>IVRS without JC, MH counselor without JC, IHH without JC</t>
   </si>
   <si>
     <t>Indirect IPS Activities</t>
   </si>
   <si>
     <t xml:space="preserve">*The IBC DIF Grant will reimburse at a rate of $19.96 per unit. </t>
   </si>
   <si>
-    <t>Bill to : IVRS</t>
-[...1 lines deleted...]
-  <si>
     <t>*The IBC DIF grant will reimburse at a rate of $19.96 per unit.</t>
   </si>
   <si>
     <t xml:space="preserve">Tracking sheets are due on the 5th day of the following month. </t>
   </si>
   <si>
     <t>To be filled out by IBC staff only:</t>
   </si>
   <si>
     <t>Approval:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVRS grant H421D220018 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">DIF IPS Activities Monthly Report </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(email to ashley.hazen@iwd.iowa.gov by the 5th working day following the end of each month)</t>
+      <t>(email to jameson.delaney@iwd.iowa.gov by the 5th working day following the end of each month)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">IVRS grant H421D220018 </t>
+    <t>Bill to :</t>
+  </si>
+  <si>
+    <t>Iowa Blueprint for Change</t>
+  </si>
+  <si>
+    <t>c/o Jameson Delaney</t>
+  </si>
+  <si>
+    <t>email: jameson.delaney@iwd.iowa.gov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmmm\,\ yyyy"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1452,51 +1461,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="138">
+  <cellXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
@@ -1725,96 +1734,97 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0033CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2151,56 +2161,56 @@
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28807D22-DBC0-4098-8B69-638BDF590E1E}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.08984375" customWidth="1"/>
     <col min="2" max="2" width="44.08984375" customWidth="1"/>
     <col min="3" max="3" width="3.6328125" customWidth="1"/>
     <col min="4" max="4" width="35.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21" x14ac:dyDescent="0.5">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="126" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="127"/>
-[...1 lines deleted...]
-      <c r="D1" s="127"/>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
     </row>
     <row r="2" spans="1:4" ht="21" x14ac:dyDescent="0.5">
       <c r="A2" s="109"/>
       <c r="B2" s="109"/>
       <c r="C2" s="109"/>
       <c r="D2" s="109"/>
     </row>
     <row r="3" spans="1:4" ht="21" x14ac:dyDescent="0.5">
       <c r="A3" s="109" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="113"/>
       <c r="C3" s="109"/>
       <c r="D3" s="109"/>
     </row>
     <row r="4" spans="1:4" ht="21" x14ac:dyDescent="0.5">
       <c r="A4" s="109" t="s">
         <v>56</v>
       </c>
       <c r="B4" s="113"/>
       <c r="C4" s="109"/>
       <c r="D4" s="109"/>
     </row>
     <row r="5" spans="1:4" ht="21" x14ac:dyDescent="0.5">
       <c r="A5" s="109" t="s">
@@ -2305,51 +2315,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" s="103" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A11" s="104" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="21" x14ac:dyDescent="0.5">
       <c r="A12" s="115"/>
       <c r="B12" s="109"/>
       <c r="C12" s="109"/>
       <c r="D12" s="109"/>
       <c r="E12" s="109"/>
       <c r="F12" s="109"/>
       <c r="G12" s="109"/>
       <c r="H12" s="109"/>
     </row>
     <row r="13" spans="1:11" ht="21" x14ac:dyDescent="0.5">
       <c r="A13" s="116" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B13" s="117"/>
       <c r="C13" s="117"/>
       <c r="D13" s="117"/>
       <c r="E13" s="117"/>
       <c r="F13" s="117"/>
       <c r="G13" s="117"/>
       <c r="H13" s="118"/>
       <c r="I13" s="114"/>
       <c r="J13" s="114"/>
       <c r="K13" s="114"/>
     </row>
     <row r="14" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="104"/>
     </row>
     <row r="15" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" s="105"/>
     </row>
     <row r="16" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" s="104"/>
     </row>
     <row r="17" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" s="105"/>
     </row>
     <row r="18" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
@@ -2405,162 +2415,162 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9521632E-8712-4791-9122-F44187F27ED5}">
   <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="18.54296875" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="37.81640625" customWidth="1"/>
     <col min="7" max="7" width="8.08984375" customWidth="1"/>
     <col min="8" max="8" width="35.81640625" customWidth="1"/>
     <col min="9" max="9" width="5.90625" style="6" customWidth="1"/>
     <col min="10" max="10" width="15.453125" customWidth="1"/>
     <col min="11" max="11" width="3.1796875" customWidth="1"/>
     <col min="12" max="12" width="11.26953125" customWidth="1"/>
     <col min="19" max="19" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="127" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="130"/>
-[...3 lines deleted...]
-      <c r="F1" s="130"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="132"/>
+      <c r="A3" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="129"/>
       <c r="C3" s="74"/>
       <c r="E3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="75"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="132" t="s">
+      <c r="A4" s="129" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="132"/>
+      <c r="B4" s="129"/>
       <c r="C4" s="76"/>
       <c r="E4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="79" t="str">
         <f>IF('DIF IPS Tracking'!B7="", "Enter Month on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B7)</f>
         <v>Enter Month on DIF IPS Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="132" t="s">
+      <c r="A5" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="132"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="78" t="str">
         <f>IF('DIF IPS Tracking'!B3="", "Enter CRP Name on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B3)</f>
         <v>Enter CRP Name on DIF IPS Tracking Sheet</v>
       </c>
       <c r="E5" s="9"/>
       <c r="F5" s="80"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="133"/>
-[...4 lines deleted...]
-      <c r="F6" s="133"/>
+      <c r="A6" s="130"/>
+      <c r="B6" s="130"/>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="131" t="s">
+      <c r="B7" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="131"/>
-      <c r="D7" s="131"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="128"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>19</v>
       </c>
@@ -2582,88 +2592,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="106"/>
       <c r="H9" s="13"/>
       <c r="I9" s="87">
         <v>0.5</v>
       </c>
       <c r="J9" s="93">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="128" t="s">
+      <c r="L9" s="131" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="128"/>
-[...4 lines deleted...]
-      <c r="R9" s="128"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="131"/>
+      <c r="P9" s="131"/>
+      <c r="Q9" s="131"/>
+      <c r="R9" s="131"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="13"/>
       <c r="G10" s="106"/>
       <c r="H10" s="13"/>
       <c r="I10" s="87">
         <v>0.5</v>
       </c>
       <c r="J10" s="93">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="128"/>
-[...5 lines deleted...]
-      <c r="R10" s="128"/>
+      <c r="L10" s="131"/>
+      <c r="M10" s="131"/>
+      <c r="N10" s="131"/>
+      <c r="O10" s="131"/>
+      <c r="P10" s="131"/>
+      <c r="Q10" s="131"/>
+      <c r="R10" s="131"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="106"/>
       <c r="H11" s="13"/>
       <c r="I11" s="87">
         <v>0.5</v>
       </c>
       <c r="J11" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
@@ -2686,86 +2696,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="13"/>
       <c r="G13" s="106"/>
       <c r="H13" s="13"/>
       <c r="I13" s="87">
         <v>0.5</v>
       </c>
       <c r="J13" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="128"/>
-[...5 lines deleted...]
-      <c r="R13" s="128"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="131"/>
+      <c r="R13" s="131"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="13"/>
       <c r="G14" s="106"/>
       <c r="H14" s="13"/>
       <c r="I14" s="87">
         <v>0.5</v>
       </c>
       <c r="J14" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="128"/>
-[...5 lines deleted...]
-      <c r="R14" s="128"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="131"/>
+      <c r="Q14" s="131"/>
+      <c r="R14" s="131"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="6">
         <v>7</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="13"/>
       <c r="G15" s="106"/>
       <c r="H15" s="13"/>
       <c r="I15" s="87">
         <v>0.5</v>
       </c>
       <c r="J15" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="6">
@@ -2788,115 +2798,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="6">
         <v>9</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="106"/>
       <c r="H17" s="13"/>
       <c r="I17" s="87">
         <v>0.5</v>
       </c>
       <c r="J17" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="128"/>
-[...5 lines deleted...]
-      <c r="R17" s="128"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="131"/>
+      <c r="O17" s="131"/>
+      <c r="P17" s="131"/>
+      <c r="Q17" s="131"/>
+      <c r="R17" s="131"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="6">
         <v>10</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="13"/>
       <c r="I18" s="87">
         <v>0.5</v>
       </c>
       <c r="J18" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="128"/>
-[...5 lines deleted...]
-      <c r="R18" s="128"/>
+      <c r="L18" s="131"/>
+      <c r="M18" s="131"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="131"/>
+      <c r="P18" s="131"/>
+      <c r="Q18" s="131"/>
+      <c r="R18" s="131"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="6">
         <v>11</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="13"/>
       <c r="I19" s="87">
         <v>0.5</v>
       </c>
       <c r="J19" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="128"/>
-[...5 lines deleted...]
-      <c r="R19" s="128"/>
+      <c r="L19" s="131"/>
+      <c r="M19" s="131"/>
+      <c r="N19" s="131"/>
+      <c r="O19" s="131"/>
+      <c r="P19" s="131"/>
+      <c r="Q19" s="131"/>
+      <c r="R19" s="131"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="6">
         <v>12</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="13"/>
       <c r="I20" s="87">
         <v>0.5</v>
       </c>
       <c r="J20" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="6">
@@ -2985,86 +2995,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6">
         <v>17</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="106"/>
       <c r="H25" s="13"/>
       <c r="I25" s="87">
         <v>0.5</v>
       </c>
       <c r="J25" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="128"/>
-[...5 lines deleted...]
-      <c r="R25" s="128"/>
+      <c r="L25" s="131"/>
+      <c r="M25" s="131"/>
+      <c r="N25" s="131"/>
+      <c r="O25" s="131"/>
+      <c r="P25" s="131"/>
+      <c r="Q25" s="131"/>
+      <c r="R25" s="131"/>
     </row>
     <row r="26" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="6">
         <v>18</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="106"/>
       <c r="H26" s="13"/>
       <c r="I26" s="87">
         <v>0.5</v>
       </c>
       <c r="J26" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="128"/>
-[...5 lines deleted...]
-      <c r="R26" s="128"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="131"/>
+      <c r="R26" s="131"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="6">
         <v>19</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="106"/>
       <c r="H27" s="13"/>
       <c r="I27" s="87">
         <v>0.5</v>
       </c>
       <c r="J27" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="6">
@@ -3087,88 +3097,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6">
         <v>21</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="13"/>
       <c r="G29" s="106"/>
       <c r="H29" s="13"/>
       <c r="I29" s="87">
         <v>0.5</v>
       </c>
       <c r="J29" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="129" t="s">
+      <c r="L29" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="M29" s="129"/>
-[...4 lines deleted...]
-      <c r="R29" s="129"/>
+      <c r="M29" s="132"/>
+      <c r="N29" s="132"/>
+      <c r="O29" s="132"/>
+      <c r="P29" s="132"/>
+      <c r="Q29" s="132"/>
+      <c r="R29" s="132"/>
     </row>
     <row r="30" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="6">
         <v>22</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="13"/>
       <c r="G30" s="106"/>
       <c r="H30" s="13"/>
       <c r="I30" s="87">
         <v>0.5</v>
       </c>
       <c r="J30" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="129"/>
-[...5 lines deleted...]
-      <c r="R30" s="129"/>
+      <c r="L30" s="132"/>
+      <c r="M30" s="132"/>
+      <c r="N30" s="132"/>
+      <c r="O30" s="132"/>
+      <c r="P30" s="132"/>
+      <c r="Q30" s="132"/>
+      <c r="R30" s="132"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6">
         <v>23</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="13"/>
       <c r="G31" s="106"/>
       <c r="H31" s="13"/>
       <c r="I31" s="87">
         <v>0.5</v>
       </c>
       <c r="J31" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="6">
@@ -3405,203 +3415,203 @@
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="71">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="J40" s="98">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="JwR6GmeHuTUkjlvjrLVJ4yzfdLXlvcnjYxVCkwEfuPEBv2xK01qe79lzHDB2e2U1AU/9GpB5YY0fnu1jy7dKVg==" saltValue="4FkTZYq8Vv2R16vA82Db6g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
+    <mergeCell ref="L9:R10"/>
+    <mergeCell ref="L13:R14"/>
+    <mergeCell ref="L17:R19"/>
+    <mergeCell ref="L29:R30"/>
+    <mergeCell ref="L25:R26"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="L9:R10"/>
-[...3 lines deleted...]
-    <mergeCell ref="L25:R26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1FECDB-89AC-44CA-A98B-B1DF2F962F19}">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="38.81640625" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" customWidth="1"/>
     <col min="8" max="8" width="29.36328125" customWidth="1"/>
     <col min="10" max="10" width="15.54296875" customWidth="1"/>
     <col min="11" max="11" width="3.90625" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="127" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="130"/>
-[...3 lines deleted...]
-      <c r="F1" s="130"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="132"/>
+      <c r="A3" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="129"/>
       <c r="C3" s="74"/>
       <c r="E3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="75"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="132" t="s">
+      <c r="A4" s="129" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="132"/>
+      <c r="B4" s="129"/>
       <c r="C4" s="76"/>
       <c r="E4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="79" t="str">
         <f>IF('DIF IPS Tracking'!B7="", "Enter Month on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B7)</f>
         <v>Enter Month on DIF IPS Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="132" t="s">
+      <c r="A5" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="132"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="78" t="str">
         <f>IF('DIF IPS Tracking'!B3="", "Enter CRP Name on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B3)</f>
         <v>Enter CRP Name on DIF IPS Tracking Sheet</v>
       </c>
       <c r="E5" s="9"/>
       <c r="F5" s="80"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="133"/>
-[...4 lines deleted...]
-      <c r="F6" s="133"/>
+      <c r="A6" s="130"/>
+      <c r="B6" s="130"/>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="131" t="s">
+      <c r="B7" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="131"/>
-      <c r="D7" s="131"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="128"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>19</v>
       </c>
@@ -3623,88 +3633,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="106"/>
       <c r="H9" s="13"/>
       <c r="I9" s="87">
         <v>0.5</v>
       </c>
       <c r="J9" s="93">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="128" t="s">
+      <c r="L9" s="131" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="128"/>
-[...4 lines deleted...]
-      <c r="R9" s="128"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="131"/>
+      <c r="P9" s="131"/>
+      <c r="Q9" s="131"/>
+      <c r="R9" s="131"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="13"/>
       <c r="G10" s="106"/>
       <c r="H10" s="13"/>
       <c r="I10" s="87">
         <v>0.5</v>
       </c>
       <c r="J10" s="93">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="128"/>
-[...5 lines deleted...]
-      <c r="R10" s="128"/>
+      <c r="L10" s="131"/>
+      <c r="M10" s="131"/>
+      <c r="N10" s="131"/>
+      <c r="O10" s="131"/>
+      <c r="P10" s="131"/>
+      <c r="Q10" s="131"/>
+      <c r="R10" s="131"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="106"/>
       <c r="H11" s="13"/>
       <c r="I11" s="87">
         <v>0.5</v>
       </c>
       <c r="J11" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
@@ -3727,86 +3737,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="13"/>
       <c r="G13" s="106"/>
       <c r="H13" s="13"/>
       <c r="I13" s="87">
         <v>0.5</v>
       </c>
       <c r="J13" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="128"/>
-[...5 lines deleted...]
-      <c r="R13" s="128"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="131"/>
+      <c r="R13" s="131"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="13"/>
       <c r="G14" s="106"/>
       <c r="H14" s="13"/>
       <c r="I14" s="87">
         <v>0.5</v>
       </c>
       <c r="J14" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="128"/>
-[...5 lines deleted...]
-      <c r="R14" s="128"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="131"/>
+      <c r="Q14" s="131"/>
+      <c r="R14" s="131"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="6">
         <v>7</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="13"/>
       <c r="G15" s="106"/>
       <c r="H15" s="13"/>
       <c r="I15" s="87">
         <v>0.5</v>
       </c>
       <c r="J15" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="6">
@@ -3829,115 +3839,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="6">
         <v>9</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="106"/>
       <c r="H17" s="13"/>
       <c r="I17" s="87">
         <v>0.5</v>
       </c>
       <c r="J17" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="128"/>
-[...5 lines deleted...]
-      <c r="R17" s="128"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="131"/>
+      <c r="O17" s="131"/>
+      <c r="P17" s="131"/>
+      <c r="Q17" s="131"/>
+      <c r="R17" s="131"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="6">
         <v>10</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="13"/>
       <c r="I18" s="87">
         <v>0.5</v>
       </c>
       <c r="J18" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="128"/>
-[...5 lines deleted...]
-      <c r="R18" s="128"/>
+      <c r="L18" s="131"/>
+      <c r="M18" s="131"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="131"/>
+      <c r="P18" s="131"/>
+      <c r="Q18" s="131"/>
+      <c r="R18" s="131"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="6">
         <v>11</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="13"/>
       <c r="I19" s="87">
         <v>0.5</v>
       </c>
       <c r="J19" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="128"/>
-[...5 lines deleted...]
-      <c r="R19" s="128"/>
+      <c r="L19" s="131"/>
+      <c r="M19" s="131"/>
+      <c r="N19" s="131"/>
+      <c r="O19" s="131"/>
+      <c r="P19" s="131"/>
+      <c r="Q19" s="131"/>
+      <c r="R19" s="131"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="6">
         <v>12</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="13"/>
       <c r="I20" s="87">
         <v>0.5</v>
       </c>
       <c r="J20" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="6">
@@ -4026,86 +4036,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6">
         <v>17</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="106"/>
       <c r="H25" s="13"/>
       <c r="I25" s="87">
         <v>0.5</v>
       </c>
       <c r="J25" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="128"/>
-[...5 lines deleted...]
-      <c r="R25" s="128"/>
+      <c r="L25" s="131"/>
+      <c r="M25" s="131"/>
+      <c r="N25" s="131"/>
+      <c r="O25" s="131"/>
+      <c r="P25" s="131"/>
+      <c r="Q25" s="131"/>
+      <c r="R25" s="131"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="6">
         <v>18</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="106"/>
       <c r="H26" s="13"/>
       <c r="I26" s="87">
         <v>0.5</v>
       </c>
       <c r="J26" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="128"/>
-[...5 lines deleted...]
-      <c r="R26" s="128"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="131"/>
+      <c r="R26" s="131"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="6">
         <v>19</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="106"/>
       <c r="H27" s="13"/>
       <c r="I27" s="87">
         <v>0.5</v>
       </c>
       <c r="J27" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="6">
@@ -4128,88 +4138,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6">
         <v>21</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="13"/>
       <c r="G29" s="106"/>
       <c r="H29" s="13"/>
       <c r="I29" s="87">
         <v>0.5</v>
       </c>
       <c r="J29" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="129" t="s">
+      <c r="L29" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="M29" s="129"/>
-[...4 lines deleted...]
-      <c r="R29" s="129"/>
+      <c r="M29" s="132"/>
+      <c r="N29" s="132"/>
+      <c r="O29" s="132"/>
+      <c r="P29" s="132"/>
+      <c r="Q29" s="132"/>
+      <c r="R29" s="132"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="6">
         <v>22</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="13"/>
       <c r="G30" s="106"/>
       <c r="H30" s="13"/>
       <c r="I30" s="87">
         <v>0.5</v>
       </c>
       <c r="J30" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="129"/>
-[...5 lines deleted...]
-      <c r="R30" s="129"/>
+      <c r="L30" s="132"/>
+      <c r="M30" s="132"/>
+      <c r="N30" s="132"/>
+      <c r="O30" s="132"/>
+      <c r="P30" s="132"/>
+      <c r="Q30" s="132"/>
+      <c r="R30" s="132"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6">
         <v>23</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="13"/>
       <c r="G31" s="106"/>
       <c r="H31" s="13"/>
       <c r="I31" s="87">
         <v>0.5</v>
       </c>
       <c r="J31" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="6">
@@ -4451,203 +4461,203 @@
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="71">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="98">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="I41" s="6"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="AGAG/np4DiQMlLbPMpq/IkjPiIQUbu6tgVibZSJmkdZnXCveXeECD+piSNQW2iubepEYS18OcITCT8wwEFFSGQ==" saltValue="k+ijgO01yP9ErzceXGr6Wg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
+    <mergeCell ref="L9:R10"/>
+    <mergeCell ref="L13:R14"/>
+    <mergeCell ref="L17:R19"/>
+    <mergeCell ref="L25:R26"/>
+    <mergeCell ref="L29:R30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="L9:R10"/>
-[...3 lines deleted...]
-    <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F80FE904-0791-406C-878D-161B84C06AC6}">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="35.453125" customWidth="1"/>
     <col min="7" max="7" width="8.81640625" customWidth="1"/>
     <col min="8" max="8" width="29.90625" customWidth="1"/>
     <col min="10" max="10" width="15.08984375" customWidth="1"/>
     <col min="11" max="11" width="4.1796875" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="127" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="130"/>
-[...3 lines deleted...]
-      <c r="F1" s="130"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="132"/>
+      <c r="A3" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="129"/>
       <c r="C3" s="74"/>
       <c r="E3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="75"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="132" t="s">
+      <c r="A4" s="129" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="132"/>
+      <c r="B4" s="129"/>
       <c r="C4" s="76"/>
       <c r="E4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="79" t="str">
         <f>IF('DIF IPS Tracking'!B7="", "Enter Month on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B7)</f>
         <v>Enter Month on DIF IPS Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="132" t="s">
+      <c r="A5" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="132"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="78" t="str">
         <f>IF('DIF IPS Tracking'!B3="", "Enter CRP Name on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B3)</f>
         <v>Enter CRP Name on DIF IPS Tracking Sheet</v>
       </c>
       <c r="E5" s="9"/>
       <c r="F5" s="80"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="133"/>
-[...4 lines deleted...]
-      <c r="F6" s="133"/>
+      <c r="A6" s="130"/>
+      <c r="B6" s="130"/>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="131" t="s">
+      <c r="B7" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="131"/>
-      <c r="D7" s="131"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="128"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="60.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>19</v>
       </c>
@@ -4669,88 +4679,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="106"/>
       <c r="H9" s="13"/>
       <c r="I9" s="87">
         <v>0.5</v>
       </c>
       <c r="J9" s="93">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="128" t="s">
+      <c r="L9" s="131" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="128"/>
-[...4 lines deleted...]
-      <c r="R9" s="128"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="131"/>
+      <c r="P9" s="131"/>
+      <c r="Q9" s="131"/>
+      <c r="R9" s="131"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="13"/>
       <c r="G10" s="106"/>
       <c r="H10" s="13"/>
       <c r="I10" s="87">
         <v>0.5</v>
       </c>
       <c r="J10" s="93">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="128"/>
-[...5 lines deleted...]
-      <c r="R10" s="128"/>
+      <c r="L10" s="131"/>
+      <c r="M10" s="131"/>
+      <c r="N10" s="131"/>
+      <c r="O10" s="131"/>
+      <c r="P10" s="131"/>
+      <c r="Q10" s="131"/>
+      <c r="R10" s="131"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="106"/>
       <c r="H11" s="13"/>
       <c r="I11" s="87">
         <v>0.5</v>
       </c>
       <c r="J11" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
@@ -4773,86 +4783,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="13"/>
       <c r="G13" s="106"/>
       <c r="H13" s="13"/>
       <c r="I13" s="87">
         <v>0.5</v>
       </c>
       <c r="J13" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="128"/>
-[...5 lines deleted...]
-      <c r="R13" s="128"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="131"/>
+      <c r="R13" s="131"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="13"/>
       <c r="G14" s="106"/>
       <c r="H14" s="13"/>
       <c r="I14" s="87">
         <v>0.5</v>
       </c>
       <c r="J14" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="128"/>
-[...5 lines deleted...]
-      <c r="R14" s="128"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="131"/>
+      <c r="Q14" s="131"/>
+      <c r="R14" s="131"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="6">
         <v>7</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="13"/>
       <c r="G15" s="106"/>
       <c r="H15" s="13"/>
       <c r="I15" s="87">
         <v>0.5</v>
       </c>
       <c r="J15" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="6">
@@ -4875,115 +4885,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="6">
         <v>9</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="106"/>
       <c r="H17" s="13"/>
       <c r="I17" s="87">
         <v>0.5</v>
       </c>
       <c r="J17" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="128"/>
-[...5 lines deleted...]
-      <c r="R17" s="128"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="131"/>
+      <c r="O17" s="131"/>
+      <c r="P17" s="131"/>
+      <c r="Q17" s="131"/>
+      <c r="R17" s="131"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="6">
         <v>10</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="13"/>
       <c r="I18" s="87">
         <v>0.5</v>
       </c>
       <c r="J18" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="128"/>
-[...5 lines deleted...]
-      <c r="R18" s="128"/>
+      <c r="L18" s="131"/>
+      <c r="M18" s="131"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="131"/>
+      <c r="P18" s="131"/>
+      <c r="Q18" s="131"/>
+      <c r="R18" s="131"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="6">
         <v>11</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="13"/>
       <c r="I19" s="87">
         <v>0.5</v>
       </c>
       <c r="J19" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="128"/>
-[...5 lines deleted...]
-      <c r="R19" s="128"/>
+      <c r="L19" s="131"/>
+      <c r="M19" s="131"/>
+      <c r="N19" s="131"/>
+      <c r="O19" s="131"/>
+      <c r="P19" s="131"/>
+      <c r="Q19" s="131"/>
+      <c r="R19" s="131"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="6">
         <v>12</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="13"/>
       <c r="I20" s="87">
         <v>0.5</v>
       </c>
       <c r="J20" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="6">
@@ -5072,86 +5082,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6">
         <v>17</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="106"/>
       <c r="H25" s="13"/>
       <c r="I25" s="87">
         <v>0.5</v>
       </c>
       <c r="J25" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="128"/>
-[...5 lines deleted...]
-      <c r="R25" s="128"/>
+      <c r="L25" s="131"/>
+      <c r="M25" s="131"/>
+      <c r="N25" s="131"/>
+      <c r="O25" s="131"/>
+      <c r="P25" s="131"/>
+      <c r="Q25" s="131"/>
+      <c r="R25" s="131"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="6">
         <v>18</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="106"/>
       <c r="H26" s="13"/>
       <c r="I26" s="87">
         <v>0.5</v>
       </c>
       <c r="J26" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="128"/>
-[...5 lines deleted...]
-      <c r="R26" s="128"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="131"/>
+      <c r="R26" s="131"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="6">
         <v>19</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="106"/>
       <c r="H27" s="13"/>
       <c r="I27" s="87">
         <v>0.5</v>
       </c>
       <c r="J27" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="6">
@@ -5174,88 +5184,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6">
         <v>21</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="13"/>
       <c r="G29" s="106"/>
       <c r="H29" s="13"/>
       <c r="I29" s="87">
         <v>0.5</v>
       </c>
       <c r="J29" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="129" t="s">
+      <c r="L29" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="M29" s="129"/>
-[...4 lines deleted...]
-      <c r="R29" s="129"/>
+      <c r="M29" s="132"/>
+      <c r="N29" s="132"/>
+      <c r="O29" s="132"/>
+      <c r="P29" s="132"/>
+      <c r="Q29" s="132"/>
+      <c r="R29" s="132"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="6">
         <v>22</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="13"/>
       <c r="G30" s="106"/>
       <c r="H30" s="13"/>
       <c r="I30" s="87">
         <v>0.5</v>
       </c>
       <c r="J30" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="129"/>
-[...5 lines deleted...]
-      <c r="R30" s="129"/>
+      <c r="L30" s="132"/>
+      <c r="M30" s="132"/>
+      <c r="N30" s="132"/>
+      <c r="O30" s="132"/>
+      <c r="P30" s="132"/>
+      <c r="Q30" s="132"/>
+      <c r="R30" s="132"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6">
         <v>23</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="13"/>
       <c r="G31" s="106"/>
       <c r="H31" s="13"/>
       <c r="I31" s="87">
         <v>0.5</v>
       </c>
       <c r="J31" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="6">
@@ -5497,203 +5507,203 @@
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="71">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="98">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="I41" s="6"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="GqBVbMh5VmSuToV4qTJVW/mxE0efkNChhPHhU6eiKnYUx68wN9xFEEZo8HRSx5C/DfBgvQ2oO7P/ym7MCRBQNg==" saltValue="MfWAX5+hsbL07GBI2dTUAA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
-    <mergeCell ref="L9:R10"/>
-[...3 lines deleted...]
-    <mergeCell ref="L29:R30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
+    <mergeCell ref="L9:R10"/>
+    <mergeCell ref="L13:R14"/>
+    <mergeCell ref="L17:R19"/>
+    <mergeCell ref="L25:R26"/>
+    <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC11E0B4-BCAA-4BF7-809A-D2730C9587C2}">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="39.6328125" customWidth="1"/>
     <col min="7" max="7" width="9.6328125" customWidth="1"/>
     <col min="8" max="8" width="31.453125" customWidth="1"/>
     <col min="10" max="10" width="14.36328125" customWidth="1"/>
     <col min="11" max="11" width="4.6328125" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="127" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="130"/>
-[...3 lines deleted...]
-      <c r="F1" s="130"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="132"/>
+      <c r="A3" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="129"/>
       <c r="C3" s="74"/>
       <c r="E3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="75"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="132" t="s">
+      <c r="A4" s="129" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="132"/>
+      <c r="B4" s="129"/>
       <c r="C4" s="76"/>
       <c r="E4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="79" t="str">
         <f>IF('DIF IPS Tracking'!B7="", "Enter Month on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B7)</f>
         <v>Enter Month on DIF IPS Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="132" t="s">
+      <c r="A5" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="132"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="78" t="str">
         <f>IF('DIF IPS Tracking'!B3="", "Enter CRP Name on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B3)</f>
         <v>Enter CRP Name on DIF IPS Tracking Sheet</v>
       </c>
       <c r="E5" s="9"/>
       <c r="F5" s="80"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="133"/>
-[...4 lines deleted...]
-      <c r="F6" s="133"/>
+      <c r="A6" s="130"/>
+      <c r="B6" s="130"/>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="131" t="s">
+      <c r="B7" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="131"/>
-      <c r="D7" s="131"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="128"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>19</v>
       </c>
@@ -5715,88 +5725,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="106"/>
       <c r="H9" s="13"/>
       <c r="I9" s="87">
         <v>0.5</v>
       </c>
       <c r="J9" s="93">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="128" t="s">
+      <c r="L9" s="131" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="128"/>
-[...4 lines deleted...]
-      <c r="R9" s="128"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="131"/>
+      <c r="P9" s="131"/>
+      <c r="Q9" s="131"/>
+      <c r="R9" s="131"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="13"/>
       <c r="G10" s="106"/>
       <c r="H10" s="13"/>
       <c r="I10" s="87">
         <v>0.5</v>
       </c>
       <c r="J10" s="93">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="128"/>
-[...5 lines deleted...]
-      <c r="R10" s="128"/>
+      <c r="L10" s="131"/>
+      <c r="M10" s="131"/>
+      <c r="N10" s="131"/>
+      <c r="O10" s="131"/>
+      <c r="P10" s="131"/>
+      <c r="Q10" s="131"/>
+      <c r="R10" s="131"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="106"/>
       <c r="H11" s="13"/>
       <c r="I11" s="87">
         <v>0.5</v>
       </c>
       <c r="J11" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
@@ -5819,86 +5829,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="13"/>
       <c r="G13" s="106"/>
       <c r="H13" s="13"/>
       <c r="I13" s="87">
         <v>0.5</v>
       </c>
       <c r="J13" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="128"/>
-[...5 lines deleted...]
-      <c r="R13" s="128"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="131"/>
+      <c r="R13" s="131"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="13"/>
       <c r="G14" s="106"/>
       <c r="H14" s="13"/>
       <c r="I14" s="87">
         <v>0.5</v>
       </c>
       <c r="J14" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="128"/>
-[...5 lines deleted...]
-      <c r="R14" s="128"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="131"/>
+      <c r="Q14" s="131"/>
+      <c r="R14" s="131"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="6">
         <v>7</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="13"/>
       <c r="G15" s="106"/>
       <c r="H15" s="13"/>
       <c r="I15" s="87">
         <v>0.5</v>
       </c>
       <c r="J15" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="6">
@@ -5921,115 +5931,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="6">
         <v>9</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="106"/>
       <c r="H17" s="13"/>
       <c r="I17" s="87">
         <v>0.5</v>
       </c>
       <c r="J17" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="128"/>
-[...5 lines deleted...]
-      <c r="R17" s="128"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="131"/>
+      <c r="O17" s="131"/>
+      <c r="P17" s="131"/>
+      <c r="Q17" s="131"/>
+      <c r="R17" s="131"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="6">
         <v>10</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="13"/>
       <c r="I18" s="87">
         <v>0.5</v>
       </c>
       <c r="J18" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="128"/>
-[...5 lines deleted...]
-      <c r="R18" s="128"/>
+      <c r="L18" s="131"/>
+      <c r="M18" s="131"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="131"/>
+      <c r="P18" s="131"/>
+      <c r="Q18" s="131"/>
+      <c r="R18" s="131"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="6">
         <v>11</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="13"/>
       <c r="I19" s="87">
         <v>0.5</v>
       </c>
       <c r="J19" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="128"/>
-[...5 lines deleted...]
-      <c r="R19" s="128"/>
+      <c r="L19" s="131"/>
+      <c r="M19" s="131"/>
+      <c r="N19" s="131"/>
+      <c r="O19" s="131"/>
+      <c r="P19" s="131"/>
+      <c r="Q19" s="131"/>
+      <c r="R19" s="131"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="6">
         <v>12</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="13"/>
       <c r="I20" s="87">
         <v>0.5</v>
       </c>
       <c r="J20" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="6">
@@ -6118,86 +6128,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6">
         <v>17</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="106"/>
       <c r="H25" s="13"/>
       <c r="I25" s="87">
         <v>0.5</v>
       </c>
       <c r="J25" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="128"/>
-[...5 lines deleted...]
-      <c r="R25" s="128"/>
+      <c r="L25" s="131"/>
+      <c r="M25" s="131"/>
+      <c r="N25" s="131"/>
+      <c r="O25" s="131"/>
+      <c r="P25" s="131"/>
+      <c r="Q25" s="131"/>
+      <c r="R25" s="131"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="6">
         <v>18</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="106"/>
       <c r="H26" s="13"/>
       <c r="I26" s="87">
         <v>0.5</v>
       </c>
       <c r="J26" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="128"/>
-[...5 lines deleted...]
-      <c r="R26" s="128"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="131"/>
+      <c r="R26" s="131"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="6">
         <v>19</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="106"/>
       <c r="H27" s="13"/>
       <c r="I27" s="87">
         <v>0.5</v>
       </c>
       <c r="J27" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="6">
@@ -6220,88 +6230,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6">
         <v>21</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="13"/>
       <c r="G29" s="106"/>
       <c r="H29" s="13"/>
       <c r="I29" s="87">
         <v>0.5</v>
       </c>
       <c r="J29" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="129" t="s">
+      <c r="L29" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="M29" s="129"/>
-[...4 lines deleted...]
-      <c r="R29" s="129"/>
+      <c r="M29" s="132"/>
+      <c r="N29" s="132"/>
+      <c r="O29" s="132"/>
+      <c r="P29" s="132"/>
+      <c r="Q29" s="132"/>
+      <c r="R29" s="132"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="6">
         <v>22</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="13"/>
       <c r="G30" s="106"/>
       <c r="H30" s="13"/>
       <c r="I30" s="87">
         <v>0.5</v>
       </c>
       <c r="J30" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="129"/>
-[...5 lines deleted...]
-      <c r="R30" s="129"/>
+      <c r="L30" s="132"/>
+      <c r="M30" s="132"/>
+      <c r="N30" s="132"/>
+      <c r="O30" s="132"/>
+      <c r="P30" s="132"/>
+      <c r="Q30" s="132"/>
+      <c r="R30" s="132"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6">
         <v>23</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="13"/>
       <c r="G31" s="106"/>
       <c r="H31" s="13"/>
       <c r="I31" s="87">
         <v>0.5</v>
       </c>
       <c r="J31" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="6">
@@ -6543,203 +6553,203 @@
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="71">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="98">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="I41" s="6"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Z8/doUq4yNTP4gGUfmJkxaxR1dwHYM3AHn2vDpFa6Z6/5CDoV5lfxjQcPX6sqKsHxQb7YTVmq9Gwfi6YfHUSIQ==" saltValue="98dituC4cXO96PgMObOwDg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
-    <mergeCell ref="L9:R10"/>
-[...3 lines deleted...]
-    <mergeCell ref="L29:R30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
+    <mergeCell ref="L9:R10"/>
+    <mergeCell ref="L13:R14"/>
+    <mergeCell ref="L17:R19"/>
+    <mergeCell ref="L25:R26"/>
+    <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6620514-6FF6-4552-8D6B-9C01FC8311E6}">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="37.81640625" customWidth="1"/>
     <col min="7" max="7" width="11.1796875" customWidth="1"/>
     <col min="8" max="8" width="30.81640625" customWidth="1"/>
     <col min="10" max="10" width="16.1796875" customWidth="1"/>
     <col min="11" max="11" width="3.81640625" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="127" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="130"/>
-[...3 lines deleted...]
-      <c r="F1" s="130"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="132"/>
+      <c r="A3" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="129"/>
       <c r="C3" s="74"/>
       <c r="E3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="75"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="132" t="s">
+      <c r="A4" s="129" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="132"/>
+      <c r="B4" s="129"/>
       <c r="C4" s="76"/>
       <c r="E4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="79" t="str">
         <f>IF('DIF IPS Tracking'!B7="", "Enter Month on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B7)</f>
         <v>Enter Month on DIF IPS Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="132" t="s">
+      <c r="A5" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="132"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="78" t="str">
         <f>IF('DIF IPS Tracking'!B3="", "Enter CRP Name on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B3)</f>
         <v>Enter CRP Name on DIF IPS Tracking Sheet</v>
       </c>
       <c r="E5" s="9"/>
       <c r="F5" s="80"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="133"/>
-[...4 lines deleted...]
-      <c r="F6" s="133"/>
+      <c r="A6" s="130"/>
+      <c r="B6" s="130"/>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="131" t="s">
+      <c r="B7" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="131"/>
-      <c r="D7" s="131"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="128"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>19</v>
       </c>
@@ -6761,88 +6771,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="106"/>
       <c r="H9" s="13"/>
       <c r="I9" s="87">
         <v>0.5</v>
       </c>
       <c r="J9" s="93">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="128" t="s">
+      <c r="L9" s="131" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="128"/>
-[...4 lines deleted...]
-      <c r="R9" s="128"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="131"/>
+      <c r="P9" s="131"/>
+      <c r="Q9" s="131"/>
+      <c r="R9" s="131"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="13"/>
       <c r="G10" s="106"/>
       <c r="H10" s="13"/>
       <c r="I10" s="87">
         <v>0.5</v>
       </c>
       <c r="J10" s="93">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="128"/>
-[...5 lines deleted...]
-      <c r="R10" s="128"/>
+      <c r="L10" s="131"/>
+      <c r="M10" s="131"/>
+      <c r="N10" s="131"/>
+      <c r="O10" s="131"/>
+      <c r="P10" s="131"/>
+      <c r="Q10" s="131"/>
+      <c r="R10" s="131"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="106"/>
       <c r="H11" s="13"/>
       <c r="I11" s="87">
         <v>0.5</v>
       </c>
       <c r="J11" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
@@ -6865,86 +6875,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="13"/>
       <c r="G13" s="106"/>
       <c r="H13" s="13"/>
       <c r="I13" s="87">
         <v>0.5</v>
       </c>
       <c r="J13" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="128"/>
-[...5 lines deleted...]
-      <c r="R13" s="128"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="131"/>
+      <c r="R13" s="131"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="13"/>
       <c r="G14" s="106"/>
       <c r="H14" s="13"/>
       <c r="I14" s="87">
         <v>0.5</v>
       </c>
       <c r="J14" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="128"/>
-[...5 lines deleted...]
-      <c r="R14" s="128"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="131"/>
+      <c r="Q14" s="131"/>
+      <c r="R14" s="131"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="6">
         <v>7</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="13"/>
       <c r="G15" s="106"/>
       <c r="H15" s="13"/>
       <c r="I15" s="87">
         <v>0.5</v>
       </c>
       <c r="J15" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="6">
@@ -6967,115 +6977,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="6">
         <v>9</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="106"/>
       <c r="H17" s="13"/>
       <c r="I17" s="87">
         <v>0.5</v>
       </c>
       <c r="J17" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="128"/>
-[...5 lines deleted...]
-      <c r="R17" s="128"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="131"/>
+      <c r="O17" s="131"/>
+      <c r="P17" s="131"/>
+      <c r="Q17" s="131"/>
+      <c r="R17" s="131"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="6">
         <v>10</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="13"/>
       <c r="I18" s="87">
         <v>0.5</v>
       </c>
       <c r="J18" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="128"/>
-[...5 lines deleted...]
-      <c r="R18" s="128"/>
+      <c r="L18" s="131"/>
+      <c r="M18" s="131"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="131"/>
+      <c r="P18" s="131"/>
+      <c r="Q18" s="131"/>
+      <c r="R18" s="131"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="6">
         <v>11</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="13"/>
       <c r="I19" s="87">
         <v>0.5</v>
       </c>
       <c r="J19" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="128"/>
-[...5 lines deleted...]
-      <c r="R19" s="128"/>
+      <c r="L19" s="131"/>
+      <c r="M19" s="131"/>
+      <c r="N19" s="131"/>
+      <c r="O19" s="131"/>
+      <c r="P19" s="131"/>
+      <c r="Q19" s="131"/>
+      <c r="R19" s="131"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="6">
         <v>12</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="13"/>
       <c r="I20" s="87">
         <v>0.5</v>
       </c>
       <c r="J20" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="6">
@@ -7164,86 +7174,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6">
         <v>17</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="106"/>
       <c r="H25" s="13"/>
       <c r="I25" s="87">
         <v>0.5</v>
       </c>
       <c r="J25" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="128"/>
-[...5 lines deleted...]
-      <c r="R25" s="128"/>
+      <c r="L25" s="131"/>
+      <c r="M25" s="131"/>
+      <c r="N25" s="131"/>
+      <c r="O25" s="131"/>
+      <c r="P25" s="131"/>
+      <c r="Q25" s="131"/>
+      <c r="R25" s="131"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="6">
         <v>18</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="106"/>
       <c r="H26" s="13"/>
       <c r="I26" s="87">
         <v>0.5</v>
       </c>
       <c r="J26" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="128"/>
-[...5 lines deleted...]
-      <c r="R26" s="128"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="131"/>
+      <c r="R26" s="131"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="6">
         <v>19</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="106"/>
       <c r="H27" s="13"/>
       <c r="I27" s="87">
         <v>0.5</v>
       </c>
       <c r="J27" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="6">
@@ -7266,88 +7276,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6">
         <v>21</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="13"/>
       <c r="G29" s="106"/>
       <c r="H29" s="13"/>
       <c r="I29" s="87">
         <v>0.5</v>
       </c>
       <c r="J29" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="129" t="s">
+      <c r="L29" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="M29" s="129"/>
-[...4 lines deleted...]
-      <c r="R29" s="129"/>
+      <c r="M29" s="132"/>
+      <c r="N29" s="132"/>
+      <c r="O29" s="132"/>
+      <c r="P29" s="132"/>
+      <c r="Q29" s="132"/>
+      <c r="R29" s="132"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="6">
         <v>22</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="13"/>
       <c r="G30" s="106"/>
       <c r="H30" s="13"/>
       <c r="I30" s="87">
         <v>0.5</v>
       </c>
       <c r="J30" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="129"/>
-[...5 lines deleted...]
-      <c r="R30" s="129"/>
+      <c r="L30" s="132"/>
+      <c r="M30" s="132"/>
+      <c r="N30" s="132"/>
+      <c r="O30" s="132"/>
+      <c r="P30" s="132"/>
+      <c r="Q30" s="132"/>
+      <c r="R30" s="132"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6">
         <v>23</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="13"/>
       <c r="G31" s="106"/>
       <c r="H31" s="13"/>
       <c r="I31" s="87">
         <v>0.5</v>
       </c>
       <c r="J31" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="6">
@@ -7589,203 +7599,203 @@
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="71">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="98">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="I41" s="6"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="4qZEgqDgsPrBcvHPML9+htIcXaBMfzv1YyUor5Dh4VICa0G6XdF4dIAW0yG134VcDPg0rrhTITlBvDHYZEuNLQ==" saltValue="lJlJfj0IojOsR9IldmOBsw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
-    <mergeCell ref="L9:R10"/>
-[...3 lines deleted...]
-    <mergeCell ref="L29:R30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
+    <mergeCell ref="L9:R10"/>
+    <mergeCell ref="L13:R14"/>
+    <mergeCell ref="L17:R19"/>
+    <mergeCell ref="L25:R26"/>
+    <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE6E41B-832C-4A41-9031-F26F6C8B5EA7}">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="35.81640625" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" customWidth="1"/>
     <col min="8" max="8" width="29.54296875" customWidth="1"/>
     <col min="10" max="10" width="15.54296875" customWidth="1"/>
     <col min="11" max="11" width="4.453125" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="127" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="130"/>
-[...3 lines deleted...]
-      <c r="F1" s="130"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="132"/>
+      <c r="A3" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="129"/>
       <c r="C3" s="74"/>
       <c r="E3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="75"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="132" t="s">
+      <c r="A4" s="129" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="132"/>
+      <c r="B4" s="129"/>
       <c r="C4" s="76"/>
       <c r="E4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="79" t="str">
         <f>IF('DIF IPS Tracking'!B7="", "Enter Month on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B7)</f>
         <v>Enter Month on DIF IPS Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="132" t="s">
+      <c r="A5" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="132"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="78" t="str">
         <f>IF('DIF IPS Tracking'!B3="", "Enter CRP Name on DIF IPS Tracking Sheet", 'DIF IPS Tracking'!B3)</f>
         <v>Enter CRP Name on DIF IPS Tracking Sheet</v>
       </c>
       <c r="E5" s="9"/>
       <c r="F5" s="80"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="133"/>
-[...4 lines deleted...]
-      <c r="F6" s="133"/>
+      <c r="A6" s="130"/>
+      <c r="B6" s="130"/>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="131" t="s">
+      <c r="B7" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="131"/>
-      <c r="D7" s="131"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="128"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>19</v>
       </c>
@@ -7807,88 +7817,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
         <v>1</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="106"/>
       <c r="H9" s="13"/>
       <c r="I9" s="87">
         <v>0.5</v>
       </c>
       <c r="J9" s="93">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="128" t="s">
+      <c r="L9" s="131" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="128"/>
-[...4 lines deleted...]
-      <c r="R9" s="128"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="131"/>
+      <c r="P9" s="131"/>
+      <c r="Q9" s="131"/>
+      <c r="R9" s="131"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="6">
         <v>2</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="13"/>
       <c r="G10" s="106"/>
       <c r="H10" s="13"/>
       <c r="I10" s="87">
         <v>0.5</v>
       </c>
       <c r="J10" s="93">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="128"/>
-[...5 lines deleted...]
-      <c r="R10" s="128"/>
+      <c r="L10" s="131"/>
+      <c r="M10" s="131"/>
+      <c r="N10" s="131"/>
+      <c r="O10" s="131"/>
+      <c r="P10" s="131"/>
+      <c r="Q10" s="131"/>
+      <c r="R10" s="131"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
         <v>3</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="106"/>
       <c r="H11" s="13"/>
       <c r="I11" s="87">
         <v>0.5</v>
       </c>
       <c r="J11" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
@@ -7911,86 +7921,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="13"/>
       <c r="G13" s="106"/>
       <c r="H13" s="13"/>
       <c r="I13" s="87">
         <v>0.5</v>
       </c>
       <c r="J13" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="128"/>
-[...5 lines deleted...]
-      <c r="R13" s="128"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="131"/>
+      <c r="R13" s="131"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="13"/>
       <c r="G14" s="106"/>
       <c r="H14" s="13"/>
       <c r="I14" s="87">
         <v>0.5</v>
       </c>
       <c r="J14" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="128"/>
-[...5 lines deleted...]
-      <c r="R14" s="128"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="131"/>
+      <c r="Q14" s="131"/>
+      <c r="R14" s="131"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="6">
         <v>7</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="13"/>
       <c r="G15" s="106"/>
       <c r="H15" s="13"/>
       <c r="I15" s="87">
         <v>0.5</v>
       </c>
       <c r="J15" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="6">
@@ -8013,115 +8023,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="6">
         <v>9</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="106"/>
       <c r="H17" s="13"/>
       <c r="I17" s="87">
         <v>0.5</v>
       </c>
       <c r="J17" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="128"/>
-[...5 lines deleted...]
-      <c r="R17" s="128"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="131"/>
+      <c r="O17" s="131"/>
+      <c r="P17" s="131"/>
+      <c r="Q17" s="131"/>
+      <c r="R17" s="131"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="6">
         <v>10</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="13"/>
       <c r="I18" s="87">
         <v>0.5</v>
       </c>
       <c r="J18" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="128"/>
-[...5 lines deleted...]
-      <c r="R18" s="128"/>
+      <c r="L18" s="131"/>
+      <c r="M18" s="131"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="131"/>
+      <c r="P18" s="131"/>
+      <c r="Q18" s="131"/>
+      <c r="R18" s="131"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="6">
         <v>11</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="13"/>
       <c r="I19" s="87">
         <v>0.5</v>
       </c>
       <c r="J19" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="128"/>
-[...5 lines deleted...]
-      <c r="R19" s="128"/>
+      <c r="L19" s="131"/>
+      <c r="M19" s="131"/>
+      <c r="N19" s="131"/>
+      <c r="O19" s="131"/>
+      <c r="P19" s="131"/>
+      <c r="Q19" s="131"/>
+      <c r="R19" s="131"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="6">
         <v>12</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="13"/>
       <c r="I20" s="87">
         <v>0.5</v>
       </c>
       <c r="J20" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="6">
@@ -8210,86 +8220,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6">
         <v>17</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="106"/>
       <c r="H25" s="13"/>
       <c r="I25" s="87">
         <v>0.5</v>
       </c>
       <c r="J25" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="128"/>
-[...5 lines deleted...]
-      <c r="R25" s="128"/>
+      <c r="L25" s="131"/>
+      <c r="M25" s="131"/>
+      <c r="N25" s="131"/>
+      <c r="O25" s="131"/>
+      <c r="P25" s="131"/>
+      <c r="Q25" s="131"/>
+      <c r="R25" s="131"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="6">
         <v>18</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="106"/>
       <c r="H26" s="13"/>
       <c r="I26" s="87">
         <v>0.5</v>
       </c>
       <c r="J26" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="128"/>
-[...5 lines deleted...]
-      <c r="R26" s="128"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="131"/>
+      <c r="R26" s="131"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="6">
         <v>19</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="106"/>
       <c r="H27" s="13"/>
       <c r="I27" s="87">
         <v>0.5</v>
       </c>
       <c r="J27" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="6">
@@ -8312,88 +8322,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6">
         <v>21</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="13"/>
       <c r="G29" s="106"/>
       <c r="H29" s="13"/>
       <c r="I29" s="87">
         <v>0.5</v>
       </c>
       <c r="J29" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="129" t="s">
+      <c r="L29" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="M29" s="129"/>
-[...4 lines deleted...]
-      <c r="R29" s="129"/>
+      <c r="M29" s="132"/>
+      <c r="N29" s="132"/>
+      <c r="O29" s="132"/>
+      <c r="P29" s="132"/>
+      <c r="Q29" s="132"/>
+      <c r="R29" s="132"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="6">
         <v>22</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="13"/>
       <c r="G30" s="106"/>
       <c r="H30" s="13"/>
       <c r="I30" s="87">
         <v>0.5</v>
       </c>
       <c r="J30" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="129"/>
-[...5 lines deleted...]
-      <c r="R30" s="129"/>
+      <c r="L30" s="132"/>
+      <c r="M30" s="132"/>
+      <c r="N30" s="132"/>
+      <c r="O30" s="132"/>
+      <c r="P30" s="132"/>
+      <c r="Q30" s="132"/>
+      <c r="R30" s="132"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6">
         <v>23</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="13"/>
       <c r="G31" s="106"/>
       <c r="H31" s="13"/>
       <c r="I31" s="87">
         <v>0.5</v>
       </c>
       <c r="J31" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="6">
@@ -8635,73 +8645,73 @@
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="71">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="98">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="I41" s="6"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="oP1l7PDOCf24yaNsV2bMrVxkBqjV0TLbxBsJMKVDoFmnYBEv/ZBRPleEBER42QlGjKuF9zhpDL/j48IAzHb3Sw==" saltValue="+XAg8O0v0eyYnOP4chdJVA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
-    <mergeCell ref="L9:R10"/>
-[...3 lines deleted...]
-    <mergeCell ref="L29:R30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
+    <mergeCell ref="L9:R10"/>
+    <mergeCell ref="L13:R14"/>
+    <mergeCell ref="L17:R19"/>
+    <mergeCell ref="L25:R26"/>
+    <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63A2AB55-723C-4676-9A89-7DB5A33117A1}">
   <dimension ref="A1:I21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N16" sqref="N16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="23.453125" customWidth="1"/>
     <col min="2" max="2" width="22.1796875" customWidth="1"/>
     <col min="3" max="3" width="15.1796875" customWidth="1"/>
     <col min="4" max="4" width="12.1796875" customWidth="1"/>
     <col min="5" max="5" width="14.26953125" customWidth="1"/>
     <col min="6" max="6" width="11.81640625" customWidth="1"/>
     <col min="7" max="7" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
@@ -8951,284 +8961,290 @@
       </c>
       <c r="D11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="96">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.35">
       <c r="F12" s="17"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="F13" s="17"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A14" s="135" t="s">
+      <c r="A14" s="123" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="135"/>
-      <c r="C14" s="135"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="123"/>
       <c r="F14" s="17"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A15" s="135"/>
-[...1 lines deleted...]
-      <c r="C15" s="135"/>
+      <c r="A15" s="123"/>
+      <c r="B15" s="123"/>
+      <c r="C15" s="123"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" s="92"/>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18">
         <f>SUM(F5:F10)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="134" t="s">
+      <c r="G18" s="122" t="s">
         <v>20</v>
       </c>
-      <c r="H18" s="134"/>
-      <c r="I18" s="134"/>
+      <c r="H18" s="122"/>
+      <c r="I18" s="122"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A19" s="66"/>
       <c r="F19" s="17">
         <f>F18*19.96</f>
         <v>0</v>
       </c>
-      <c r="G19" s="135" t="s">
+      <c r="G19" s="123" t="s">
         <v>21</v>
       </c>
-      <c r="H19" s="135"/>
-      <c r="I19" s="135"/>
+      <c r="H19" s="123"/>
+      <c r="I19" s="123"/>
     </row>
     <row r="20" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="F20" s="18">
         <f>G11</f>
         <v>0</v>
       </c>
-      <c r="G20" s="136" t="s">
+      <c r="G20" s="124" t="s">
         <v>68</v>
       </c>
-      <c r="H20" s="136"/>
-      <c r="I20" s="136"/>
+      <c r="H20" s="124"/>
+      <c r="I20" s="124"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="F21" s="17">
         <f>SUM(F19:F20)</f>
         <v>0</v>
       </c>
-      <c r="G21" s="137" t="s">
+      <c r="G21" s="125" t="s">
         <v>22</v>
       </c>
-      <c r="H21" s="137"/>
-      <c r="I21" s="137"/>
+      <c r="H21" s="125"/>
+      <c r="I21" s="125"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iCSzDIYQIR374FZD9enV+G4CObrGRik1ORcet9feuhxErGzuFGceepr+RG4asSBJUfCzCzdPZ8ScKjAFIoK00A==" saltValue="1nG/pLgFa79E3z8tAqDM2A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="6C7mWkOfNjdybRMtEe/vxDFElwWHfEVKruJFzIRXNYYZ53a6lwFx+FqQKL3PTKJbm4vRuXuJX6LECVPaZMJ6fg==" saltValue="+qPGNl7fME9mWjtK0XL/RA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="G21:I21"/>
     <mergeCell ref="A14:C15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71B123DE-7452-4F06-AB20-FE5EEE32B8C0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:H56"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G23" sqref="G23"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="21.1796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.26953125" customWidth="1"/>
     <col min="4" max="4" width="20.54296875" customWidth="1"/>
     <col min="5" max="5" width="15.54296875" customWidth="1"/>
     <col min="6" max="6" width="20.7265625" customWidth="1"/>
     <col min="7" max="8" width="15.6328125" customWidth="1"/>
     <col min="9" max="9" width="3.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="10" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:8" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.9">
       <c r="A2" s="28"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
-      <c r="D2" s="122"/>
-[...1 lines deleted...]
-      <c r="F2" s="122"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
     </row>
     <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="32"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
     </row>
     <row r="4" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A4" s="34" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B4" s="29"/>
+        <v>91</v>
+      </c>
+      <c r="B4" s="138" t="s">
+        <v>92</v>
+      </c>
       <c r="C4" s="29"/>
       <c r="D4" s="35"/>
       <c r="E4" s="69" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="71" t="str">
         <f>'CRP Staff 1'!F4</f>
         <v>Enter Month on DIF IPS Tracking Sheet</v>
       </c>
       <c r="G4" s="36"/>
       <c r="H4" s="36"/>
     </row>
     <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A5" s="37"/>
-      <c r="B5" s="29"/>
+      <c r="B5" s="138" t="s">
+        <v>93</v>
+      </c>
       <c r="C5" s="29"/>
       <c r="D5" s="35"/>
       <c r="E5" s="38" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="81"/>
       <c r="G5" s="39"/>
       <c r="H5" s="39"/>
     </row>
     <row r="6" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A6" s="37"/>
-      <c r="B6" s="29"/>
+      <c r="B6" s="138" t="s">
+        <v>94</v>
+      </c>
       <c r="C6" s="29"/>
       <c r="D6" s="35"/>
       <c r="E6" s="38" t="s">
         <v>54</v>
       </c>
       <c r="F6" s="70" t="s">
         <v>55</v>
       </c>
       <c r="G6" s="39"/>
       <c r="H6" s="39"/>
     </row>
     <row r="7" spans="1:8" ht="14.15" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A7" s="40"/>
       <c r="B7" s="29"/>
       <c r="C7" s="29"/>
       <c r="D7" s="35"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="41" t="str">
         <f>IF('CRP Summary'!B3="", Vendor Name, 'CRP Summary'!B3)</f>
         <v>Enter CRP Name on DIF IPS Tracking Sheet</v>
       </c>
       <c r="C8" s="41"/>
       <c r="E8" s="121" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F8" s="121"/>
     </row>
     <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="41" t="str">
         <f>IF('DIF IPS Tracking'!B4="", "Enter CRP Address on DIF CD Tracking Sheet", 'DIF IPS Tracking'!B4)</f>
         <v>Enter CRP Address on DIF CD Tracking Sheet</v>
       </c>
       <c r="C9" s="41"/>
       <c r="E9" s="119" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F9" s="120"/>
     </row>
     <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="77" t="str">
         <f>IF('DIF IPS Tracking'!B5="", "Enter CRP City, State, Zip on DIF CD Tracking Sheet", 'DIF IPS Tracking'!B5)</f>
         <v>Enter CRP City, State, Zip on DIF CD Tracking Sheet</v>
       </c>
       <c r="C10" s="41"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="68"/>
       <c r="C11" s="41" t="str">
         <f>+'CRP Summary'!E2</f>
         <v/>
       </c>
       <c r="D11" s="43"/>
-      <c r="E11" s="123" t="s">
+      <c r="E11" s="134" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="124"/>
+      <c r="F11" s="135"/>
     </row>
     <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D12" s="44"/>
-      <c r="E12" s="125" t="str">
+      <c r="E12" s="136" t="str">
         <f>IF('CRP Staff 1'!F4="", "",'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF IPS Tracking Sheet</v>
       </c>
-      <c r="F12" s="126"/>
+      <c r="F12" s="137"/>
     </row>
     <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="46"/>
       <c r="C14" s="46"/>
       <c r="D14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="48" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="48" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="86"/>
       <c r="B15" s="49"/>
       <c r="C15" s="49"/>
       <c r="D15" s="50"/>
       <c r="E15" s="51"/>
       <c r="F15" s="52"/>
@@ -9729,112 +9745,112 @@
       </c>
       <c r="B46" s="49"/>
       <c r="C46" s="49"/>
       <c r="D46" s="99">
         <f>'CRP Staff 6'!G40</f>
         <v>0</v>
       </c>
       <c r="E46" s="55">
         <v>0.5</v>
       </c>
       <c r="F46" s="52">
         <f>+D46*E46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="53"/>
       <c r="B47" s="49"/>
       <c r="C47" s="49"/>
       <c r="D47" s="58"/>
       <c r="E47" s="58"/>
       <c r="F47" s="49"/>
     </row>
     <row r="48" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="53" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B48" s="49"/>
       <c r="C48" s="49"/>
       <c r="D48" s="58"/>
       <c r="E48" s="58"/>
       <c r="F48" s="49"/>
     </row>
     <row r="49" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="53" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="49"/>
       <c r="C49" s="49"/>
       <c r="D49" s="58"/>
       <c r="E49" s="58"/>
       <c r="F49" s="49"/>
     </row>
     <row r="50" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="53"/>
       <c r="B50" s="49"/>
       <c r="C50" s="49"/>
       <c r="D50" s="58"/>
       <c r="E50" s="58"/>
       <c r="F50" s="60"/>
     </row>
     <row r="51" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="59"/>
       <c r="B51" s="60"/>
       <c r="C51" s="60"/>
       <c r="D51" s="100"/>
       <c r="E51" s="85" t="s">
         <v>50</v>
       </c>
       <c r="F51" s="62">
         <f>SUM(F18:F46)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="61"/>
       <c r="B52" s="61"/>
       <c r="C52" s="61"/>
       <c r="D52" s="101"/>
     </row>
     <row r="53" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B53" s="63"/>
       <c r="C53" s="63"/>
     </row>
     <row r="54" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="yzOxh3x9t46eNOVvfKu/dYTVBDxKjHq8/O8cCPb251e9L7WpqmraJ2HRyMUXWCBLadm+9DMaBZk3k4iPkezNew==" saltValue="ocBhLX+feGBeIHkwS/nDRw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7NiCazRd9KNdjmQXyqNALlCGEn5i1mLm8o0FtfsOuurexMeUuSEl2fDupQzmwIV+gQ8L+QkEM05YhfE53huIuA==" saltValue="xdLXDEBJkkn6Wgl6V68d6g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="6" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>