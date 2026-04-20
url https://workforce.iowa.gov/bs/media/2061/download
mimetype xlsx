--- v0 (2025-10-10)
+++ v1 (2026-04-20)
@@ -9,78 +9,89 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20400"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\iowa.gov.state.ia.us\data\IVRSusers\ABanes7\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:8001_{26F3AC91-B9D5-4B81-A976-5F1EDB5CE730}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79DC523E-BA73-4293-96D8-B58685C79806}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23160" windowHeight="8030" tabRatio="958" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
+    <workbookView xWindow="-28920" yWindow="3690" windowWidth="29040" windowHeight="16440" tabRatio="958" activeTab="9" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
   </bookViews>
   <sheets>
     <sheet name="DIF CE Tracking" sheetId="22" r:id="rId1"/>
     <sheet name="Materials Purchased" sheetId="11" r:id="rId2"/>
     <sheet name="CRP Staff 1" sheetId="7" r:id="rId3"/>
     <sheet name="CRP Staff 2" sheetId="16" r:id="rId4"/>
     <sheet name="CRP Staff 3" sheetId="17" r:id="rId5"/>
     <sheet name="CRP Staff 4" sheetId="18" r:id="rId6"/>
     <sheet name="CRP Staff 5" sheetId="19" r:id="rId7"/>
     <sheet name="CRP Staff 6" sheetId="20" r:id="rId8"/>
     <sheet name="CRP Summary" sheetId="6" r:id="rId9"/>
     <sheet name="Invoice" sheetId="21" r:id="rId10"/>
     <sheet name="DIF CE Instructions" sheetId="23" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B10" i="21" l="1"/>
   <c r="B9" i="21"/>
   <c r="G40" i="20"/>
   <c r="D40" i="20"/>
   <c r="C40" i="20"/>
   <c r="B40" i="20"/>
   <c r="J39" i="20"/>
   <c r="E39" i="20"/>
   <c r="J38" i="20"/>
   <c r="E38" i="20"/>
   <c r="J37" i="20"/>
   <c r="E37" i="20"/>
   <c r="J36" i="20"/>
   <c r="E36" i="20"/>
   <c r="J35" i="20"/>
   <c r="E35" i="20"/>
   <c r="J34" i="20"/>
   <c r="E34" i="20"/>
@@ -105,60 +116,57 @@
   <c r="J24" i="20"/>
   <c r="E24" i="20"/>
   <c r="J23" i="20"/>
   <c r="E23" i="20"/>
   <c r="J22" i="20"/>
   <c r="E22" i="20"/>
   <c r="J21" i="20"/>
   <c r="E21" i="20"/>
   <c r="J20" i="20"/>
   <c r="E20" i="20"/>
   <c r="J19" i="20"/>
   <c r="E19" i="20"/>
   <c r="J18" i="20"/>
   <c r="E18" i="20"/>
   <c r="J17" i="20"/>
   <c r="E17" i="20"/>
   <c r="J16" i="20"/>
   <c r="E16" i="20"/>
   <c r="J15" i="20"/>
   <c r="E15" i="20"/>
   <c r="J14" i="20"/>
   <c r="E14" i="20"/>
   <c r="J13" i="20"/>
   <c r="E13" i="20"/>
   <c r="J12" i="20"/>
-  <c r="J40" i="20" s="1"/>
   <c r="E12" i="20"/>
   <c r="J11" i="20"/>
   <c r="E11" i="20"/>
   <c r="J10" i="20"/>
   <c r="E10" i="20"/>
   <c r="J9" i="20"/>
   <c r="E9" i="20"/>
-  <c r="E40" i="20" s="1"/>
-  <c r="F5" i="20"/>
   <c r="C5" i="20"/>
   <c r="F4" i="20"/>
   <c r="G40" i="19"/>
   <c r="D40" i="19"/>
   <c r="C40" i="19"/>
   <c r="B40" i="19"/>
   <c r="J39" i="19"/>
   <c r="E39" i="19"/>
   <c r="J38" i="19"/>
   <c r="E38" i="19"/>
   <c r="J37" i="19"/>
   <c r="E37" i="19"/>
   <c r="J36" i="19"/>
   <c r="E36" i="19"/>
   <c r="J35" i="19"/>
   <c r="E35" i="19"/>
   <c r="J34" i="19"/>
   <c r="E34" i="19"/>
   <c r="J33" i="19"/>
   <c r="E33" i="19"/>
   <c r="J32" i="19"/>
   <c r="E32" i="19"/>
   <c r="J31" i="19"/>
   <c r="E31" i="19"/>
   <c r="J30" i="19"/>
@@ -185,51 +193,50 @@
   <c r="E20" i="19"/>
   <c r="J19" i="19"/>
   <c r="E19" i="19"/>
   <c r="J18" i="19"/>
   <c r="E18" i="19"/>
   <c r="J17" i="19"/>
   <c r="E17" i="19"/>
   <c r="J16" i="19"/>
   <c r="E16" i="19"/>
   <c r="J15" i="19"/>
   <c r="E15" i="19"/>
   <c r="J14" i="19"/>
   <c r="E14" i="19"/>
   <c r="J13" i="19"/>
   <c r="E13" i="19"/>
   <c r="J12" i="19"/>
   <c r="J40" i="19" s="1"/>
   <c r="E12" i="19"/>
   <c r="J11" i="19"/>
   <c r="E11" i="19"/>
   <c r="J10" i="19"/>
   <c r="E10" i="19"/>
   <c r="J9" i="19"/>
   <c r="E9" i="19"/>
   <c r="E40" i="19" s="1"/>
-  <c r="F5" i="19"/>
   <c r="C5" i="19"/>
   <c r="F4" i="19"/>
   <c r="G40" i="18"/>
   <c r="D40" i="18"/>
   <c r="C40" i="18"/>
   <c r="B40" i="18"/>
   <c r="J39" i="18"/>
   <c r="E39" i="18"/>
   <c r="J38" i="18"/>
   <c r="E38" i="18"/>
   <c r="J37" i="18"/>
   <c r="E37" i="18"/>
   <c r="J36" i="18"/>
   <c r="E36" i="18"/>
   <c r="J35" i="18"/>
   <c r="E35" i="18"/>
   <c r="J34" i="18"/>
   <c r="E34" i="18"/>
   <c r="J33" i="18"/>
   <c r="E33" i="18"/>
   <c r="J32" i="18"/>
   <c r="E32" i="18"/>
   <c r="J31" i="18"/>
   <c r="E31" i="18"/>
   <c r="J30" i="18"/>
@@ -247,60 +254,57 @@
   <c r="J24" i="18"/>
   <c r="E24" i="18"/>
   <c r="J23" i="18"/>
   <c r="E23" i="18"/>
   <c r="J22" i="18"/>
   <c r="E22" i="18"/>
   <c r="J21" i="18"/>
   <c r="E21" i="18"/>
   <c r="J20" i="18"/>
   <c r="E20" i="18"/>
   <c r="J19" i="18"/>
   <c r="E19" i="18"/>
   <c r="J18" i="18"/>
   <c r="E18" i="18"/>
   <c r="J17" i="18"/>
   <c r="E17" i="18"/>
   <c r="J16" i="18"/>
   <c r="E16" i="18"/>
   <c r="J15" i="18"/>
   <c r="E15" i="18"/>
   <c r="J14" i="18"/>
   <c r="E14" i="18"/>
   <c r="J13" i="18"/>
   <c r="E13" i="18"/>
   <c r="J12" i="18"/>
-  <c r="J40" i="18" s="1"/>
   <c r="E12" i="18"/>
   <c r="J11" i="18"/>
   <c r="E11" i="18"/>
   <c r="J10" i="18"/>
   <c r="E10" i="18"/>
   <c r="J9" i="18"/>
   <c r="E9" i="18"/>
-  <c r="E40" i="18" s="1"/>
-  <c r="F5" i="18"/>
   <c r="C5" i="18"/>
   <c r="F4" i="18"/>
   <c r="G40" i="17"/>
   <c r="D40" i="17"/>
   <c r="C40" i="17"/>
   <c r="B40" i="17"/>
   <c r="J39" i="17"/>
   <c r="E39" i="17"/>
   <c r="J38" i="17"/>
   <c r="E38" i="17"/>
   <c r="J37" i="17"/>
   <c r="E37" i="17"/>
   <c r="J36" i="17"/>
   <c r="E36" i="17"/>
   <c r="J35" i="17"/>
   <c r="E35" i="17"/>
   <c r="J34" i="17"/>
   <c r="E34" i="17"/>
   <c r="J33" i="17"/>
   <c r="E33" i="17"/>
   <c r="J32" i="17"/>
   <c r="E32" i="17"/>
   <c r="J31" i="17"/>
   <c r="E31" i="17"/>
   <c r="J30" i="17"/>
@@ -326,52 +330,50 @@
   <c r="J20" i="17"/>
   <c r="E20" i="17"/>
   <c r="J19" i="17"/>
   <c r="E19" i="17"/>
   <c r="J18" i="17"/>
   <c r="E18" i="17"/>
   <c r="J17" i="17"/>
   <c r="E17" i="17"/>
   <c r="J16" i="17"/>
   <c r="E16" i="17"/>
   <c r="J15" i="17"/>
   <c r="E15" i="17"/>
   <c r="J14" i="17"/>
   <c r="E14" i="17"/>
   <c r="J13" i="17"/>
   <c r="E13" i="17"/>
   <c r="J12" i="17"/>
   <c r="E12" i="17"/>
   <c r="J11" i="17"/>
   <c r="E11" i="17"/>
   <c r="J10" i="17"/>
   <c r="E10" i="17"/>
   <c r="J9" i="17"/>
   <c r="J40" i="17" s="1"/>
   <c r="E9" i="17"/>
-  <c r="E40" i="17" s="1"/>
-  <c r="F5" i="17"/>
   <c r="C5" i="17"/>
   <c r="F4" i="17"/>
   <c r="G40" i="16"/>
   <c r="D40" i="16"/>
   <c r="C40" i="16"/>
   <c r="B40" i="16"/>
   <c r="J39" i="16"/>
   <c r="E39" i="16"/>
   <c r="J38" i="16"/>
   <c r="E38" i="16"/>
   <c r="J37" i="16"/>
   <c r="E37" i="16"/>
   <c r="J36" i="16"/>
   <c r="E36" i="16"/>
   <c r="J35" i="16"/>
   <c r="E35" i="16"/>
   <c r="J34" i="16"/>
   <c r="E34" i="16"/>
   <c r="J33" i="16"/>
   <c r="E33" i="16"/>
   <c r="J32" i="16"/>
   <c r="E32" i="16"/>
   <c r="J31" i="16"/>
   <c r="E31" i="16"/>
   <c r="J30" i="16"/>
@@ -395,122 +397,123 @@
   <c r="J21" i="16"/>
   <c r="E21" i="16"/>
   <c r="J20" i="16"/>
   <c r="E20" i="16"/>
   <c r="J19" i="16"/>
   <c r="E19" i="16"/>
   <c r="J18" i="16"/>
   <c r="E18" i="16"/>
   <c r="J17" i="16"/>
   <c r="E17" i="16"/>
   <c r="J16" i="16"/>
   <c r="E16" i="16"/>
   <c r="J15" i="16"/>
   <c r="E15" i="16"/>
   <c r="J14" i="16"/>
   <c r="E14" i="16"/>
   <c r="J13" i="16"/>
   <c r="E13" i="16"/>
   <c r="J12" i="16"/>
   <c r="E12" i="16"/>
   <c r="J11" i="16"/>
   <c r="E11" i="16"/>
   <c r="J10" i="16"/>
   <c r="E10" i="16"/>
   <c r="J9" i="16"/>
-  <c r="J40" i="16" s="1"/>
   <c r="E9" i="16"/>
-  <c r="E40" i="16" s="1"/>
-  <c r="F5" i="16"/>
   <c r="C5" i="16"/>
   <c r="F4" i="16"/>
-  <c r="F5" i="7"/>
   <c r="F4" i="7"/>
   <c r="C5" i="7"/>
   <c r="B2" i="11"/>
-  <c r="F51" i="21" l="1"/>
+  <c r="E40" i="16" l="1"/>
+  <c r="J40" i="16"/>
+  <c r="J40" i="18"/>
+  <c r="E40" i="18"/>
+  <c r="J40" i="20"/>
+  <c r="E40" i="20"/>
+  <c r="E40" i="17"/>
   <c r="D46" i="21" l="1"/>
   <c r="D41" i="21"/>
   <c r="D36" i="21"/>
   <c r="D31" i="21"/>
   <c r="D21" i="21"/>
   <c r="G10" i="6"/>
   <c r="G9" i="6"/>
   <c r="G8" i="6"/>
   <c r="G7" i="6"/>
   <c r="D26" i="21"/>
   <c r="G6" i="6"/>
   <c r="G40" i="7"/>
   <c r="J10" i="7"/>
   <c r="J11" i="7"/>
   <c r="J12" i="7"/>
   <c r="J13" i="7"/>
   <c r="J14" i="7"/>
   <c r="J15" i="7"/>
   <c r="J16" i="7"/>
   <c r="J17" i="7"/>
   <c r="J18" i="7"/>
   <c r="J19" i="7"/>
   <c r="J20" i="7"/>
   <c r="J21" i="7"/>
   <c r="J22" i="7"/>
   <c r="J23" i="7"/>
   <c r="J24" i="7"/>
   <c r="J25" i="7"/>
   <c r="J26" i="7"/>
   <c r="J27" i="7"/>
   <c r="J28" i="7"/>
   <c r="J29" i="7"/>
   <c r="J30" i="7"/>
   <c r="J31" i="7"/>
   <c r="J32" i="7"/>
   <c r="J33" i="7"/>
   <c r="J34" i="7"/>
   <c r="J35" i="7"/>
   <c r="J36" i="7"/>
   <c r="J37" i="7"/>
   <c r="J38" i="7"/>
   <c r="J39" i="7"/>
   <c r="J9" i="7"/>
-  <c r="J40" i="7" s="1"/>
+  <c r="J40" i="7" l="1"/>
   <c r="G5" i="6" s="1"/>
-  <c r="G11" i="6" l="1"/>
+  <c r="G11" i="6"/>
   <c r="F20" i="6" s="1"/>
   <c r="B10" i="6"/>
   <c r="B9" i="6"/>
   <c r="B8" i="6"/>
   <c r="B7" i="6"/>
   <c r="B6" i="6"/>
   <c r="E12" i="21"/>
   <c r="F4" i="21" l="1"/>
   <c r="A15" i="21"/>
-  <c r="E2" i="6" l="1"/>
-[...1 lines deleted...]
-  <c r="B3" i="6"/>
+  <c r="B3" i="6" l="1"/>
   <c r="B8" i="21" s="1"/>
   <c r="C36" i="11" l="1"/>
   <c r="F21" i="6" s="1"/>
+  <c r="F51" i="21" s="1"/>
   <c r="B5" i="6" l="1"/>
   <c r="A10" i="6"/>
   <c r="A42" i="21" s="1"/>
   <c r="A9" i="6"/>
   <c r="A37" i="21" s="1"/>
   <c r="A8" i="6"/>
   <c r="A32" i="21" s="1"/>
   <c r="A7" i="6"/>
   <c r="A27" i="21" s="1"/>
   <c r="A6" i="6"/>
   <c r="A22" i="21" s="1"/>
   <c r="B2" i="6"/>
   <c r="E10" i="6"/>
   <c r="D45" i="21" s="1"/>
   <c r="F45" i="21" s="1"/>
   <c r="D10" i="6"/>
   <c r="D44" i="21" s="1"/>
   <c r="F44" i="21" s="1"/>
   <c r="C10" i="6"/>
   <c r="D43" i="21" s="1"/>
   <c r="F43" i="21" s="1"/>
   <c r="E9" i="6"/>
   <c r="D40" i="21" s="1"/>
   <c r="F40" i="21" s="1"/>
   <c r="D9" i="6"/>
@@ -583,63 +586,63 @@
   <c r="D20" i="21" s="1"/>
   <c r="F20" i="21" s="1"/>
   <c r="C40" i="7"/>
   <c r="D5" i="6" s="1"/>
   <c r="D19" i="21" s="1"/>
   <c r="F19" i="21" s="1"/>
   <c r="F9" i="6" l="1"/>
   <c r="F41" i="21" s="1"/>
   <c r="F7" i="6"/>
   <c r="F31" i="21" s="1"/>
   <c r="F10" i="6"/>
   <c r="F46" i="21" s="1"/>
   <c r="F8" i="6"/>
   <c r="F36" i="21" s="1"/>
   <c r="F6" i="6"/>
   <c r="F26" i="21" s="1"/>
   <c r="A5" i="6"/>
   <c r="A17" i="21" s="1"/>
   <c r="E11" i="6"/>
   <c r="D11" i="6"/>
   <c r="C5" i="6"/>
   <c r="E40" i="7"/>
   <c r="C11" i="6" l="1"/>
   <c r="D18" i="21"/>
   <c r="F18" i="21" s="1"/>
-  <c r="F53" i="21" s="1"/>
   <c r="F5" i="6"/>
   <c r="B11" i="6"/>
   <c r="F21" i="21" l="1"/>
+  <c r="F53" i="21" s="1"/>
   <c r="F18" i="6"/>
   <c r="F19" i="6" s="1"/>
   <c r="F22" i="6" s="1"/>
   <c r="F11" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="117">
   <si>
     <t>CRP Employee Name:</t>
   </si>
   <si>
     <t>Number of Job Candidates:</t>
   </si>
   <si>
     <t>Administrative Activities</t>
   </si>
   <si>
     <t>Total Dollars Spent</t>
   </si>
   <si>
     <t>Technical Assistance</t>
   </si>
   <si>
     <t>Trainings</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Report for the month of:</t>
   </si>
   <si>
@@ -672,192 +675,171 @@
   <si>
     <t>Enter the Name of the CRP Employee.</t>
   </si>
   <si>
     <t>Enter the employee's role (i.e. Employment Specialist, Manager, Supervisor, etc.)</t>
   </si>
   <si>
     <t>Enter the number of job candidate's who were served in the reporting month.</t>
   </si>
   <si>
     <t>DO NOT CHANGE THE SHEET NAMES.  THEY ARE USED TO DISPLAY INFORMATION ON THE CRP SUMMARY SHEET.</t>
   </si>
   <si>
     <t xml:space="preserve">*Reminder: all materials purchased must have pre-approval from IVRS </t>
   </si>
   <si>
     <t>Technical Assistance (in units)</t>
   </si>
   <si>
     <t>Trainings                           (in units)</t>
   </si>
   <si>
     <t>Total Units Worked</t>
   </si>
   <si>
-    <t xml:space="preserve">*The IBC DIF Grant will reimburse at a rate of $17.85 per unit. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Total from Materials </t>
   </si>
   <si>
     <t xml:space="preserve">Total Units from CRP Sheets </t>
   </si>
   <si>
     <t xml:space="preserve">Units Converted to Dollars </t>
   </si>
   <si>
     <t xml:space="preserve">Total Reimbursement from IBC DIF </t>
   </si>
   <si>
     <t xml:space="preserve">Number of Minutes Service Rendered </t>
   </si>
   <si>
     <t xml:space="preserve">Number of Units </t>
   </si>
   <si>
     <t xml:space="preserve">1 min - 22 min </t>
   </si>
   <si>
     <t xml:space="preserve">23 min - 37 min </t>
   </si>
   <si>
     <t xml:space="preserve">38 min - 52 min </t>
   </si>
   <si>
     <t xml:space="preserve">53 min - 67 min </t>
   </si>
   <si>
     <t xml:space="preserve">1 unit </t>
   </si>
   <si>
     <t xml:space="preserve">2 units </t>
   </si>
   <si>
     <t xml:space="preserve">3 units </t>
   </si>
   <si>
     <t xml:space="preserve">4 units </t>
   </si>
   <si>
     <t>Name of CRP:</t>
   </si>
   <si>
-    <t xml:space="preserve">Vendor #: </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRP Name: </t>
   </si>
   <si>
-    <t>Vendor #:</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Remit Payment to:  </t>
   </si>
   <si>
     <t xml:space="preserve">                                  </t>
   </si>
   <si>
     <t xml:space="preserve">                                 </t>
   </si>
   <si>
     <t>DATES OF SERVICE</t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>QUANTITY</t>
   </si>
   <si>
     <t>UNIT PRICE</t>
   </si>
   <si>
     <t>AMOUNT</t>
   </si>
   <si>
     <t>Units of effort - administrative costs, mileage, materials</t>
   </si>
   <si>
     <t xml:space="preserve">     Technical Assistance</t>
   </si>
   <si>
     <t xml:space="preserve">     Trainings</t>
   </si>
   <si>
     <t xml:space="preserve">     Administrative Activities</t>
   </si>
   <si>
     <t xml:space="preserve">     Mileage</t>
   </si>
   <si>
     <t>For more details - please see attached spreadsheet.</t>
   </si>
   <si>
     <t>Total Amount Due</t>
   </si>
   <si>
-    <t>IVRS grant mfk 510-85-8685-00000-15635200-30</t>
-[...1 lines deleted...]
-  <si>
     <t>Iowa Vocational Rehabilitation Services (IVRS) - IA Blueprint for Change Grant</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vendor # </t>
-[...1 lines deleted...]
-  <si>
     <t>INVOICE #:</t>
   </si>
   <si>
     <t>Invoice Date:</t>
   </si>
   <si>
     <t>Invoice Due:</t>
   </si>
   <si>
     <t>Net 30</t>
   </si>
   <si>
     <t>Address:</t>
   </si>
   <si>
     <t>City, State, Zip Code:</t>
   </si>
   <si>
     <t>Month of Report:</t>
   </si>
   <si>
     <t>Enter in [Month Name], YYYY format.</t>
   </si>
   <si>
     <t>Eg: December, 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">                  100 Hawkins Drive, Iowa City, IA  52242</t>
   </si>
   <si>
     <t>Administrative 
 Activities 
 (in units)</t>
   </si>
   <si>
     <t>Rate
 per
 Mile</t>
   </si>
   <si>
     <t>Daily 
 Miles</t>
   </si>
   <si>
     <t>Total Mileage 
 Reimbursement</t>
   </si>
   <si>
     <t>Purpose &amp; Outcomes of Travel</t>
   </si>
   <si>
     <t>Non-reimbursable</t>
   </si>
@@ -980,139 +962,141 @@
   <si>
     <t>Pre Approved conference attendances (e.g. “Everyone Can Work Summit” and the “EBP Summit”)</t>
   </si>
   <si>
     <t>IBC Collective meetings/workgroup meetings </t>
   </si>
   <si>
     <t>Mileage</t>
   </si>
   <si>
     <t>Total Mileage</t>
   </si>
   <si>
     <t>Total from Materials Purchased</t>
   </si>
   <si>
     <t>DIF CE Tracking Sheet for CRPs</t>
   </si>
   <si>
     <t>Materials Purchased for DIF CE</t>
   </si>
   <si>
     <t>DIF Customized Employment (CE) Activities Monthly Report</t>
   </si>
   <si>
-    <t>DIF CE Activities</t>
-[...1 lines deleted...]
-  <si>
     <t>Indirect CE Activities</t>
   </si>
   <si>
     <t>Indirect CE Activities Comments</t>
   </si>
   <si>
     <t>Refer to The DIF CE Instructions sheet for more information on reimbursable and nonreimbursable items.</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <t>DIF Customized Employment</t>
   </si>
   <si>
     <t>Menu of service activities which are accounted for by the units/hours authorized within the DIF CE. Any activity that falls under these categories, are not eligible for reimbursement under the tracking sheet, unless noted or pre approved. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Mileage to conduct DIF related activities CE, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>not drive time to get there or return</t>
     </r>
   </si>
   <si>
-    <t>UI Vendor Number:</t>
-[...1 lines deleted...]
-  <si>
     <t>*The IBC DIF grant will reimburse at a rate of $18.58 per unit.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">DIF Customized Employment (CE) Activities Monthly Report </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(email to ashley.hazen@iwd.iowa.gov by the 5th working day following the end of each month)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">*The IBC DIF Grant will reimburse at a rate of $19.96 per unit. </t>
+  </si>
+  <si>
+    <t>Bill to : Iowa Blueprint for Change</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBC Project Director Approval: </t>
+  </si>
+  <si>
+    <t>To be filled out by IBC Staff only:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVRS grant H421D220018 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmmm\,\ yyyy"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF7030A0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
@@ -1229,66 +1213,50 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF0033CC"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0033CC"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...14 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="26"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1304,50 +1272,105 @@
       <b/>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -1599,515 +1622,452 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="176">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...18 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="43" fontId="24" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="23" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="24" fillId="0" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="23" fillId="0" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0033CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2169,51 +2129,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2311,51 +2271,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
@@ -2365,10208 +2325,8005 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28807D22-DBC0-4098-8B69-638BDF590E1E}">
   <dimension ref="A1:D10"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="21.08984375" customWidth="1"/>
+    <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="44.08984375" customWidth="1"/>
     <col min="3" max="3" width="3.6328125" customWidth="1"/>
     <col min="4" max="4" width="35.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18.5" x14ac:dyDescent="0.45">
-[...60 lines deleted...]
-        <v>71</v>
+    <row r="1" spans="1:4" ht="28.5" x14ac:dyDescent="0.65">
+      <c r="A1" s="128" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="128"/>
+      <c r="C1" s="128"/>
+      <c r="D1" s="128"/>
+    </row>
+    <row r="2" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="117"/>
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+    </row>
+    <row r="3" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="117" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="121"/>
+      <c r="C3" s="117"/>
+      <c r="D3" s="117"/>
+    </row>
+    <row r="4" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="117" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="121"/>
+      <c r="C4" s="117"/>
+      <c r="D4" s="117"/>
+    </row>
+    <row r="5" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="117" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="121"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="117"/>
+    </row>
+    <row r="6" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A6" s="117"/>
+      <c r="B6" s="118"/>
+      <c r="C6" s="117"/>
+      <c r="D6" s="117"/>
+    </row>
+    <row r="7" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A7" s="117" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="121"/>
+      <c r="C7" s="117"/>
+      <c r="D7" s="119" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="32" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="120"/>
+      <c r="B8" s="117"/>
+      <c r="C8" s="117"/>
+      <c r="D8" s="119" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="12.9" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="55"/>
-[...2 lines deleted...]
-      <c r="D9" s="51"/>
+      <c r="A9" s="42"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A10" s="54"/>
-[...2 lines deleted...]
-      <c r="D10" s="51"/>
+      <c r="A10" s="41"/>
     </row>
   </sheetData>
-  <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fbyM4XoA6mcDyncmE4SEFC/VzIZkaD24BpUeEgR54mSBOi/G+BT1mNwzYAgODKq911E/2F5LbcctSvonP6BCzQ==" saltValue="JzFhj0lgimbvF8++hs21qw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71B123DE-7452-4F06-AB20-FE5EEE32B8C0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:H58"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A14" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A56" sqref="A56"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23" style="43" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="8.6328125" style="43"/>
+    <col min="1" max="1" width="23" customWidth="1"/>
+    <col min="2" max="2" width="21.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.26953125" customWidth="1"/>
+    <col min="4" max="4" width="20.54296875" customWidth="1"/>
+    <col min="5" max="5" width="15.54296875" customWidth="1"/>
+    <col min="6" max="6" width="20.7265625" customWidth="1"/>
+    <col min="7" max="8" width="15.6328125" customWidth="1"/>
+    <col min="9" max="9" width="3.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="10" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    </row>
+    <row r="1" spans="1:8" ht="10" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:8" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.9">
-      <c r="A2" s="102"/>
-[...6 lines deleted...]
-      <c r="H2" s="45"/>
+      <c r="A2" s="71"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.85">
-      <c r="A3" s="104"/>
-[...6 lines deleted...]
-      <c r="H3" s="46"/>
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
     </row>
     <row r="4" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.85">
-      <c r="A4" s="108" t="s">
-[...8 lines deleted...]
-      <c r="F4" s="111" t="str">
+      <c r="A4" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="F4" s="40" t="str">
         <f>'CRP Staff 1'!F4</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
-      <c r="G4" s="112"/>
-      <c r="H4" s="47"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
     </row>
     <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.85">
-      <c r="A5" s="113" t="s">
-[...10 lines deleted...]
-      <c r="H5" s="48"/>
+      <c r="A5" s="78"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="79" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" s="50"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
     </row>
     <row r="6" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.85">
-      <c r="A6" s="113"/>
-[...10 lines deleted...]
-      <c r="H6" s="48"/>
+      <c r="A6" s="78"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="F6" s="80" t="s">
+        <v>60</v>
+      </c>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
     </row>
     <row r="7" spans="1:8" ht="14.15" customHeight="1" x14ac:dyDescent="0.85">
-      <c r="A7" s="118"/>
-[...6 lines deleted...]
-      <c r="H7" s="48"/>
+      <c r="A7" s="81"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="76"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="120" t="str">
+      <c r="A8" s="75" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="82" t="str">
         <f>IF('CRP Summary'!B3="", Vendor Name, 'CRP Summary'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
-      <c r="C8" s="121"/>
-[...3 lines deleted...]
-      <c r="G8" s="119"/>
+      <c r="C8" s="82"/>
+      <c r="E8" s="126" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="122" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="120" t="str">
+      <c r="A9" s="83" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="82" t="str">
         <f>IF('DIF CE Tracking'!B4="", "Enter CRP Address on DIF CE Tracking Sheet", 'DIF CE Tracking'!B4)</f>
         <v>Enter CRP Address on DIF CE Tracking Sheet</v>
       </c>
-      <c r="C9" s="121"/>
-[...3 lines deleted...]
-      <c r="G9" s="119"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="127" t="s">
+        <v>114</v>
+      </c>
+      <c r="F9" s="125"/>
+      <c r="G9" s="125"/>
     </row>
     <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="122" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="123" t="str">
+      <c r="A10" s="83" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="84" t="str">
         <f>IF('DIF CE Tracking'!B5="", "Enter CRP City, State, Zip on DIF CE Tracking Sheet", 'DIF CE Tracking'!B5)</f>
         <v>Enter CRP City, State, Zip on DIF CE Tracking Sheet</v>
       </c>
-      <c r="C10" s="121"/>
-[...3 lines deleted...]
-      <c r="G10" s="119"/>
+      <c r="C10" s="82"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="122" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="119"/>
+      <c r="A11" s="83" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="85"/>
+      <c r="C11" s="82"/>
+      <c r="D11" s="86"/>
+      <c r="E11" s="139" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="140"/>
     </row>
     <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="119"/>
-[...3 lines deleted...]
-      <c r="E12" s="174" t="str">
+      <c r="D12" s="87"/>
+      <c r="E12" s="141" t="str">
         <f>IF('CRP Staff 1'!F4="", "",'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
-      <c r="F12" s="175"/>
-[...10 lines deleted...]
-    </row>
+      <c r="F12" s="142"/>
+    </row>
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="127" t="s">
+      <c r="A14" s="88" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="89"/>
+      <c r="C14" s="89"/>
+      <c r="D14" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="91" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="91" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="92" t="str">
+        <f>'CRP Summary'!A1</f>
+        <v>DIF Customized Employment (CE) Activities Monthly Report (email to ashley.hazen@iwd.iowa.gov by the 5th working day following the end of each month)</v>
+      </c>
+      <c r="B15" s="93"/>
+      <c r="C15" s="93"/>
+      <c r="D15" s="94"/>
+      <c r="E15" s="95"/>
+      <c r="F15" s="96"/>
+    </row>
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="97" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="128"/>
-[...36 lines deleted...]
-      <c r="A17" s="139" t="str">
+      <c r="B16" s="93"/>
+      <c r="C16" s="93"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="99"/>
+      <c r="F16" s="96"/>
+    </row>
+    <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="100" t="str">
         <f>'CRP Summary'!A5</f>
         <v>N/A</v>
       </c>
-      <c r="B17" s="132"/>
-[...12 lines deleted...]
-      <c r="D18" s="97">
+      <c r="B17" s="93"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="98"/>
+      <c r="E17" s="99"/>
+      <c r="F17" s="96"/>
+    </row>
+    <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="97" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="93"/>
+      <c r="C18" s="93"/>
+      <c r="D18" s="67">
         <f>'CRP Summary'!C5</f>
         <v>0</v>
       </c>
-      <c r="E18" s="138">
-[...2 lines deleted...]
-      <c r="F18" s="158">
+      <c r="E18" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F18" s="115">
         <f>+D18*E18</f>
         <v>0</v>
       </c>
-      <c r="G18" s="119"/>
-[...7 lines deleted...]
-      <c r="D19" s="97">
+    </row>
+    <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="101" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="93"/>
+      <c r="C19" s="93"/>
+      <c r="D19" s="67">
         <f>'CRP Summary'!D5</f>
         <v>0</v>
       </c>
-      <c r="E19" s="138">
-[...2 lines deleted...]
-      <c r="F19" s="158">
+      <c r="E19" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F19" s="115">
         <f>+D19*E19</f>
         <v>0</v>
       </c>
-      <c r="G19" s="119"/>
-[...7 lines deleted...]
-      <c r="D20" s="97">
+    </row>
+    <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="93"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="67">
         <f>'CRP Summary'!E5</f>
         <v>0</v>
       </c>
-      <c r="E20" s="138">
-[...2 lines deleted...]
-      <c r="F20" s="158">
+      <c r="E20" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F20" s="115">
         <f>+D20*E20</f>
         <v>0</v>
       </c>
-      <c r="G20" s="119"/>
-[...7 lines deleted...]
-      <c r="D21" s="97">
+    </row>
+    <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="97" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="93"/>
+      <c r="C21" s="93"/>
+      <c r="D21" s="67">
         <f>'CRP Staff 1'!G40</f>
         <v>0</v>
       </c>
-      <c r="E21" s="138">
-[...2 lines deleted...]
-      <c r="F21" s="158">
+      <c r="E21" s="99">
+        <v>0.5</v>
+      </c>
+      <c r="F21" s="115">
         <f>+D21*E21</f>
         <v>0</v>
       </c>
-      <c r="G21" s="119"/>
-[...2 lines deleted...]
-      <c r="A22" s="139" t="str">
+    </row>
+    <row r="22" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="100" t="str">
         <f>'CRP Summary'!A6</f>
         <v>N/A</v>
       </c>
-      <c r="B22" s="132"/>
-[...12 lines deleted...]
-      <c r="D23" s="97">
+      <c r="B22" s="93"/>
+      <c r="C22" s="93"/>
+      <c r="D22" s="102"/>
+      <c r="E22" s="99"/>
+      <c r="F22" s="96"/>
+    </row>
+    <row r="23" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="97" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="93"/>
+      <c r="C23" s="93"/>
+      <c r="D23" s="67">
         <f>+'CRP Summary'!C6</f>
         <v>0</v>
       </c>
-      <c r="E23" s="138">
-[...2 lines deleted...]
-      <c r="F23" s="158">
+      <c r="E23" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F23" s="115">
         <f>+D23*E23</f>
         <v>0</v>
       </c>
-      <c r="G23" s="119"/>
-[...7 lines deleted...]
-      <c r="D24" s="97">
+    </row>
+    <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="101" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="93"/>
+      <c r="C24" s="93"/>
+      <c r="D24" s="67">
         <f>+'CRP Summary'!D6</f>
         <v>0</v>
       </c>
-      <c r="E24" s="138">
-[...2 lines deleted...]
-      <c r="F24" s="158">
+      <c r="E24" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F24" s="115">
         <f>+D24*E24</f>
         <v>0</v>
       </c>
-      <c r="G24" s="119"/>
-[...7 lines deleted...]
-      <c r="D25" s="97">
+    </row>
+    <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="93"/>
+      <c r="C25" s="93"/>
+      <c r="D25" s="67">
         <f>+'CRP Summary'!E6</f>
         <v>0</v>
       </c>
-      <c r="E25" s="138">
-[...2 lines deleted...]
-      <c r="F25" s="158">
+      <c r="E25" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F25" s="115">
         <f>+D25*E25</f>
         <v>0</v>
       </c>
-      <c r="G25" s="119"/>
-[...7 lines deleted...]
-      <c r="D26" s="97">
+    </row>
+    <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="97" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="93"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="67">
         <f>'CRP Staff 2'!G40</f>
         <v>0</v>
       </c>
-      <c r="E26" s="138">
-[...2 lines deleted...]
-      <c r="F26" s="158">
+      <c r="E26" s="99">
+        <v>0.5</v>
+      </c>
+      <c r="F26" s="115">
         <f>+D26*E26</f>
         <v>0</v>
       </c>
-      <c r="G26" s="119"/>
-[...2 lines deleted...]
-      <c r="A27" s="139" t="str">
+    </row>
+    <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="100" t="str">
         <f>+'CRP Summary'!A7</f>
         <v>N/A</v>
       </c>
-      <c r="B27" s="132"/>
-[...12 lines deleted...]
-      <c r="D28" s="97">
+      <c r="B27" s="93"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="102"/>
+      <c r="E27" s="99"/>
+      <c r="F27" s="96"/>
+    </row>
+    <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="97" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="93"/>
+      <c r="C28" s="93"/>
+      <c r="D28" s="67">
         <f>+'CRP Summary'!C7</f>
         <v>0</v>
       </c>
-      <c r="E28" s="138">
-[...2 lines deleted...]
-      <c r="F28" s="158">
+      <c r="E28" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F28" s="115">
         <f>+D28*E28</f>
         <v>0</v>
       </c>
-      <c r="G28" s="119"/>
-[...7 lines deleted...]
-      <c r="D29" s="97">
+    </row>
+    <row r="29" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="101" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="93"/>
+      <c r="C29" s="93"/>
+      <c r="D29" s="67">
         <f>+'CRP Summary'!D7</f>
         <v>0</v>
       </c>
-      <c r="E29" s="138">
-[...2 lines deleted...]
-      <c r="F29" s="158">
+      <c r="E29" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F29" s="115">
         <f>+D29*E29</f>
         <v>0</v>
       </c>
-      <c r="G29" s="119"/>
-[...7 lines deleted...]
-      <c r="D30" s="97">
+    </row>
+    <row r="30" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="93"/>
+      <c r="C30" s="93"/>
+      <c r="D30" s="67">
         <f>+'CRP Summary'!E7</f>
         <v>0</v>
       </c>
-      <c r="E30" s="138">
-[...2 lines deleted...]
-      <c r="F30" s="158">
+      <c r="E30" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F30" s="115">
         <f>+D30*E30</f>
         <v>0</v>
       </c>
-      <c r="G30" s="119"/>
-[...7 lines deleted...]
-      <c r="D31" s="97">
+    </row>
+    <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="97" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="67">
         <f>'CRP Staff 3'!G40</f>
         <v>0</v>
       </c>
-      <c r="E31" s="138">
-[...2 lines deleted...]
-      <c r="F31" s="158">
+      <c r="E31" s="99">
+        <v>0.5</v>
+      </c>
+      <c r="F31" s="115">
         <f>+D31*E31</f>
         <v>0</v>
       </c>
-      <c r="G31" s="119"/>
-[...2 lines deleted...]
-      <c r="A32" s="139" t="str">
+    </row>
+    <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="100" t="str">
         <f>+'CRP Summary'!A8</f>
         <v>N/A</v>
       </c>
-      <c r="B32" s="132"/>
-[...12 lines deleted...]
-      <c r="D33" s="97">
+      <c r="B32" s="93"/>
+      <c r="C32" s="93"/>
+      <c r="D32" s="102"/>
+      <c r="E32" s="99"/>
+      <c r="F32" s="96"/>
+    </row>
+    <row r="33" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="97" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="93"/>
+      <c r="C33" s="93"/>
+      <c r="D33" s="67">
         <f>+'CRP Summary'!C8</f>
         <v>0</v>
       </c>
-      <c r="E33" s="138">
-[...2 lines deleted...]
-      <c r="F33" s="158">
+      <c r="E33" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F33" s="115">
         <f>+D33*E33</f>
         <v>0</v>
       </c>
-      <c r="G33" s="119"/>
-[...7 lines deleted...]
-      <c r="D34" s="97">
+    </row>
+    <row r="34" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="101" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="93"/>
+      <c r="C34" s="93"/>
+      <c r="D34" s="67">
         <f>+'CRP Summary'!D8</f>
         <v>0</v>
       </c>
-      <c r="E34" s="138">
-[...2 lines deleted...]
-      <c r="F34" s="158">
+      <c r="E34" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F34" s="115">
         <f>+D34*E34</f>
         <v>0</v>
       </c>
-      <c r="G34" s="119"/>
-[...7 lines deleted...]
-      <c r="D35" s="97">
+    </row>
+    <row r="35" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="93"/>
+      <c r="C35" s="93"/>
+      <c r="D35" s="67">
         <f>+'CRP Summary'!E8</f>
         <v>0</v>
       </c>
-      <c r="E35" s="138">
-[...2 lines deleted...]
-      <c r="F35" s="158">
+      <c r="E35" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F35" s="115">
         <f>+D35*E35</f>
         <v>0</v>
       </c>
-      <c r="G35" s="119"/>
-[...7 lines deleted...]
-      <c r="D36" s="97">
+    </row>
+    <row r="36" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="97" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="93"/>
+      <c r="C36" s="93"/>
+      <c r="D36" s="67">
         <f>'CRP Staff 4'!G40</f>
         <v>0</v>
       </c>
-      <c r="E36" s="138">
-[...2 lines deleted...]
-      <c r="F36" s="158">
+      <c r="E36" s="99">
+        <v>0.5</v>
+      </c>
+      <c r="F36" s="115">
         <f>+D36*E36</f>
         <v>0</v>
       </c>
-      <c r="G36" s="119"/>
-[...2 lines deleted...]
-      <c r="A37" s="139" t="str">
+    </row>
+    <row r="37" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="100" t="str">
         <f>+'CRP Summary'!A9</f>
         <v>N/A</v>
       </c>
-      <c r="B37" s="132"/>
-[...12 lines deleted...]
-      <c r="D38" s="97">
+      <c r="B37" s="93"/>
+      <c r="C37" s="93"/>
+      <c r="D37" s="103"/>
+      <c r="E37" s="99"/>
+      <c r="F37" s="96"/>
+    </row>
+    <row r="38" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="97" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="93"/>
+      <c r="C38" s="93"/>
+      <c r="D38" s="67">
         <f>+'CRP Summary'!C9</f>
         <v>0</v>
       </c>
-      <c r="E38" s="138">
-[...2 lines deleted...]
-      <c r="F38" s="158">
+      <c r="E38" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F38" s="115">
         <f>+D38*E38</f>
         <v>0</v>
       </c>
-      <c r="G38" s="119"/>
-[...7 lines deleted...]
-      <c r="D39" s="97">
+    </row>
+    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="101" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="93"/>
+      <c r="C39" s="93"/>
+      <c r="D39" s="67">
         <f>+'CRP Summary'!D9</f>
         <v>0</v>
       </c>
-      <c r="E39" s="138">
-[...2 lines deleted...]
-      <c r="F39" s="158">
+      <c r="E39" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F39" s="115">
         <f>+D39*E39</f>
         <v>0</v>
       </c>
-      <c r="G39" s="119"/>
-[...7 lines deleted...]
-      <c r="D40" s="97">
+    </row>
+    <row r="40" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="93"/>
+      <c r="C40" s="93"/>
+      <c r="D40" s="67">
         <f>+'CRP Summary'!E9</f>
         <v>0</v>
       </c>
-      <c r="E40" s="138">
-[...2 lines deleted...]
-      <c r="F40" s="158">
+      <c r="E40" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F40" s="115">
         <f>+D40*E40</f>
         <v>0</v>
       </c>
-      <c r="G40" s="119"/>
-[...7 lines deleted...]
-      <c r="D41" s="97">
+    </row>
+    <row r="41" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="97" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="93"/>
+      <c r="C41" s="93"/>
+      <c r="D41" s="67">
         <f>'CRP Staff 5'!G40</f>
         <v>0</v>
       </c>
-      <c r="E41" s="138">
-[...2 lines deleted...]
-      <c r="F41" s="158">
+      <c r="E41" s="99">
+        <v>0.5</v>
+      </c>
+      <c r="F41" s="115">
         <f>+D41*E41</f>
         <v>0</v>
       </c>
-      <c r="G41" s="119"/>
-[...2 lines deleted...]
-      <c r="A42" s="139" t="str">
+    </row>
+    <row r="42" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="100" t="str">
         <f>+'CRP Summary'!A10</f>
         <v>N/A</v>
       </c>
-      <c r="B42" s="132"/>
-[...7 lines deleted...]
-      <c r="A43" s="136" t="s">
+      <c r="B42" s="93"/>
+      <c r="C42" s="93"/>
+      <c r="D42" s="103"/>
+      <c r="E42" s="99"/>
+      <c r="F42" s="96"/>
+    </row>
+    <row r="43" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="97" t="s">
+        <v>50</v>
+      </c>
+      <c r="B43" s="93"/>
+      <c r="C43" s="93"/>
+      <c r="D43" s="67">
+        <f>+'CRP Summary'!C10</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F43" s="115">
+        <f>+D43*E43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="101" t="s">
+        <v>51</v>
+      </c>
+      <c r="B44" s="93"/>
+      <c r="C44" s="93"/>
+      <c r="D44" s="67">
+        <f>+'CRP Summary'!D10</f>
+        <v>0</v>
+      </c>
+      <c r="E44" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F44" s="115">
+        <f>+D44*E44</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="B45" s="93"/>
+      <c r="C45" s="93"/>
+      <c r="D45" s="67">
+        <f>+'CRP Summary'!E10</f>
+        <v>0</v>
+      </c>
+      <c r="E45" s="99">
+        <v>19.96</v>
+      </c>
+      <c r="F45" s="115">
+        <f>+D45*E45</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="97" t="s">
+        <v>53</v>
+      </c>
+      <c r="B46" s="93"/>
+      <c r="C46" s="93"/>
+      <c r="D46" s="67">
+        <f>'CRP Staff 6'!G40</f>
+        <v>0</v>
+      </c>
+      <c r="E46" s="99">
+        <v>0.5</v>
+      </c>
+      <c r="F46" s="115">
+        <f>+D46*E46</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="97"/>
+      <c r="B47" s="93"/>
+      <c r="C47" s="93"/>
+      <c r="D47" s="104"/>
+      <c r="E47" s="104"/>
+      <c r="F47" s="93"/>
+    </row>
+    <row r="48" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="97" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" s="93"/>
+      <c r="C48" s="93"/>
+      <c r="D48" s="104"/>
+      <c r="E48" s="104"/>
+      <c r="F48" s="93"/>
+    </row>
+    <row r="49" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="B43" s="132"/>
-[...15 lines deleted...]
-      <c r="A44" s="140" t="s">
+      <c r="B49" s="93"/>
+      <c r="C49" s="93"/>
+      <c r="D49" s="104"/>
+      <c r="E49" s="104"/>
+      <c r="F49" s="93"/>
+    </row>
+    <row r="50" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="97"/>
+      <c r="B50" s="93"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="104"/>
+      <c r="E50" s="104"/>
+      <c r="F50" s="93"/>
+    </row>
+    <row r="51" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="97" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" s="93"/>
+      <c r="C51" s="93"/>
+      <c r="D51" s="104"/>
+      <c r="E51" s="97"/>
+      <c r="F51" s="114">
+        <f>'CRP Summary'!F21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="97"/>
+      <c r="B52" s="93"/>
+      <c r="C52" s="93"/>
+      <c r="D52" s="104"/>
+      <c r="E52" s="93"/>
+      <c r="F52" s="113"/>
+    </row>
+    <row r="53" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="106"/>
+      <c r="B53" s="105"/>
+      <c r="C53" s="105"/>
+      <c r="D53" s="107"/>
+      <c r="E53" s="108" t="s">
         <v>55</v>
       </c>
-      <c r="B44" s="132"/>
-[...15 lines deleted...]
-      <c r="A45" s="136" t="s">
+      <c r="F53" s="116">
+        <f>IF(SUM(F18:F51)=0,0,SUM(F18:F46)+F51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="109"/>
+      <c r="B54" s="109"/>
+      <c r="C54" s="109"/>
+      <c r="D54" s="110"/>
+    </row>
+    <row r="55" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="111"/>
+      <c r="C55" s="111"/>
+    </row>
+    <row r="56" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="112" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="112" t="s">
         <v>56</v>
       </c>
-      <c r="B45" s="132"/>
-[...158 lines deleted...]
-    </row>
+    </row>
+    <row r="58" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fFSVbOLhmb+3eji0izaUH80PqpyPZjjnOLWjD/7hCKEj5Q1sb4vdMolpsbCjZynYZe/qOHZ9OGnf/u0JH9enyQ==" saltValue="I/bA4huHDqtQiSwsrW6OEg==" spinCount="100000" sheet="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VKMbsG/1n4ph01a4CHNbb8dukCUdhrB0ezhI00ZPvDnTJFQFzboV9HC22Aa/ZgLXilVZtJPEnSB9uenIpMdoCg==" saltValue="5Z8uvhYsSZ8LY6ldmwxZWg==" spinCount="100000" sheet="1"/>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="6" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13AF8428-8B84-43B8-B783-C6CA88D54ED6}">
-  <dimension ref="A1:X33"/>
+  <dimension ref="A1:A32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:24" ht="32.5" x14ac:dyDescent="0.35">
-[...28 lines deleted...]
-      <c r="A2" s="80" t="s">
+    <row r="1" spans="1:1" ht="32.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="55" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="20" x14ac:dyDescent="0.35">
+      <c r="A2" s="56" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="57" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A4" s="58" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A5" s="59" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A6" s="58" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A7" s="59" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A8" s="59" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A9" s="58" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A10" s="59" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="73"/>
-[...52 lines deleted...]
-      <c r="A4" s="82" t="s">
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A11" s="58" t="s">
         <v>79</v>
       </c>
-      <c r="B4" s="73"/>
-[...24 lines deleted...]
-      <c r="A5" s="83" t="s">
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A12" s="59" t="s">
         <v>80</v>
       </c>
-      <c r="B5" s="73"/>
-[...24 lines deleted...]
-      <c r="A6" s="82" t="s">
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A13" s="58" t="s">
         <v>81</v>
       </c>
-      <c r="B6" s="73"/>
-[...24 lines deleted...]
-      <c r="A7" s="83" t="s">
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A14" s="59" t="s">
         <v>82</v>
       </c>
-      <c r="B7" s="73"/>
-[...24 lines deleted...]
-      <c r="A8" s="83" t="s">
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A15" s="58" t="s">
         <v>83</v>
       </c>
-      <c r="B8" s="73"/>
-[...24 lines deleted...]
-      <c r="A9" s="82" t="s">
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A16" s="59" t="s">
         <v>84</v>
       </c>
-      <c r="B9" s="73"/>
-[...24 lines deleted...]
-      <c r="A10" s="83" t="s">
+    </row>
+    <row r="18" spans="1:1" ht="21.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="60" t="s">
         <v>85</v>
       </c>
-      <c r="B10" s="73"/>
-[...24 lines deleted...]
-      <c r="A11" s="82" t="s">
+    </row>
+    <row r="20" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="57" t="s">
         <v>86</v>
       </c>
-      <c r="B11" s="73"/>
-[...24 lines deleted...]
-      <c r="A12" s="83" t="s">
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A21" s="58" t="s">
         <v>87</v>
       </c>
-      <c r="B12" s="73"/>
-[...24 lines deleted...]
-      <c r="A13" s="82" t="s">
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A22" s="59" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="73"/>
-[...24 lines deleted...]
-      <c r="A14" s="83" t="s">
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A23" s="58" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="73"/>
-[...24 lines deleted...]
-      <c r="A15" s="82" t="s">
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A24" s="59" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="73"/>
-[...24 lines deleted...]
-      <c r="A16" s="83" t="s">
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A25" s="58" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A26" s="58" t="s">
         <v>91</v>
       </c>
-      <c r="B16" s="73"/>
-[...50 lines deleted...]
-      <c r="A18" s="84" t="s">
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A27" s="58" t="s">
         <v>92</v>
       </c>
-      <c r="B18" s="73"/>
-[...50 lines deleted...]
-      <c r="A20" s="81" t="s">
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A28" s="58" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="73"/>
-[...24 lines deleted...]
-      <c r="A21" s="82" t="s">
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A29" s="59" t="s">
         <v>94</v>
       </c>
-      <c r="B21" s="73"/>
-[...24 lines deleted...]
-      <c r="A22" s="83" t="s">
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A30" s="58" t="s">
         <v>95</v>
       </c>
-      <c r="B22" s="73"/>
-[...24 lines deleted...]
-      <c r="A23" s="82" t="s">
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A31" s="58" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="73"/>
-[...24 lines deleted...]
-      <c r="A24" s="83" t="s">
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A32" s="58" t="s">
         <v>97</v>
       </c>
-      <c r="B24" s="73"/>
-[...271 lines deleted...]
-      <c r="X33" s="73"/>
     </row>
   </sheetData>
   <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59CA7BEB-C50B-49AF-9CBE-9A25F97C86F4}">
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="34.26953125" customWidth="1"/>
     <col min="2" max="2" width="14.26953125" customWidth="1"/>
     <col min="3" max="3" width="17.54296875" customWidth="1"/>
+    <col min="4" max="4" width="27" customWidth="1"/>
+    <col min="6" max="6" width="30.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="C1" s="161"/>
+    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A1" s="129" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
       <c r="D1" s="1"/>
     </row>
-    <row r="2" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="60" t="str">
+      <c r="B2" s="46" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A3" s="3"/>
-      <c r="B3" s="11"/>
+      <c r="B3" s="9"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
-    <row r="4" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="1"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="F5" t="s">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A5" s="15"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="20"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A6" s="15"/>
+      <c r="B6" s="18"/>
+      <c r="C6" s="20"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A7" s="15"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="20"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="15"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="20"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="15"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="20"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="15"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="20"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="15"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="20"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="15"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="20"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="15"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="20"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="15"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="20"/>
+    </row>
+    <row r="15" spans="1:12" ht="59.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="15"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="122" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
-[...52 lines deleted...]
-      <c r="C16" s="25"/>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="15"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="20"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A17" s="19"/>
-[...1 lines deleted...]
-      <c r="C17" s="25"/>
+      <c r="A17" s="15"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="20"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A18" s="19"/>
-[...1 lines deleted...]
-      <c r="C18" s="25"/>
+      <c r="A18" s="15"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="20"/>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A19" s="19"/>
-[...1 lines deleted...]
-      <c r="C19" s="25"/>
+      <c r="A19" s="15"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="20"/>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A20" s="19"/>
-[...1 lines deleted...]
-      <c r="C20" s="25"/>
+      <c r="A20" s="15"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="20"/>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A21" s="19"/>
-[...1 lines deleted...]
-      <c r="C21" s="25"/>
+      <c r="A21" s="15"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="20"/>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A22" s="19"/>
-[...1 lines deleted...]
-      <c r="C22" s="25"/>
+      <c r="A22" s="15"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="20"/>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A23" s="19"/>
-[...1 lines deleted...]
-      <c r="C23" s="25"/>
+      <c r="A23" s="15"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="20"/>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A24" s="19"/>
-[...1 lines deleted...]
-      <c r="C24" s="25"/>
+      <c r="A24" s="15"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="20"/>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A25" s="19"/>
-[...1 lines deleted...]
-      <c r="C25" s="25"/>
+      <c r="A25" s="15"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="20"/>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A26" s="19"/>
-[...1 lines deleted...]
-      <c r="C26" s="25"/>
+      <c r="A26" s="15"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="20"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A27" s="19"/>
-[...1 lines deleted...]
-      <c r="C27" s="25"/>
+      <c r="A27" s="15"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="20"/>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A28" s="19"/>
-[...1 lines deleted...]
-      <c r="C28" s="25"/>
+      <c r="A28" s="15"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="20"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A29" s="19"/>
-[...1 lines deleted...]
-      <c r="C29" s="25"/>
+      <c r="A29" s="15"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="20"/>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A30" s="19"/>
-[...1 lines deleted...]
-      <c r="C30" s="25"/>
+      <c r="A30" s="15"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="20"/>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A31" s="19"/>
-[...1 lines deleted...]
-      <c r="C31" s="25"/>
+      <c r="A31" s="15"/>
+      <c r="B31" s="18"/>
+      <c r="C31" s="20"/>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A32" s="19"/>
-[...1 lines deleted...]
-      <c r="C32" s="25"/>
+      <c r="A32" s="15"/>
+      <c r="B32" s="18"/>
+      <c r="C32" s="20"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A33" s="19"/>
-[...1 lines deleted...]
-      <c r="C33" s="25"/>
+      <c r="A33" s="15"/>
+      <c r="B33" s="18"/>
+      <c r="C33" s="20"/>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A34" s="19"/>
-[...1 lines deleted...]
-      <c r="C34" s="25"/>
+      <c r="A34" s="15"/>
+      <c r="B34" s="18"/>
+      <c r="C34" s="20"/>
     </row>
     <row r="35" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="20"/>
-[...1 lines deleted...]
-      <c r="C35" s="26"/>
+      <c r="A35" s="16"/>
+      <c r="B35" s="19"/>
+      <c r="C35" s="21"/>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A36" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C36" s="27">
+      <c r="C36" s="22">
         <f>SUM(C5:C35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="B37" s="9"/>
+      <c r="B37" s="6"/>
     </row>
   </sheetData>
-  <sheetProtection password="F30A" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="q7bAaAJkHKTlX3t1vdM3HD2r0+Hk0St29/XdIaeAcviH47LikXPu8+FDn/nPgKHgXG6Q6FzAf8W5ZCC9nVOy6g==" saltValue="BaKen0smwMFqsukP6i880A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9521632E-8712-4791-9122-F44187F27ED5}">
   <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="18.54296875" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="37.81640625" customWidth="1"/>
     <col min="7" max="7" width="8.08984375" customWidth="1"/>
-    <col min="8" max="8" width="35.81640625" style="72" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="3.1796875" style="72" customWidth="1"/>
+    <col min="8" max="8" width="35.81640625" customWidth="1"/>
+    <col min="9" max="9" width="5.90625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="15.453125" customWidth="1"/>
+    <col min="11" max="11" width="3.1796875" customWidth="1"/>
     <col min="12" max="12" width="11.26953125" customWidth="1"/>
     <col min="19" max="19" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="161" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="49"/>
+      <c r="A1" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
-      <c r="F2" s="21"/>
+      <c r="F2" s="2"/>
       <c r="G2" s="2"/>
-      <c r="H2" s="69"/>
-[...2 lines deleted...]
-      <c r="K2" s="69"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="163" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="14" t="s">
+      <c r="A3" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="131"/>
+      <c r="C3" s="43"/>
+      <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="58"/>
+      <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="I3" s="69"/>
+      <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
-      <c r="L3" s="15" t="s">
+      <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="163" t="s">
+      <c r="A4" s="131" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="163"/>
-[...1 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="B4" s="131"/>
+      <c r="C4" s="45"/>
+      <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="62" t="str">
+      <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
-      <c r="I4" s="69"/>
+      <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
-      <c r="L4" s="15" t="s">
+      <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="163" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="61" t="str">
+      <c r="A5" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
-      <c r="E5" s="33" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
-      <c r="I5" s="69"/>
+      <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
-      <c r="L5" s="15" t="s">
+      <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="164" t="s">
-[...12 lines deleted...]
-      <c r="L6" s="15"/>
+      <c r="A6" s="132"/>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="162" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="162"/>
+      <c r="B7" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
-      <c r="I7" s="69"/>
+      <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="D8" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...16 lines deleted...]
-      <c r="M8" s="32"/>
+      <c r="F8" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A9" s="8">
+      <c r="A9" s="7">
         <v>1</v>
       </c>
-      <c r="B9" s="17"/>
-[...1 lines deleted...]
-      <c r="D9" s="17"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="19"/>
-[...5 lines deleted...]
-      <c r="J9" s="90">
+      <c r="F9" s="15"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="165" t="s">
-[...7 lines deleted...]
-      <c r="R9" s="165"/>
+      <c r="L9" s="133" t="s">
+        <v>106</v>
+      </c>
+      <c r="M9" s="133"/>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133"/>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133"/>
+      <c r="R9" s="133"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A10" s="8">
+      <c r="A10" s="7">
         <v>2</v>
       </c>
-      <c r="B10" s="17"/>
-[...1 lines deleted...]
-      <c r="D10" s="17"/>
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="19"/>
-[...5 lines deleted...]
-      <c r="J10" s="90">
+      <c r="F10" s="15"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="165"/>
-[...5 lines deleted...]
-      <c r="R10" s="165"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A11" s="8">
+      <c r="A11" s="7">
         <v>3</v>
       </c>
-      <c r="B11" s="17"/>
-[...1 lines deleted...]
-      <c r="D11" s="17"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F11" s="19"/>
-[...5 lines deleted...]
-      <c r="J11" s="90">
+      <c r="F11" s="15"/>
+      <c r="G11" s="68"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A12" s="8">
+      <c r="A12" s="7">
         <v>4</v>
       </c>
-      <c r="B12" s="17"/>
-[...1 lines deleted...]
-      <c r="D12" s="17"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F12" s="19"/>
-[...5 lines deleted...]
-      <c r="J12" s="90">
+      <c r="F12" s="15"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A13" s="8">
+      <c r="A13" s="7">
         <v>5</v>
       </c>
-      <c r="B13" s="17"/>
-[...1 lines deleted...]
-      <c r="D13" s="17"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F13" s="19"/>
-[...15 lines deleted...]
-      <c r="R13" s="165"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J13" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L13" s="133"/>
+      <c r="M13" s="133"/>
+      <c r="N13" s="133"/>
+      <c r="O13" s="133"/>
+      <c r="P13" s="133"/>
+      <c r="Q13" s="133"/>
+      <c r="R13" s="133"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A14" s="8">
+      <c r="A14" s="7">
         <v>6</v>
       </c>
-      <c r="B14" s="17"/>
-[...1 lines deleted...]
-      <c r="D14" s="17"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F14" s="19"/>
-[...15 lines deleted...]
-      <c r="R14" s="165"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J14" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="133"/>
+      <c r="M14" s="133"/>
+      <c r="N14" s="133"/>
+      <c r="O14" s="133"/>
+      <c r="P14" s="133"/>
+      <c r="Q14" s="133"/>
+      <c r="R14" s="133"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A15" s="8">
+      <c r="A15" s="7">
         <v>7</v>
       </c>
-      <c r="B15" s="17"/>
-[...1 lines deleted...]
-      <c r="D15" s="17"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F15" s="19"/>
-[...5 lines deleted...]
-      <c r="J15" s="90">
+      <c r="F15" s="15"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A16" s="8">
+      <c r="A16" s="7">
         <v>8</v>
       </c>
-      <c r="B16" s="17"/>
-[...1 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F16" s="19"/>
-[...5 lines deleted...]
-      <c r="J16" s="90">
+      <c r="F16" s="15"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="8">
+      <c r="A17" s="7">
         <v>9</v>
       </c>
-      <c r="B17" s="17"/>
-[...1 lines deleted...]
-      <c r="D17" s="17"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F17" s="19"/>
-[...15 lines deleted...]
-      <c r="R17" s="165"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J17" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="133"/>
+      <c r="M17" s="133"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="133"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="133"/>
+      <c r="R17" s="133"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>10</v>
       </c>
-      <c r="B18" s="17"/>
-[...1 lines deleted...]
-      <c r="D18" s="17"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F18" s="19"/>
-[...15 lines deleted...]
-      <c r="R18" s="165"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J18" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="133"/>
+      <c r="M18" s="133"/>
+      <c r="N18" s="133"/>
+      <c r="O18" s="133"/>
+      <c r="P18" s="133"/>
+      <c r="Q18" s="133"/>
+      <c r="R18" s="133"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A19" s="8">
+      <c r="A19" s="7">
         <v>11</v>
       </c>
-      <c r="B19" s="17"/>
-[...1 lines deleted...]
-      <c r="D19" s="17"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F19" s="19"/>
-[...15 lines deleted...]
-      <c r="R19" s="165"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J19" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+      <c r="O19" s="133"/>
+      <c r="P19" s="133"/>
+      <c r="Q19" s="133"/>
+      <c r="R19" s="133"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A20" s="8">
+      <c r="A20" s="7">
         <v>12</v>
       </c>
-      <c r="B20" s="17"/>
-[...1 lines deleted...]
-      <c r="D20" s="17"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F20" s="19"/>
-[...5 lines deleted...]
-      <c r="J20" s="90">
+      <c r="F20" s="15"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A21" s="8">
+      <c r="A21" s="7">
         <v>13</v>
       </c>
-      <c r="B21" s="17"/>
-[...1 lines deleted...]
-      <c r="D21" s="17"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F21" s="19"/>
-[...5 lines deleted...]
-      <c r="J21" s="90">
+      <c r="F21" s="15"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A22" s="8">
+      <c r="A22" s="7">
         <v>14</v>
       </c>
-      <c r="B22" s="17"/>
-[...1 lines deleted...]
-      <c r="D22" s="17"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F22" s="19"/>
-[...5 lines deleted...]
-      <c r="J22" s="90">
+      <c r="F22" s="15"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="8">
+      <c r="A23" s="7">
         <v>15</v>
       </c>
-      <c r="B23" s="17"/>
-[...1 lines deleted...]
-      <c r="D23" s="17"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F23" s="19"/>
-[...5 lines deleted...]
-      <c r="J23" s="90">
+      <c r="F23" s="15"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A24" s="8">
+      <c r="A24" s="7">
         <v>16</v>
       </c>
-      <c r="B24" s="17"/>
-[...1 lines deleted...]
-      <c r="D24" s="17"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F24" s="19"/>
-[...5 lines deleted...]
-      <c r="J24" s="90">
+      <c r="F24" s="15"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="8">
+      <c r="A25" s="7">
         <v>17</v>
       </c>
-      <c r="B25" s="17"/>
-[...1 lines deleted...]
-      <c r="D25" s="17"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F25" s="19"/>
-[...15 lines deleted...]
-      <c r="R25" s="165"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J25" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
+      <c r="O25" s="133"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="133"/>
+      <c r="R25" s="133"/>
     </row>
     <row r="26" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="8">
+      <c r="A26" s="7">
         <v>18</v>
       </c>
-      <c r="B26" s="17"/>
-[...1 lines deleted...]
-      <c r="D26" s="17"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F26" s="19"/>
-[...15 lines deleted...]
-      <c r="R26" s="165"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J26" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="133"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="133"/>
+      <c r="O26" s="133"/>
+      <c r="P26" s="133"/>
+      <c r="Q26" s="133"/>
+      <c r="R26" s="133"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A27" s="8">
+      <c r="A27" s="7">
         <v>19</v>
       </c>
-      <c r="B27" s="17"/>
-[...1 lines deleted...]
-      <c r="D27" s="17"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F27" s="19"/>
-[...5 lines deleted...]
-      <c r="J27" s="90">
+      <c r="F27" s="15"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="8">
+      <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="17"/>
-[...1 lines deleted...]
-      <c r="D28" s="17"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F28" s="19"/>
-[...5 lines deleted...]
-      <c r="J28" s="90">
+      <c r="F28" s="15"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="8">
+      <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="17"/>
-[...1 lines deleted...]
-      <c r="D29" s="17"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F29" s="19"/>
-[...9 lines deleted...]
-      <c r="L29" s="166" t="s">
+      <c r="F29" s="15"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J29" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="134" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="166"/>
-[...4 lines deleted...]
-      <c r="R29" s="166"/>
+      <c r="M29" s="134"/>
+      <c r="N29" s="134"/>
+      <c r="O29" s="134"/>
+      <c r="P29" s="134"/>
+      <c r="Q29" s="134"/>
+      <c r="R29" s="134"/>
     </row>
     <row r="30" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="8">
+      <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="17"/>
-[...1 lines deleted...]
-      <c r="D30" s="17"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F30" s="19"/>
-[...15 lines deleted...]
-      <c r="R30" s="166"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J30" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="134"/>
+      <c r="M30" s="134"/>
+      <c r="N30" s="134"/>
+      <c r="O30" s="134"/>
+      <c r="P30" s="134"/>
+      <c r="Q30" s="134"/>
+      <c r="R30" s="134"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="8">
+      <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="17"/>
-[...1 lines deleted...]
-      <c r="D31" s="17"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F31" s="19"/>
-[...5 lines deleted...]
-      <c r="J31" s="90">
+      <c r="F31" s="15"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A32" s="8">
+      <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="17"/>
-[...1 lines deleted...]
-      <c r="D32" s="17"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F32" s="19"/>
-[...9 lines deleted...]
-      <c r="L32" s="40" t="s">
+      <c r="F32" s="15"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J32" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="M32" s="41"/>
-[...2 lines deleted...]
-      <c r="P32" s="40" t="s">
+      <c r="Q32" s="34"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A33" s="7">
+        <v>25</v>
+      </c>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="15"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J33" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="Q32" s="42"/>
-[...22 lines deleted...]
-      <c r="L33" s="34" t="s">
+      <c r="O33" s="28"/>
+      <c r="P33" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q33" s="28"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A34" s="7">
+        <v>26</v>
+      </c>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="15"/>
+      <c r="G34" s="68"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J34" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="M33" s="35"/>
-[...2 lines deleted...]
-      <c r="P33" s="34" t="s">
+      <c r="O34" s="28"/>
+      <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="Q33" s="36"/>
-[...22 lines deleted...]
-      <c r="L34" s="34" t="s">
+      <c r="Q34" s="28"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A35" s="7">
+        <v>27</v>
+      </c>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="15"/>
+      <c r="G35" s="68"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J35" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="M34" s="35"/>
-[...2 lines deleted...]
-      <c r="P34" s="34" t="s">
+      <c r="O35" s="28"/>
+      <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="Q34" s="36"/>
-[...22 lines deleted...]
-      <c r="L35" s="34" t="s">
+      <c r="Q35" s="28"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="7">
+        <v>28</v>
+      </c>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="15"/>
+      <c r="G36" s="68"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J36" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="M35" s="35"/>
-[...2 lines deleted...]
-      <c r="P35" s="34" t="s">
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="Q35" s="36"/>
-[...31 lines deleted...]
-      <c r="Q36" s="39"/>
+      <c r="Q36" s="31"/>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A37" s="8">
+      <c r="A37" s="7">
         <v>29</v>
       </c>
-      <c r="B37" s="17"/>
-[...1 lines deleted...]
-      <c r="D37" s="17"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F37" s="19"/>
-[...5 lines deleted...]
-      <c r="J37" s="90">
+      <c r="F37" s="15"/>
+      <c r="G37" s="68"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A38" s="8">
+      <c r="A38" s="7">
         <v>30</v>
       </c>
-      <c r="B38" s="17"/>
-[...1 lines deleted...]
-      <c r="D38" s="17"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F38" s="19"/>
-[...5 lines deleted...]
-      <c r="J38" s="90">
+      <c r="F38" s="15"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A39" s="13">
+      <c r="A39" s="11">
         <v>31</v>
       </c>
-      <c r="B39" s="18"/>
-[...12 lines deleted...]
-      <c r="J39" s="94">
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="16"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
-      <c r="G40" s="53">
+      <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
-      <c r="J40" s="95">
+      <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="B41" s="9"/>
-[...1 lines deleted...]
-      <c r="D41" s="7"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IcFxrfod1dSGTNmlv0f7v6w02N23vMw2FmKufrYNL2mDjCw5hFU6CRIo1mvqBaZSy4IhhwSxmvtbzbK1VD1mkw==" saltValue="BncclbhBBGFEtaqubyUguA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Ro366lb4TLVw6+M2bvTWGSHeumHnLDEijg5JKn/chK+RPHvsZxabT/caFe3RP/ahvNPOdDF+Ff1rIYCV9SGmZw==" saltValue="FKW4vxseS0h6jfq6nxy8sQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L29:R30"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1FECDB-89AC-44CA-A98B-B1DF2F962F19}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="38.81640625" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" customWidth="1"/>
     <col min="8" max="8" width="28.6328125" customWidth="1"/>
     <col min="10" max="10" width="15.54296875" customWidth="1"/>
     <col min="11" max="11" width="3.90625" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="161" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="152"/>
+      <c r="A1" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
       <c r="M1" s="1"/>
-      <c r="N1" s="155"/>
-[...3 lines deleted...]
-      <c r="R1" s="155"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A2" s="152"/>
-[...10 lines deleted...]
-      <c r="L2" s="152"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
       <c r="M2" s="1"/>
-      <c r="N2" s="155"/>
-[...3 lines deleted...]
-      <c r="R2" s="155"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="163" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="14" t="s">
+      <c r="A3" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="131"/>
+      <c r="C3" s="43"/>
+      <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="58"/>
+      <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="I3" s="152"/>
+      <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
-      <c r="L3" s="15" t="s">
+      <c r="L3" t="s">
         <v>17</v>
       </c>
-      <c r="M3" s="155"/>
-[...4 lines deleted...]
-      <c r="R3" s="155"/>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="163" t="s">
+      <c r="A4" s="131" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="163"/>
-[...2 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="B4" s="131"/>
+      <c r="C4" s="45"/>
+      <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="62" t="str">
+      <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
-      <c r="I4" s="152"/>
+      <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
-      <c r="L4" s="15" t="s">
+      <c r="L4" t="s">
         <v>18</v>
       </c>
-      <c r="M4" s="155"/>
-[...4 lines deleted...]
-      <c r="R4" s="155"/>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="163" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="61" t="str">
+      <c r="A5" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
-      <c r="D5" s="155"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
-      <c r="I5" s="152"/>
+      <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
-      <c r="L5" s="15" t="s">
+      <c r="L5" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="155"/>
-[...4 lines deleted...]
-      <c r="R5" s="155"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="164" t="s">
-[...18 lines deleted...]
-      <c r="R6" s="155"/>
+      <c r="A6" s="132"/>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="162" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="162"/>
+      <c r="B7" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
-      <c r="I7" s="152"/>
+      <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
-      <c r="M7" s="155"/>
-[...4 lines deleted...]
-      <c r="R7" s="155"/>
     </row>
     <row r="8" spans="1:18" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="D8" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...21 lines deleted...]
-      <c r="R8" s="155"/>
+      <c r="F8" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="8">
+      <c r="A9" s="7">
         <v>1</v>
       </c>
-      <c r="B9" s="17"/>
-[...2 lines deleted...]
-      <c r="E9" s="155">
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="19"/>
-[...5 lines deleted...]
-      <c r="J9" s="90">
+      <c r="F9" s="15"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="K9" s="155"/>
-[...8 lines deleted...]
-      <c r="R9" s="165"/>
+      <c r="L9" s="133" t="s">
+        <v>106</v>
+      </c>
+      <c r="M9" s="133"/>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133"/>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133"/>
+      <c r="R9" s="133"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A10" s="8">
+      <c r="A10" s="7">
         <v>2</v>
       </c>
-      <c r="B10" s="17"/>
-[...2 lines deleted...]
-      <c r="E10" s="155">
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="19"/>
-[...5 lines deleted...]
-      <c r="J10" s="90">
+      <c r="F10" s="15"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="155"/>
-[...6 lines deleted...]
-      <c r="R10" s="165"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A11" s="8">
+      <c r="A11" s="7">
         <v>3</v>
       </c>
-      <c r="B11" s="17"/>
-[...23 lines deleted...]
-      <c r="R11" s="155"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="15"/>
+      <c r="G11" s="68"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J11" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A12" s="8">
+      <c r="A12" s="7">
         <v>4</v>
       </c>
-      <c r="B12" s="17"/>
-[...23 lines deleted...]
-      <c r="R12" s="155"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="15"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J12" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="8">
+      <c r="A13" s="7">
         <v>5</v>
       </c>
-      <c r="B13" s="17"/>
-[...23 lines deleted...]
-      <c r="R13" s="165"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="15"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J13" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L13" s="133"/>
+      <c r="M13" s="133"/>
+      <c r="N13" s="133"/>
+      <c r="O13" s="133"/>
+      <c r="P13" s="133"/>
+      <c r="Q13" s="133"/>
+      <c r="R13" s="133"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A14" s="8">
+      <c r="A14" s="7">
         <v>6</v>
       </c>
-      <c r="B14" s="17"/>
-[...23 lines deleted...]
-      <c r="R14" s="165"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="15"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J14" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="133"/>
+      <c r="M14" s="133"/>
+      <c r="N14" s="133"/>
+      <c r="O14" s="133"/>
+      <c r="P14" s="133"/>
+      <c r="Q14" s="133"/>
+      <c r="R14" s="133"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A15" s="8">
+      <c r="A15" s="7">
         <v>7</v>
       </c>
-      <c r="B15" s="17"/>
-[...23 lines deleted...]
-      <c r="R15" s="155"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="15"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J15" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A16" s="8">
+      <c r="A16" s="7">
         <v>8</v>
       </c>
-      <c r="B16" s="17"/>
-[...23 lines deleted...]
-      <c r="R16" s="155"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J16" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="8">
+      <c r="A17" s="7">
         <v>9</v>
       </c>
-      <c r="B17" s="17"/>
-[...23 lines deleted...]
-      <c r="R17" s="165"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="15"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J17" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="133"/>
+      <c r="M17" s="133"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="133"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="133"/>
+      <c r="R17" s="133"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>10</v>
       </c>
-      <c r="B18" s="17"/>
-[...23 lines deleted...]
-      <c r="R18" s="165"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="15"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J18" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="133"/>
+      <c r="M18" s="133"/>
+      <c r="N18" s="133"/>
+      <c r="O18" s="133"/>
+      <c r="P18" s="133"/>
+      <c r="Q18" s="133"/>
+      <c r="R18" s="133"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A19" s="8">
+      <c r="A19" s="7">
         <v>11</v>
       </c>
-      <c r="B19" s="17"/>
-[...23 lines deleted...]
-      <c r="R19" s="165"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="15"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J19" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+      <c r="O19" s="133"/>
+      <c r="P19" s="133"/>
+      <c r="Q19" s="133"/>
+      <c r="R19" s="133"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A20" s="8">
+      <c r="A20" s="7">
         <v>12</v>
       </c>
-      <c r="B20" s="17"/>
-[...23 lines deleted...]
-      <c r="R20" s="155"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="15"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J20" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A21" s="8">
+      <c r="A21" s="7">
         <v>13</v>
       </c>
-      <c r="B21" s="17"/>
-[...23 lines deleted...]
-      <c r="R21" s="155"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="15"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J21" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A22" s="8">
+      <c r="A22" s="7">
         <v>14</v>
       </c>
-      <c r="B22" s="17"/>
-[...23 lines deleted...]
-      <c r="R22" s="155"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J22" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="8">
+      <c r="A23" s="7">
         <v>15</v>
       </c>
-      <c r="B23" s="17"/>
-[...23 lines deleted...]
-      <c r="R23" s="155"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J23" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A24" s="8">
+      <c r="A24" s="7">
         <v>16</v>
       </c>
-      <c r="B24" s="17"/>
-[...23 lines deleted...]
-      <c r="R24" s="155"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="15"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J24" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="8">
+      <c r="A25" s="7">
         <v>17</v>
       </c>
-      <c r="B25" s="17"/>
-[...23 lines deleted...]
-      <c r="R25" s="165"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="15"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J25" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
+      <c r="O25" s="133"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="133"/>
+      <c r="R25" s="133"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A26" s="8">
+      <c r="A26" s="7">
         <v>18</v>
       </c>
-      <c r="B26" s="17"/>
-[...23 lines deleted...]
-      <c r="R26" s="165"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="15"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J26" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="133"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="133"/>
+      <c r="O26" s="133"/>
+      <c r="P26" s="133"/>
+      <c r="Q26" s="133"/>
+      <c r="R26" s="133"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A27" s="8">
+      <c r="A27" s="7">
         <v>19</v>
       </c>
-      <c r="B27" s="17"/>
-[...23 lines deleted...]
-      <c r="R27" s="155"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="15"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J27" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A28" s="8">
+      <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="17"/>
-[...23 lines deleted...]
-      <c r="R28" s="155"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="15"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J28" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="8">
+      <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="17"/>
-[...17 lines deleted...]
-      <c r="L29" s="166" t="s">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="15"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J29" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="134" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="166"/>
-[...4 lines deleted...]
-      <c r="R29" s="166"/>
+      <c r="M29" s="134"/>
+      <c r="N29" s="134"/>
+      <c r="O29" s="134"/>
+      <c r="P29" s="134"/>
+      <c r="Q29" s="134"/>
+      <c r="R29" s="134"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A30" s="8">
+      <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="17"/>
-[...23 lines deleted...]
-      <c r="R30" s="166"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="15"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J30" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="134"/>
+      <c r="M30" s="134"/>
+      <c r="N30" s="134"/>
+      <c r="O30" s="134"/>
+      <c r="P30" s="134"/>
+      <c r="Q30" s="134"/>
+      <c r="R30" s="134"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="8">
+      <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="17"/>
-[...23 lines deleted...]
-      <c r="R31" s="155"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="15"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J31" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A32" s="8">
+      <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="17"/>
-[...17 lines deleted...]
-      <c r="L32" s="40" t="s">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="15"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J32" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="M32" s="41"/>
-[...2 lines deleted...]
-      <c r="P32" s="40" t="s">
+      <c r="Q32" s="34"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A33" s="7">
+        <v>25</v>
+      </c>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="15"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J33" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="Q32" s="42"/>
-[...24 lines deleted...]
-      <c r="L33" s="34" t="s">
+      <c r="O33" s="28"/>
+      <c r="P33" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q33" s="28"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A34" s="7">
+        <v>26</v>
+      </c>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="15"/>
+      <c r="G34" s="68"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J34" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="M33" s="35"/>
-[...2 lines deleted...]
-      <c r="P33" s="34" t="s">
+      <c r="O34" s="28"/>
+      <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="Q33" s="36"/>
-[...24 lines deleted...]
-      <c r="L34" s="34" t="s">
+      <c r="Q34" s="28"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A35" s="7">
+        <v>27</v>
+      </c>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="15"/>
+      <c r="G35" s="68"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J35" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="M34" s="35"/>
-[...2 lines deleted...]
-      <c r="P34" s="34" t="s">
+      <c r="O35" s="28"/>
+      <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="Q34" s="36"/>
-[...24 lines deleted...]
-      <c r="L35" s="34" t="s">
+      <c r="Q35" s="28"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="7">
+        <v>28</v>
+      </c>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="15"/>
+      <c r="G36" s="68"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J36" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="M35" s="35"/>
-[...2 lines deleted...]
-      <c r="P35" s="34" t="s">
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="Q35" s="36"/>
-[...37 lines deleted...]
-      <c r="A37" s="8">
+      <c r="Q36" s="31"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A37" s="7">
         <v>29</v>
       </c>
-      <c r="B37" s="17"/>
-[...26 lines deleted...]
-      <c r="A38" s="8">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="15"/>
+      <c r="G37" s="68"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J37" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A38" s="7">
         <v>30</v>
       </c>
-      <c r="B38" s="17"/>
-[...26 lines deleted...]
-      <c r="A39" s="13">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="15"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J38" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="11">
         <v>31</v>
       </c>
-      <c r="B39" s="18"/>
-[...26 lines deleted...]
-      <c r="A40" s="155" t="s">
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="16"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="J39" s="65">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
         <v>6</v>
       </c>
-      <c r="B40" s="155">
+      <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="155">
+      <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
-      <c r="D40" s="155">
+      <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
-      <c r="E40" s="155">
+      <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
-      <c r="F40" s="155"/>
-      <c r="G40" s="53">
+      <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
-      <c r="H40" s="155"/>
-[...1 lines deleted...]
-      <c r="J40" s="95">
+      <c r="I40" s="7"/>
+      <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="155"/>
-[...66 lines deleted...]
-      <c r="R43" s="155"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I43" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="eohQso/FqG9sl8ccl39WOH5xmVjIk5CmzKyUnUCb7RVDj642fzUTHKdj84LeN/tIfHxDksQFnZ+aby/O3xB3HQ==" saltValue="6/nHzzkXG/ZnIA7isq0nQw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F80FE904-0791-406C-878D-161B84C06AC6}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="35.453125" customWidth="1"/>
     <col min="7" max="7" width="8.81640625" customWidth="1"/>
     <col min="8" max="8" width="29.08984375" customWidth="1"/>
     <col min="10" max="10" width="15.08984375" customWidth="1"/>
     <col min="11" max="11" width="4.1796875" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="161" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="152"/>
+      <c r="A1" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
       <c r="M1" s="1"/>
-      <c r="N1" s="155"/>
-[...3 lines deleted...]
-      <c r="R1" s="155"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A2" s="152"/>
-[...10 lines deleted...]
-      <c r="L2" s="152"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
       <c r="M2" s="1"/>
-      <c r="N2" s="155"/>
-[...3 lines deleted...]
-      <c r="R2" s="155"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="163" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="14" t="s">
+      <c r="A3" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="131"/>
+      <c r="C3" s="43"/>
+      <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="58"/>
+      <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="I3" s="152"/>
+      <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
-      <c r="L3" s="15" t="s">
+      <c r="L3" t="s">
         <v>17</v>
       </c>
-      <c r="M3" s="155"/>
-[...4 lines deleted...]
-      <c r="R3" s="155"/>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="163" t="s">
+      <c r="A4" s="131" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="163"/>
-[...2 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="B4" s="131"/>
+      <c r="C4" s="45"/>
+      <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="62" t="str">
+      <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
-      <c r="I4" s="152"/>
+      <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
-      <c r="L4" s="15" t="s">
+      <c r="L4" t="s">
         <v>18</v>
       </c>
-      <c r="M4" s="155"/>
-[...4 lines deleted...]
-      <c r="R4" s="155"/>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="163" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="61" t="str">
+      <c r="A5" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
-      <c r="D5" s="155"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
-      <c r="I5" s="152"/>
+      <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
-      <c r="L5" s="15" t="s">
+      <c r="L5" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="155"/>
-[...4 lines deleted...]
-      <c r="R5" s="155"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="164" t="s">
-[...18 lines deleted...]
-      <c r="R6" s="155"/>
+      <c r="A6" s="132"/>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="162" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="162"/>
+      <c r="B7" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
-      <c r="I7" s="152"/>
+      <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
-      <c r="M7" s="155"/>
-[...4 lines deleted...]
-      <c r="R7" s="155"/>
     </row>
     <row r="8" spans="1:18" ht="60.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="D8" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...21 lines deleted...]
-      <c r="R8" s="155"/>
+      <c r="F8" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="8">
+      <c r="A9" s="7">
         <v>1</v>
       </c>
-      <c r="B9" s="17"/>
-[...2 lines deleted...]
-      <c r="E9" s="155">
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="19"/>
-[...5 lines deleted...]
-      <c r="J9" s="90">
+      <c r="F9" s="15"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="K9" s="155"/>
-[...8 lines deleted...]
-      <c r="R9" s="165"/>
+      <c r="L9" s="133" t="s">
+        <v>106</v>
+      </c>
+      <c r="M9" s="133"/>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133"/>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133"/>
+      <c r="R9" s="133"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A10" s="8">
+      <c r="A10" s="7">
         <v>2</v>
       </c>
-      <c r="B10" s="17"/>
-[...2 lines deleted...]
-      <c r="E10" s="155">
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="19"/>
-[...5 lines deleted...]
-      <c r="J10" s="90">
+      <c r="F10" s="15"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="155"/>
-[...6 lines deleted...]
-      <c r="R10" s="165"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A11" s="8">
+      <c r="A11" s="7">
         <v>3</v>
       </c>
-      <c r="B11" s="17"/>
-[...23 lines deleted...]
-      <c r="R11" s="155"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="15"/>
+      <c r="G11" s="68"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J11" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A12" s="8">
+      <c r="A12" s="7">
         <v>4</v>
       </c>
-      <c r="B12" s="17"/>
-[...23 lines deleted...]
-      <c r="R12" s="155"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="15"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J12" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="8">
+      <c r="A13" s="7">
         <v>5</v>
       </c>
-      <c r="B13" s="17"/>
-[...23 lines deleted...]
-      <c r="R13" s="165"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="15"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J13" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L13" s="133"/>
+      <c r="M13" s="133"/>
+      <c r="N13" s="133"/>
+      <c r="O13" s="133"/>
+      <c r="P13" s="133"/>
+      <c r="Q13" s="133"/>
+      <c r="R13" s="133"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A14" s="8">
+      <c r="A14" s="7">
         <v>6</v>
       </c>
-      <c r="B14" s="17"/>
-[...23 lines deleted...]
-      <c r="R14" s="165"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="15"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J14" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="133"/>
+      <c r="M14" s="133"/>
+      <c r="N14" s="133"/>
+      <c r="O14" s="133"/>
+      <c r="P14" s="133"/>
+      <c r="Q14" s="133"/>
+      <c r="R14" s="133"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A15" s="8">
+      <c r="A15" s="7">
         <v>7</v>
       </c>
-      <c r="B15" s="17"/>
-[...23 lines deleted...]
-      <c r="R15" s="155"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="15"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J15" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A16" s="8">
+      <c r="A16" s="7">
         <v>8</v>
       </c>
-      <c r="B16" s="17"/>
-[...23 lines deleted...]
-      <c r="R16" s="155"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J16" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="8">
+      <c r="A17" s="7">
         <v>9</v>
       </c>
-      <c r="B17" s="17"/>
-[...23 lines deleted...]
-      <c r="R17" s="165"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="15"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J17" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="133"/>
+      <c r="M17" s="133"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="133"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="133"/>
+      <c r="R17" s="133"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>10</v>
       </c>
-      <c r="B18" s="17"/>
-[...23 lines deleted...]
-      <c r="R18" s="165"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="15"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J18" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="133"/>
+      <c r="M18" s="133"/>
+      <c r="N18" s="133"/>
+      <c r="O18" s="133"/>
+      <c r="P18" s="133"/>
+      <c r="Q18" s="133"/>
+      <c r="R18" s="133"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A19" s="8">
+      <c r="A19" s="7">
         <v>11</v>
       </c>
-      <c r="B19" s="17"/>
-[...23 lines deleted...]
-      <c r="R19" s="165"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="15"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J19" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+      <c r="O19" s="133"/>
+      <c r="P19" s="133"/>
+      <c r="Q19" s="133"/>
+      <c r="R19" s="133"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A20" s="8">
+      <c r="A20" s="7">
         <v>12</v>
       </c>
-      <c r="B20" s="17"/>
-[...23 lines deleted...]
-      <c r="R20" s="155"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="15"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J20" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A21" s="8">
+      <c r="A21" s="7">
         <v>13</v>
       </c>
-      <c r="B21" s="17"/>
-[...23 lines deleted...]
-      <c r="R21" s="155"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="15"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J21" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A22" s="8">
+      <c r="A22" s="7">
         <v>14</v>
       </c>
-      <c r="B22" s="17"/>
-[...23 lines deleted...]
-      <c r="R22" s="155"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J22" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="8">
+      <c r="A23" s="7">
         <v>15</v>
       </c>
-      <c r="B23" s="17"/>
-[...23 lines deleted...]
-      <c r="R23" s="155"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J23" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A24" s="8">
+      <c r="A24" s="7">
         <v>16</v>
       </c>
-      <c r="B24" s="17"/>
-[...23 lines deleted...]
-      <c r="R24" s="155"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="15"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J24" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="8">
+      <c r="A25" s="7">
         <v>17</v>
       </c>
-      <c r="B25" s="17"/>
-[...23 lines deleted...]
-      <c r="R25" s="165"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="15"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J25" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
+      <c r="O25" s="133"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="133"/>
+      <c r="R25" s="133"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A26" s="8">
+      <c r="A26" s="7">
         <v>18</v>
       </c>
-      <c r="B26" s="17"/>
-[...23 lines deleted...]
-      <c r="R26" s="165"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="15"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J26" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="133"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="133"/>
+      <c r="O26" s="133"/>
+      <c r="P26" s="133"/>
+      <c r="Q26" s="133"/>
+      <c r="R26" s="133"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A27" s="8">
+      <c r="A27" s="7">
         <v>19</v>
       </c>
-      <c r="B27" s="17"/>
-[...23 lines deleted...]
-      <c r="R27" s="155"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="15"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J27" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A28" s="8">
+      <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="17"/>
-[...23 lines deleted...]
-      <c r="R28" s="155"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="15"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J28" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="8">
+      <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="17"/>
-[...17 lines deleted...]
-      <c r="L29" s="166" t="s">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="15"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J29" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="134" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="166"/>
-[...4 lines deleted...]
-      <c r="R29" s="166"/>
+      <c r="M29" s="134"/>
+      <c r="N29" s="134"/>
+      <c r="O29" s="134"/>
+      <c r="P29" s="134"/>
+      <c r="Q29" s="134"/>
+      <c r="R29" s="134"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A30" s="8">
+      <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="17"/>
-[...23 lines deleted...]
-      <c r="R30" s="166"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="15"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J30" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="134"/>
+      <c r="M30" s="134"/>
+      <c r="N30" s="134"/>
+      <c r="O30" s="134"/>
+      <c r="P30" s="134"/>
+      <c r="Q30" s="134"/>
+      <c r="R30" s="134"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="8">
+      <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="17"/>
-[...23 lines deleted...]
-      <c r="R31" s="155"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="15"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J31" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A32" s="8">
+      <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="17"/>
-[...17 lines deleted...]
-      <c r="L32" s="40" t="s">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="15"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J32" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="M32" s="41"/>
-[...2 lines deleted...]
-      <c r="P32" s="40" t="s">
+      <c r="Q32" s="34"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A33" s="7">
+        <v>25</v>
+      </c>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="15"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J33" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="Q32" s="42"/>
-[...24 lines deleted...]
-      <c r="L33" s="34" t="s">
+      <c r="O33" s="28"/>
+      <c r="P33" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q33" s="28"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A34" s="7">
+        <v>26</v>
+      </c>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="15"/>
+      <c r="G34" s="68"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J34" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="M33" s="35"/>
-[...2 lines deleted...]
-      <c r="P33" s="34" t="s">
+      <c r="O34" s="28"/>
+      <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="Q33" s="36"/>
-[...24 lines deleted...]
-      <c r="L34" s="34" t="s">
+      <c r="Q34" s="28"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A35" s="7">
+        <v>27</v>
+      </c>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="15"/>
+      <c r="G35" s="68"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J35" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="M34" s="35"/>
-[...2 lines deleted...]
-      <c r="P34" s="34" t="s">
+      <c r="O35" s="28"/>
+      <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="Q34" s="36"/>
-[...24 lines deleted...]
-      <c r="L35" s="34" t="s">
+      <c r="Q35" s="28"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="7">
+        <v>28</v>
+      </c>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="15"/>
+      <c r="G36" s="68"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J36" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="M35" s="35"/>
-[...2 lines deleted...]
-      <c r="P35" s="34" t="s">
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="Q35" s="36"/>
-[...37 lines deleted...]
-      <c r="A37" s="8">
+      <c r="Q36" s="31"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A37" s="7">
         <v>29</v>
       </c>
-      <c r="B37" s="17"/>
-[...26 lines deleted...]
-      <c r="A38" s="8">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="15"/>
+      <c r="G37" s="68"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J37" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A38" s="7">
         <v>30</v>
       </c>
-      <c r="B38" s="17"/>
-[...26 lines deleted...]
-      <c r="A39" s="13">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="15"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J38" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="11">
         <v>31</v>
       </c>
-      <c r="B39" s="18"/>
-[...26 lines deleted...]
-      <c r="A40" s="155" t="s">
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="16"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="J39" s="65">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
         <v>6</v>
       </c>
-      <c r="B40" s="155">
+      <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="155">
+      <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
-      <c r="D40" s="155">
+      <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
-      <c r="E40" s="155">
+      <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
-      <c r="F40" s="155"/>
-      <c r="G40" s="53">
+      <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
-      <c r="H40" s="155"/>
-[...1 lines deleted...]
-      <c r="J40" s="95">
+      <c r="I40" s="7"/>
+      <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="155"/>
-[...66 lines deleted...]
-      <c r="R43" s="155"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I43" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CDlrZ85HzBziDMaiNt1WIBiQGQZ7E+NpCJM10MMR3lmH5EgUquiVBIGzlwsdMUtlCwFAqN1jpPcP++iZdzxAKQ==" saltValue="DMvuw27yvRgevV0WZtt3GQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC11E0B4-BCAA-4BF7-809A-D2730C9587C2}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="39.6328125" customWidth="1"/>
     <col min="7" max="7" width="9.6328125" customWidth="1"/>
     <col min="8" max="8" width="29.1796875" customWidth="1"/>
     <col min="10" max="10" width="14.36328125" customWidth="1"/>
     <col min="11" max="11" width="4.6328125" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="161" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="152"/>
+      <c r="A1" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
       <c r="M1" s="1"/>
-      <c r="N1" s="155"/>
-[...3 lines deleted...]
-      <c r="R1" s="155"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A2" s="152"/>
-[...10 lines deleted...]
-      <c r="L2" s="152"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
       <c r="M2" s="1"/>
-      <c r="N2" s="155"/>
-[...3 lines deleted...]
-      <c r="R2" s="155"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="163" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="14" t="s">
+      <c r="A3" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="131"/>
+      <c r="C3" s="43"/>
+      <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="58"/>
+      <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="I3" s="152"/>
+      <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
-      <c r="L3" s="15" t="s">
+      <c r="L3" t="s">
         <v>17</v>
       </c>
-      <c r="M3" s="155"/>
-[...4 lines deleted...]
-      <c r="R3" s="155"/>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="163" t="s">
+      <c r="A4" s="131" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="163"/>
-[...2 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="B4" s="131"/>
+      <c r="C4" s="45"/>
+      <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="62" t="str">
+      <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
-      <c r="I4" s="152"/>
+      <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
-      <c r="L4" s="15" t="s">
+      <c r="L4" t="s">
         <v>18</v>
       </c>
-      <c r="M4" s="155"/>
-[...4 lines deleted...]
-      <c r="R4" s="155"/>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="163" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="61" t="str">
+      <c r="A5" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
-      <c r="D5" s="155"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
-      <c r="I5" s="152"/>
+      <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
-      <c r="L5" s="15" t="s">
+      <c r="L5" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="155"/>
-[...4 lines deleted...]
-      <c r="R5" s="155"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="164" t="s">
-[...18 lines deleted...]
-      <c r="R6" s="155"/>
+      <c r="A6" s="132"/>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="162" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="162"/>
+      <c r="B7" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
-      <c r="I7" s="152"/>
+      <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
-      <c r="M7" s="155"/>
-[...4 lines deleted...]
-      <c r="R7" s="155"/>
     </row>
     <row r="8" spans="1:18" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="D8" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...21 lines deleted...]
-      <c r="R8" s="155"/>
+      <c r="F8" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="8">
+      <c r="A9" s="7">
         <v>1</v>
       </c>
-      <c r="B9" s="17"/>
-[...2 lines deleted...]
-      <c r="E9" s="155">
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="19"/>
-[...5 lines deleted...]
-      <c r="J9" s="90">
+      <c r="F9" s="15"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="K9" s="155"/>
-[...8 lines deleted...]
-      <c r="R9" s="165"/>
+      <c r="L9" s="133" t="s">
+        <v>106</v>
+      </c>
+      <c r="M9" s="133"/>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133"/>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133"/>
+      <c r="R9" s="133"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A10" s="8">
+      <c r="A10" s="7">
         <v>2</v>
       </c>
-      <c r="B10" s="17"/>
-[...2 lines deleted...]
-      <c r="E10" s="155">
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="19"/>
-[...5 lines deleted...]
-      <c r="J10" s="90">
+      <c r="F10" s="15"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="155"/>
-[...6 lines deleted...]
-      <c r="R10" s="165"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A11" s="8">
+      <c r="A11" s="7">
         <v>3</v>
       </c>
-      <c r="B11" s="17"/>
-[...23 lines deleted...]
-      <c r="R11" s="155"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="15"/>
+      <c r="G11" s="68"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J11" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A12" s="8">
+      <c r="A12" s="7">
         <v>4</v>
       </c>
-      <c r="B12" s="17"/>
-[...23 lines deleted...]
-      <c r="R12" s="155"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="15"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J12" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="8">
+      <c r="A13" s="7">
         <v>5</v>
       </c>
-      <c r="B13" s="17"/>
-[...23 lines deleted...]
-      <c r="R13" s="165"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="15"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J13" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L13" s="133"/>
+      <c r="M13" s="133"/>
+      <c r="N13" s="133"/>
+      <c r="O13" s="133"/>
+      <c r="P13" s="133"/>
+      <c r="Q13" s="133"/>
+      <c r="R13" s="133"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A14" s="8">
+      <c r="A14" s="7">
         <v>6</v>
       </c>
-      <c r="B14" s="17"/>
-[...23 lines deleted...]
-      <c r="R14" s="165"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="15"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J14" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="133"/>
+      <c r="M14" s="133"/>
+      <c r="N14" s="133"/>
+      <c r="O14" s="133"/>
+      <c r="P14" s="133"/>
+      <c r="Q14" s="133"/>
+      <c r="R14" s="133"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A15" s="8">
+      <c r="A15" s="7">
         <v>7</v>
       </c>
-      <c r="B15" s="17"/>
-[...23 lines deleted...]
-      <c r="R15" s="155"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="15"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J15" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A16" s="8">
+      <c r="A16" s="7">
         <v>8</v>
       </c>
-      <c r="B16" s="17"/>
-[...23 lines deleted...]
-      <c r="R16" s="155"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J16" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="8">
+      <c r="A17" s="7">
         <v>9</v>
       </c>
-      <c r="B17" s="17"/>
-[...23 lines deleted...]
-      <c r="R17" s="165"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="15"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J17" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="133"/>
+      <c r="M17" s="133"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="133"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="133"/>
+      <c r="R17" s="133"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>10</v>
       </c>
-      <c r="B18" s="17"/>
-[...23 lines deleted...]
-      <c r="R18" s="165"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="15"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J18" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="133"/>
+      <c r="M18" s="133"/>
+      <c r="N18" s="133"/>
+      <c r="O18" s="133"/>
+      <c r="P18" s="133"/>
+      <c r="Q18" s="133"/>
+      <c r="R18" s="133"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A19" s="8">
+      <c r="A19" s="7">
         <v>11</v>
       </c>
-      <c r="B19" s="17"/>
-[...23 lines deleted...]
-      <c r="R19" s="165"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="15"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J19" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+      <c r="O19" s="133"/>
+      <c r="P19" s="133"/>
+      <c r="Q19" s="133"/>
+      <c r="R19" s="133"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A20" s="8">
+      <c r="A20" s="7">
         <v>12</v>
       </c>
-      <c r="B20" s="17"/>
-[...23 lines deleted...]
-      <c r="R20" s="155"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="15"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J20" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A21" s="8">
+      <c r="A21" s="7">
         <v>13</v>
       </c>
-      <c r="B21" s="17"/>
-[...23 lines deleted...]
-      <c r="R21" s="155"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="15"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J21" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A22" s="8">
+      <c r="A22" s="7">
         <v>14</v>
       </c>
-      <c r="B22" s="17"/>
-[...23 lines deleted...]
-      <c r="R22" s="155"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J22" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="8">
+      <c r="A23" s="7">
         <v>15</v>
       </c>
-      <c r="B23" s="17"/>
-[...23 lines deleted...]
-      <c r="R23" s="155"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J23" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A24" s="8">
+      <c r="A24" s="7">
         <v>16</v>
       </c>
-      <c r="B24" s="17"/>
-[...23 lines deleted...]
-      <c r="R24" s="155"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="15"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J24" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="8">
+      <c r="A25" s="7">
         <v>17</v>
       </c>
-      <c r="B25" s="17"/>
-[...23 lines deleted...]
-      <c r="R25" s="165"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="15"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J25" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
+      <c r="O25" s="133"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="133"/>
+      <c r="R25" s="133"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A26" s="8">
+      <c r="A26" s="7">
         <v>18</v>
       </c>
-      <c r="B26" s="17"/>
-[...23 lines deleted...]
-      <c r="R26" s="165"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="15"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J26" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="133"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="133"/>
+      <c r="O26" s="133"/>
+      <c r="P26" s="133"/>
+      <c r="Q26" s="133"/>
+      <c r="R26" s="133"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A27" s="8">
+      <c r="A27" s="7">
         <v>19</v>
       </c>
-      <c r="B27" s="17"/>
-[...23 lines deleted...]
-      <c r="R27" s="155"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="15"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J27" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A28" s="8">
+      <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="17"/>
-[...23 lines deleted...]
-      <c r="R28" s="155"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="15"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J28" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="8">
+      <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="17"/>
-[...17 lines deleted...]
-      <c r="L29" s="166" t="s">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="15"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J29" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="134" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="166"/>
-[...4 lines deleted...]
-      <c r="R29" s="166"/>
+      <c r="M29" s="134"/>
+      <c r="N29" s="134"/>
+      <c r="O29" s="134"/>
+      <c r="P29" s="134"/>
+      <c r="Q29" s="134"/>
+      <c r="R29" s="134"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A30" s="8">
+      <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="17"/>
-[...23 lines deleted...]
-      <c r="R30" s="166"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="15"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J30" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="134"/>
+      <c r="M30" s="134"/>
+      <c r="N30" s="134"/>
+      <c r="O30" s="134"/>
+      <c r="P30" s="134"/>
+      <c r="Q30" s="134"/>
+      <c r="R30" s="134"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="8">
+      <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="17"/>
-[...23 lines deleted...]
-      <c r="R31" s="155"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="15"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J31" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A32" s="8">
+      <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="17"/>
-[...17 lines deleted...]
-      <c r="L32" s="40" t="s">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="15"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J32" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="M32" s="41"/>
-[...2 lines deleted...]
-      <c r="P32" s="40" t="s">
+      <c r="Q32" s="34"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A33" s="7">
+        <v>25</v>
+      </c>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="15"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J33" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="Q32" s="42"/>
-[...24 lines deleted...]
-      <c r="L33" s="34" t="s">
+      <c r="O33" s="28"/>
+      <c r="P33" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q33" s="28"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A34" s="7">
+        <v>26</v>
+      </c>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="15"/>
+      <c r="G34" s="68"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J34" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="M33" s="35"/>
-[...2 lines deleted...]
-      <c r="P33" s="34" t="s">
+      <c r="O34" s="28"/>
+      <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="Q33" s="36"/>
-[...24 lines deleted...]
-      <c r="L34" s="34" t="s">
+      <c r="Q34" s="28"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A35" s="7">
+        <v>27</v>
+      </c>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="15"/>
+      <c r="G35" s="68"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J35" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="M34" s="35"/>
-[...2 lines deleted...]
-      <c r="P34" s="34" t="s">
+      <c r="O35" s="28"/>
+      <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="Q34" s="36"/>
-[...24 lines deleted...]
-      <c r="L35" s="34" t="s">
+      <c r="Q35" s="28"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="7">
+        <v>28</v>
+      </c>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="15"/>
+      <c r="G36" s="68"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J36" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="M35" s="35"/>
-[...2 lines deleted...]
-      <c r="P35" s="34" t="s">
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="Q35" s="36"/>
-[...37 lines deleted...]
-      <c r="A37" s="8">
+      <c r="Q36" s="31"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A37" s="7">
         <v>29</v>
       </c>
-      <c r="B37" s="17"/>
-[...26 lines deleted...]
-      <c r="A38" s="8">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="15"/>
+      <c r="G37" s="68"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J37" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A38" s="7">
         <v>30</v>
       </c>
-      <c r="B38" s="17"/>
-[...26 lines deleted...]
-      <c r="A39" s="13">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="15"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J38" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="11">
         <v>31</v>
       </c>
-      <c r="B39" s="18"/>
-[...26 lines deleted...]
-      <c r="A40" s="155" t="s">
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="16"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="J39" s="65">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
         <v>6</v>
       </c>
-      <c r="B40" s="155">
+      <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="155">
+      <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
-      <c r="D40" s="155">
+      <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
-      <c r="E40" s="155">
+      <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
-      <c r="F40" s="155"/>
-      <c r="G40" s="53">
+      <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
-      <c r="H40" s="155"/>
-[...1 lines deleted...]
-      <c r="J40" s="95">
+      <c r="I40" s="7"/>
+      <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="155"/>
-[...66 lines deleted...]
-      <c r="R43" s="155"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I43" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="X5CxrLOA/zpjB1mo0D8oqmdI9IGbj9aIBJ7yJCKm8mks5E4urhXOfZzvm5oYV1l/+L8AKe2XIFoz0HdBD7WiFw==" saltValue="ubZmOvDXjPgvd0Mr0I0Q4w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6620514-6FF6-4552-8D6B-9C01FC8311E6}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="37.81640625" customWidth="1"/>
     <col min="7" max="7" width="11.1796875" customWidth="1"/>
     <col min="8" max="8" width="29.54296875" customWidth="1"/>
     <col min="10" max="10" width="16.1796875" customWidth="1"/>
     <col min="11" max="11" width="3.81640625" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="161" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="152"/>
+      <c r="A1" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
       <c r="M1" s="1"/>
-      <c r="N1" s="155"/>
-[...3 lines deleted...]
-      <c r="R1" s="155"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A2" s="152"/>
-[...10 lines deleted...]
-      <c r="L2" s="152"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
       <c r="M2" s="1"/>
-      <c r="N2" s="155"/>
-[...3 lines deleted...]
-      <c r="R2" s="155"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="163" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="14" t="s">
+      <c r="A3" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="131"/>
+      <c r="C3" s="43"/>
+      <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="58"/>
+      <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="I3" s="152"/>
+      <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
-      <c r="L3" s="15" t="s">
+      <c r="L3" t="s">
         <v>17</v>
       </c>
-      <c r="M3" s="155"/>
-[...4 lines deleted...]
-      <c r="R3" s="155"/>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="163" t="s">
+      <c r="A4" s="131" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="163"/>
-[...2 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="B4" s="131"/>
+      <c r="C4" s="45"/>
+      <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="62" t="str">
+      <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
-      <c r="I4" s="152"/>
+      <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
-      <c r="L4" s="15" t="s">
+      <c r="L4" t="s">
         <v>18</v>
       </c>
-      <c r="M4" s="155"/>
-[...4 lines deleted...]
-      <c r="R4" s="155"/>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="163" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="61" t="str">
+      <c r="A5" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
-      <c r="D5" s="155"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
-      <c r="I5" s="152"/>
+      <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
-      <c r="L5" s="15" t="s">
+      <c r="L5" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="155"/>
-[...4 lines deleted...]
-      <c r="R5" s="155"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="164" t="s">
-[...18 lines deleted...]
-      <c r="R6" s="155"/>
+      <c r="A6" s="132"/>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="162" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="162"/>
+      <c r="B7" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
-      <c r="I7" s="152"/>
+      <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
-      <c r="M7" s="155"/>
-[...4 lines deleted...]
-      <c r="R7" s="155"/>
     </row>
     <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="D8" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...21 lines deleted...]
-      <c r="R8" s="155"/>
+      <c r="F8" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="8">
+      <c r="A9" s="7">
         <v>1</v>
       </c>
-      <c r="B9" s="17"/>
-[...2 lines deleted...]
-      <c r="E9" s="155">
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="19"/>
-[...5 lines deleted...]
-      <c r="J9" s="90">
+      <c r="F9" s="15"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="K9" s="155"/>
-[...8 lines deleted...]
-      <c r="R9" s="165"/>
+      <c r="L9" s="133" t="s">
+        <v>106</v>
+      </c>
+      <c r="M9" s="133"/>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133"/>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133"/>
+      <c r="R9" s="133"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A10" s="8">
+      <c r="A10" s="7">
         <v>2</v>
       </c>
-      <c r="B10" s="17"/>
-[...2 lines deleted...]
-      <c r="E10" s="155">
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="19"/>
-[...5 lines deleted...]
-      <c r="J10" s="90">
+      <c r="F10" s="15"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="155"/>
-[...6 lines deleted...]
-      <c r="R10" s="165"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A11" s="8">
+      <c r="A11" s="7">
         <v>3</v>
       </c>
-      <c r="B11" s="17"/>
-[...23 lines deleted...]
-      <c r="R11" s="155"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="15"/>
+      <c r="G11" s="68"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J11" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A12" s="8">
+      <c r="A12" s="7">
         <v>4</v>
       </c>
-      <c r="B12" s="17"/>
-[...23 lines deleted...]
-      <c r="R12" s="155"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="15"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J12" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="8">
+      <c r="A13" s="7">
         <v>5</v>
       </c>
-      <c r="B13" s="17"/>
-[...23 lines deleted...]
-      <c r="R13" s="165"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="15"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J13" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L13" s="133"/>
+      <c r="M13" s="133"/>
+      <c r="N13" s="133"/>
+      <c r="O13" s="133"/>
+      <c r="P13" s="133"/>
+      <c r="Q13" s="133"/>
+      <c r="R13" s="133"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A14" s="8">
+      <c r="A14" s="7">
         <v>6</v>
       </c>
-      <c r="B14" s="17"/>
-[...23 lines deleted...]
-      <c r="R14" s="165"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="15"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J14" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="133"/>
+      <c r="M14" s="133"/>
+      <c r="N14" s="133"/>
+      <c r="O14" s="133"/>
+      <c r="P14" s="133"/>
+      <c r="Q14" s="133"/>
+      <c r="R14" s="133"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A15" s="8">
+      <c r="A15" s="7">
         <v>7</v>
       </c>
-      <c r="B15" s="17"/>
-[...23 lines deleted...]
-      <c r="R15" s="155"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="15"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J15" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A16" s="8">
+      <c r="A16" s="7">
         <v>8</v>
       </c>
-      <c r="B16" s="17"/>
-[...23 lines deleted...]
-      <c r="R16" s="155"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J16" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="8">
+      <c r="A17" s="7">
         <v>9</v>
       </c>
-      <c r="B17" s="17"/>
-[...23 lines deleted...]
-      <c r="R17" s="165"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="15"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J17" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="133"/>
+      <c r="M17" s="133"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="133"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="133"/>
+      <c r="R17" s="133"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>10</v>
       </c>
-      <c r="B18" s="17"/>
-[...23 lines deleted...]
-      <c r="R18" s="165"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="15"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J18" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="133"/>
+      <c r="M18" s="133"/>
+      <c r="N18" s="133"/>
+      <c r="O18" s="133"/>
+      <c r="P18" s="133"/>
+      <c r="Q18" s="133"/>
+      <c r="R18" s="133"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A19" s="8">
+      <c r="A19" s="7">
         <v>11</v>
       </c>
-      <c r="B19" s="17"/>
-[...23 lines deleted...]
-      <c r="R19" s="165"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="15"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J19" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+      <c r="O19" s="133"/>
+      <c r="P19" s="133"/>
+      <c r="Q19" s="133"/>
+      <c r="R19" s="133"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A20" s="8">
+      <c r="A20" s="7">
         <v>12</v>
       </c>
-      <c r="B20" s="17"/>
-[...23 lines deleted...]
-      <c r="R20" s="155"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="15"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J20" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A21" s="8">
+      <c r="A21" s="7">
         <v>13</v>
       </c>
-      <c r="B21" s="17"/>
-[...23 lines deleted...]
-      <c r="R21" s="155"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="15"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J21" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A22" s="8">
+      <c r="A22" s="7">
         <v>14</v>
       </c>
-      <c r="B22" s="17"/>
-[...23 lines deleted...]
-      <c r="R22" s="155"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J22" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="8">
+      <c r="A23" s="7">
         <v>15</v>
       </c>
-      <c r="B23" s="17"/>
-[...23 lines deleted...]
-      <c r="R23" s="155"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J23" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A24" s="8">
+      <c r="A24" s="7">
         <v>16</v>
       </c>
-      <c r="B24" s="17"/>
-[...23 lines deleted...]
-      <c r="R24" s="155"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="15"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J24" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="8">
+      <c r="A25" s="7">
         <v>17</v>
       </c>
-      <c r="B25" s="17"/>
-[...23 lines deleted...]
-      <c r="R25" s="165"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="15"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J25" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
+      <c r="O25" s="133"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="133"/>
+      <c r="R25" s="133"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A26" s="8">
+      <c r="A26" s="7">
         <v>18</v>
       </c>
-      <c r="B26" s="17"/>
-[...23 lines deleted...]
-      <c r="R26" s="165"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="15"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J26" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="133"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="133"/>
+      <c r="O26" s="133"/>
+      <c r="P26" s="133"/>
+      <c r="Q26" s="133"/>
+      <c r="R26" s="133"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A27" s="8">
+      <c r="A27" s="7">
         <v>19</v>
       </c>
-      <c r="B27" s="17"/>
-[...23 lines deleted...]
-      <c r="R27" s="155"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="15"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J27" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A28" s="8">
+      <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="17"/>
-[...23 lines deleted...]
-      <c r="R28" s="155"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="15"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J28" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="8">
+      <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="17"/>
-[...17 lines deleted...]
-      <c r="L29" s="166" t="s">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="15"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J29" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="134" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="166"/>
-[...4 lines deleted...]
-      <c r="R29" s="166"/>
+      <c r="M29" s="134"/>
+      <c r="N29" s="134"/>
+      <c r="O29" s="134"/>
+      <c r="P29" s="134"/>
+      <c r="Q29" s="134"/>
+      <c r="R29" s="134"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A30" s="8">
+      <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="17"/>
-[...23 lines deleted...]
-      <c r="R30" s="166"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="15"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J30" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="134"/>
+      <c r="M30" s="134"/>
+      <c r="N30" s="134"/>
+      <c r="O30" s="134"/>
+      <c r="P30" s="134"/>
+      <c r="Q30" s="134"/>
+      <c r="R30" s="134"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="8">
+      <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="17"/>
-[...23 lines deleted...]
-      <c r="R31" s="155"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="15"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J31" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A32" s="8">
+      <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="17"/>
-[...17 lines deleted...]
-      <c r="L32" s="40" t="s">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="15"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J32" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="M32" s="41"/>
-[...2 lines deleted...]
-      <c r="P32" s="40" t="s">
+      <c r="Q32" s="34"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A33" s="7">
+        <v>25</v>
+      </c>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="15"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J33" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="Q32" s="42"/>
-[...24 lines deleted...]
-      <c r="L33" s="34" t="s">
+      <c r="O33" s="28"/>
+      <c r="P33" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q33" s="28"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A34" s="7">
+        <v>26</v>
+      </c>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="15"/>
+      <c r="G34" s="68"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J34" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="M33" s="35"/>
-[...2 lines deleted...]
-      <c r="P33" s="34" t="s">
+      <c r="O34" s="28"/>
+      <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="Q33" s="36"/>
-[...24 lines deleted...]
-      <c r="L34" s="34" t="s">
+      <c r="Q34" s="28"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A35" s="7">
+        <v>27</v>
+      </c>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="15"/>
+      <c r="G35" s="68"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J35" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="M34" s="35"/>
-[...2 lines deleted...]
-      <c r="P34" s="34" t="s">
+      <c r="O35" s="28"/>
+      <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="Q34" s="36"/>
-[...24 lines deleted...]
-      <c r="L35" s="34" t="s">
+      <c r="Q35" s="28"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="7">
+        <v>28</v>
+      </c>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="15"/>
+      <c r="G36" s="68"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J36" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="M35" s="35"/>
-[...2 lines deleted...]
-      <c r="P35" s="34" t="s">
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="Q35" s="36"/>
-[...37 lines deleted...]
-      <c r="A37" s="8">
+      <c r="Q36" s="31"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A37" s="7">
         <v>29</v>
       </c>
-      <c r="B37" s="17"/>
-[...26 lines deleted...]
-      <c r="A38" s="8">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="15"/>
+      <c r="G37" s="68"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J37" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A38" s="7">
         <v>30</v>
       </c>
-      <c r="B38" s="17"/>
-[...26 lines deleted...]
-      <c r="A39" s="13">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="15"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J38" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="11">
         <v>31</v>
       </c>
-      <c r="B39" s="18"/>
-[...26 lines deleted...]
-      <c r="A40" s="155" t="s">
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="16"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="J39" s="65">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
         <v>6</v>
       </c>
-      <c r="B40" s="155">
+      <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="155">
+      <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
-      <c r="D40" s="155">
+      <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
-      <c r="E40" s="155">
+      <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
-      <c r="F40" s="155"/>
-      <c r="G40" s="53">
+      <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
-      <c r="H40" s="155"/>
-[...1 lines deleted...]
-      <c r="J40" s="95">
+      <c r="I40" s="7"/>
+      <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="155"/>
-[...66 lines deleted...]
-      <c r="R43" s="155"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I43" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gUvM2J4xbzm0LsMJGceOyyyqZxxvCeIuM0lyvtPtQEuRpIZ5UVs8j0tsR90XolESBll/uei8VHcTgV1jyZJcMQ==" saltValue="hFfAp55gaPB3BQ7u5OM7kg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE6E41B-832C-4A41-9031-F26F6C8B5EA7}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="35.81640625" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" customWidth="1"/>
     <col min="8" max="8" width="29.08984375" customWidth="1"/>
     <col min="10" max="10" width="15.54296875" customWidth="1"/>
     <col min="11" max="11" width="4.453125" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="161" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="152"/>
+      <c r="A1" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
       <c r="M1" s="1"/>
-      <c r="N1" s="155"/>
-[...3 lines deleted...]
-      <c r="R1" s="155"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A2" s="152"/>
-[...10 lines deleted...]
-      <c r="L2" s="152"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
       <c r="M2" s="1"/>
-      <c r="N2" s="155"/>
-[...3 lines deleted...]
-      <c r="R2" s="155"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="163" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="14" t="s">
+      <c r="A3" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="131"/>
+      <c r="C3" s="43"/>
+      <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="58"/>
+      <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="I3" s="152"/>
+      <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
-      <c r="L3" s="15" t="s">
+      <c r="L3" t="s">
         <v>17</v>
       </c>
-      <c r="M3" s="155"/>
-[...4 lines deleted...]
-      <c r="R3" s="155"/>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="163" t="s">
+      <c r="A4" s="131" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="163"/>
-[...2 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="B4" s="131"/>
+      <c r="C4" s="45"/>
+      <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="62" t="str">
+      <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
-      <c r="I4" s="152"/>
+      <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
-      <c r="L4" s="15" t="s">
+      <c r="L4" t="s">
         <v>18</v>
       </c>
-      <c r="M4" s="155"/>
-[...4 lines deleted...]
-      <c r="R4" s="155"/>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="163" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="61" t="str">
+      <c r="A5" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
-      <c r="D5" s="155"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E5" s="3"/>
+      <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
-      <c r="I5" s="152"/>
+      <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
-      <c r="L5" s="15" t="s">
+      <c r="L5" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="155"/>
-[...4 lines deleted...]
-      <c r="R5" s="155"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="164" t="s">
-[...18 lines deleted...]
-      <c r="R6" s="155"/>
+      <c r="A6" s="132"/>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="162" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="162"/>
+      <c r="B7" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
-      <c r="I7" s="152"/>
+      <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
-      <c r="M7" s="155"/>
-[...4 lines deleted...]
-      <c r="R7" s="155"/>
     </row>
     <row r="8" spans="1:18" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="D8" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...21 lines deleted...]
-      <c r="R8" s="155"/>
+      <c r="F8" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="8">
+      <c r="A9" s="7">
         <v>1</v>
       </c>
-      <c r="B9" s="17"/>
-[...2 lines deleted...]
-      <c r="E9" s="155">
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="19"/>
-[...5 lines deleted...]
-      <c r="J9" s="90">
+      <c r="F9" s="15"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="K9" s="155"/>
-[...8 lines deleted...]
-      <c r="R9" s="165"/>
+      <c r="L9" s="133" t="s">
+        <v>106</v>
+      </c>
+      <c r="M9" s="133"/>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133"/>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133"/>
+      <c r="R9" s="133"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A10" s="8">
+      <c r="A10" s="7">
         <v>2</v>
       </c>
-      <c r="B10" s="17"/>
-[...2 lines deleted...]
-      <c r="E10" s="155">
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="19"/>
-[...5 lines deleted...]
-      <c r="J10" s="90">
+      <c r="F10" s="15"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="155"/>
-[...6 lines deleted...]
-      <c r="R10" s="165"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A11" s="8">
+      <c r="A11" s="7">
         <v>3</v>
       </c>
-      <c r="B11" s="17"/>
-[...23 lines deleted...]
-      <c r="R11" s="155"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="15"/>
+      <c r="G11" s="68"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J11" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A12" s="8">
+      <c r="A12" s="7">
         <v>4</v>
       </c>
-      <c r="B12" s="17"/>
-[...23 lines deleted...]
-      <c r="R12" s="155"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="15"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J12" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="8">
+      <c r="A13" s="7">
         <v>5</v>
       </c>
-      <c r="B13" s="17"/>
-[...23 lines deleted...]
-      <c r="R13" s="165"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="15"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J13" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L13" s="133"/>
+      <c r="M13" s="133"/>
+      <c r="N13" s="133"/>
+      <c r="O13" s="133"/>
+      <c r="P13" s="133"/>
+      <c r="Q13" s="133"/>
+      <c r="R13" s="133"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A14" s="8">
+      <c r="A14" s="7">
         <v>6</v>
       </c>
-      <c r="B14" s="17"/>
-[...23 lines deleted...]
-      <c r="R14" s="165"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="15"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J14" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="133"/>
+      <c r="M14" s="133"/>
+      <c r="N14" s="133"/>
+      <c r="O14" s="133"/>
+      <c r="P14" s="133"/>
+      <c r="Q14" s="133"/>
+      <c r="R14" s="133"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A15" s="8">
+      <c r="A15" s="7">
         <v>7</v>
       </c>
-      <c r="B15" s="17"/>
-[...23 lines deleted...]
-      <c r="R15" s="155"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="15"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J15" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A16" s="8">
+      <c r="A16" s="7">
         <v>8</v>
       </c>
-      <c r="B16" s="17"/>
-[...23 lines deleted...]
-      <c r="R16" s="155"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J16" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="8">
+      <c r="A17" s="7">
         <v>9</v>
       </c>
-      <c r="B17" s="17"/>
-[...23 lines deleted...]
-      <c r="R17" s="165"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="15"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J17" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="133"/>
+      <c r="M17" s="133"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="133"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="133"/>
+      <c r="R17" s="133"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>10</v>
       </c>
-      <c r="B18" s="17"/>
-[...23 lines deleted...]
-      <c r="R18" s="165"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="15"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J18" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="133"/>
+      <c r="M18" s="133"/>
+      <c r="N18" s="133"/>
+      <c r="O18" s="133"/>
+      <c r="P18" s="133"/>
+      <c r="Q18" s="133"/>
+      <c r="R18" s="133"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A19" s="8">
+      <c r="A19" s="7">
         <v>11</v>
       </c>
-      <c r="B19" s="17"/>
-[...23 lines deleted...]
-      <c r="R19" s="165"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="15"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J19" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+      <c r="O19" s="133"/>
+      <c r="P19" s="133"/>
+      <c r="Q19" s="133"/>
+      <c r="R19" s="133"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A20" s="8">
+      <c r="A20" s="7">
         <v>12</v>
       </c>
-      <c r="B20" s="17"/>
-[...23 lines deleted...]
-      <c r="R20" s="155"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="15"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J20" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A21" s="8">
+      <c r="A21" s="7">
         <v>13</v>
       </c>
-      <c r="B21" s="17"/>
-[...23 lines deleted...]
-      <c r="R21" s="155"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="15"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J21" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A22" s="8">
+      <c r="A22" s="7">
         <v>14</v>
       </c>
-      <c r="B22" s="17"/>
-[...23 lines deleted...]
-      <c r="R22" s="155"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J22" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="8">
+      <c r="A23" s="7">
         <v>15</v>
       </c>
-      <c r="B23" s="17"/>
-[...23 lines deleted...]
-      <c r="R23" s="155"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J23" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A24" s="8">
+      <c r="A24" s="7">
         <v>16</v>
       </c>
-      <c r="B24" s="17"/>
-[...23 lines deleted...]
-      <c r="R24" s="155"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="15"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J24" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="8">
+      <c r="A25" s="7">
         <v>17</v>
       </c>
-      <c r="B25" s="17"/>
-[...23 lines deleted...]
-      <c r="R25" s="165"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="15"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J25" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
+      <c r="O25" s="133"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="133"/>
+      <c r="R25" s="133"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A26" s="8">
+      <c r="A26" s="7">
         <v>18</v>
       </c>
-      <c r="B26" s="17"/>
-[...23 lines deleted...]
-      <c r="R26" s="165"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="15"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J26" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="133"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="133"/>
+      <c r="O26" s="133"/>
+      <c r="P26" s="133"/>
+      <c r="Q26" s="133"/>
+      <c r="R26" s="133"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A27" s="8">
+      <c r="A27" s="7">
         <v>19</v>
       </c>
-      <c r="B27" s="17"/>
-[...23 lines deleted...]
-      <c r="R27" s="155"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="15"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J27" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A28" s="8">
+      <c r="A28" s="7">
         <v>20</v>
       </c>
-      <c r="B28" s="17"/>
-[...23 lines deleted...]
-      <c r="R28" s="155"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="15"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J28" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="8">
+      <c r="A29" s="7">
         <v>21</v>
       </c>
-      <c r="B29" s="17"/>
-[...17 lines deleted...]
-      <c r="L29" s="166" t="s">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="15"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J29" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="134" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="166"/>
-[...4 lines deleted...]
-      <c r="R29" s="166"/>
+      <c r="M29" s="134"/>
+      <c r="N29" s="134"/>
+      <c r="O29" s="134"/>
+      <c r="P29" s="134"/>
+      <c r="Q29" s="134"/>
+      <c r="R29" s="134"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A30" s="8">
+      <c r="A30" s="7">
         <v>22</v>
       </c>
-      <c r="B30" s="17"/>
-[...23 lines deleted...]
-      <c r="R30" s="166"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="15"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J30" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="134"/>
+      <c r="M30" s="134"/>
+      <c r="N30" s="134"/>
+      <c r="O30" s="134"/>
+      <c r="P30" s="134"/>
+      <c r="Q30" s="134"/>
+      <c r="R30" s="134"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="8">
+      <c r="A31" s="7">
         <v>23</v>
       </c>
-      <c r="B31" s="17"/>
-[...23 lines deleted...]
-      <c r="R31" s="155"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="15"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J31" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A32" s="8">
+      <c r="A32" s="7">
         <v>24</v>
       </c>
-      <c r="B32" s="17"/>
-[...17 lines deleted...]
-      <c r="L32" s="40" t="s">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="15"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J32" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="M32" s="41"/>
-[...2 lines deleted...]
-      <c r="P32" s="40" t="s">
+      <c r="Q32" s="34"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A33" s="7">
+        <v>25</v>
+      </c>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="15"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J33" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="Q32" s="42"/>
-[...24 lines deleted...]
-      <c r="L33" s="34" t="s">
+      <c r="O33" s="28"/>
+      <c r="P33" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q33" s="28"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A34" s="7">
+        <v>26</v>
+      </c>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="15"/>
+      <c r="G34" s="68"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J34" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="M33" s="35"/>
-[...2 lines deleted...]
-      <c r="P33" s="34" t="s">
+      <c r="O34" s="28"/>
+      <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="Q33" s="36"/>
-[...24 lines deleted...]
-      <c r="L34" s="34" t="s">
+      <c r="Q34" s="28"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A35" s="7">
+        <v>27</v>
+      </c>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="15"/>
+      <c r="G35" s="68"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J35" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="M34" s="35"/>
-[...2 lines deleted...]
-      <c r="P34" s="34" t="s">
+      <c r="O35" s="28"/>
+      <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="Q34" s="36"/>
-[...24 lines deleted...]
-      <c r="L35" s="34" t="s">
+      <c r="Q35" s="28"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="7">
+        <v>28</v>
+      </c>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="15"/>
+      <c r="G36" s="68"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J36" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="M35" s="35"/>
-[...2 lines deleted...]
-      <c r="P35" s="34" t="s">
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="Q35" s="36"/>
-[...37 lines deleted...]
-      <c r="A37" s="8">
+      <c r="Q36" s="31"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A37" s="7">
         <v>29</v>
       </c>
-      <c r="B37" s="17"/>
-[...26 lines deleted...]
-      <c r="A38" s="8">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="15"/>
+      <c r="G37" s="68"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J37" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A38" s="7">
         <v>30</v>
       </c>
-      <c r="B38" s="17"/>
-[...26 lines deleted...]
-      <c r="A39" s="13">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="15"/>
+      <c r="G38" s="68"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="J38" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="11">
         <v>31</v>
       </c>
-      <c r="B39" s="18"/>
-[...26 lines deleted...]
-      <c r="A40" s="155" t="s">
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="16"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="16"/>
+      <c r="I39" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="J39" s="65">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
         <v>6</v>
       </c>
-      <c r="B40" s="155">
+      <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="155">
+      <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
-      <c r="D40" s="155">
+      <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
-      <c r="E40" s="155">
+      <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
-      <c r="F40" s="155"/>
-      <c r="G40" s="53">
+      <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
-      <c r="H40" s="155"/>
-[...1 lines deleted...]
-      <c r="J40" s="95">
+      <c r="I40" s="7"/>
+      <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="155"/>
-[...66 lines deleted...]
-      <c r="R43" s="155"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="I43" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UoE44mf3V5L2yJ2aur9Fdv8Rpp2owWUONWCRwv5joMsyQqBOY8zDdovplddekwRx0shFEuwX6mg/5gVTe8xeug==" saltValue="PLzB72TBjJ5tffKmQQnJsA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63A2AB55-723C-4676-9A89-7DB5A33117A1}">
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="23.453125" customWidth="1"/>
     <col min="2" max="2" width="22.1796875" customWidth="1"/>
     <col min="3" max="3" width="15.1796875" customWidth="1"/>
     <col min="4" max="4" width="12.1796875" customWidth="1"/>
     <col min="5" max="5" width="14.26953125" customWidth="1"/>
     <col min="6" max="6" width="11.81640625" customWidth="1"/>
     <col min="7" max="7" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="A2" s="6" t="s">
+    <row r="1" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="123" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="124"/>
+    </row>
+    <row r="2" spans="1:11" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="66" t="str">
+      <c r="B2" s="51" t="str">
         <f>IF('CRP Staff 1'!F4="", "", 'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
-      <c r="C2" s="6"/>
-[...15 lines deleted...]
-      <c r="B3" s="67" t="str">
+      <c r="C2" s="1"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="47" t="str">
         <f>IF('CRP Staff 1'!C5="", "", 'CRP Staff 1'!C5)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="54.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:11" ht="54.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="10" t="s">
+      <c r="E4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F4" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="75" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="50" t="str">
+      <c r="G4" s="8" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A5" s="39" t="str">
         <f>IF('CRP Staff 1'!C3="", "N/A", 'CRP Staff 1'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B5">
         <f>'CRP Staff 1'!F3</f>
         <v>0</v>
       </c>
       <c r="C5">
         <f>'CRP Staff 1'!B40</f>
         <v>0</v>
       </c>
       <c r="D5">
         <f>'CRP Staff 1'!C40</f>
         <v>0</v>
       </c>
       <c r="E5">
         <f>'CRP Staff 1'!D40</f>
         <v>0</v>
       </c>
       <c r="F5">
         <f>'CRP Staff 1'!E40</f>
         <v>0</v>
       </c>
-      <c r="G5" s="90">
+      <c r="G5" s="22">
         <f>'CRP Staff 1'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A6" s="50" t="str">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A6" s="39" t="str">
         <f>IF('CRP Staff 2'!C3="", "N/A", 'CRP Staff 2'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B6">
         <f>'CRP Staff 2'!F3</f>
         <v>0</v>
       </c>
       <c r="C6">
         <f>'CRP Staff 2'!B40</f>
         <v>0</v>
       </c>
       <c r="D6">
         <f>'CRP Staff 2'!C40</f>
         <v>0</v>
       </c>
       <c r="E6">
         <f>'CRP Staff 2'!D40</f>
         <v>0</v>
       </c>
       <c r="F6">
         <f>'CRP Staff 2'!E40</f>
         <v>0</v>
       </c>
-      <c r="G6" s="90">
+      <c r="G6" s="22">
         <f>'CRP Staff 2'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A7" s="50" t="str">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A7" s="39" t="str">
         <f>IF('CRP Staff 3'!C3="", "N/A", 'CRP Staff 3'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B7">
         <f>'CRP Staff 3'!F3</f>
         <v>0</v>
       </c>
       <c r="C7">
         <f>'CRP Staff 3'!B40</f>
         <v>0</v>
       </c>
       <c r="D7">
         <f>'CRP Staff 3'!C40</f>
         <v>0</v>
       </c>
       <c r="E7">
         <f>'CRP Staff 3'!D40</f>
         <v>0</v>
       </c>
       <c r="F7">
         <f>'CRP Staff 3'!E40</f>
         <v>0</v>
       </c>
-      <c r="G7" s="90">
+      <c r="G7" s="22">
         <f>'CRP Staff 3'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A8" s="50" t="str">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A8" s="39" t="str">
         <f>IF('CRP Staff 4'!C3="", "N/A", 'CRP Staff 4'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B8">
         <f>'CRP Staff 4'!F3</f>
         <v>0</v>
       </c>
       <c r="C8">
         <f>'CRP Staff 4'!B40</f>
         <v>0</v>
       </c>
       <c r="D8">
         <f>'CRP Staff 4'!C40</f>
         <v>0</v>
       </c>
       <c r="E8">
         <f>'CRP Staff 4'!D40</f>
         <v>0</v>
       </c>
       <c r="F8">
         <f>'CRP Staff 4'!E40</f>
         <v>0</v>
       </c>
-      <c r="G8" s="90">
+      <c r="G8" s="22">
         <f>'CRP Staff 4'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A9" s="50" t="str">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A9" s="39" t="str">
         <f>IF('CRP Staff 5'!C3="", "N/A", 'CRP Staff 5'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B9">
         <f>'CRP Staff 5'!F3</f>
         <v>0</v>
       </c>
       <c r="C9">
         <f>'CRP Staff 5'!B40</f>
         <v>0</v>
       </c>
       <c r="D9">
         <f>'CRP Staff 5'!C40</f>
         <v>0</v>
       </c>
       <c r="E9">
         <f>'CRP Staff 5'!D40</f>
         <v>0</v>
       </c>
       <c r="F9">
         <f>'CRP Staff 5'!E40</f>
         <v>0</v>
       </c>
-      <c r="G9" s="91">
+      <c r="G9" s="62">
         <f>'CRP Staff 5'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="68" t="str">
+    <row r="10" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="52" t="str">
         <f>IF('CRP Staff 6'!C3="", "N/A", 'CRP Staff 6'!C3)</f>
         <v>N/A</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="12">
         <f>'CRP Staff 6'!F3</f>
         <v>0</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="12">
         <f>'CRP Staff 6'!B40</f>
         <v>0</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="12">
         <f>'CRP Staff 6'!C40</f>
         <v>0</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="12">
         <f>'CRP Staff 6'!D40</f>
         <v>0</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="12">
         <f>'CRP Staff 6'!E40</f>
         <v>0</v>
       </c>
-      <c r="G10" s="92">
+      <c r="G10" s="63">
         <f>'CRP Staff 6'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:11" ht="15" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="1">
         <f t="shared" ref="B11:G11" si="0">SUM(B5:B10)</f>
         <v>0</v>
       </c>
       <c r="C11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F11" s="30">
-[...23 lines deleted...]
-      <c r="A14" s="168" t="s">
+      <c r="F11" s="1">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="F12" s="24"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="F13" s="24"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A14" s="136" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14" s="136"/>
+      <c r="C14" s="136"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A15" s="136"/>
+      <c r="B15" s="136"/>
+      <c r="C15" s="136"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A18" s="61"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18">
+        <f>SUM(F5:F10)</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="135" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="135"/>
+      <c r="I18" s="135"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A19" s="39"/>
+      <c r="F19" s="24">
+        <f>F18*17.85</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" s="136"/>
+      <c r="I19" s="136"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F20" s="24">
+        <f>G11</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="136" t="s">
+        <v>99</v>
+      </c>
+      <c r="H20" s="136"/>
+      <c r="I20" s="136"/>
+    </row>
+    <row r="21" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F21" s="25">
+        <f>'Materials Purchased'!C36</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="168"/>
-[...37 lines deleted...]
-      <c r="G19" s="168" t="s">
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F22" s="24">
+        <f>SUM(F19,F20)</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="137" t="s">
         <v>28</v>
       </c>
-      <c r="H19" s="168"/>
-[...33 lines deleted...]
-      <c r="I22" s="170"/>
+      <c r="H22" s="137"/>
+      <c r="I22" s="137"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6KrwUTAZ6jxspYqloeyedgjM9ixQXrhIALmi9Mr+kxy55PsrdeJfbiUwMfB9xrlgvXLbLA20W1k0c53nPTY2LQ==" saltValue="W1untIaeHtPx/SCQM5uIeA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Lrh4/jDdaVKhJhljz4GNNWlVKLjPswbZ5zNdYqopm8XolmogpitEQvvgQb1yi5gKOMD4fsEYdcMFFs/jfmNCHA==" saltValue="+76GmMbpFJJaV7jjJYs0hg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="A14:C15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>