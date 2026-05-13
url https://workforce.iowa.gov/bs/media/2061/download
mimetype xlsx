--- v1 (2026-04-20)
+++ v2 (2026-05-13)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\iowa.gov.state.ia.us\data\IVRSusers\ABanes7\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jdougherty\Documents\Press\Releases\2026\VR\IBC\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79DC523E-BA73-4293-96D8-B58685C79806}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8FAB2E1D-1870-4EEC-B4BD-EF2038FAA9DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="3690" windowWidth="29040" windowHeight="16440" tabRatio="958" activeTab="9" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="958" activeTab="9" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
   </bookViews>
   <sheets>
     <sheet name="DIF CE Tracking" sheetId="22" r:id="rId1"/>
     <sheet name="Materials Purchased" sheetId="11" r:id="rId2"/>
     <sheet name="CRP Staff 1" sheetId="7" r:id="rId3"/>
     <sheet name="CRP Staff 2" sheetId="16" r:id="rId4"/>
     <sheet name="CRP Staff 3" sheetId="17" r:id="rId5"/>
     <sheet name="CRP Staff 4" sheetId="18" r:id="rId6"/>
     <sheet name="CRP Staff 5" sheetId="19" r:id="rId7"/>
     <sheet name="CRP Staff 6" sheetId="20" r:id="rId8"/>
     <sheet name="CRP Summary" sheetId="6" r:id="rId9"/>
     <sheet name="Invoice" sheetId="21" r:id="rId10"/>
     <sheet name="DIF CE Instructions" sheetId="23" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -992,81 +992,81 @@
   <si>
     <t>Refer to The DIF CE Instructions sheet for more information on reimbursable and nonreimbursable items.</t>
   </si>
   <si>
     <t>DIF Customized Employment</t>
   </si>
   <si>
     <t>Menu of service activities which are accounted for by the units/hours authorized within the DIF CE. Any activity that falls under these categories, are not eligible for reimbursement under the tracking sheet, unless noted or pre approved. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Mileage to conduct DIF related activities CE, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>not drive time to get there or return</t>
     </r>
   </si>
   <si>
-    <t>*The IBC DIF grant will reimburse at a rate of $18.58 per unit.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">DIF Customized Employment (CE) Activities Monthly Report </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(email to ashley.hazen@iwd.iowa.gov by the 5th working day following the end of each month)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">*The IBC DIF Grant will reimburse at a rate of $19.96 per unit. </t>
   </si>
   <si>
     <t>Bill to : Iowa Blueprint for Change</t>
   </si>
   <si>
     <t xml:space="preserve">IBC Project Director Approval: </t>
   </si>
   <si>
     <t>To be filled out by IBC Staff only:</t>
   </si>
   <si>
     <t xml:space="preserve">IVRS grant H421D220018 </t>
+  </si>
+  <si>
+    <t>*The IBC DIF grant will reimburse at a rate of $19.96 per unit.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmmm\,\ yyyy"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1911,92 +1911,92 @@
     <xf numFmtId="44" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0033CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2329,7998 +2329,7998 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28807D22-DBC0-4098-8B69-638BDF590E1E}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
-    <col min="2" max="2" width="44.08984375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="35.08984375" customWidth="1"/>
+    <col min="2" max="2" width="44.140625" customWidth="1"/>
+    <col min="3" max="3" width="3.5703125" customWidth="1"/>
+    <col min="4" max="4" width="35.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="28.5" x14ac:dyDescent="0.65">
-      <c r="A1" s="128" t="s">
+    <row r="1" spans="1:4" ht="28.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="133" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="128"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+    </row>
+    <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="117"/>
       <c r="B2" s="117"/>
       <c r="C2" s="117"/>
       <c r="D2" s="117"/>
     </row>
-    <row r="3" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="117" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="121"/>
       <c r="C3" s="117"/>
       <c r="D3" s="117"/>
     </row>
-    <row r="4" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A4" s="117" t="s">
         <v>61</v>
       </c>
       <c r="B4" s="121"/>
       <c r="C4" s="117"/>
       <c r="D4" s="117"/>
     </row>
-    <row r="5" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A5" s="117" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="121"/>
       <c r="C5" s="117"/>
       <c r="D5" s="117"/>
     </row>
-    <row r="6" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A6" s="117"/>
       <c r="B6" s="118"/>
       <c r="C6" s="117"/>
       <c r="D6" s="117"/>
     </row>
-    <row r="7" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A7" s="117" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="121"/>
       <c r="C7" s="117"/>
       <c r="D7" s="119" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="32" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:4" ht="32.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="120"/>
       <c r="B8" s="117"/>
       <c r="C8" s="117"/>
       <c r="D8" s="119" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="12.9" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:4" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="41"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="fbyM4XoA6mcDyncmE4SEFC/VzIZkaD24BpUeEgR54mSBOi/G+BT1mNwzYAgODKq911E/2F5LbcctSvonP6BCzQ==" saltValue="JzFhj0lgimbvF8++hs21qw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71B123DE-7452-4F06-AB20-FE5EEE32B8C0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:H58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
-    <col min="2" max="2" width="21.1796875" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="3.6328125" customWidth="1"/>
+    <col min="2" max="2" width="21.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" customWidth="1"/>
+    <col min="4" max="4" width="20.5703125" customWidth="1"/>
+    <col min="5" max="5" width="15.5703125" customWidth="1"/>
+    <col min="6" max="6" width="20.7109375" customWidth="1"/>
+    <col min="7" max="8" width="15.5703125" customWidth="1"/>
+    <col min="9" max="9" width="3.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="10" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="2" spans="1:8" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.9">
+    <row r="1" spans="1:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="71"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
-      <c r="D2" s="138"/>
-[...1 lines deleted...]
-      <c r="F2" s="138"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="128"/>
+      <c r="F2" s="128"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.85">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A3" s="72"/>
       <c r="B3" s="72"/>
       <c r="C3" s="72"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="74"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
     </row>
-    <row r="4" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.85">
+    <row r="4" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A4" s="75" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="76"/>
       <c r="E4" s="77" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="40" t="str">
         <f>'CRP Staff 1'!F4</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
     </row>
-    <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.85">
+    <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A5" s="78"/>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="76"/>
       <c r="E5" s="79" t="s">
         <v>58</v>
       </c>
       <c r="F5" s="50"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
     </row>
-    <row r="6" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.85">
+    <row r="6" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A6" s="78"/>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="76"/>
       <c r="E6" s="79" t="s">
         <v>59</v>
       </c>
       <c r="F6" s="80" t="s">
         <v>60</v>
       </c>
       <c r="G6" s="38"/>
       <c r="H6" s="38"/>
     </row>
-    <row r="7" spans="1:8" ht="14.15" customHeight="1" x14ac:dyDescent="0.85">
+    <row r="7" spans="1:8" ht="14.1" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A7" s="81"/>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="76"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="75" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="82" t="str">
         <f>IF('CRP Summary'!B3="", Vendor Name, 'CRP Summary'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="C8" s="82"/>
       <c r="E8" s="126" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="83" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="82" t="str">
         <f>IF('DIF CE Tracking'!B4="", "Enter CRP Address on DIF CE Tracking Sheet", 'DIF CE Tracking'!B4)</f>
         <v>Enter CRP Address on DIF CE Tracking Sheet</v>
       </c>
       <c r="C9" s="82"/>
       <c r="D9" s="7"/>
       <c r="E9" s="127" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F9" s="125"/>
       <c r="G9" s="125"/>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="83" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="84" t="str">
         <f>IF('DIF CE Tracking'!B5="", "Enter CRP City, State, Zip on DIF CE Tracking Sheet", 'DIF CE Tracking'!B5)</f>
         <v>Enter CRP City, State, Zip on DIF CE Tracking Sheet</v>
       </c>
       <c r="C10" s="82"/>
     </row>
-    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="83" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="85"/>
       <c r="C11" s="82"/>
       <c r="D11" s="86"/>
-      <c r="E11" s="139" t="s">
+      <c r="E11" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="F11" s="140"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F11" s="130"/>
+    </row>
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D12" s="87"/>
-      <c r="E12" s="141" t="str">
+      <c r="E12" s="131" t="str">
         <f>IF('CRP Staff 1'!F4="", "",'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
-      <c r="F12" s="142"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F12" s="132"/>
+    </row>
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="88" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="89"/>
       <c r="C14" s="89"/>
       <c r="D14" s="90" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="91" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="92" t="str">
         <f>'CRP Summary'!A1</f>
         <v>DIF Customized Employment (CE) Activities Monthly Report (email to ashley.hazen@iwd.iowa.gov by the 5th working day following the end of each month)</v>
       </c>
       <c r="B15" s="93"/>
       <c r="C15" s="93"/>
       <c r="D15" s="94"/>
       <c r="E15" s="95"/>
       <c r="F15" s="96"/>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="97" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="93"/>
       <c r="C16" s="93"/>
       <c r="D16" s="98"/>
       <c r="E16" s="99"/>
       <c r="F16" s="96"/>
     </row>
-    <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="100" t="str">
         <f>'CRP Summary'!A5</f>
         <v>N/A</v>
       </c>
       <c r="B17" s="93"/>
       <c r="C17" s="93"/>
       <c r="D17" s="98"/>
       <c r="E17" s="99"/>
       <c r="F17" s="96"/>
     </row>
-    <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="93"/>
       <c r="C18" s="93"/>
       <c r="D18" s="67">
         <f>'CRP Summary'!C5</f>
         <v>0</v>
       </c>
       <c r="E18" s="99">
         <v>19.96</v>
       </c>
       <c r="F18" s="115">
         <f>+D18*E18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="93"/>
       <c r="C19" s="93"/>
       <c r="D19" s="67">
         <f>'CRP Summary'!D5</f>
         <v>0</v>
       </c>
       <c r="E19" s="99">
         <v>19.96</v>
       </c>
       <c r="F19" s="115">
         <f>+D19*E19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="93"/>
       <c r="C20" s="93"/>
       <c r="D20" s="67">
         <f>'CRP Summary'!E5</f>
         <v>0</v>
       </c>
       <c r="E20" s="99">
         <v>19.96</v>
       </c>
       <c r="F20" s="115">
         <f>+D20*E20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="93"/>
       <c r="C21" s="93"/>
       <c r="D21" s="67">
         <f>'CRP Staff 1'!G40</f>
         <v>0</v>
       </c>
       <c r="E21" s="99">
         <v>0.5</v>
       </c>
       <c r="F21" s="115">
         <f>+D21*E21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="100" t="str">
         <f>'CRP Summary'!A6</f>
         <v>N/A</v>
       </c>
       <c r="B22" s="93"/>
       <c r="C22" s="93"/>
       <c r="D22" s="102"/>
       <c r="E22" s="99"/>
       <c r="F22" s="96"/>
     </row>
-    <row r="23" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="93"/>
       <c r="C23" s="93"/>
       <c r="D23" s="67">
         <f>+'CRP Summary'!C6</f>
         <v>0</v>
       </c>
       <c r="E23" s="99">
         <v>19.96</v>
       </c>
       <c r="F23" s="115">
         <f>+D23*E23</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="93"/>
       <c r="C24" s="93"/>
       <c r="D24" s="67">
         <f>+'CRP Summary'!D6</f>
         <v>0</v>
       </c>
       <c r="E24" s="99">
         <v>19.96</v>
       </c>
       <c r="F24" s="115">
         <f>+D24*E24</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="93"/>
       <c r="C25" s="93"/>
       <c r="D25" s="67">
         <f>+'CRP Summary'!E6</f>
         <v>0</v>
       </c>
       <c r="E25" s="99">
         <v>19.96</v>
       </c>
       <c r="F25" s="115">
         <f>+D25*E25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="93"/>
       <c r="C26" s="93"/>
       <c r="D26" s="67">
         <f>'CRP Staff 2'!G40</f>
         <v>0</v>
       </c>
       <c r="E26" s="99">
         <v>0.5</v>
       </c>
       <c r="F26" s="115">
         <f>+D26*E26</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="100" t="str">
         <f>+'CRP Summary'!A7</f>
         <v>N/A</v>
       </c>
       <c r="B27" s="93"/>
       <c r="C27" s="93"/>
       <c r="D27" s="102"/>
       <c r="E27" s="99"/>
       <c r="F27" s="96"/>
     </row>
-    <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="93"/>
       <c r="C28" s="93"/>
       <c r="D28" s="67">
         <f>+'CRP Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="E28" s="99">
         <v>19.96</v>
       </c>
       <c r="F28" s="115">
         <f>+D28*E28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="93"/>
       <c r="C29" s="93"/>
       <c r="D29" s="67">
         <f>+'CRP Summary'!D7</f>
         <v>0</v>
       </c>
       <c r="E29" s="99">
         <v>19.96</v>
       </c>
       <c r="F29" s="115">
         <f>+D29*E29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="93"/>
       <c r="C30" s="93"/>
       <c r="D30" s="67">
         <f>+'CRP Summary'!E7</f>
         <v>0</v>
       </c>
       <c r="E30" s="99">
         <v>19.96</v>
       </c>
       <c r="F30" s="115">
         <f>+D30*E30</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="93"/>
       <c r="C31" s="93"/>
       <c r="D31" s="67">
         <f>'CRP Staff 3'!G40</f>
         <v>0</v>
       </c>
       <c r="E31" s="99">
         <v>0.5</v>
       </c>
       <c r="F31" s="115">
         <f>+D31*E31</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="100" t="str">
         <f>+'CRP Summary'!A8</f>
         <v>N/A</v>
       </c>
       <c r="B32" s="93"/>
       <c r="C32" s="93"/>
       <c r="D32" s="102"/>
       <c r="E32" s="99"/>
       <c r="F32" s="96"/>
     </row>
-    <row r="33" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="93"/>
       <c r="C33" s="93"/>
       <c r="D33" s="67">
         <f>+'CRP Summary'!C8</f>
         <v>0</v>
       </c>
       <c r="E33" s="99">
         <v>19.96</v>
       </c>
       <c r="F33" s="115">
         <f>+D33*E33</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="93"/>
       <c r="C34" s="93"/>
       <c r="D34" s="67">
         <f>+'CRP Summary'!D8</f>
         <v>0</v>
       </c>
       <c r="E34" s="99">
         <v>19.96</v>
       </c>
       <c r="F34" s="115">
         <f>+D34*E34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="93"/>
       <c r="C35" s="93"/>
       <c r="D35" s="67">
         <f>+'CRP Summary'!E8</f>
         <v>0</v>
       </c>
       <c r="E35" s="99">
         <v>19.96</v>
       </c>
       <c r="F35" s="115">
         <f>+D35*E35</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="93"/>
       <c r="C36" s="93"/>
       <c r="D36" s="67">
         <f>'CRP Staff 4'!G40</f>
         <v>0</v>
       </c>
       <c r="E36" s="99">
         <v>0.5</v>
       </c>
       <c r="F36" s="115">
         <f>+D36*E36</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="100" t="str">
         <f>+'CRP Summary'!A9</f>
         <v>N/A</v>
       </c>
       <c r="B37" s="93"/>
       <c r="C37" s="93"/>
       <c r="D37" s="103"/>
       <c r="E37" s="99"/>
       <c r="F37" s="96"/>
     </row>
-    <row r="38" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="93"/>
       <c r="C38" s="93"/>
       <c r="D38" s="67">
         <f>+'CRP Summary'!C9</f>
         <v>0</v>
       </c>
       <c r="E38" s="99">
         <v>19.96</v>
       </c>
       <c r="F38" s="115">
         <f>+D38*E38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="93"/>
       <c r="C39" s="93"/>
       <c r="D39" s="67">
         <f>+'CRP Summary'!D9</f>
         <v>0</v>
       </c>
       <c r="E39" s="99">
         <v>19.96</v>
       </c>
       <c r="F39" s="115">
         <f>+D39*E39</f>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="93"/>
       <c r="C40" s="93"/>
       <c r="D40" s="67">
         <f>+'CRP Summary'!E9</f>
         <v>0</v>
       </c>
       <c r="E40" s="99">
         <v>19.96</v>
       </c>
       <c r="F40" s="115">
         <f>+D40*E40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="93"/>
       <c r="C41" s="93"/>
       <c r="D41" s="67">
         <f>'CRP Staff 5'!G40</f>
         <v>0</v>
       </c>
       <c r="E41" s="99">
         <v>0.5</v>
       </c>
       <c r="F41" s="115">
         <f>+D41*E41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="100" t="str">
         <f>+'CRP Summary'!A10</f>
         <v>N/A</v>
       </c>
       <c r="B42" s="93"/>
       <c r="C42" s="93"/>
       <c r="D42" s="103"/>
       <c r="E42" s="99"/>
       <c r="F42" s="96"/>
     </row>
-    <row r="43" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="93"/>
       <c r="C43" s="93"/>
       <c r="D43" s="67">
         <f>+'CRP Summary'!C10</f>
         <v>0</v>
       </c>
       <c r="E43" s="99">
         <v>19.96</v>
       </c>
       <c r="F43" s="115">
         <f>+D43*E43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="93"/>
       <c r="C44" s="93"/>
       <c r="D44" s="67">
         <f>+'CRP Summary'!D10</f>
         <v>0</v>
       </c>
       <c r="E44" s="99">
         <v>19.96</v>
       </c>
       <c r="F44" s="115">
         <f>+D44*E44</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="93"/>
       <c r="C45" s="93"/>
       <c r="D45" s="67">
         <f>+'CRP Summary'!E10</f>
         <v>0</v>
       </c>
       <c r="E45" s="99">
         <v>19.96</v>
       </c>
       <c r="F45" s="115">
         <f>+D45*E45</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="93"/>
       <c r="C46" s="93"/>
       <c r="D46" s="67">
         <f>'CRP Staff 6'!G40</f>
         <v>0</v>
       </c>
       <c r="E46" s="99">
         <v>0.5</v>
       </c>
       <c r="F46" s="115">
         <f>+D46*E46</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="97"/>
       <c r="B47" s="93"/>
       <c r="C47" s="93"/>
       <c r="D47" s="104"/>
       <c r="E47" s="104"/>
       <c r="F47" s="93"/>
     </row>
-    <row r="48" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="97" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B48" s="93"/>
       <c r="C48" s="93"/>
       <c r="D48" s="104"/>
       <c r="E48" s="104"/>
       <c r="F48" s="93"/>
     </row>
-    <row r="49" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="97" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="93"/>
       <c r="C49" s="93"/>
       <c r="D49" s="104"/>
       <c r="E49" s="104"/>
       <c r="F49" s="93"/>
     </row>
-    <row r="50" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="97"/>
       <c r="B50" s="93"/>
       <c r="C50" s="93"/>
       <c r="D50" s="104"/>
       <c r="E50" s="104"/>
       <c r="F50" s="93"/>
     </row>
-    <row r="51" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B51" s="93"/>
       <c r="C51" s="93"/>
       <c r="D51" s="104"/>
       <c r="E51" s="97"/>
       <c r="F51" s="114">
         <f>'CRP Summary'!F21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="97"/>
       <c r="B52" s="93"/>
       <c r="C52" s="93"/>
       <c r="D52" s="104"/>
       <c r="E52" s="93"/>
       <c r="F52" s="113"/>
     </row>
-    <row r="53" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="106"/>
       <c r="B53" s="105"/>
       <c r="C53" s="105"/>
       <c r="D53" s="107"/>
       <c r="E53" s="108" t="s">
         <v>55</v>
       </c>
       <c r="F53" s="116">
         <f>IF(SUM(F18:F51)=0,0,SUM(F18:F46)+F51)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="109"/>
       <c r="B54" s="109"/>
       <c r="C54" s="109"/>
       <c r="D54" s="110"/>
     </row>
-    <row r="55" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="111"/>
       <c r="C55" s="111"/>
     </row>
-    <row r="56" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="112" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="112" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="58" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="VKMbsG/1n4ph01a4CHNbb8dukCUdhrB0ezhI00ZPvDnTJFQFzboV9HC22Aa/ZgLXilVZtJPEnSB9uenIpMdoCg==" saltValue="5Z8uvhYsSZ8LY6ldmwxZWg==" spinCount="100000" sheet="1"/>
+  <sheetProtection sheet="1"/>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="6" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13AF8428-8B84-43B8-B783-C6CA88D54ED6}">
   <dimension ref="A1:A32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" ht="32.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" ht="33" x14ac:dyDescent="0.25">
       <c r="A1" s="55" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="20" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:1" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A2" s="56" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="57" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="58" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="59" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="58" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="59" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="59" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" s="58" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" s="59" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="58" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" s="59" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" s="58" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="59" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="58" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="59" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="21.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:1" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A18" s="60" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="57" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="58" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="59" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" s="58" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="59" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" s="58" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" s="58" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" s="58" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" s="58" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" s="59" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" s="58" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" s="58" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" s="58" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59CA7BEB-C50B-49AF-9CBE-9A25F97C86F4}">
   <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.26953125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.54296875" customWidth="1"/>
+    <col min="1" max="1" width="34.28515625" customWidth="1"/>
+    <col min="2" max="2" width="14.28515625" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" customWidth="1"/>
     <col min="4" max="4" width="27" customWidth="1"/>
-    <col min="6" max="6" width="30.7265625" customWidth="1"/>
+    <col min="6" max="6" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A1" s="134" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="129"/>
-      <c r="C1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
       <c r="D1" s="1"/>
     </row>
-    <row r="2" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="46" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="9"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
-    <row r="4" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:12" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="1"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="15"/>
       <c r="B5" s="18"/>
       <c r="C5" s="20"/>
       <c r="G5" s="41"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="15"/>
       <c r="B6" s="18"/>
       <c r="C6" s="20"/>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="15"/>
       <c r="B7" s="18"/>
       <c r="C7" s="20"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
       <c r="B8" s="18"/>
       <c r="C8" s="20"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="15"/>
       <c r="B9" s="18"/>
       <c r="C9" s="20"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="15"/>
       <c r="B10" s="18"/>
       <c r="C10" s="20"/>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="15"/>
       <c r="B11" s="18"/>
       <c r="C11" s="20"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="15"/>
       <c r="B12" s="18"/>
       <c r="C12" s="20"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="15"/>
       <c r="B13" s="18"/>
       <c r="C13" s="20"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="15"/>
       <c r="B14" s="18"/>
       <c r="C14" s="20"/>
     </row>
-    <row r="15" spans="1:12" ht="59.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:12" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15"/>
       <c r="B15" s="18"/>
       <c r="C15" s="20"/>
       <c r="D15" s="122" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="15"/>
       <c r="B16" s="18"/>
       <c r="C16" s="20"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="15"/>
       <c r="B17" s="18"/>
       <c r="C17" s="20"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="15"/>
       <c r="B18" s="18"/>
       <c r="C18" s="20"/>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="15"/>
       <c r="B19" s="18"/>
       <c r="C19" s="20"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="15"/>
       <c r="B20" s="18"/>
       <c r="C20" s="20"/>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="15"/>
       <c r="B21" s="18"/>
       <c r="C21" s="20"/>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="15"/>
       <c r="B22" s="18"/>
       <c r="C22" s="20"/>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="15"/>
       <c r="B23" s="18"/>
       <c r="C23" s="20"/>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="15"/>
       <c r="B24" s="18"/>
       <c r="C24" s="20"/>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="15"/>
       <c r="B25" s="18"/>
       <c r="C25" s="20"/>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="15"/>
       <c r="B26" s="18"/>
       <c r="C26" s="20"/>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="15"/>
       <c r="B27" s="18"/>
       <c r="C27" s="20"/>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="15"/>
       <c r="B28" s="18"/>
       <c r="C28" s="20"/>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
       <c r="B29" s="18"/>
       <c r="C29" s="20"/>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="15"/>
       <c r="B30" s="18"/>
       <c r="C30" s="20"/>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="15"/>
       <c r="B31" s="18"/>
       <c r="C31" s="20"/>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="15"/>
       <c r="B32" s="18"/>
       <c r="C32" s="20"/>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="15"/>
       <c r="B33" s="18"/>
       <c r="C33" s="20"/>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="15"/>
       <c r="B34" s="18"/>
       <c r="C34" s="20"/>
     </row>
-    <row r="35" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="35" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="16"/>
       <c r="B35" s="19"/>
       <c r="C35" s="21"/>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="22">
         <f>SUM(C5:C35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B37" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="q7bAaAJkHKTlX3t1vdM3HD2r0+Hk0St29/XdIaeAcviH47LikXPu8+FDn/nPgKHgXG6Q6FzAf8W5ZCC9nVOy6g==" saltValue="BaKen0smwMFqsukP6i880A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9521632E-8712-4791-9122-F44187F27ED5}">
   <dimension ref="A1:R41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="18.54296875" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="12.453125" customWidth="1"/>
+    <col min="2" max="2" width="18.5703125" customWidth="1"/>
+    <col min="3" max="3" width="20.42578125" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" customWidth="1"/>
+    <col min="6" max="6" width="37.85546875" customWidth="1"/>
+    <col min="7" max="7" width="8.140625" customWidth="1"/>
+    <col min="8" max="8" width="35.85546875" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="7" customWidth="1"/>
+    <col min="10" max="10" width="15.42578125" customWidth="1"/>
+    <col min="11" max="11" width="3.140625" customWidth="1"/>
+    <col min="12" max="12" width="11.28515625" customWidth="1"/>
+    <col min="19" max="19" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B3" s="131"/>
+    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F6" s="132"/>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:18" ht="59.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...7 lines deleted...]
-    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
+    </row>
+    <row r="26" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
+    </row>
+    <row r="30" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
+    </row>
+    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Ro366lb4TLVw6+M2bvTWGSHeumHnLDEijg5JKn/chK+RPHvsZxabT/caFe3RP/ahvNPOdDF+Ff1rIYCV9SGmZw==" saltValue="FKW4vxseS0h6jfq6nxy8sQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L29:R30"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1FECDB-89AC-44CA-A98B-B1DF2F962F19}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.453125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.453125" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" customWidth="1"/>
+    <col min="3" max="3" width="20.42578125" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" customWidth="1"/>
+    <col min="6" max="6" width="38.85546875" customWidth="1"/>
+    <col min="7" max="7" width="10.28515625" customWidth="1"/>
+    <col min="8" max="8" width="28.5703125" customWidth="1"/>
+    <col min="10" max="10" width="15.5703125" customWidth="1"/>
+    <col min="11" max="11" width="3.85546875" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B3" s="131"/>
+    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F6" s="132"/>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:18" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...7 lines deleted...]
-    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
+    </row>
+    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="eohQso/FqG9sl8ccl39WOH5xmVjIk5CmzKyUnUCb7RVDj642fzUTHKdj84LeN/tIfHxDksQFnZ+aby/O3xB3HQ==" saltValue="6/nHzzkXG/ZnIA7isq0nQw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F80FE904-0791-406C-878D-161B84C06AC6}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.453125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.453125" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" customWidth="1"/>
+    <col min="3" max="3" width="20.42578125" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" customWidth="1"/>
+    <col min="6" max="6" width="35.42578125" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" customWidth="1"/>
+    <col min="8" max="8" width="29.140625" customWidth="1"/>
+    <col min="10" max="10" width="15.140625" customWidth="1"/>
+    <col min="11" max="11" width="4.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B3" s="131"/>
+    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F6" s="132"/>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="60.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:18" ht="60.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...7 lines deleted...]
-    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
+    </row>
+    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="CDlrZ85HzBziDMaiNt1WIBiQGQZ7E+NpCJM10MMR3lmH5EgUquiVBIGzlwsdMUtlCwFAqN1jpPcP++iZdzxAKQ==" saltValue="DMvuw27yvRgevV0WZtt3GQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC11E0B4-BCAA-4BF7-809A-D2730C9587C2}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.453125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.453125" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" customWidth="1"/>
+    <col min="3" max="3" width="20.42578125" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" customWidth="1"/>
+    <col min="6" max="6" width="39.5703125" customWidth="1"/>
+    <col min="7" max="7" width="9.5703125" customWidth="1"/>
+    <col min="8" max="8" width="29.140625" customWidth="1"/>
+    <col min="10" max="10" width="14.42578125" customWidth="1"/>
+    <col min="11" max="11" width="4.5703125" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B3" s="131"/>
+    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F6" s="132"/>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:18" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...7 lines deleted...]
-    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
+    </row>
+    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="X5CxrLOA/zpjB1mo0D8oqmdI9IGbj9aIBJ7yJCKm8mks5E4urhXOfZzvm5oYV1l/+L8AKe2XIFoz0HdBD7WiFw==" saltValue="ubZmOvDXjPgvd0Mr0I0Q4w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6620514-6FF6-4552-8D6B-9C01FC8311E6}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.453125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.453125" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" customWidth="1"/>
+    <col min="3" max="3" width="20.42578125" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" customWidth="1"/>
+    <col min="6" max="6" width="37.85546875" customWidth="1"/>
+    <col min="7" max="7" width="11.140625" customWidth="1"/>
+    <col min="8" max="8" width="29.5703125" customWidth="1"/>
+    <col min="10" max="10" width="16.140625" customWidth="1"/>
+    <col min="11" max="11" width="3.85546875" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B3" s="131"/>
+    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F6" s="132"/>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:18" ht="59.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...7 lines deleted...]
-    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
+    </row>
+    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="gUvM2J4xbzm0LsMJGceOyyyqZxxvCeIuM0lyvtPtQEuRpIZ5UVs8j0tsR90XolESBll/uei8VHcTgV1jyZJcMQ==" saltValue="hFfAp55gaPB3BQ7u5OM7kg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE6E41B-832C-4A41-9031-F26F6C8B5EA7}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.453125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.453125" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" customWidth="1"/>
+    <col min="3" max="3" width="20.42578125" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" customWidth="1"/>
+    <col min="6" max="6" width="35.85546875" customWidth="1"/>
+    <col min="7" max="7" width="10.28515625" customWidth="1"/>
+    <col min="8" max="8" width="29.140625" customWidth="1"/>
+    <col min="10" max="10" width="15.5703125" customWidth="1"/>
+    <col min="11" max="11" width="4.42578125" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B3" s="131"/>
+    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F6" s="132"/>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:18" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...7 lines deleted...]
-    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
+    </row>
+    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="UoE44mf3V5L2yJ2aur9Fdv8Rpp2owWUONWCRwv5joMsyQqBOY8zDdovplddekwRx0shFEuwX6mg/5gVTe8xeug==" saltValue="PLzB72TBjJ5tffKmQQnJsA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63A2AB55-723C-4676-9A89-7DB5A33117A1}">
   <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.453125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="13.1796875" customWidth="1"/>
+    <col min="1" max="1" width="23.42578125" customWidth="1"/>
+    <col min="2" max="2" width="22.140625" customWidth="1"/>
+    <col min="3" max="3" width="15.140625" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="123" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="124"/>
       <c r="J1" s="124"/>
       <c r="K1" s="124"/>
     </row>
-    <row r="2" spans="1:11" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:11" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="51" t="str">
         <f>IF('CRP Staff 1'!F4="", "", 'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="3"/>
       <c r="E2" s="51"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="47" t="str">
         <f>IF('CRP Staff 1'!C5="", "", 'CRP Staff 1'!C5)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="54.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:11" ht="54.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="39" t="str">
         <f>IF('CRP Staff 1'!C3="", "N/A", 'CRP Staff 1'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B5">
         <f>'CRP Staff 1'!F3</f>
         <v>0</v>
       </c>
       <c r="C5">
         <f>'CRP Staff 1'!B40</f>
         <v>0</v>
       </c>
       <c r="D5">
         <f>'CRP Staff 1'!C40</f>
         <v>0</v>
       </c>
       <c r="E5">
         <f>'CRP Staff 1'!D40</f>
         <v>0</v>
       </c>
       <c r="F5">
         <f>'CRP Staff 1'!E40</f>
         <v>0</v>
       </c>
       <c r="G5" s="22">
         <f>'CRP Staff 1'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="39" t="str">
         <f>IF('CRP Staff 2'!C3="", "N/A", 'CRP Staff 2'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B6">
         <f>'CRP Staff 2'!F3</f>
         <v>0</v>
       </c>
       <c r="C6">
         <f>'CRP Staff 2'!B40</f>
         <v>0</v>
       </c>
       <c r="D6">
         <f>'CRP Staff 2'!C40</f>
         <v>0</v>
       </c>
       <c r="E6">
         <f>'CRP Staff 2'!D40</f>
         <v>0</v>
       </c>
       <c r="F6">
         <f>'CRP Staff 2'!E40</f>
         <v>0</v>
       </c>
       <c r="G6" s="22">
         <f>'CRP Staff 2'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="39" t="str">
         <f>IF('CRP Staff 3'!C3="", "N/A", 'CRP Staff 3'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B7">
         <f>'CRP Staff 3'!F3</f>
         <v>0</v>
       </c>
       <c r="C7">
         <f>'CRP Staff 3'!B40</f>
         <v>0</v>
       </c>
       <c r="D7">
         <f>'CRP Staff 3'!C40</f>
         <v>0</v>
       </c>
       <c r="E7">
         <f>'CRP Staff 3'!D40</f>
         <v>0</v>
       </c>
       <c r="F7">
         <f>'CRP Staff 3'!E40</f>
         <v>0</v>
       </c>
       <c r="G7" s="22">
         <f>'CRP Staff 3'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="39" t="str">
         <f>IF('CRP Staff 4'!C3="", "N/A", 'CRP Staff 4'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B8">
         <f>'CRP Staff 4'!F3</f>
         <v>0</v>
       </c>
       <c r="C8">
         <f>'CRP Staff 4'!B40</f>
         <v>0</v>
       </c>
       <c r="D8">
         <f>'CRP Staff 4'!C40</f>
         <v>0</v>
       </c>
       <c r="E8">
         <f>'CRP Staff 4'!D40</f>
         <v>0</v>
       </c>
       <c r="F8">
         <f>'CRP Staff 4'!E40</f>
         <v>0</v>
       </c>
       <c r="G8" s="22">
         <f>'CRP Staff 4'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="39" t="str">
         <f>IF('CRP Staff 5'!C3="", "N/A", 'CRP Staff 5'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B9">
         <f>'CRP Staff 5'!F3</f>
         <v>0</v>
       </c>
       <c r="C9">
         <f>'CRP Staff 5'!B40</f>
         <v>0</v>
       </c>
       <c r="D9">
         <f>'CRP Staff 5'!C40</f>
         <v>0</v>
       </c>
       <c r="E9">
         <f>'CRP Staff 5'!D40</f>
         <v>0</v>
       </c>
       <c r="F9">
         <f>'CRP Staff 5'!E40</f>
         <v>0</v>
       </c>
       <c r="G9" s="62">
         <f>'CRP Staff 5'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="str">
         <f>IF('CRP Staff 6'!C3="", "N/A", 'CRP Staff 6'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B10" s="12">
         <f>'CRP Staff 6'!F3</f>
         <v>0</v>
       </c>
       <c r="C10" s="12">
         <f>'CRP Staff 6'!B40</f>
         <v>0</v>
       </c>
       <c r="D10" s="12">
         <f>'CRP Staff 6'!C40</f>
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <f>'CRP Staff 6'!D40</f>
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <f>'CRP Staff 6'!E40</f>
         <v>0</v>
       </c>
       <c r="G10" s="63">
         <f>'CRP Staff 6'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="1">
         <f t="shared" ref="B11:G11" si="0">SUM(B5:B10)</f>
         <v>0</v>
       </c>
       <c r="C11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F12" s="24"/>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F13" s="24"/>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="C14" s="136"/>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="141" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" s="141"/>
+      <c r="C14" s="141"/>
       <c r="F14" s="24"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="141"/>
+      <c r="B15" s="141"/>
+      <c r="C15" s="141"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="61"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18">
         <f>SUM(F5:F10)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="135" t="s">
+      <c r="G18" s="140" t="s">
         <v>26</v>
       </c>
-      <c r="H18" s="135"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H18" s="140"/>
+      <c r="I18" s="140"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="39"/>
       <c r="F19" s="24">
         <f>F18*17.85</f>
         <v>0</v>
       </c>
-      <c r="G19" s="136" t="s">
+      <c r="G19" s="141" t="s">
         <v>27</v>
       </c>
-      <c r="H19" s="136"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H19" s="141"/>
+      <c r="I19" s="141"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="F20" s="24">
         <f>G11</f>
         <v>0</v>
       </c>
-      <c r="G20" s="136" t="s">
+      <c r="G20" s="141" t="s">
         <v>99</v>
       </c>
-      <c r="H20" s="136"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="H20" s="141"/>
+      <c r="I20" s="141"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F21" s="25">
         <f>'Materials Purchased'!C36</f>
         <v>0</v>
       </c>
       <c r="G21" s="51" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="51"/>
       <c r="I21" s="51"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="F22" s="24">
         <f>SUM(F19,F20)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="137" t="s">
+      <c r="G22" s="142" t="s">
         <v>28</v>
       </c>
-      <c r="H22" s="137"/>
-      <c r="I22" s="137"/>
+      <c r="H22" s="142"/>
+      <c r="I22" s="142"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Lrh4/jDdaVKhJhljz4GNNWlVKLjPswbZ5zNdYqopm8XolmogpitEQvvgQb1yi5gKOMD4fsEYdcMFFs/jfmNCHA==" saltValue="+76GmMbpFJJaV7jjJYs0hg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="A14:C15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>