--- v2 (2026-05-13)
+++ v3 (2026-06-02)
@@ -9,97 +9,98 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jdougherty\Documents\Press\Releases\2026\VR\IBC\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ahazen\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8FAB2E1D-1870-4EEC-B4BD-EF2038FAA9DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E40F5BE3-942A-4B6F-A8FC-FB0B86042523}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="958" activeTab="9" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
+    <workbookView xWindow="37320" yWindow="-120" windowWidth="29040" windowHeight="16440" tabRatio="958" activeTab="9" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
   </bookViews>
   <sheets>
     <sheet name="DIF CE Tracking" sheetId="22" r:id="rId1"/>
     <sheet name="Materials Purchased" sheetId="11" r:id="rId2"/>
     <sheet name="CRP Staff 1" sheetId="7" r:id="rId3"/>
     <sheet name="CRP Staff 2" sheetId="16" r:id="rId4"/>
     <sheet name="CRP Staff 3" sheetId="17" r:id="rId5"/>
     <sheet name="CRP Staff 4" sheetId="18" r:id="rId6"/>
     <sheet name="CRP Staff 5" sheetId="19" r:id="rId7"/>
     <sheet name="CRP Staff 6" sheetId="20" r:id="rId8"/>
     <sheet name="CRP Summary" sheetId="6" r:id="rId9"/>
     <sheet name="Invoice" sheetId="21" r:id="rId10"/>
     <sheet name="DIF CE Instructions" sheetId="23" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B10" i="21" l="1"/>
+  <c r="F19" i="6" l="1"/>
+  <c r="B10" i="21"/>
   <c r="B9" i="21"/>
   <c r="G40" i="20"/>
   <c r="D40" i="20"/>
   <c r="C40" i="20"/>
   <c r="B40" i="20"/>
   <c r="J39" i="20"/>
   <c r="E39" i="20"/>
   <c r="J38" i="20"/>
   <c r="E38" i="20"/>
   <c r="J37" i="20"/>
   <c r="E37" i="20"/>
   <c r="J36" i="20"/>
   <c r="E36" i="20"/>
   <c r="J35" i="20"/>
   <c r="E35" i="20"/>
   <c r="J34" i="20"/>
   <c r="E34" i="20"/>
   <c r="J33" i="20"/>
   <c r="E33" i="20"/>
   <c r="J32" i="20"/>
   <c r="E32" i="20"/>
   <c r="J31" i="20"/>
   <c r="E31" i="20"/>
   <c r="J30" i="20"/>
   <c r="E30" i="20"/>
@@ -591,51 +592,50 @@
   <c r="F19" i="21" s="1"/>
   <c r="F9" i="6" l="1"/>
   <c r="F41" i="21" s="1"/>
   <c r="F7" i="6"/>
   <c r="F31" i="21" s="1"/>
   <c r="F10" i="6"/>
   <c r="F46" i="21" s="1"/>
   <c r="F8" i="6"/>
   <c r="F36" i="21" s="1"/>
   <c r="F6" i="6"/>
   <c r="F26" i="21" s="1"/>
   <c r="A5" i="6"/>
   <c r="A17" i="21" s="1"/>
   <c r="E11" i="6"/>
   <c r="D11" i="6"/>
   <c r="C5" i="6"/>
   <c r="E40" i="7"/>
   <c r="C11" i="6" l="1"/>
   <c r="D18" i="21"/>
   <c r="F18" i="21" s="1"/>
   <c r="F5" i="6"/>
   <c r="B11" i="6"/>
   <c r="F21" i="21" l="1"/>
   <c r="F53" i="21" s="1"/>
   <c r="F18" i="6"/>
-  <c r="F19" i="6" s="1"/>
   <c r="F22" i="6" s="1"/>
   <c r="F11" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="117">
   <si>
     <t>CRP Employee Name:</t>
   </si>
   <si>
     <t>Number of Job Candidates:</t>
   </si>
   <si>
     <t>Administrative Activities</t>
   </si>
   <si>
     <t>Total Dollars Spent</t>
   </si>
   <si>
     <t>Technical Assistance</t>
   </si>
   <si>
     <t>Trainings</t>
   </si>
@@ -2329,8001 +2329,8001 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28807D22-DBC0-4098-8B69-638BDF590E1E}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
-    <col min="2" max="2" width="44.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="35.140625" customWidth="1"/>
+    <col min="2" max="2" width="44.08984375" customWidth="1"/>
+    <col min="3" max="3" width="3.6328125" customWidth="1"/>
+    <col min="4" max="4" width="35.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:4" ht="28.5" x14ac:dyDescent="0.65">
       <c r="A1" s="133" t="s">
         <v>101</v>
       </c>
       <c r="B1" s="133"/>
       <c r="C1" s="133"/>
       <c r="D1" s="133"/>
     </row>
-    <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="117"/>
       <c r="B2" s="117"/>
       <c r="C2" s="117"/>
       <c r="D2" s="117"/>
     </row>
-    <row r="3" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="117" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="121"/>
       <c r="C3" s="117"/>
       <c r="D3" s="117"/>
     </row>
-    <row r="4" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="117" t="s">
         <v>61</v>
       </c>
       <c r="B4" s="121"/>
       <c r="C4" s="117"/>
       <c r="D4" s="117"/>
     </row>
-    <row r="5" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="117" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="121"/>
       <c r="C5" s="117"/>
       <c r="D5" s="117"/>
     </row>
-    <row r="6" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="117"/>
       <c r="B6" s="118"/>
       <c r="C6" s="117"/>
       <c r="D6" s="117"/>
     </row>
-    <row r="7" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="117" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="121"/>
       <c r="C7" s="117"/>
       <c r="D7" s="119" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="32.1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:4" ht="32" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="120"/>
       <c r="B8" s="117"/>
       <c r="C8" s="117"/>
       <c r="D8" s="119" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" ht="12.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="42"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" s="41"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="fbyM4XoA6mcDyncmE4SEFC/VzIZkaD24BpUeEgR54mSBOi/G+BT1mNwzYAgODKq911E/2F5LbcctSvonP6BCzQ==" saltValue="JzFhj0lgimbvF8++hs21qw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71B123DE-7452-4F06-AB20-FE5EEE32B8C0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:H58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
-    <col min="2" max="2" width="21.140625" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="3.5703125" customWidth="1"/>
+    <col min="2" max="2" width="21.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.26953125" customWidth="1"/>
+    <col min="4" max="4" width="20.54296875" customWidth="1"/>
+    <col min="5" max="5" width="15.54296875" customWidth="1"/>
+    <col min="6" max="6" width="20.7265625" customWidth="1"/>
+    <col min="7" max="8" width="15.6328125" customWidth="1"/>
+    <col min="9" max="9" width="3.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="1" spans="1:8" ht="10" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:8" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.9">
       <c r="A2" s="71"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="128"/>
       <c r="E2" s="128"/>
       <c r="F2" s="128"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
-    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A3" s="72"/>
       <c r="B3" s="72"/>
       <c r="C3" s="72"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="74"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
     </row>
-    <row r="4" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.6">
+    <row r="4" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A4" s="75" t="s">
         <v>112</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="76"/>
       <c r="E4" s="77" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="40" t="str">
         <f>'CRP Staff 1'!F4</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
     </row>
-    <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.6">
+    <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A5" s="78"/>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="76"/>
       <c r="E5" s="79" t="s">
         <v>58</v>
       </c>
       <c r="F5" s="50"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
     </row>
-    <row r="6" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.6">
+    <row r="6" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A6" s="78"/>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="76"/>
       <c r="E6" s="79" t="s">
         <v>59</v>
       </c>
       <c r="F6" s="80" t="s">
         <v>60</v>
       </c>
       <c r="G6" s="38"/>
       <c r="H6" s="38"/>
     </row>
-    <row r="7" spans="1:8" ht="14.1" customHeight="1" x14ac:dyDescent="0.6">
+    <row r="7" spans="1:8" ht="14.15" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A7" s="81"/>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="76"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
     </row>
-    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="75" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="82" t="str">
         <f>IF('CRP Summary'!B3="", Vendor Name, 'CRP Summary'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="C8" s="82"/>
       <c r="E8" s="126" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="83" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="82" t="str">
         <f>IF('DIF CE Tracking'!B4="", "Enter CRP Address on DIF CE Tracking Sheet", 'DIF CE Tracking'!B4)</f>
         <v>Enter CRP Address on DIF CE Tracking Sheet</v>
       </c>
       <c r="C9" s="82"/>
       <c r="D9" s="7"/>
       <c r="E9" s="127" t="s">
         <v>113</v>
       </c>
       <c r="F9" s="125"/>
       <c r="G9" s="125"/>
     </row>
-    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="83" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="84" t="str">
         <f>IF('DIF CE Tracking'!B5="", "Enter CRP City, State, Zip on DIF CE Tracking Sheet", 'DIF CE Tracking'!B5)</f>
         <v>Enter CRP City, State, Zip on DIF CE Tracking Sheet</v>
       </c>
       <c r="C10" s="82"/>
     </row>
-    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="83" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="85"/>
       <c r="C11" s="82"/>
       <c r="D11" s="86"/>
       <c r="E11" s="129" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="130"/>
     </row>
-    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D12" s="87"/>
       <c r="E12" s="131" t="str">
         <f>IF('CRP Staff 1'!F4="", "",'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="F12" s="132"/>
     </row>
-    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="88" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="89"/>
       <c r="C14" s="89"/>
       <c r="D14" s="90" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="91" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="91" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="92" t="str">
         <f>'CRP Summary'!A1</f>
         <v>DIF Customized Employment (CE) Activities Monthly Report (email to ashley.hazen@iwd.iowa.gov by the 5th working day following the end of each month)</v>
       </c>
       <c r="B15" s="93"/>
       <c r="C15" s="93"/>
       <c r="D15" s="94"/>
       <c r="E15" s="95"/>
       <c r="F15" s="96"/>
     </row>
-    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="97" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="93"/>
       <c r="C16" s="93"/>
       <c r="D16" s="98"/>
       <c r="E16" s="99"/>
       <c r="F16" s="96"/>
     </row>
-    <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="100" t="str">
         <f>'CRP Summary'!A5</f>
         <v>N/A</v>
       </c>
       <c r="B17" s="93"/>
       <c r="C17" s="93"/>
       <c r="D17" s="98"/>
       <c r="E17" s="99"/>
       <c r="F17" s="96"/>
     </row>
-    <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="93"/>
       <c r="C18" s="93"/>
       <c r="D18" s="67">
         <f>'CRP Summary'!C5</f>
         <v>0</v>
       </c>
       <c r="E18" s="99">
         <v>19.96</v>
       </c>
       <c r="F18" s="115">
         <f>+D18*E18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="93"/>
       <c r="C19" s="93"/>
       <c r="D19" s="67">
         <f>'CRP Summary'!D5</f>
         <v>0</v>
       </c>
       <c r="E19" s="99">
         <v>19.96</v>
       </c>
       <c r="F19" s="115">
         <f>+D19*E19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="93"/>
       <c r="C20" s="93"/>
       <c r="D20" s="67">
         <f>'CRP Summary'!E5</f>
         <v>0</v>
       </c>
       <c r="E20" s="99">
         <v>19.96</v>
       </c>
       <c r="F20" s="115">
         <f>+D20*E20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="93"/>
       <c r="C21" s="93"/>
       <c r="D21" s="67">
         <f>'CRP Staff 1'!G40</f>
         <v>0</v>
       </c>
       <c r="E21" s="99">
         <v>0.5</v>
       </c>
       <c r="F21" s="115">
         <f>+D21*E21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="100" t="str">
         <f>'CRP Summary'!A6</f>
         <v>N/A</v>
       </c>
       <c r="B22" s="93"/>
       <c r="C22" s="93"/>
       <c r="D22" s="102"/>
       <c r="E22" s="99"/>
       <c r="F22" s="96"/>
     </row>
-    <row r="23" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="93"/>
       <c r="C23" s="93"/>
       <c r="D23" s="67">
         <f>+'CRP Summary'!C6</f>
         <v>0</v>
       </c>
       <c r="E23" s="99">
         <v>19.96</v>
       </c>
       <c r="F23" s="115">
         <f>+D23*E23</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="93"/>
       <c r="C24" s="93"/>
       <c r="D24" s="67">
         <f>+'CRP Summary'!D6</f>
         <v>0</v>
       </c>
       <c r="E24" s="99">
         <v>19.96</v>
       </c>
       <c r="F24" s="115">
         <f>+D24*E24</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="93"/>
       <c r="C25" s="93"/>
       <c r="D25" s="67">
         <f>+'CRP Summary'!E6</f>
         <v>0</v>
       </c>
       <c r="E25" s="99">
         <v>19.96</v>
       </c>
       <c r="F25" s="115">
         <f>+D25*E25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="93"/>
       <c r="C26" s="93"/>
       <c r="D26" s="67">
         <f>'CRP Staff 2'!G40</f>
         <v>0</v>
       </c>
       <c r="E26" s="99">
         <v>0.5</v>
       </c>
       <c r="F26" s="115">
         <f>+D26*E26</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="100" t="str">
         <f>+'CRP Summary'!A7</f>
         <v>N/A</v>
       </c>
       <c r="B27" s="93"/>
       <c r="C27" s="93"/>
       <c r="D27" s="102"/>
       <c r="E27" s="99"/>
       <c r="F27" s="96"/>
     </row>
-    <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="93"/>
       <c r="C28" s="93"/>
       <c r="D28" s="67">
         <f>+'CRP Summary'!C7</f>
         <v>0</v>
       </c>
       <c r="E28" s="99">
         <v>19.96</v>
       </c>
       <c r="F28" s="115">
         <f>+D28*E28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="93"/>
       <c r="C29" s="93"/>
       <c r="D29" s="67">
         <f>+'CRP Summary'!D7</f>
         <v>0</v>
       </c>
       <c r="E29" s="99">
         <v>19.96</v>
       </c>
       <c r="F29" s="115">
         <f>+D29*E29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="93"/>
       <c r="C30" s="93"/>
       <c r="D30" s="67">
         <f>+'CRP Summary'!E7</f>
         <v>0</v>
       </c>
       <c r="E30" s="99">
         <v>19.96</v>
       </c>
       <c r="F30" s="115">
         <f>+D30*E30</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="93"/>
       <c r="C31" s="93"/>
       <c r="D31" s="67">
         <f>'CRP Staff 3'!G40</f>
         <v>0</v>
       </c>
       <c r="E31" s="99">
         <v>0.5</v>
       </c>
       <c r="F31" s="115">
         <f>+D31*E31</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="100" t="str">
         <f>+'CRP Summary'!A8</f>
         <v>N/A</v>
       </c>
       <c r="B32" s="93"/>
       <c r="C32" s="93"/>
       <c r="D32" s="102"/>
       <c r="E32" s="99"/>
       <c r="F32" s="96"/>
     </row>
-    <row r="33" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="93"/>
       <c r="C33" s="93"/>
       <c r="D33" s="67">
         <f>+'CRP Summary'!C8</f>
         <v>0</v>
       </c>
       <c r="E33" s="99">
         <v>19.96</v>
       </c>
       <c r="F33" s="115">
         <f>+D33*E33</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="93"/>
       <c r="C34" s="93"/>
       <c r="D34" s="67">
         <f>+'CRP Summary'!D8</f>
         <v>0</v>
       </c>
       <c r="E34" s="99">
         <v>19.96</v>
       </c>
       <c r="F34" s="115">
         <f>+D34*E34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="93"/>
       <c r="C35" s="93"/>
       <c r="D35" s="67">
         <f>+'CRP Summary'!E8</f>
         <v>0</v>
       </c>
       <c r="E35" s="99">
         <v>19.96</v>
       </c>
       <c r="F35" s="115">
         <f>+D35*E35</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="93"/>
       <c r="C36" s="93"/>
       <c r="D36" s="67">
         <f>'CRP Staff 4'!G40</f>
         <v>0</v>
       </c>
       <c r="E36" s="99">
         <v>0.5</v>
       </c>
       <c r="F36" s="115">
         <f>+D36*E36</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="100" t="str">
         <f>+'CRP Summary'!A9</f>
         <v>N/A</v>
       </c>
       <c r="B37" s="93"/>
       <c r="C37" s="93"/>
       <c r="D37" s="103"/>
       <c r="E37" s="99"/>
       <c r="F37" s="96"/>
     </row>
-    <row r="38" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="93"/>
       <c r="C38" s="93"/>
       <c r="D38" s="67">
         <f>+'CRP Summary'!C9</f>
         <v>0</v>
       </c>
       <c r="E38" s="99">
         <v>19.96</v>
       </c>
       <c r="F38" s="115">
         <f>+D38*E38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="93"/>
       <c r="C39" s="93"/>
       <c r="D39" s="67">
         <f>+'CRP Summary'!D9</f>
         <v>0</v>
       </c>
       <c r="E39" s="99">
         <v>19.96</v>
       </c>
       <c r="F39" s="115">
         <f>+D39*E39</f>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="93"/>
       <c r="C40" s="93"/>
       <c r="D40" s="67">
         <f>+'CRP Summary'!E9</f>
         <v>0</v>
       </c>
       <c r="E40" s="99">
         <v>19.96</v>
       </c>
       <c r="F40" s="115">
         <f>+D40*E40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="93"/>
       <c r="C41" s="93"/>
       <c r="D41" s="67">
         <f>'CRP Staff 5'!G40</f>
         <v>0</v>
       </c>
       <c r="E41" s="99">
         <v>0.5</v>
       </c>
       <c r="F41" s="115">
         <f>+D41*E41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="100" t="str">
         <f>+'CRP Summary'!A10</f>
         <v>N/A</v>
       </c>
       <c r="B42" s="93"/>
       <c r="C42" s="93"/>
       <c r="D42" s="103"/>
       <c r="E42" s="99"/>
       <c r="F42" s="96"/>
     </row>
-    <row r="43" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="93"/>
       <c r="C43" s="93"/>
       <c r="D43" s="67">
         <f>+'CRP Summary'!C10</f>
         <v>0</v>
       </c>
       <c r="E43" s="99">
         <v>19.96</v>
       </c>
       <c r="F43" s="115">
         <f>+D43*E43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="101" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="93"/>
       <c r="C44" s="93"/>
       <c r="D44" s="67">
         <f>+'CRP Summary'!D10</f>
         <v>0</v>
       </c>
       <c r="E44" s="99">
         <v>19.96</v>
       </c>
       <c r="F44" s="115">
         <f>+D44*E44</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="97" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="93"/>
       <c r="C45" s="93"/>
       <c r="D45" s="67">
         <f>+'CRP Summary'!E10</f>
         <v>0</v>
       </c>
       <c r="E45" s="99">
         <v>19.96</v>
       </c>
       <c r="F45" s="115">
         <f>+D45*E45</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="97" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="93"/>
       <c r="C46" s="93"/>
       <c r="D46" s="67">
         <f>'CRP Staff 6'!G40</f>
         <v>0</v>
       </c>
       <c r="E46" s="99">
         <v>0.5</v>
       </c>
       <c r="F46" s="115">
         <f>+D46*E46</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="97"/>
       <c r="B47" s="93"/>
       <c r="C47" s="93"/>
       <c r="D47" s="104"/>
       <c r="E47" s="104"/>
       <c r="F47" s="93"/>
     </row>
-    <row r="48" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="97" t="s">
         <v>116</v>
       </c>
       <c r="B48" s="93"/>
       <c r="C48" s="93"/>
       <c r="D48" s="104"/>
       <c r="E48" s="104"/>
       <c r="F48" s="93"/>
     </row>
-    <row r="49" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="97" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="93"/>
       <c r="C49" s="93"/>
       <c r="D49" s="104"/>
       <c r="E49" s="104"/>
       <c r="F49" s="93"/>
     </row>
-    <row r="50" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="97"/>
       <c r="B50" s="93"/>
       <c r="C50" s="93"/>
       <c r="D50" s="104"/>
       <c r="E50" s="104"/>
       <c r="F50" s="93"/>
     </row>
-    <row r="51" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B51" s="93"/>
       <c r="C51" s="93"/>
       <c r="D51" s="104"/>
       <c r="E51" s="97"/>
       <c r="F51" s="114">
         <f>'CRP Summary'!F21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="97"/>
       <c r="B52" s="93"/>
       <c r="C52" s="93"/>
       <c r="D52" s="104"/>
       <c r="E52" s="93"/>
       <c r="F52" s="113"/>
     </row>
-    <row r="53" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="106"/>
       <c r="B53" s="105"/>
       <c r="C53" s="105"/>
       <c r="D53" s="107"/>
       <c r="E53" s="108" t="s">
         <v>55</v>
       </c>
       <c r="F53" s="116">
         <f>IF(SUM(F18:F51)=0,0,SUM(F18:F46)+F51)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="109"/>
       <c r="B54" s="109"/>
       <c r="C54" s="109"/>
       <c r="D54" s="110"/>
     </row>
-    <row r="55" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="111"/>
       <c r="C55" s="111"/>
     </row>
-    <row r="56" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="112" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="112" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="6" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13AF8428-8B84-43B8-B783-C6CA88D54ED6}">
   <dimension ref="A1:A32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:1" ht="33" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" ht="32.5" x14ac:dyDescent="0.35">
       <c r="A1" s="55" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="20.25" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" ht="20" x14ac:dyDescent="0.35">
       <c r="A2" s="56" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="57" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" s="58" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" s="59" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A6" s="58" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A7" s="59" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A8" s="59" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A9" s="58" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A10" s="59" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A11" s="58" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A12" s="59" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A13" s="58" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A14" s="59" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A15" s="58" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A16" s="59" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="21.75" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" ht="21.5" x14ac:dyDescent="0.35">
       <c r="A18" s="60" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" s="57" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A21" s="58" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A22" s="59" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A23" s="58" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A24" s="59" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A25" s="58" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A26" s="58" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A27" s="58" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A28" s="58" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A29" s="59" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A30" s="58" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A31" s="58" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A32" s="58" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59CA7BEB-C50B-49AF-9CBE-9A25F97C86F4}">
   <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="34.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.5703125" customWidth="1"/>
+    <col min="1" max="1" width="34.26953125" customWidth="1"/>
+    <col min="2" max="2" width="14.26953125" customWidth="1"/>
+    <col min="3" max="3" width="17.54296875" customWidth="1"/>
     <col min="4" max="4" width="27" customWidth="1"/>
-    <col min="6" max="6" width="30.7109375" customWidth="1"/>
+    <col min="6" max="6" width="30.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A1" s="134" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="1"/>
     </row>
-    <row r="2" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="46" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A3" s="3"/>
       <c r="B3" s="9"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
-    <row r="4" spans="1:12" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="1"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A5" s="15"/>
       <c r="B5" s="18"/>
       <c r="C5" s="20"/>
       <c r="G5" s="41"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A6" s="15"/>
       <c r="B6" s="18"/>
       <c r="C6" s="20"/>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A7" s="15"/>
       <c r="B7" s="18"/>
       <c r="C7" s="20"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A8" s="15"/>
       <c r="B8" s="18"/>
       <c r="C8" s="20"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A9" s="15"/>
       <c r="B9" s="18"/>
       <c r="C9" s="20"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A10" s="15"/>
       <c r="B10" s="18"/>
       <c r="C10" s="20"/>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A11" s="15"/>
       <c r="B11" s="18"/>
       <c r="C11" s="20"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A12" s="15"/>
       <c r="B12" s="18"/>
       <c r="C12" s="20"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A13" s="15"/>
       <c r="B13" s="18"/>
       <c r="C13" s="20"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A14" s="15"/>
       <c r="B14" s="18"/>
       <c r="C14" s="20"/>
     </row>
-    <row r="15" spans="1:12" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="59.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="15"/>
       <c r="B15" s="18"/>
       <c r="C15" s="20"/>
       <c r="D15" s="122" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A16" s="15"/>
       <c r="B16" s="18"/>
       <c r="C16" s="20"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" s="15"/>
       <c r="B17" s="18"/>
       <c r="C17" s="20"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" s="15"/>
       <c r="B18" s="18"/>
       <c r="C18" s="20"/>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A19" s="15"/>
       <c r="B19" s="18"/>
       <c r="C19" s="20"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20" s="15"/>
       <c r="B20" s="18"/>
       <c r="C20" s="20"/>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A21" s="15"/>
       <c r="B21" s="18"/>
       <c r="C21" s="20"/>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22" s="15"/>
       <c r="B22" s="18"/>
       <c r="C22" s="20"/>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23" s="15"/>
       <c r="B23" s="18"/>
       <c r="C23" s="20"/>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A24" s="15"/>
       <c r="B24" s="18"/>
       <c r="C24" s="20"/>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A25" s="15"/>
       <c r="B25" s="18"/>
       <c r="C25" s="20"/>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A26" s="15"/>
       <c r="B26" s="18"/>
       <c r="C26" s="20"/>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A27" s="15"/>
       <c r="B27" s="18"/>
       <c r="C27" s="20"/>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A28" s="15"/>
       <c r="B28" s="18"/>
       <c r="C28" s="20"/>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A29" s="15"/>
       <c r="B29" s="18"/>
       <c r="C29" s="20"/>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A30" s="15"/>
       <c r="B30" s="18"/>
       <c r="C30" s="20"/>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A31" s="15"/>
       <c r="B31" s="18"/>
       <c r="C31" s="20"/>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A32" s="15"/>
       <c r="B32" s="18"/>
       <c r="C32" s="20"/>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A33" s="15"/>
       <c r="B33" s="18"/>
       <c r="C33" s="20"/>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A34" s="15"/>
       <c r="B34" s="18"/>
       <c r="C34" s="20"/>
     </row>
-    <row r="35" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A35" s="16"/>
       <c r="B35" s="19"/>
       <c r="C35" s="21"/>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="22">
         <f>SUM(C5:C35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B37" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="q7bAaAJkHKTlX3t1vdM3HD2r0+Hk0St29/XdIaeAcviH47LikXPu8+FDn/nPgKHgXG6Q6FzAf8W5ZCC9nVOy6g==" saltValue="BaKen0smwMFqsukP6i880A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9521632E-8712-4791-9122-F44187F27ED5}">
   <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="18.5703125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="19" max="19" width="12.42578125" customWidth="1"/>
+    <col min="2" max="2" width="18.54296875" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" customWidth="1"/>
+    <col min="4" max="4" width="23.1796875" customWidth="1"/>
+    <col min="5" max="5" width="20.453125" customWidth="1"/>
+    <col min="6" max="6" width="37.81640625" customWidth="1"/>
+    <col min="7" max="7" width="8.08984375" customWidth="1"/>
+    <col min="8" max="8" width="35.81640625" customWidth="1"/>
+    <col min="9" max="9" width="5.90625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="15.453125" customWidth="1"/>
+    <col min="11" max="11" width="3.1796875" customWidth="1"/>
+    <col min="12" max="12" width="11.26953125" customWidth="1"/>
+    <col min="19" max="19" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="136" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A6" s="137"/>
       <c r="B6" s="137"/>
       <c r="C6" s="137"/>
       <c r="D6" s="137"/>
       <c r="E6" s="137"/>
       <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="135"/>
       <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="59.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
       <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
       <c r="M9" s="138"/>
       <c r="N9" s="138"/>
       <c r="O9" s="138"/>
       <c r="P9" s="138"/>
       <c r="Q9" s="138"/>
       <c r="R9" s="138"/>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
       <c r="L10" s="138"/>
       <c r="M10" s="138"/>
       <c r="N10" s="138"/>
       <c r="O10" s="138"/>
       <c r="P10" s="138"/>
       <c r="Q10" s="138"/>
       <c r="R10" s="138"/>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L13" s="138"/>
       <c r="M13" s="138"/>
       <c r="N13" s="138"/>
       <c r="O13" s="138"/>
       <c r="P13" s="138"/>
       <c r="Q13" s="138"/>
       <c r="R13" s="138"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="138"/>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="138"/>
       <c r="M17" s="138"/>
       <c r="N17" s="138"/>
       <c r="O17" s="138"/>
       <c r="P17" s="138"/>
       <c r="Q17" s="138"/>
       <c r="R17" s="138"/>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L18" s="138"/>
       <c r="M18" s="138"/>
       <c r="N18" s="138"/>
       <c r="O18" s="138"/>
       <c r="P18" s="138"/>
       <c r="Q18" s="138"/>
       <c r="R18" s="138"/>
     </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L19" s="138"/>
       <c r="M19" s="138"/>
       <c r="N19" s="138"/>
       <c r="O19" s="138"/>
       <c r="P19" s="138"/>
       <c r="Q19" s="138"/>
       <c r="R19" s="138"/>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L25" s="138"/>
       <c r="M25" s="138"/>
       <c r="N25" s="138"/>
       <c r="O25" s="138"/>
       <c r="P25" s="138"/>
       <c r="Q25" s="138"/>
       <c r="R25" s="138"/>
     </row>
-    <row r="26" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L26" s="138"/>
       <c r="M26" s="138"/>
       <c r="N26" s="138"/>
       <c r="O26" s="138"/>
       <c r="P26" s="138"/>
       <c r="Q26" s="138"/>
       <c r="R26" s="138"/>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="139"/>
       <c r="N29" s="139"/>
       <c r="O29" s="139"/>
       <c r="P29" s="139"/>
       <c r="Q29" s="139"/>
       <c r="R29" s="139"/>
     </row>
-    <row r="30" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L30" s="139"/>
       <c r="M30" s="139"/>
       <c r="N30" s="139"/>
       <c r="O30" s="139"/>
       <c r="P30" s="139"/>
       <c r="Q30" s="139"/>
       <c r="R30" s="139"/>
     </row>
-    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Ro366lb4TLVw6+M2bvTWGSHeumHnLDEijg5JKn/chK+RPHvsZxabT/caFe3RP/ahvNPOdDF+Ff1rIYCV9SGmZw==" saltValue="FKW4vxseS0h6jfq6nxy8sQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L29:R30"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1FECDB-89AC-44CA-A98B-B1DF2F962F19}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.42578125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.453125" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" customWidth="1"/>
+    <col min="4" max="4" width="23.1796875" customWidth="1"/>
+    <col min="5" max="5" width="20.453125" customWidth="1"/>
+    <col min="6" max="6" width="38.81640625" customWidth="1"/>
+    <col min="7" max="7" width="10.26953125" customWidth="1"/>
+    <col min="8" max="8" width="28.6328125" customWidth="1"/>
+    <col min="10" max="10" width="15.54296875" customWidth="1"/>
+    <col min="11" max="11" width="3.90625" customWidth="1"/>
+    <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="136" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A6" s="137"/>
       <c r="B6" s="137"/>
       <c r="C6" s="137"/>
       <c r="D6" s="137"/>
       <c r="E6" s="137"/>
       <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="135"/>
       <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
       <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
       <c r="M9" s="138"/>
       <c r="N9" s="138"/>
       <c r="O9" s="138"/>
       <c r="P9" s="138"/>
       <c r="Q9" s="138"/>
       <c r="R9" s="138"/>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
       <c r="L10" s="138"/>
       <c r="M10" s="138"/>
       <c r="N10" s="138"/>
       <c r="O10" s="138"/>
       <c r="P10" s="138"/>
       <c r="Q10" s="138"/>
       <c r="R10" s="138"/>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L13" s="138"/>
       <c r="M13" s="138"/>
       <c r="N13" s="138"/>
       <c r="O13" s="138"/>
       <c r="P13" s="138"/>
       <c r="Q13" s="138"/>
       <c r="R13" s="138"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="138"/>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="138"/>
       <c r="M17" s="138"/>
       <c r="N17" s="138"/>
       <c r="O17" s="138"/>
       <c r="P17" s="138"/>
       <c r="Q17" s="138"/>
       <c r="R17" s="138"/>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L18" s="138"/>
       <c r="M18" s="138"/>
       <c r="N18" s="138"/>
       <c r="O18" s="138"/>
       <c r="P18" s="138"/>
       <c r="Q18" s="138"/>
       <c r="R18" s="138"/>
     </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L19" s="138"/>
       <c r="M19" s="138"/>
       <c r="N19" s="138"/>
       <c r="O19" s="138"/>
       <c r="P19" s="138"/>
       <c r="Q19" s="138"/>
       <c r="R19" s="138"/>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L25" s="138"/>
       <c r="M25" s="138"/>
       <c r="N25" s="138"/>
       <c r="O25" s="138"/>
       <c r="P25" s="138"/>
       <c r="Q25" s="138"/>
       <c r="R25" s="138"/>
     </row>
-    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L26" s="138"/>
       <c r="M26" s="138"/>
       <c r="N26" s="138"/>
       <c r="O26" s="138"/>
       <c r="P26" s="138"/>
       <c r="Q26" s="138"/>
       <c r="R26" s="138"/>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="139"/>
       <c r="N29" s="139"/>
       <c r="O29" s="139"/>
       <c r="P29" s="139"/>
       <c r="Q29" s="139"/>
       <c r="R29" s="139"/>
     </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L30" s="139"/>
       <c r="M30" s="139"/>
       <c r="N30" s="139"/>
       <c r="O30" s="139"/>
       <c r="P30" s="139"/>
       <c r="Q30" s="139"/>
       <c r="R30" s="139"/>
     </row>
-    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="eohQso/FqG9sl8ccl39WOH5xmVjIk5CmzKyUnUCb7RVDj642fzUTHKdj84LeN/tIfHxDksQFnZ+aby/O3xB3HQ==" saltValue="6/nHzzkXG/ZnIA7isq0nQw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F80FE904-0791-406C-878D-161B84C06AC6}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.42578125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.453125" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" customWidth="1"/>
+    <col min="4" max="4" width="23.1796875" customWidth="1"/>
+    <col min="5" max="5" width="20.453125" customWidth="1"/>
+    <col min="6" max="6" width="35.453125" customWidth="1"/>
+    <col min="7" max="7" width="8.81640625" customWidth="1"/>
+    <col min="8" max="8" width="29.08984375" customWidth="1"/>
+    <col min="10" max="10" width="15.08984375" customWidth="1"/>
+    <col min="11" max="11" width="4.1796875" customWidth="1"/>
+    <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="136" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A6" s="137"/>
       <c r="B6" s="137"/>
       <c r="C6" s="137"/>
       <c r="D6" s="137"/>
       <c r="E6" s="137"/>
       <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="135"/>
       <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="60.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" ht="60.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
       <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
       <c r="M9" s="138"/>
       <c r="N9" s="138"/>
       <c r="O9" s="138"/>
       <c r="P9" s="138"/>
       <c r="Q9" s="138"/>
       <c r="R9" s="138"/>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
       <c r="L10" s="138"/>
       <c r="M10" s="138"/>
       <c r="N10" s="138"/>
       <c r="O10" s="138"/>
       <c r="P10" s="138"/>
       <c r="Q10" s="138"/>
       <c r="R10" s="138"/>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L13" s="138"/>
       <c r="M13" s="138"/>
       <c r="N13" s="138"/>
       <c r="O13" s="138"/>
       <c r="P13" s="138"/>
       <c r="Q13" s="138"/>
       <c r="R13" s="138"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="138"/>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="138"/>
       <c r="M17" s="138"/>
       <c r="N17" s="138"/>
       <c r="O17" s="138"/>
       <c r="P17" s="138"/>
       <c r="Q17" s="138"/>
       <c r="R17" s="138"/>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L18" s="138"/>
       <c r="M18" s="138"/>
       <c r="N18" s="138"/>
       <c r="O18" s="138"/>
       <c r="P18" s="138"/>
       <c r="Q18" s="138"/>
       <c r="R18" s="138"/>
     </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L19" s="138"/>
       <c r="M19" s="138"/>
       <c r="N19" s="138"/>
       <c r="O19" s="138"/>
       <c r="P19" s="138"/>
       <c r="Q19" s="138"/>
       <c r="R19" s="138"/>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L25" s="138"/>
       <c r="M25" s="138"/>
       <c r="N25" s="138"/>
       <c r="O25" s="138"/>
       <c r="P25" s="138"/>
       <c r="Q25" s="138"/>
       <c r="R25" s="138"/>
     </row>
-    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L26" s="138"/>
       <c r="M26" s="138"/>
       <c r="N26" s="138"/>
       <c r="O26" s="138"/>
       <c r="P26" s="138"/>
       <c r="Q26" s="138"/>
       <c r="R26" s="138"/>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="139"/>
       <c r="N29" s="139"/>
       <c r="O29" s="139"/>
       <c r="P29" s="139"/>
       <c r="Q29" s="139"/>
       <c r="R29" s="139"/>
     </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L30" s="139"/>
       <c r="M30" s="139"/>
       <c r="N30" s="139"/>
       <c r="O30" s="139"/>
       <c r="P30" s="139"/>
       <c r="Q30" s="139"/>
       <c r="R30" s="139"/>
     </row>
-    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="CDlrZ85HzBziDMaiNt1WIBiQGQZ7E+NpCJM10MMR3lmH5EgUquiVBIGzlwsdMUtlCwFAqN1jpPcP++iZdzxAKQ==" saltValue="DMvuw27yvRgevV0WZtt3GQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC11E0B4-BCAA-4BF7-809A-D2730C9587C2}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.42578125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.453125" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" customWidth="1"/>
+    <col min="4" max="4" width="23.1796875" customWidth="1"/>
+    <col min="5" max="5" width="20.453125" customWidth="1"/>
+    <col min="6" max="6" width="39.6328125" customWidth="1"/>
+    <col min="7" max="7" width="9.6328125" customWidth="1"/>
+    <col min="8" max="8" width="29.1796875" customWidth="1"/>
+    <col min="10" max="10" width="14.36328125" customWidth="1"/>
+    <col min="11" max="11" width="4.6328125" customWidth="1"/>
+    <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="136" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A6" s="137"/>
       <c r="B6" s="137"/>
       <c r="C6" s="137"/>
       <c r="D6" s="137"/>
       <c r="E6" s="137"/>
       <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="135"/>
       <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
       <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
       <c r="M9" s="138"/>
       <c r="N9" s="138"/>
       <c r="O9" s="138"/>
       <c r="P9" s="138"/>
       <c r="Q9" s="138"/>
       <c r="R9" s="138"/>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
       <c r="L10" s="138"/>
       <c r="M10" s="138"/>
       <c r="N10" s="138"/>
       <c r="O10" s="138"/>
       <c r="P10" s="138"/>
       <c r="Q10" s="138"/>
       <c r="R10" s="138"/>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L13" s="138"/>
       <c r="M13" s="138"/>
       <c r="N13" s="138"/>
       <c r="O13" s="138"/>
       <c r="P13" s="138"/>
       <c r="Q13" s="138"/>
       <c r="R13" s="138"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="138"/>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="138"/>
       <c r="M17" s="138"/>
       <c r="N17" s="138"/>
       <c r="O17" s="138"/>
       <c r="P17" s="138"/>
       <c r="Q17" s="138"/>
       <c r="R17" s="138"/>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L18" s="138"/>
       <c r="M18" s="138"/>
       <c r="N18" s="138"/>
       <c r="O18" s="138"/>
       <c r="P18" s="138"/>
       <c r="Q18" s="138"/>
       <c r="R18" s="138"/>
     </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L19" s="138"/>
       <c r="M19" s="138"/>
       <c r="N19" s="138"/>
       <c r="O19" s="138"/>
       <c r="P19" s="138"/>
       <c r="Q19" s="138"/>
       <c r="R19" s="138"/>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L25" s="138"/>
       <c r="M25" s="138"/>
       <c r="N25" s="138"/>
       <c r="O25" s="138"/>
       <c r="P25" s="138"/>
       <c r="Q25" s="138"/>
       <c r="R25" s="138"/>
     </row>
-    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L26" s="138"/>
       <c r="M26" s="138"/>
       <c r="N26" s="138"/>
       <c r="O26" s="138"/>
       <c r="P26" s="138"/>
       <c r="Q26" s="138"/>
       <c r="R26" s="138"/>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="139"/>
       <c r="N29" s="139"/>
       <c r="O29" s="139"/>
       <c r="P29" s="139"/>
       <c r="Q29" s="139"/>
       <c r="R29" s="139"/>
     </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L30" s="139"/>
       <c r="M30" s="139"/>
       <c r="N30" s="139"/>
       <c r="O30" s="139"/>
       <c r="P30" s="139"/>
       <c r="Q30" s="139"/>
       <c r="R30" s="139"/>
     </row>
-    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="X5CxrLOA/zpjB1mo0D8oqmdI9IGbj9aIBJ7yJCKm8mks5E4urhXOfZzvm5oYV1l/+L8AKe2XIFoz0HdBD7WiFw==" saltValue="ubZmOvDXjPgvd0Mr0I0Q4w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6620514-6FF6-4552-8D6B-9C01FC8311E6}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.42578125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.453125" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" customWidth="1"/>
+    <col min="4" max="4" width="23.1796875" customWidth="1"/>
+    <col min="5" max="5" width="20.453125" customWidth="1"/>
+    <col min="6" max="6" width="37.81640625" customWidth="1"/>
+    <col min="7" max="7" width="11.1796875" customWidth="1"/>
+    <col min="8" max="8" width="29.54296875" customWidth="1"/>
+    <col min="10" max="10" width="16.1796875" customWidth="1"/>
+    <col min="11" max="11" width="3.81640625" customWidth="1"/>
+    <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="136" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A6" s="137"/>
       <c r="B6" s="137"/>
       <c r="C6" s="137"/>
       <c r="D6" s="137"/>
       <c r="E6" s="137"/>
       <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="135"/>
       <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="59.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
       <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
       <c r="M9" s="138"/>
       <c r="N9" s="138"/>
       <c r="O9" s="138"/>
       <c r="P9" s="138"/>
       <c r="Q9" s="138"/>
       <c r="R9" s="138"/>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
       <c r="L10" s="138"/>
       <c r="M10" s="138"/>
       <c r="N10" s="138"/>
       <c r="O10" s="138"/>
       <c r="P10" s="138"/>
       <c r="Q10" s="138"/>
       <c r="R10" s="138"/>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L13" s="138"/>
       <c r="M13" s="138"/>
       <c r="N13" s="138"/>
       <c r="O13" s="138"/>
       <c r="P13" s="138"/>
       <c r="Q13" s="138"/>
       <c r="R13" s="138"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="138"/>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="138"/>
       <c r="M17" s="138"/>
       <c r="N17" s="138"/>
       <c r="O17" s="138"/>
       <c r="P17" s="138"/>
       <c r="Q17" s="138"/>
       <c r="R17" s="138"/>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L18" s="138"/>
       <c r="M18" s="138"/>
       <c r="N18" s="138"/>
       <c r="O18" s="138"/>
       <c r="P18" s="138"/>
       <c r="Q18" s="138"/>
       <c r="R18" s="138"/>
     </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L19" s="138"/>
       <c r="M19" s="138"/>
       <c r="N19" s="138"/>
       <c r="O19" s="138"/>
       <c r="P19" s="138"/>
       <c r="Q19" s="138"/>
       <c r="R19" s="138"/>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L25" s="138"/>
       <c r="M25" s="138"/>
       <c r="N25" s="138"/>
       <c r="O25" s="138"/>
       <c r="P25" s="138"/>
       <c r="Q25" s="138"/>
       <c r="R25" s="138"/>
     </row>
-    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L26" s="138"/>
       <c r="M26" s="138"/>
       <c r="N26" s="138"/>
       <c r="O26" s="138"/>
       <c r="P26" s="138"/>
       <c r="Q26" s="138"/>
       <c r="R26" s="138"/>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="139"/>
       <c r="N29" s="139"/>
       <c r="O29" s="139"/>
       <c r="P29" s="139"/>
       <c r="Q29" s="139"/>
       <c r="R29" s="139"/>
     </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L30" s="139"/>
       <c r="M30" s="139"/>
       <c r="N30" s="139"/>
       <c r="O30" s="139"/>
       <c r="P30" s="139"/>
       <c r="Q30" s="139"/>
       <c r="R30" s="139"/>
     </row>
-    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="gUvM2J4xbzm0LsMJGceOyyyqZxxvCeIuM0lyvtPtQEuRpIZ5UVs8j0tsR90XolESBll/uei8VHcTgV1jyZJcMQ==" saltValue="hFfAp55gaPB3BQ7u5OM7kg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE6E41B-832C-4A41-9031-F26F6C8B5EA7}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="19.42578125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="12.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.453125" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" customWidth="1"/>
+    <col min="4" max="4" width="23.1796875" customWidth="1"/>
+    <col min="5" max="5" width="20.453125" customWidth="1"/>
+    <col min="6" max="6" width="35.81640625" customWidth="1"/>
+    <col min="7" max="7" width="10.26953125" customWidth="1"/>
+    <col min="8" max="8" width="29.08984375" customWidth="1"/>
+    <col min="10" max="10" width="15.54296875" customWidth="1"/>
+    <col min="11" max="11" width="4.453125" customWidth="1"/>
+    <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="136" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A6" s="137"/>
       <c r="B6" s="137"/>
       <c r="C6" s="137"/>
       <c r="D6" s="137"/>
       <c r="E6" s="137"/>
       <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="135"/>
       <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>105</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
       <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
       <c r="M9" s="138"/>
       <c r="N9" s="138"/>
       <c r="O9" s="138"/>
       <c r="P9" s="138"/>
       <c r="Q9" s="138"/>
       <c r="R9" s="138"/>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
       <c r="L10" s="138"/>
       <c r="M10" s="138"/>
       <c r="N10" s="138"/>
       <c r="O10" s="138"/>
       <c r="P10" s="138"/>
       <c r="Q10" s="138"/>
       <c r="R10" s="138"/>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="68"/>
       <c r="H12" s="15"/>
       <c r="I12" s="53">
         <v>0.5</v>
       </c>
       <c r="J12" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L13" s="138"/>
       <c r="M13" s="138"/>
       <c r="N13" s="138"/>
       <c r="O13" s="138"/>
       <c r="P13" s="138"/>
       <c r="Q13" s="138"/>
       <c r="R13" s="138"/>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L14" s="138"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="138"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="138"/>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="53">
         <v>0.5</v>
       </c>
       <c r="J16" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="138"/>
       <c r="M17" s="138"/>
       <c r="N17" s="138"/>
       <c r="O17" s="138"/>
       <c r="P17" s="138"/>
       <c r="Q17" s="138"/>
       <c r="R17" s="138"/>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L18" s="138"/>
       <c r="M18" s="138"/>
       <c r="N18" s="138"/>
       <c r="O18" s="138"/>
       <c r="P18" s="138"/>
       <c r="Q18" s="138"/>
       <c r="R18" s="138"/>
     </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L19" s="138"/>
       <c r="M19" s="138"/>
       <c r="N19" s="138"/>
       <c r="O19" s="138"/>
       <c r="P19" s="138"/>
       <c r="Q19" s="138"/>
       <c r="R19" s="138"/>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
         <v>13</v>
       </c>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="68"/>
       <c r="H21" s="15"/>
       <c r="I21" s="53">
         <v>0.5</v>
       </c>
       <c r="J21" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A22" s="7">
         <v>14</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="68"/>
       <c r="H22" s="15"/>
       <c r="I22" s="53">
         <v>0.5</v>
       </c>
       <c r="J22" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>15</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="68"/>
       <c r="H23" s="15"/>
       <c r="I23" s="53">
         <v>0.5</v>
       </c>
       <c r="J23" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>16</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="68"/>
       <c r="H24" s="15"/>
       <c r="I24" s="53">
         <v>0.5</v>
       </c>
       <c r="J24" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L25" s="138"/>
       <c r="M25" s="138"/>
       <c r="N25" s="138"/>
       <c r="O25" s="138"/>
       <c r="P25" s="138"/>
       <c r="Q25" s="138"/>
       <c r="R25" s="138"/>
     </row>
-    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L26" s="138"/>
       <c r="M26" s="138"/>
       <c r="N26" s="138"/>
       <c r="O26" s="138"/>
       <c r="P26" s="138"/>
       <c r="Q26" s="138"/>
       <c r="R26" s="138"/>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
         <v>20</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="68"/>
       <c r="H28" s="15"/>
       <c r="I28" s="53">
         <v>0.5</v>
       </c>
       <c r="J28" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="139"/>
       <c r="N29" s="139"/>
       <c r="O29" s="139"/>
       <c r="P29" s="139"/>
       <c r="Q29" s="139"/>
       <c r="R29" s="139"/>
     </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L30" s="139"/>
       <c r="M30" s="139"/>
       <c r="N30" s="139"/>
       <c r="O30" s="139"/>
       <c r="P30" s="139"/>
       <c r="Q30" s="139"/>
       <c r="R30" s="139"/>
     </row>
-    <row r="31" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>24</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="68"/>
       <c r="H32" s="15"/>
       <c r="I32" s="53">
         <v>0.5</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L32" s="32" t="s">
         <v>29</v>
       </c>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="34"/>
       <c r="P32" s="32" t="s">
         <v>30</v>
       </c>
       <c r="Q32" s="34"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="68"/>
       <c r="H33" s="15"/>
       <c r="I33" s="53">
         <v>0.5</v>
       </c>
       <c r="J33" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="28"/>
       <c r="P33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q33" s="28"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="7">
         <v>26</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="68"/>
       <c r="H34" s="15"/>
       <c r="I34" s="53">
         <v>0.5</v>
       </c>
       <c r="J34" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O34" s="28"/>
       <c r="P34" s="27" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="28"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="68"/>
       <c r="H35" s="15"/>
       <c r="I35" s="53">
         <v>0.5</v>
       </c>
       <c r="J35" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="28"/>
       <c r="P35" s="27" t="s">
         <v>37</v>
       </c>
       <c r="Q35" s="28"/>
     </row>
-    <row r="36" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="7">
         <v>28</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="68"/>
       <c r="H36" s="15"/>
       <c r="I36" s="53">
         <v>0.5</v>
       </c>
       <c r="J36" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="29" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="31"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="7">
         <v>29</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="68"/>
       <c r="H37" s="15"/>
       <c r="I37" s="53">
         <v>0.5</v>
       </c>
       <c r="J37" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="7">
         <v>30</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="68"/>
       <c r="H38" s="15"/>
       <c r="I38" s="53">
         <v>0.5</v>
       </c>
       <c r="J38" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="70"/>
       <c r="H39" s="16"/>
       <c r="I39" s="54">
         <v>0.5</v>
       </c>
       <c r="J39" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40">
         <f>SUM(B9:B39)</f>
         <v>0</v>
       </c>
       <c r="C40">
         <f>SUM(C9:C39)</f>
         <v>0</v>
       </c>
       <c r="D40">
         <f>SUM(D9:D39)</f>
         <v>0</v>
       </c>
       <c r="E40">
         <f>SUM(E9:E39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <f>SUM(G9:G39)</f>
         <v>0</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="66">
         <f>SUM(J9:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="I41" s="7"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I42" s="7"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I43" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="UoE44mf3V5L2yJ2aur9Fdv8Rpp2owWUONWCRwv5joMsyQqBOY8zDdovplddekwRx0shFEuwX6mg/5gVTe8xeug==" saltValue="PLzB72TBjJ5tffKmQQnJsA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63A2AB55-723C-4676-9A89-7DB5A33117A1}">
   <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="23.453125" customWidth="1"/>
+    <col min="2" max="2" width="22.1796875" customWidth="1"/>
+    <col min="3" max="3" width="15.1796875" customWidth="1"/>
+    <col min="4" max="4" width="12.1796875" customWidth="1"/>
+    <col min="5" max="5" width="14.26953125" customWidth="1"/>
+    <col min="6" max="6" width="11.81640625" customWidth="1"/>
+    <col min="7" max="7" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="123" t="s">
         <v>110</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="124"/>
       <c r="J1" s="124"/>
       <c r="K1" s="124"/>
     </row>
-    <row r="2" spans="1:11" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="51" t="str">
         <f>IF('CRP Staff 1'!F4="", "", 'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="3"/>
       <c r="E2" s="51"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="47" t="str">
         <f>IF('CRP Staff 1'!C5="", "", 'CRP Staff 1'!C5)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="54.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" ht="54.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" s="39" t="str">
         <f>IF('CRP Staff 1'!C3="", "N/A", 'CRP Staff 1'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B5">
         <f>'CRP Staff 1'!F3</f>
         <v>0</v>
       </c>
       <c r="C5">
         <f>'CRP Staff 1'!B40</f>
         <v>0</v>
       </c>
       <c r="D5">
         <f>'CRP Staff 1'!C40</f>
         <v>0</v>
       </c>
       <c r="E5">
         <f>'CRP Staff 1'!D40</f>
         <v>0</v>
       </c>
       <c r="F5">
         <f>'CRP Staff 1'!E40</f>
         <v>0</v>
       </c>
       <c r="G5" s="22">
         <f>'CRP Staff 1'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A6" s="39" t="str">
         <f>IF('CRP Staff 2'!C3="", "N/A", 'CRP Staff 2'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B6">
         <f>'CRP Staff 2'!F3</f>
         <v>0</v>
       </c>
       <c r="C6">
         <f>'CRP Staff 2'!B40</f>
         <v>0</v>
       </c>
       <c r="D6">
         <f>'CRP Staff 2'!C40</f>
         <v>0</v>
       </c>
       <c r="E6">
         <f>'CRP Staff 2'!D40</f>
         <v>0</v>
       </c>
       <c r="F6">
         <f>'CRP Staff 2'!E40</f>
         <v>0</v>
       </c>
       <c r="G6" s="22">
         <f>'CRP Staff 2'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A7" s="39" t="str">
         <f>IF('CRP Staff 3'!C3="", "N/A", 'CRP Staff 3'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B7">
         <f>'CRP Staff 3'!F3</f>
         <v>0</v>
       </c>
       <c r="C7">
         <f>'CRP Staff 3'!B40</f>
         <v>0</v>
       </c>
       <c r="D7">
         <f>'CRP Staff 3'!C40</f>
         <v>0</v>
       </c>
       <c r="E7">
         <f>'CRP Staff 3'!D40</f>
         <v>0</v>
       </c>
       <c r="F7">
         <f>'CRP Staff 3'!E40</f>
         <v>0</v>
       </c>
       <c r="G7" s="22">
         <f>'CRP Staff 3'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A8" s="39" t="str">
         <f>IF('CRP Staff 4'!C3="", "N/A", 'CRP Staff 4'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B8">
         <f>'CRP Staff 4'!F3</f>
         <v>0</v>
       </c>
       <c r="C8">
         <f>'CRP Staff 4'!B40</f>
         <v>0</v>
       </c>
       <c r="D8">
         <f>'CRP Staff 4'!C40</f>
         <v>0</v>
       </c>
       <c r="E8">
         <f>'CRP Staff 4'!D40</f>
         <v>0</v>
       </c>
       <c r="F8">
         <f>'CRP Staff 4'!E40</f>
         <v>0</v>
       </c>
       <c r="G8" s="22">
         <f>'CRP Staff 4'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A9" s="39" t="str">
         <f>IF('CRP Staff 5'!C3="", "N/A", 'CRP Staff 5'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B9">
         <f>'CRP Staff 5'!F3</f>
         <v>0</v>
       </c>
       <c r="C9">
         <f>'CRP Staff 5'!B40</f>
         <v>0</v>
       </c>
       <c r="D9">
         <f>'CRP Staff 5'!C40</f>
         <v>0</v>
       </c>
       <c r="E9">
         <f>'CRP Staff 5'!D40</f>
         <v>0</v>
       </c>
       <c r="F9">
         <f>'CRP Staff 5'!E40</f>
         <v>0</v>
       </c>
       <c r="G9" s="62">
         <f>'CRP Staff 5'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="52" t="str">
         <f>IF('CRP Staff 6'!C3="", "N/A", 'CRP Staff 6'!C3)</f>
         <v>N/A</v>
       </c>
       <c r="B10" s="12">
         <f>'CRP Staff 6'!F3</f>
         <v>0</v>
       </c>
       <c r="C10" s="12">
         <f>'CRP Staff 6'!B40</f>
         <v>0</v>
       </c>
       <c r="D10" s="12">
         <f>'CRP Staff 6'!C40</f>
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <f>'CRP Staff 6'!D40</f>
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <f>'CRP Staff 6'!E40</f>
         <v>0</v>
       </c>
       <c r="G10" s="63">
         <f>'CRP Staff 6'!J40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="15" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="1">
         <f t="shared" ref="B11:G11" si="0">SUM(B5:B10)</f>
         <v>0</v>
       </c>
       <c r="C11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
       <c r="F12" s="24"/>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="F13" s="24"/>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A14" s="141" t="s">
         <v>111</v>
       </c>
       <c r="B14" s="141"/>
       <c r="C14" s="141"/>
       <c r="F14" s="24"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A15" s="141"/>
       <c r="B15" s="141"/>
       <c r="C15" s="141"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" s="61"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18">
         <f>SUM(F5:F10)</f>
         <v>0</v>
       </c>
       <c r="G18" s="140" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="140"/>
       <c r="I18" s="140"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A19" s="39"/>
       <c r="F19" s="24">
-        <f>F18*17.85</f>
+        <f>F18*19.96</f>
         <v>0</v>
       </c>
       <c r="G19" s="141" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="141"/>
       <c r="I19" s="141"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="F20" s="24">
         <f>G11</f>
         <v>0</v>
       </c>
       <c r="G20" s="141" t="s">
         <v>99</v>
       </c>
       <c r="H20" s="141"/>
       <c r="I20" s="141"/>
     </row>
-    <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="F21" s="25">
         <f>'Materials Purchased'!C36</f>
         <v>0</v>
       </c>
       <c r="G21" s="51" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="51"/>
       <c r="I21" s="51"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="F22" s="24">
         <f>SUM(F19,F20)</f>
         <v>0</v>
       </c>
       <c r="G22" s="142" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="142"/>
       <c r="I22" s="142"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Lrh4/jDdaVKhJhljz4GNNWlVKLjPswbZ5zNdYqopm8XolmogpitEQvvgQb1yi5gKOMD4fsEYdcMFFs/jfmNCHA==" saltValue="+76GmMbpFJJaV7jjJYs0hg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Z5bXSKTzQ9/XeO10gmW5j0K6EXTnGND3DAq1JcyYtw3ipjyUm5GM2SGjsxCtXORllHUHFsMSSqy7MIhNNNwOSA==" saltValue="v8rD8HC9tSQI9jlzxu085A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="A14:C15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>