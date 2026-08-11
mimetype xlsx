--- v0 (2026-04-11)
+++ v1 (2026-08-11)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\LMI Website\WARN\Accessibility Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91CDD55F-D391-4963-BE13-3342E7029273}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44FE0217-9D14-40BC-AFD0-44A7B091325F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="27345" yWindow="1650" windowWidth="28665" windowHeight="21285" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="WARN Data by Quarter" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="56">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Type of Data</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>WARN Notices</t>
   </si>
   <si>
     <t>Workers Affected</t>
   </si>
   <si>
     <t>2015 Q1</t>
   </si>
   <si>
@@ -198,50 +198,53 @@
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
     <t>Source: Workforce Services Division, Iowa Workforce Development</t>
   </si>
   <si>
     <t>This table aggregates the number of WARN notices received and the number of workers affected, in Iowa, by quarter for each year. Data spans 2015 to the most current full year.</t>
   </si>
   <si>
     <t>Worker Adjustment and Retraining Notifications (WARN) Over Time</t>
   </si>
   <si>
     <t>2026 Q1</t>
+  </si>
+  <si>
+    <t>2026 Q2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -355,68 +358,72 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="9">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="3" formatCode="#,##0"/>
       <fill>
         <patternFill patternType="none">
@@ -664,52 +671,52 @@
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF4472C4"/>
       <color rgb="FF08A83A"/>
       <color rgb="FF3EE046"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{97FC1DBF-E9F0-4A74-A3B1-D29F9914A137}" name="Table1" displayName="Table1" ref="A6:E96" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5">
-  <autoFilter ref="A6:E96" xr:uid="{97FC1DBF-E9F0-4A74-A3B1-D29F9914A137}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{97FC1DBF-E9F0-4A74-A3B1-D29F9914A137}" name="Table1" displayName="Table1" ref="A6:E98" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5">
+  <autoFilter ref="A6:E98" xr:uid="{97FC1DBF-E9F0-4A74-A3B1-D29F9914A137}"/>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{B2D879A8-081E-4B73-9E73-A5E733490D77}" name="Type of Data" dataDxfId="4"/>
     <tableColumn id="2" xr3:uid="{16EF2C81-05AE-4C59-AC11-51233664190D}" name="Year" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{045B31F8-FFFF-4344-9403-7A50CB91C14E}" name="Quarter" dataDxfId="2"/>
     <tableColumn id="4" xr3:uid="{718E0755-B3A0-4A57-9378-A12D0BE58724}" name="Date" dataDxfId="1"/>
     <tableColumn id="5" xr3:uid="{A9446CF3-A094-42C9-B16A-A484A313C770}" name="Number" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -978,1632 +985,1667 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:E96"/>
+  <dimension ref="A1:E98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
-      <selection activeCell="E97" sqref="E97"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A84" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E98" sqref="E98"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="44.140625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="44.109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="4" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="12.28515625" style="4" customWidth="1"/>
-    <col min="6" max="16384" width="9.140625" style="4"/>
+    <col min="5" max="5" width="12.33203125" style="4" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="21" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
-    <row r="2" spans="1:5" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
-    <row r="4" spans="1:5" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:5" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="2" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="6" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" s="2" customFormat="1" ht="15.6" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10">
         <v>2015</v>
       </c>
       <c r="C7" s="10">
         <v>1</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>2015</v>
       </c>
       <c r="C8" s="6">
         <v>1</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="7">
         <v>1470</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="6">
         <v>2015</v>
       </c>
       <c r="C9" s="6">
         <v>2</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="7">
         <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="6">
         <v>2015</v>
       </c>
       <c r="C10" s="6">
         <v>2</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="7">
         <v>2448</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="6">
         <v>2015</v>
       </c>
       <c r="C11" s="6">
         <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="7">
         <v>17</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="6">
         <v>2015</v>
       </c>
       <c r="C12" s="6">
         <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="7">
         <v>1711</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="6">
         <v>2015</v>
       </c>
       <c r="C13" s="6">
         <v>4</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="7">
         <v>6</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="6">
         <v>2015</v>
       </c>
       <c r="C14" s="6">
         <v>4</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="7">
         <v>367</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="6">
         <v>2016</v>
       </c>
       <c r="C15" s="6">
         <v>1</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="7">
         <v>18</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="6">
         <v>2016</v>
       </c>
       <c r="C16" s="6">
         <v>1</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="7">
         <v>1391</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="6">
         <v>2016</v>
       </c>
       <c r="C17" s="6">
         <v>2</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="7">
         <v>37</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="6">
         <v>2016</v>
       </c>
       <c r="C18" s="6">
         <v>2</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="7">
         <v>1201</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="6">
         <v>2016</v>
       </c>
       <c r="C19" s="6">
         <v>3</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="7">
         <v>27</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="6">
         <v>2016</v>
       </c>
       <c r="C20" s="6">
         <v>3</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="7">
         <v>1184</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="6">
         <v>2016</v>
       </c>
       <c r="C21" s="6">
         <v>4</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="7">
         <v>13</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="6">
         <v>2016</v>
       </c>
       <c r="C22" s="6">
         <v>4</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="7">
         <v>1587</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="6">
         <v>2017</v>
       </c>
       <c r="C23" s="6">
         <v>1</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="7">
         <v>10</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="6">
         <v>2017</v>
       </c>
       <c r="C24" s="6">
         <v>1</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="7">
         <v>530</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="6">
         <v>2017</v>
       </c>
       <c r="C25" s="6">
         <v>2</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7">
         <v>15</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="6">
         <v>2017</v>
       </c>
       <c r="C26" s="6">
         <v>2</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7">
         <v>928</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="6">
         <v>2017</v>
       </c>
       <c r="C27" s="6">
         <v>3</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="7">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="6">
         <v>2017</v>
       </c>
       <c r="C28" s="6">
         <v>3</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="7">
         <v>546</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="6">
         <v>2017</v>
       </c>
       <c r="C29" s="6">
         <v>4</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="7">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A30" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="6">
         <v>2017</v>
       </c>
       <c r="C30" s="6">
         <v>4</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="7">
         <v>971</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A31" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="6">
         <v>2018</v>
       </c>
       <c r="C31" s="6">
         <v>1</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="7">
         <v>14</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A32" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="6">
         <v>2018</v>
       </c>
       <c r="C32" s="6">
         <v>1</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="7">
         <v>1641</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A33" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="6">
         <v>2018</v>
       </c>
       <c r="C33" s="6">
         <v>2</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E33" s="7">
         <v>27</v>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A34" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="6">
         <v>2018</v>
       </c>
       <c r="C34" s="6">
         <v>2</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="7">
         <v>1485</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="6">
         <v>2018</v>
       </c>
       <c r="C35" s="6">
         <v>3</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="7">
         <v>18</v>
       </c>
     </row>
-    <row r="36" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A36" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="6">
         <v>2018</v>
       </c>
       <c r="C36" s="6">
         <v>3</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="7">
         <v>444</v>
       </c>
     </row>
-    <row r="37" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A37" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="6">
         <v>2018</v>
       </c>
       <c r="C37" s="6">
         <v>4</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="7">
         <v>16</v>
       </c>
     </row>
-    <row r="38" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A38" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="6">
         <v>2018</v>
       </c>
       <c r="C38" s="6">
         <v>4</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="7">
         <v>1000</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A39" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="6">
         <v>2019</v>
       </c>
       <c r="C39" s="6">
         <v>1</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E39" s="7">
         <v>26</v>
       </c>
     </row>
-    <row r="40" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A40" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="6">
         <v>2019</v>
       </c>
       <c r="C40" s="6">
         <v>1</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E40" s="7">
         <v>1116</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A41" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="6">
         <v>2019</v>
       </c>
       <c r="C41" s="6">
         <v>2</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E41" s="7">
         <v>19</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A42" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="6">
         <v>2019</v>
       </c>
       <c r="C42" s="6">
         <v>2</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E42" s="7">
         <v>1898</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A43" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="6">
         <v>2019</v>
       </c>
       <c r="C43" s="6">
         <v>3</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E43" s="7">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A44" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="6">
         <v>2019</v>
       </c>
       <c r="C44" s="6">
         <v>3</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E44" s="7">
         <v>515</v>
       </c>
     </row>
-    <row r="45" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A45" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B45" s="6">
         <v>2019</v>
       </c>
       <c r="C45" s="6">
         <v>4</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="7">
         <v>20</v>
       </c>
     </row>
-    <row r="46" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A46" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="6">
         <v>2019</v>
       </c>
       <c r="C46" s="6">
         <v>4</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="7">
         <v>882</v>
       </c>
     </row>
-    <row r="47" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="6">
         <v>2020</v>
       </c>
       <c r="C47" s="6">
         <v>1</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E47" s="7">
         <v>11</v>
       </c>
     </row>
-    <row r="48" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A48" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="6">
         <v>2020</v>
       </c>
       <c r="C48" s="6">
         <v>1</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E48" s="7">
         <v>1036</v>
       </c>
     </row>
-    <row r="49" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A49" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="6">
         <v>2020</v>
       </c>
       <c r="C49" s="6">
         <v>2</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E49" s="7">
         <v>27</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A50" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="6">
         <v>2020</v>
       </c>
       <c r="C50" s="6">
         <v>2</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E50" s="7">
         <v>2344</v>
       </c>
     </row>
-    <row r="51" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A51" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B51" s="6">
         <v>2020</v>
       </c>
       <c r="C51" s="6">
         <v>3</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E51" s="7">
         <v>20</v>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A52" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="6">
         <v>2020</v>
       </c>
       <c r="C52" s="6">
         <v>3</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E52" s="7">
         <v>1630</v>
       </c>
     </row>
-    <row r="53" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A53" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="6">
         <v>2020</v>
       </c>
       <c r="C53" s="6">
         <v>4</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E53" s="7">
         <v>6</v>
       </c>
     </row>
-    <row r="54" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A54" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="6">
         <v>2020</v>
       </c>
       <c r="C54" s="6">
         <v>4</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E54" s="7">
         <v>277</v>
       </c>
     </row>
-    <row r="55" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A55" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="6">
         <v>2021</v>
       </c>
       <c r="C55" s="6">
         <v>1</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E55" s="7">
         <v>13</v>
       </c>
     </row>
-    <row r="56" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A56" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="6">
         <v>2021</v>
       </c>
       <c r="C56" s="6">
         <v>1</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="7">
         <v>727</v>
       </c>
     </row>
-    <row r="57" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A57" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="6">
         <v>2021</v>
       </c>
       <c r="C57" s="6">
         <v>2</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E57" s="7">
         <v>9</v>
       </c>
     </row>
-    <row r="58" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A58" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="6">
         <v>2021</v>
       </c>
       <c r="C58" s="6">
         <v>2</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E58" s="7">
         <v>318</v>
       </c>
     </row>
-    <row r="59" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A59" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B59" s="6">
         <v>2021</v>
       </c>
       <c r="C59" s="6">
         <v>3</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E59" s="7">
         <v>8</v>
       </c>
     </row>
-    <row r="60" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A60" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="6">
         <v>2021</v>
       </c>
       <c r="C60" s="6">
         <v>3</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E60" s="7">
         <v>297</v>
       </c>
     </row>
-    <row r="61" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A61" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="6">
         <v>2021</v>
       </c>
       <c r="C61" s="6">
         <v>4</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E61" s="7">
         <v>5</v>
       </c>
     </row>
-    <row r="62" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A62" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="6">
         <v>2021</v>
       </c>
       <c r="C62" s="6">
         <v>4</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E62" s="7">
         <v>867</v>
       </c>
     </row>
-    <row r="63" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A63" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B63" s="6">
         <v>2022</v>
       </c>
       <c r="C63" s="6">
         <v>1</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E63" s="7">
         <v>6</v>
       </c>
     </row>
-    <row r="64" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A64" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="6">
         <v>2022</v>
       </c>
       <c r="C64" s="6">
         <v>1</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E64" s="7">
         <v>444</v>
       </c>
     </row>
-    <row r="65" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A65" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B65" s="6">
         <v>2022</v>
       </c>
       <c r="C65" s="6">
         <v>2</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E65" s="7">
         <v>34</v>
       </c>
     </row>
-    <row r="66" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A66" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="6">
         <v>2022</v>
       </c>
       <c r="C66" s="6">
         <v>2</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E66" s="7">
         <v>1662</v>
       </c>
     </row>
-    <row r="67" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A67" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="6">
         <v>2022</v>
       </c>
       <c r="C67" s="6">
         <v>3</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E67" s="7">
         <v>31</v>
       </c>
     </row>
-    <row r="68" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A68" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="6">
         <v>2022</v>
       </c>
       <c r="C68" s="6">
         <v>3</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E68" s="7">
         <v>1330</v>
       </c>
     </row>
-    <row r="69" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A69" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B69" s="6">
         <v>2022</v>
       </c>
       <c r="C69" s="6">
         <v>4</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E69" s="7">
         <v>16</v>
       </c>
     </row>
-    <row r="70" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A70" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="6">
         <v>2022</v>
       </c>
       <c r="C70" s="6">
         <v>4</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E70" s="7">
         <v>949</v>
       </c>
     </row>
-    <row r="71" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A71" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B71" s="6">
         <v>2023</v>
       </c>
       <c r="C71" s="6">
         <v>1</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="7">
         <v>15</v>
       </c>
     </row>
-    <row r="72" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A72" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="6">
         <v>2023</v>
       </c>
       <c r="C72" s="6">
         <v>1</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E72" s="7">
         <v>851</v>
       </c>
     </row>
-    <row r="73" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A73" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B73" s="6">
         <v>2023</v>
       </c>
       <c r="C73" s="6">
         <v>2</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E73" s="7">
         <v>21</v>
       </c>
     </row>
-    <row r="74" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A74" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="6">
         <v>2023</v>
       </c>
       <c r="C74" s="6">
         <v>2</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E74" s="7">
         <v>901</v>
       </c>
     </row>
-    <row r="75" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A75" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B75" s="6">
         <v>2023</v>
       </c>
       <c r="C75" s="6">
         <v>3</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E75" s="7">
         <v>18</v>
       </c>
     </row>
-    <row r="76" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A76" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="6">
         <v>2023</v>
       </c>
       <c r="C76" s="6">
         <v>3</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E76" s="7">
         <v>1253</v>
       </c>
     </row>
-    <row r="77" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A77" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B77" s="6">
         <v>2023</v>
       </c>
       <c r="C77" s="6">
         <v>4</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E77" s="7">
         <v>17</v>
       </c>
     </row>
-    <row r="78" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A78" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="6">
         <v>2023</v>
       </c>
       <c r="C78" s="6">
         <v>4</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E78" s="7">
         <v>432</v>
       </c>
     </row>
-    <row r="79" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A79" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B79" s="6">
         <v>2024</v>
       </c>
       <c r="C79" s="6">
         <v>1</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E79" s="7">
         <v>17</v>
       </c>
     </row>
-    <row r="80" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A80" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="6">
         <v>2024</v>
       </c>
       <c r="C80" s="6">
         <v>1</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E80" s="7">
         <v>2273</v>
       </c>
     </row>
-    <row r="81" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A81" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="6">
         <v>2024</v>
       </c>
       <c r="C81" s="6">
         <v>2</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E81" s="7">
         <v>31</v>
       </c>
     </row>
-    <row r="82" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A82" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="6">
         <v>2024</v>
       </c>
       <c r="C82" s="6">
         <v>2</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E82" s="7">
         <v>1565</v>
       </c>
     </row>
-    <row r="83" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A83" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B83" s="6">
         <v>2024</v>
       </c>
       <c r="C83" s="6">
         <v>3</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E83" s="7">
         <v>30</v>
       </c>
     </row>
-    <row r="84" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A84" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="6">
         <v>2024</v>
       </c>
       <c r="C84" s="6">
         <v>3</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E84" s="7">
         <v>1851</v>
       </c>
     </row>
-    <row r="85" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A85" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B85" s="6">
         <v>2024</v>
       </c>
       <c r="C85" s="6">
         <v>4</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E85" s="7">
         <v>21</v>
       </c>
     </row>
-    <row r="86" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A86" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="6">
         <v>2024</v>
       </c>
       <c r="C86" s="6">
         <v>4</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E86" s="7">
         <v>1118</v>
       </c>
     </row>
-    <row r="87" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="6">
         <v>2025</v>
       </c>
       <c r="C87" s="6">
         <v>1</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E87" s="7">
         <v>18</v>
       </c>
     </row>
-    <row r="88" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A88" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="6">
         <v>2025</v>
       </c>
       <c r="C88" s="6">
         <v>1</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E88" s="7">
         <v>1318</v>
       </c>
     </row>
-    <row r="89" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A89" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B89" s="6">
         <v>2025</v>
       </c>
       <c r="C89" s="6">
         <v>2</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E89" s="7">
         <v>33</v>
       </c>
     </row>
-    <row r="90" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A90" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="6">
         <v>2025</v>
       </c>
       <c r="C90" s="6">
         <v>2</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E90" s="7">
         <v>3262</v>
       </c>
     </row>
-    <row r="91" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A91" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B91" s="6">
         <v>2025</v>
       </c>
       <c r="C91" s="6">
         <v>3</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E91" s="7">
         <v>30</v>
       </c>
     </row>
-    <row r="92" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A92" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="6">
         <v>2025</v>
       </c>
       <c r="C92" s="6">
         <v>3</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E92" s="7">
         <v>1409</v>
       </c>
     </row>
-    <row r="93" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A93" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="6">
         <v>2025</v>
       </c>
       <c r="C93" s="6">
         <v>4</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E93" s="7">
         <v>28</v>
       </c>
     </row>
-    <row r="94" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A94" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="8">
         <v>2025</v>
       </c>
       <c r="C94" s="8">
         <v>4</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E94" s="9">
         <v>1074</v>
       </c>
     </row>
-    <row r="95" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A95" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="6">
         <v>2026</v>
       </c>
       <c r="C95" s="6">
         <v>1</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E95" s="7">
         <v>16</v>
       </c>
     </row>
-    <row r="96" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A96" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="8">
         <v>2026</v>
       </c>
       <c r="C96" s="8">
         <v>1</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E96" s="9">
         <v>1104</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A97" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B97" s="15">
+        <v>2026</v>
+      </c>
+      <c r="C97" s="15">
+        <v>2</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E97" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A98" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B98" s="17">
+        <v>2026</v>
+      </c>
+      <c r="C98" s="17">
+        <v>2</v>
+      </c>
+      <c r="D98" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E98" s="18">
+        <v>1328</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>