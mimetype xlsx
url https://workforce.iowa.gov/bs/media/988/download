--- v0 (2025-10-09)
+++ v1 (2026-05-15)
@@ -1,10573 +1,4415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24228"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\New IWD folder 2024\Report for the Projections2024\Long-Term Projections\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\LMI Website\Industry Projections\_Excel for Website\2024-2034 LT Projections\Accessibility Formatting File\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01B10D2D-6841-492E-A78B-B0A1CA74CF61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{599C543E-11E9-4409-BAA6-C96EEC538450}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1200" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Rounded" sheetId="14" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Decile Rankings Notes" sheetId="10" r:id="rId5"/>
+    <sheet name="Central Iowa Projections" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes" sheetId="4" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...6 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...731 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="113">
-[...7 lines deleted...]
-    <t>Growth</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="108">
+  <si>
+    <t>Total All Industries (Nonag)</t>
+  </si>
+  <si>
+    <t>000</t>
+  </si>
+  <si>
+    <t>Total Self Employed and Unpaid Family Workers, All Jobs</t>
   </si>
   <si>
     <t>Forestry and Logging</t>
   </si>
   <si>
     <t>Fishing, Hunting and Trapping</t>
   </si>
   <si>
+    <t>Support Activities for Agriculture and Forestry</t>
+  </si>
+  <si>
     <t>Mining (except Oil and Gas)</t>
   </si>
   <si>
     <t>Support Activities for Mining</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>Construction of Buildings</t>
   </si>
   <si>
     <t>Heavy and Civil Engineering Construction</t>
   </si>
   <si>
     <t>Specialty Trade Contractors</t>
   </si>
   <si>
     <t>Food Manufacturing</t>
   </si>
   <si>
+    <t>Beverage and Tobacco Product Manufacturing</t>
+  </si>
+  <si>
     <t>Textile Mills</t>
   </si>
   <si>
     <t>Textile Product Mills</t>
   </si>
   <si>
+    <t>Apparel Manufacturing</t>
+  </si>
+  <si>
     <t>Leather and Allied Product Manufacturing</t>
   </si>
   <si>
     <t>Wood Product Manufacturing</t>
   </si>
   <si>
     <t>Paper Manufacturing</t>
   </si>
   <si>
     <t>Printing and Related Support Activities</t>
   </si>
   <si>
     <t>Petroleum and Coal Products Manufacturing</t>
   </si>
   <si>
     <t>Chemical Manufacturing</t>
   </si>
   <si>
+    <t>Plastics and Rubber Products Manufacturing</t>
+  </si>
+  <si>
     <t>Nonmetallic Mineral Product Manufacturing</t>
   </si>
   <si>
     <t>Primary Metal Manufacturing</t>
   </si>
   <si>
+    <t>Fabricated Metal Product Manufacturing</t>
+  </si>
+  <si>
     <t>Machinery Manufacturing</t>
   </si>
   <si>
+    <t>Computer and Electronic Product Manufacturing</t>
+  </si>
+  <si>
+    <t>Electrical Equipment, Appliance, and Component Manufacturing</t>
+  </si>
+  <si>
     <t>Transportation Equipment Manufacturing</t>
   </si>
   <si>
+    <t>Furniture and Related Product Manufacturing</t>
+  </si>
+  <si>
     <t>Miscellaneous Manufacturing</t>
   </si>
   <si>
     <t>Merchant Wholesalers, Durable Goods</t>
   </si>
   <si>
     <t>Merchant Wholesalers, Nondurable Goods</t>
   </si>
   <si>
+    <t>Wholesale Electronic Markets and Agents and Brokers</t>
+  </si>
+  <si>
     <t>Motor Vehicle and Parts Dealers</t>
   </si>
   <si>
+    <t>Building Material and Garden Equipment and Supplies Dealers</t>
+  </si>
+  <si>
+    <t>Food and Beverage Retailers</t>
+  </si>
+  <si>
+    <t>Furniture, Home Furnishings, Electronics, and Appliance Retailers</t>
+  </si>
+  <si>
+    <t>General Merchandise Retailers</t>
+  </si>
+  <si>
+    <t>Health and Personal Care Retailers</t>
+  </si>
+  <si>
+    <t>Gasoline Stations and Fuel Dealers</t>
+  </si>
+  <si>
+    <t>Clothing, Clothing Accessories, Shoe, and Jewelry Retailers</t>
+  </si>
+  <si>
+    <t>Sporting Goods, Hobby, Musical Instrument, Book, and Miscellaneous Retailers</t>
+  </si>
+  <si>
     <t>Air Transportation</t>
   </si>
   <si>
     <t>Rail Transportation</t>
   </si>
   <si>
     <t>Water Transportation</t>
   </si>
   <si>
     <t>Truck Transportation</t>
   </si>
   <si>
+    <t>Transit and Ground Passenger Transportation</t>
+  </si>
+  <si>
     <t>Pipeline Transportation</t>
   </si>
   <si>
     <t>Scenic and Sightseeing Transportation</t>
   </si>
   <si>
     <t>Support Activities for Transportation</t>
   </si>
   <si>
     <t>Postal Service</t>
   </si>
   <si>
     <t>Couriers and Messengers</t>
   </si>
   <si>
     <t>Warehousing and Storage</t>
   </si>
   <si>
+    <t>Motion Picture and Sound Recording Industries</t>
+  </si>
+  <si>
     <t>Publishing Industries</t>
   </si>
   <si>
+    <t>Broadcasting and Content Providers</t>
+  </si>
+  <si>
     <t>Telecommunications</t>
   </si>
   <si>
+    <t>Computing Infrastructure Providers, Data Processing, Web Hosting, and Related Services</t>
+  </si>
+  <si>
+    <t>Web Search Portals, Libraries, Archives, and Other Information Services</t>
+  </si>
+  <si>
+    <t>Monetary Authorities  Central Bank</t>
+  </si>
+  <si>
     <t>Credit Intermediation and Related Activities</t>
   </si>
   <si>
+    <t>Securities, Commodity Contracts, and Other Financial Investments and Related Activities</t>
+  </si>
+  <si>
     <t>Insurance Carriers and Related Activities</t>
   </si>
   <si>
     <t>Funds, Trusts, and Other Financial Vehicles</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>Rental and Leasing Services</t>
   </si>
   <si>
+    <t>Lessors of Nonfinancial Intangible Assets (except Copyrighted Works)</t>
+  </si>
+  <si>
     <t>Professional, Scientific, and Technical Services</t>
   </si>
   <si>
     <t>Management of Companies and Enterprises</t>
   </si>
   <si>
     <t>Administrative and Support Services</t>
   </si>
   <si>
+    <t>Waste Management and Remediation Services</t>
+  </si>
+  <si>
     <t>Educational Services</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>Ambulatory Health Care Services</t>
   </si>
   <si>
     <t>Hospitals</t>
   </si>
   <si>
     <t>Nursing and Residential Care Facilities</t>
   </si>
   <si>
     <t>Social Assistance</t>
   </si>
   <si>
     <t>Performing Arts, Spectator Sports, and Related Industries</t>
   </si>
   <si>
     <t>Museums, Historical Sites, and Similar Institutions</t>
   </si>
   <si>
     <t>Amusement, Gambling, and Recreation Industries</t>
   </si>
   <si>
+    <t>Accommodation, including Hotels and Motels</t>
+  </si>
+  <si>
     <t>Food Services and Drinking Places</t>
   </si>
   <si>
     <t>Repair and Maintenance</t>
   </si>
   <si>
     <t>Personal and Laundry Services</t>
   </si>
   <si>
+    <t>Religious, Grantmaking, Civic, Professional, and Similar Organizations</t>
+  </si>
+  <si>
     <t>Private Households</t>
   </si>
   <si>
+    <t>Federal Government, Excluding Post Office</t>
+  </si>
+  <si>
     <t>State Government, Excluding Education and Hospitals</t>
   </si>
   <si>
     <t>Local Government, Excluding Education and Hospitals</t>
   </si>
   <si>
     <t>Industry Description</t>
   </si>
   <si>
-    <t>000</t>
-[...26 lines deleted...]
-    <t>Apparel Manufacturing</t>
+    <t>NAICS Code</t>
+  </si>
+  <si>
+    <t>Base Estimated Employment</t>
+  </si>
+  <si>
+    <t>Projected Estimated Employment</t>
+  </si>
+  <si>
+    <t>Numeric Change in Employment</t>
+  </si>
+  <si>
+    <t>Percent Change in Employment</t>
   </si>
   <si>
     <t>Decile Rank</t>
   </si>
   <si>
-    <t xml:space="preserve">Decile Rankings Notes </t>
-[...113 lines deleted...]
-    <t xml:space="preserve">The decile ratings are available for the statewide industry projections and the 6 Local Workforce Development Area (LWDA).  The decile ratings in each LWDA are determined by assessing the industry projections within that LWDA. It is possible for an industry sector to have high ranking in one LWDA and low ranking in another LWDA due to geographic differences and other economic factors.  </t>
+    <t>Location quotient</t>
+  </si>
+  <si>
+    <t>Long-Term Industry Projections  ( 2024 through 2034)</t>
+  </si>
+  <si>
+    <t>Source: Labor Force and Occupational Analysis Bureau, Iowa Workforce Development</t>
+  </si>
+  <si>
+    <t>Note:  NAICS Code: Identifies the 3-digit North American Industry Classification System Code.</t>
+  </si>
+  <si>
+    <t>Central Iowa LWDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The table below provides Long-Term Industry Projections for the Central Iowa Local Workforce Development Area from 2024 through 2034.  Industry projections estimate the future performance and trends of industries over a defined period. Projections are based on a combination of historical data, market analysis, economic indicators, and emerging trends. </t>
+  </si>
+  <si>
+    <t>Area</t>
+  </si>
+  <si>
+    <t>Long-Term Industry Projections ( 2024 through 2034)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Industry projections estimate the future performance and trends of industries over a defined period.  Projections are based on a combination of historical data, market analysis, economic indicators, and emerging trends. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Area</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Identifies statewide or a specific local workforce development area (LWDA)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Industry Description</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: Identifies the name of the industry.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>NAICS Code</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Identifies the 3-digit North American Industry Classification System Code.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Base Estimated Employment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: Provides the estimated level of employment.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Projected Estimated Employmen</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>t:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Provides the estimated projected employment.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Numeric Change in Employment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Provides the numeric change between the estimated base employment and the projected employment. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Percent Change in Employment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Provides the percentage change between the estimated base employment and the projected employment. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Decile Rank</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: The decile ranking is a tool to help evaluate and compare Industry projections taking into account both numeric growth and percent change. Industry sectors with a 10 decile, rank high in both numerical growth and percent change and indicate a better outlook. Industry sectors with a 1 decile, rank low in both numerical growth and percent change and indicate a low outlook. The decile rankings are intended to assist decision makers; and enable data users to differentiate and segment industry sectors. The decile assists in assessing which sectors are growing or declining relative to other sectors.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Location quotien</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">t: Location quotients (LQ) are a measure that indicates the concentration of an industry in an area, relative to the nation as a whole. This metric is useful in identifying and categorizing industry sectors as leading, emerging, maturing, or declining.  Zero: no change. Dash (–): not enough data to report. Blank cell: industry is not present. 
+</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="164" formatCode="0.0%"/>
-    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="0.0%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="16"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
       <sz val="11"/>
-      <color rgb="FF006100"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...14 lines deleted...]
-      <u/>
       <sz val="12"/>
+      <color theme="1"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="44"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...20 lines deleted...]
-        <fgColor theme="0"/>
+        <fgColor rgb="FF1C5DBA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...5 lines deleted...]
-      <left style="thin">
+      <right style="thin">
         <color indexed="64"/>
-      </left>
-[...9 lines deleted...]
-      <right/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...74 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="3" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...2 lines deleted...]
-    <cellStyle name="Neutral" xfId="4" builtinId="28"/>
+  <cellStyles count="3">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Note" xfId="5" builtinId="10"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="14">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="0.0%"/>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill>
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF1C5DBA"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFF5B5B"/>
+      <color rgb="FF1C5DBA"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A7:I97" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9" dataCellStyle="Comma">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Area" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Industry Description" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="NAICS Code" dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Base Estimated Employment" dataDxfId="5" dataCellStyle="Comma"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Projected Estimated Employment" dataDxfId="4" dataCellStyle="Comma"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Numeric Change in Employment" dataDxfId="3" dataCellStyle="Comma"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Percent Change in Employment" dataDxfId="2" dataCellStyle="Percent"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Decile Rank" dataDxfId="1" dataCellStyle="Comma"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Location quotient" dataDxfId="0" dataCellStyle="Comma"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1315AF2A-69D6-4108-A1D4-47AD98C11530}">
-  <dimension ref="A1:F104"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:P102"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O21" sqref="O21"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="55.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="16.140625" customWidth="1"/>
+    <col min="1" max="1" width="49.125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="62.25" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="22.125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="24.75" style="2" customWidth="1"/>
+    <col min="7" max="7" width="22.375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="20.125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="23" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:16" ht="20.25">
+      <c r="A1" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="15">
+      <c r="A2" s="7" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="109.5" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+    </row>
+    <row r="5" spans="1:16" ht="15">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+    </row>
+    <row r="6" spans="1:16" ht="30">
+      <c r="A6" s="28" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="31.5">
+      <c r="A7" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="15">
+      <c r="A8" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="10">
+        <v>525945</v>
+      </c>
+      <c r="E8" s="10">
+        <v>555247</v>
+      </c>
+      <c r="F8" s="21">
+        <v>29302</v>
+      </c>
+      <c r="G8" s="18">
+        <v>5.5713049843614915E-2</v>
+      </c>
+      <c r="H8" s="10"/>
+      <c r="I8" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="15">
+      <c r="A9" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="9">
+        <v>671</v>
+      </c>
+      <c r="D9" s="10">
+        <v>33980</v>
+      </c>
+      <c r="E9" s="10">
+        <v>34405</v>
+      </c>
+      <c r="F9" s="21">
+        <v>425</v>
+      </c>
+      <c r="G9" s="18">
+        <v>1.2507357268981754E-2</v>
+      </c>
+      <c r="H9" s="10">
+        <v>7</v>
+      </c>
+      <c r="I9" s="25">
+        <v>1.0227999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="15">
+      <c r="A10" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="9">
+        <v>113</v>
+      </c>
+      <c r="D10" s="10">
+        <v>1</v>
+      </c>
+      <c r="E10" s="10">
+        <v>1</v>
+      </c>
+      <c r="F10" s="21">
+        <v>0</v>
+      </c>
+      <c r="G10" s="18">
+        <v>0</v>
+      </c>
+      <c r="H10" s="10">
+        <v>3</v>
+      </c>
+      <c r="I10" s="25">
+        <v>6.3E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="15">
+      <c r="A11" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="9">
+        <v>114</v>
+      </c>
+      <c r="D11" s="10">
+        <v>9</v>
+      </c>
+      <c r="E11" s="10">
+        <v>10</v>
+      </c>
+      <c r="F11" s="21">
+        <v>1</v>
+      </c>
+      <c r="G11" s="18">
+        <v>0.1111111111111111</v>
+      </c>
+      <c r="H11" s="10">
+        <v>7</v>
+      </c>
+      <c r="I11" s="25">
+        <v>0.1285</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15">
+      <c r="A12" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="9">
+        <v>115</v>
+      </c>
+      <c r="D12" s="10">
+        <v>315</v>
+      </c>
+      <c r="E12" s="10">
+        <v>340</v>
+      </c>
+      <c r="F12" s="21">
+        <v>25</v>
+      </c>
+      <c r="G12" s="18">
+        <v>7.9365079365079361E-2</v>
+      </c>
+      <c r="H12" s="10">
+        <v>8</v>
+      </c>
+      <c r="I12" s="25">
+        <v>0.8841</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15">
+      <c r="A13" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="9">
+        <v>212</v>
+      </c>
+      <c r="D13" s="10">
+        <v>354</v>
+      </c>
+      <c r="E13" s="10">
+        <v>256</v>
+      </c>
+      <c r="F13" s="21">
+        <v>-98</v>
+      </c>
+      <c r="G13" s="18">
+        <v>-0.2768361581920904</v>
+      </c>
+      <c r="H13" s="10">
+        <v>1</v>
+      </c>
+      <c r="I13" s="25">
+        <v>0.55059999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15">
+      <c r="A14" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="9">
+        <v>213</v>
+      </c>
+      <c r="D14" s="10">
+        <v>0</v>
+      </c>
+      <c r="E14" s="10">
+        <v>0</v>
+      </c>
+      <c r="F14" s="21">
+        <v>0</v>
+      </c>
+      <c r="G14" s="18">
+        <v>0</v>
+      </c>
+      <c r="H14" s="10">
+        <v>3</v>
+      </c>
+      <c r="I14" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15">
+      <c r="A15" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="9">
+        <v>221</v>
+      </c>
+      <c r="D15" s="10">
+        <v>1215</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1230</v>
+      </c>
+      <c r="F15" s="21">
+        <v>15</v>
+      </c>
+      <c r="G15" s="18">
+        <v>1.2345679012345678E-2</v>
+      </c>
+      <c r="H15" s="10">
+        <v>4</v>
+      </c>
+      <c r="I15" s="25">
+        <v>0.61270000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15">
+      <c r="A16" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="12">
+        <v>236</v>
+      </c>
+      <c r="D16" s="13">
+        <v>5142</v>
+      </c>
+      <c r="E16" s="13">
+        <v>5377</v>
+      </c>
+      <c r="F16" s="22">
+        <v>235</v>
+      </c>
+      <c r="G16" s="19">
+        <v>4.5702061454686894E-2</v>
+      </c>
+      <c r="H16" s="13">
+        <v>8</v>
+      </c>
+      <c r="I16" s="26">
+        <v>0.82720000000000005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15">
+      <c r="A17" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="16">
+        <v>237</v>
+      </c>
+      <c r="D17" s="17">
+        <v>3234</v>
+      </c>
+      <c r="E17" s="17">
+        <v>3402</v>
+      </c>
+      <c r="F17" s="23">
+        <v>168</v>
+      </c>
+      <c r="G17" s="20">
+        <v>5.1948051948051951E-2</v>
+      </c>
+      <c r="H17" s="17">
+        <v>8</v>
+      </c>
+      <c r="I17" s="27">
+        <v>0.83540000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15">
+      <c r="A18" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="16">
+        <v>238</v>
+      </c>
+      <c r="D18" s="17">
+        <v>20271</v>
+      </c>
+      <c r="E18" s="17">
+        <v>21152</v>
+      </c>
+      <c r="F18" s="23">
+        <v>881</v>
+      </c>
+      <c r="G18" s="20">
+        <v>4.3461102066992253E-2</v>
+      </c>
+      <c r="H18" s="17">
+        <v>8</v>
+      </c>
+      <c r="I18" s="27">
+        <v>1.1616</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15">
+      <c r="A19" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="16">
+        <v>311</v>
+      </c>
+      <c r="D19" s="17">
+        <v>6915</v>
+      </c>
+      <c r="E19" s="17">
+        <v>6681</v>
+      </c>
+      <c r="F19" s="23">
+        <v>-234</v>
+      </c>
+      <c r="G19" s="20">
+        <v>-3.383947939262473E-2</v>
+      </c>
+      <c r="H19" s="17">
+        <v>2</v>
+      </c>
+      <c r="I19" s="27">
+        <v>1.1665000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15">
+      <c r="A20" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="16">
+        <v>312</v>
+      </c>
+      <c r="D20" s="17">
+        <v>822</v>
+      </c>
+      <c r="E20" s="17">
+        <v>879</v>
+      </c>
+      <c r="F20" s="23">
+        <v>57</v>
+      </c>
+      <c r="G20" s="20">
+        <v>6.9343065693430656E-2</v>
+      </c>
+      <c r="H20" s="17">
+        <v>8</v>
+      </c>
+      <c r="I20" s="27">
+        <v>0.71379999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15">
+      <c r="A21" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="16">
+        <v>313</v>
+      </c>
+      <c r="D21" s="17">
+        <v>51</v>
+      </c>
+      <c r="E21" s="17">
+        <v>49</v>
+      </c>
+      <c r="F21" s="23">
+        <v>-2</v>
+      </c>
+      <c r="G21" s="20">
+        <v>-3.9215686274509803E-2</v>
+      </c>
+      <c r="H21" s="17">
+        <v>2</v>
+      </c>
+      <c r="I21" s="27">
+        <v>0.17560000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15">
+      <c r="A22" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="16">
+        <v>314</v>
+      </c>
+      <c r="D22" s="17">
+        <v>63</v>
+      </c>
+      <c r="E22" s="17">
+        <v>63</v>
+      </c>
+      <c r="F22" s="23">
+        <v>0</v>
+      </c>
+      <c r="G22" s="20">
+        <v>0</v>
+      </c>
+      <c r="H22" s="17">
+        <v>3</v>
+      </c>
+      <c r="I22" s="27">
+        <v>0.1888</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15">
+      <c r="A23" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="16">
+        <v>315</v>
+      </c>
+      <c r="D23" s="17">
+        <v>42</v>
+      </c>
+      <c r="E23" s="17">
+        <v>40</v>
+      </c>
+      <c r="F23" s="23">
+        <v>-2</v>
+      </c>
+      <c r="G23" s="20">
+        <v>-4.7619047619047616E-2</v>
+      </c>
+      <c r="H23" s="17">
+        <v>2</v>
+      </c>
+      <c r="I23" s="27">
+        <v>0.1482</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15">
+      <c r="A24" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="16">
+        <v>316</v>
+      </c>
+      <c r="D24" s="17">
+        <v>6</v>
+      </c>
+      <c r="E24" s="17">
+        <v>6</v>
+      </c>
+      <c r="F24" s="23">
+        <v>0</v>
+      </c>
+      <c r="G24" s="20">
+        <v>0</v>
+      </c>
+      <c r="H24" s="17">
+        <v>3</v>
+      </c>
+      <c r="I24" s="27">
+        <v>7.1300000000000002E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15">
+      <c r="A25" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="16">
+        <v>321</v>
+      </c>
+      <c r="D25" s="17">
+        <v>3609</v>
+      </c>
+      <c r="E25" s="17">
+        <v>3618</v>
+      </c>
+      <c r="F25" s="23">
+        <v>9</v>
+      </c>
+      <c r="G25" s="20">
+        <v>2.4937655860349127E-3</v>
+      </c>
+      <c r="H25" s="17">
+        <v>3</v>
+      </c>
+      <c r="I25" s="27">
+        <v>2.5807000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15">
+      <c r="A26" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="16">
+        <v>322</v>
+      </c>
+      <c r="D26" s="17">
+        <v>900</v>
+      </c>
+      <c r="E26" s="17">
+        <v>835</v>
+      </c>
+      <c r="F26" s="23">
+        <v>-65</v>
+      </c>
+      <c r="G26" s="20">
+        <v>-7.2222222222222215E-2</v>
+      </c>
+      <c r="H26" s="17">
+        <v>2</v>
+      </c>
+      <c r="I26" s="27">
+        <v>0.75680000000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15">
+      <c r="A27" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="16">
+        <v>323</v>
+      </c>
+      <c r="D27" s="17">
+        <v>2214</v>
+      </c>
+      <c r="E27" s="17">
+        <v>2127</v>
+      </c>
+      <c r="F27" s="23">
+        <v>-87</v>
+      </c>
+      <c r="G27" s="20">
+        <v>-3.9295392953929538E-2</v>
+      </c>
+      <c r="H27" s="17">
+        <v>2</v>
+      </c>
+      <c r="I27" s="27">
+        <v>1.8482000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15">
+      <c r="A28" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="16">
+        <v>324</v>
+      </c>
+      <c r="D28" s="17">
+        <v>18</v>
+      </c>
+      <c r="E28" s="17">
+        <v>17</v>
+      </c>
+      <c r="F28" s="23">
+        <v>-1</v>
+      </c>
+      <c r="G28" s="20">
+        <v>-5.5555555555555552E-2</v>
+      </c>
+      <c r="H28" s="17">
+        <v>2</v>
+      </c>
+      <c r="I28" s="27">
+        <v>4.9099999999999998E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15">
+      <c r="A29" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="16">
+        <v>325</v>
+      </c>
+      <c r="D29" s="17">
+        <v>1536</v>
+      </c>
+      <c r="E29" s="17">
+        <v>1748</v>
+      </c>
+      <c r="F29" s="23">
+        <v>212</v>
+      </c>
+      <c r="G29" s="20">
+        <v>0.13802083333333334</v>
+      </c>
+      <c r="H29" s="17">
+        <v>9</v>
+      </c>
+      <c r="I29" s="27">
+        <v>0.5101</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15">
+      <c r="A30" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="16">
+        <v>326</v>
+      </c>
+      <c r="D30" s="17">
+        <v>2457</v>
+      </c>
+      <c r="E30" s="17">
+        <v>2505</v>
+      </c>
+      <c r="F30" s="23">
+        <v>48</v>
+      </c>
+      <c r="G30" s="20">
+        <v>1.9536019536019536E-2</v>
+      </c>
+      <c r="H30" s="17">
+        <v>5</v>
+      </c>
+      <c r="I30" s="27">
+        <v>1.0104</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15">
+      <c r="A31" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="16">
+        <v>327</v>
+      </c>
+      <c r="D31" s="17">
+        <v>1368</v>
+      </c>
+      <c r="E31" s="17">
+        <v>1390</v>
+      </c>
+      <c r="F31" s="23">
+        <v>22</v>
+      </c>
+      <c r="G31" s="20">
+        <v>1.6081871345029239E-2</v>
+      </c>
+      <c r="H31" s="17">
+        <v>4</v>
+      </c>
+      <c r="I31" s="27">
+        <v>0.96599999999999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15">
+      <c r="A32" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="16">
+        <v>331</v>
+      </c>
+      <c r="D32" s="17">
+        <v>153</v>
+      </c>
+      <c r="E32" s="17">
+        <v>148</v>
+      </c>
+      <c r="F32" s="23">
+        <v>-5</v>
+      </c>
+      <c r="G32" s="20">
+        <v>-3.2679738562091505E-2</v>
+      </c>
+      <c r="H32" s="17">
+        <v>2</v>
+      </c>
+      <c r="I32" s="27">
+        <v>0.1222</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15">
+      <c r="A33" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="16">
+        <v>332</v>
+      </c>
+      <c r="D33" s="17">
+        <v>2292</v>
+      </c>
+      <c r="E33" s="17">
+        <v>2159</v>
+      </c>
+      <c r="F33" s="23">
+        <v>-133</v>
+      </c>
+      <c r="G33" s="20">
+        <v>-5.8027923211169286E-2</v>
+      </c>
+      <c r="H33" s="17">
+        <v>1</v>
+      </c>
+      <c r="I33" s="27">
+        <v>0.47389999999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15">
+      <c r="A34" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="16">
+        <v>333</v>
+      </c>
+      <c r="D34" s="17">
+        <v>10566</v>
+      </c>
+      <c r="E34" s="17">
+        <v>11405</v>
+      </c>
+      <c r="F34" s="23">
+        <v>839</v>
+      </c>
+      <c r="G34" s="20">
+        <v>7.9405640734431196E-2</v>
+      </c>
+      <c r="H34" s="17">
+        <v>10</v>
+      </c>
+      <c r="I34" s="27">
+        <v>2.8161</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15">
+      <c r="A35" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="16">
+        <v>334</v>
+      </c>
+      <c r="D35" s="17">
+        <v>1875</v>
+      </c>
+      <c r="E35" s="17">
+        <v>1940</v>
+      </c>
+      <c r="F35" s="23">
+        <v>65</v>
+      </c>
+      <c r="G35" s="20">
+        <v>3.4666666666666665E-2</v>
+      </c>
+      <c r="H35" s="17">
+        <v>6</v>
+      </c>
+      <c r="I35" s="27">
+        <v>0.54400000000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15">
+      <c r="A36" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="16">
+        <v>335</v>
+      </c>
+      <c r="D36" s="17">
+        <v>183</v>
+      </c>
+      <c r="E36" s="17">
+        <v>180</v>
+      </c>
+      <c r="F36" s="23">
+        <v>-3</v>
+      </c>
+      <c r="G36" s="20">
+        <v>-1.6393442622950821E-2</v>
+      </c>
+      <c r="H36" s="17">
+        <v>2</v>
+      </c>
+      <c r="I36" s="27">
+        <v>0.13200000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="15">
+      <c r="A37" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="16">
+        <v>336</v>
+      </c>
+      <c r="D37" s="17">
+        <v>2085</v>
+      </c>
+      <c r="E37" s="17">
+        <v>2279</v>
+      </c>
+      <c r="F37" s="23">
+        <v>194</v>
+      </c>
+      <c r="G37" s="20">
+        <v>9.3045563549160673E-2</v>
+      </c>
+      <c r="H37" s="17">
+        <v>9</v>
+      </c>
+      <c r="I37" s="27">
+        <v>0.34670000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15">
+      <c r="A38" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C38" s="16">
+        <v>337</v>
+      </c>
+      <c r="D38" s="17">
+        <v>354</v>
+      </c>
+      <c r="E38" s="17">
+        <v>336</v>
+      </c>
+      <c r="F38" s="23">
+        <v>-18</v>
+      </c>
+      <c r="G38" s="20">
+        <v>-5.0847457627118647E-2</v>
+      </c>
+      <c r="H38" s="17">
+        <v>2</v>
+      </c>
+      <c r="I38" s="27">
+        <v>0.3075</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15">
+      <c r="A39" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" s="16">
+        <v>339</v>
+      </c>
+      <c r="D39" s="17">
+        <v>483</v>
+      </c>
+      <c r="E39" s="17">
+        <v>492</v>
+      </c>
+      <c r="F39" s="23">
+        <v>9</v>
+      </c>
+      <c r="G39" s="20">
+        <v>1.8633540372670808E-2</v>
+      </c>
+      <c r="H39" s="17">
+        <v>4</v>
+      </c>
+      <c r="I39" s="27">
+        <v>0.23400000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="15">
+      <c r="A40" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C40" s="16">
+        <v>423</v>
+      </c>
+      <c r="D40" s="17">
+        <v>12111</v>
+      </c>
+      <c r="E40" s="17">
+        <v>12616</v>
+      </c>
+      <c r="F40" s="23">
+        <v>505</v>
+      </c>
+      <c r="G40" s="20">
+        <v>4.1697630253488563E-2</v>
+      </c>
+      <c r="H40" s="17">
+        <v>8</v>
+      </c>
+      <c r="I40" s="27">
+        <v>1.0499000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="15">
+      <c r="A41" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" s="16">
+        <v>424</v>
+      </c>
+      <c r="D41" s="17">
+        <v>8514</v>
+      </c>
+      <c r="E41" s="17">
+        <v>8737</v>
+      </c>
+      <c r="F41" s="23">
+        <v>223</v>
+      </c>
+      <c r="G41" s="20">
+        <v>2.6192154099130845E-2</v>
+      </c>
+      <c r="H41" s="17">
+        <v>7</v>
+      </c>
+      <c r="I41" s="27">
+        <v>1.1473</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15">
+      <c r="A42" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="16">
+        <v>425</v>
+      </c>
+      <c r="D42" s="17">
+        <v>930</v>
+      </c>
+      <c r="E42" s="17">
+        <v>930</v>
+      </c>
+      <c r="F42" s="23">
+        <v>0</v>
+      </c>
+      <c r="G42" s="20">
+        <v>0</v>
+      </c>
+      <c r="H42" s="17">
+        <v>3</v>
+      </c>
+      <c r="I42" s="27">
+        <v>0.56259999999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15">
+      <c r="A43" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C43" s="16">
+        <v>441</v>
+      </c>
+      <c r="D43" s="17">
+        <v>6768</v>
+      </c>
+      <c r="E43" s="17">
+        <v>7345</v>
+      </c>
+      <c r="F43" s="23">
+        <v>577</v>
+      </c>
+      <c r="G43" s="20">
+        <v>8.5254137115839249E-2</v>
+      </c>
+      <c r="H43" s="17">
+        <v>10</v>
+      </c>
+      <c r="I43" s="27">
+        <v>0.98429999999999995</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15">
+      <c r="A44" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C44" s="16">
+        <v>444</v>
+      </c>
+      <c r="D44" s="17">
+        <v>4176</v>
+      </c>
+      <c r="E44" s="17">
+        <v>4261</v>
+      </c>
+      <c r="F44" s="23">
+        <v>85</v>
+      </c>
+      <c r="G44" s="20">
+        <v>2.0354406130268198E-2</v>
+      </c>
+      <c r="H44" s="17">
+        <v>5</v>
+      </c>
+      <c r="I44" s="27">
+        <v>0.89019999999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="15">
+      <c r="A45" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C45" s="16">
+        <v>445</v>
+      </c>
+      <c r="D45" s="17">
+        <v>11178</v>
+      </c>
+      <c r="E45" s="17">
+        <v>11059</v>
+      </c>
+      <c r="F45" s="23">
+        <v>-119</v>
+      </c>
+      <c r="G45" s="20">
+        <v>-1.0645911612095186E-2</v>
+      </c>
+      <c r="H45" s="17">
+        <v>2</v>
+      </c>
+      <c r="I45" s="27">
+        <v>1.0337000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15">
+      <c r="A46" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C46" s="16">
+        <v>449</v>
+      </c>
+      <c r="D46" s="17">
+        <v>2481</v>
+      </c>
+      <c r="E46" s="17">
+        <v>2375</v>
+      </c>
+      <c r="F46" s="23">
+        <v>-106</v>
+      </c>
+      <c r="G46" s="20">
+        <v>-4.2724707779121324E-2</v>
+      </c>
+      <c r="H46" s="17">
+        <v>2</v>
+      </c>
+      <c r="I46" s="27">
+        <v>0.91779999999999995</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15">
+      <c r="A47" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C47" s="16">
+        <v>455</v>
+      </c>
+      <c r="D47" s="17">
+        <v>9804</v>
+      </c>
+      <c r="E47" s="17">
+        <v>10029</v>
+      </c>
+      <c r="F47" s="23">
+        <v>225</v>
+      </c>
+      <c r="G47" s="20">
+        <v>2.2949816401468787E-2</v>
+      </c>
+      <c r="H47" s="17">
+        <v>7</v>
+      </c>
+      <c r="I47" s="27">
+        <v>0.8952</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15">
+      <c r="A48" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="16">
+        <v>456</v>
+      </c>
+      <c r="D48" s="17">
+        <v>2553</v>
+      </c>
+      <c r="E48" s="17">
+        <v>2625</v>
+      </c>
+      <c r="F48" s="23">
+        <v>72</v>
+      </c>
+      <c r="G48" s="20">
+        <v>2.8202115158636899E-2</v>
+      </c>
+      <c r="H48" s="17">
+        <v>6</v>
+      </c>
+      <c r="I48" s="27">
+        <v>0.69910000000000005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15">
+      <c r="A49" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C49" s="16">
+        <v>457</v>
+      </c>
+      <c r="D49" s="17">
+        <v>5277</v>
+      </c>
+      <c r="E49" s="17">
+        <v>5384</v>
+      </c>
+      <c r="F49" s="23">
+        <v>107</v>
+      </c>
+      <c r="G49" s="20">
+        <v>2.027667235171499E-2</v>
+      </c>
+      <c r="H49" s="17">
+        <v>5</v>
+      </c>
+      <c r="I49" s="27">
+        <v>1.4933000000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15">
+      <c r="A50" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C50" s="16">
+        <v>458</v>
+      </c>
+      <c r="D50" s="17">
+        <v>2913</v>
+      </c>
+      <c r="E50" s="17">
+        <v>2832</v>
+      </c>
+      <c r="F50" s="23">
+        <v>-81</v>
+      </c>
+      <c r="G50" s="20">
+        <v>-2.7806385169927908E-2</v>
+      </c>
+      <c r="H50" s="17">
+        <v>2</v>
+      </c>
+      <c r="I50" s="27">
+        <v>0.76449999999999996</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="15">
+      <c r="A51" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C51" s="16">
+        <v>459</v>
+      </c>
+      <c r="D51" s="17">
+        <v>4728</v>
+      </c>
+      <c r="E51" s="17">
+        <v>4904</v>
+      </c>
+      <c r="F51" s="23">
+        <v>176</v>
+      </c>
+      <c r="G51" s="20">
+        <v>3.7225042301184431E-2</v>
+      </c>
+      <c r="H51" s="17">
+        <v>7</v>
+      </c>
+      <c r="I51" s="27">
+        <v>0.93500000000000005</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="15">
+      <c r="A52" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="16">
+        <v>481</v>
+      </c>
+      <c r="D52" s="17">
+        <v>444</v>
+      </c>
+      <c r="E52" s="17">
+        <v>464</v>
+      </c>
+      <c r="F52" s="23">
+        <v>20</v>
+      </c>
+      <c r="G52" s="20">
+        <v>4.5045045045045043E-2</v>
+      </c>
+      <c r="H52" s="17">
+        <v>6</v>
+      </c>
+      <c r="I52" s="27">
+        <v>0.2346</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="15">
+      <c r="A53" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C53" s="16">
+        <v>482</v>
+      </c>
+      <c r="D53" s="17">
+        <v>762</v>
+      </c>
+      <c r="E53" s="17">
+        <v>775</v>
+      </c>
+      <c r="F53" s="23">
+        <v>13</v>
+      </c>
+      <c r="G53" s="20">
+        <v>1.7060367454068241E-2</v>
+      </c>
+      <c r="H53" s="17">
+        <v>4</v>
+      </c>
+      <c r="I53" s="27">
+        <v>1.4528000000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="15">
+      <c r="A54" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C54" s="16">
+        <v>483</v>
+      </c>
+      <c r="D54" s="17">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="23">
+        <v>0</v>
+      </c>
+      <c r="G54" s="20">
+        <v>0</v>
+      </c>
+      <c r="H54" s="17">
+        <v>3</v>
+      </c>
+      <c r="I54" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="15">
+      <c r="A55" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C55" s="16">
+        <v>484</v>
+      </c>
+      <c r="D55" s="17">
+        <v>6189</v>
+      </c>
+      <c r="E55" s="17">
+        <v>6275</v>
+      </c>
+      <c r="F55" s="23">
+        <v>86</v>
+      </c>
+      <c r="G55" s="20">
+        <v>1.3895621263532073E-2</v>
+      </c>
+      <c r="H55" s="17">
+        <v>5</v>
+      </c>
+      <c r="I55" s="27">
+        <v>1.2124999999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="15">
+      <c r="A56" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C56" s="16">
+        <v>485</v>
+      </c>
+      <c r="D56" s="17">
+        <v>1413</v>
+      </c>
+      <c r="E56" s="17">
+        <v>1561</v>
+      </c>
+      <c r="F56" s="23">
+        <v>148</v>
+      </c>
+      <c r="G56" s="20">
+        <v>0.10474168435951875</v>
+      </c>
+      <c r="H56" s="17">
+        <v>9</v>
+      </c>
+      <c r="I56" s="27">
+        <v>0.89149999999999996</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="15">
+      <c r="A57" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="16">
+        <v>486</v>
+      </c>
+      <c r="D57" s="17">
+        <v>207</v>
+      </c>
+      <c r="E57" s="17">
+        <v>216</v>
+      </c>
+      <c r="F57" s="23">
+        <v>9</v>
+      </c>
+      <c r="G57" s="20">
+        <v>4.3478260869565216E-2</v>
+      </c>
+      <c r="H57" s="17">
+        <v>5</v>
+      </c>
+      <c r="I57" s="27">
+        <v>1.1142000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="15">
+      <c r="A58" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C58" s="16">
+        <v>487</v>
+      </c>
+      <c r="D58" s="17">
+        <v>48</v>
+      </c>
+      <c r="E58" s="17">
+        <v>49</v>
+      </c>
+      <c r="F58" s="23">
+        <v>1</v>
+      </c>
+      <c r="G58" s="20">
+        <v>2.0833333333333332E-2</v>
+      </c>
+      <c r="H58" s="17">
+        <v>4</v>
+      </c>
+      <c r="I58" s="27">
+        <v>0.4602</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="15">
+      <c r="A59" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C59" s="16">
+        <v>488</v>
+      </c>
+      <c r="D59" s="17">
+        <v>1647</v>
+      </c>
+      <c r="E59" s="17">
+        <v>1721</v>
+      </c>
+      <c r="F59" s="23">
+        <v>74</v>
+      </c>
+      <c r="G59" s="20">
+        <v>4.4930176077717064E-2</v>
+      </c>
+      <c r="H59" s="17">
+        <v>7</v>
+      </c>
+      <c r="I59" s="27">
+        <v>0.58679999999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15">
+      <c r="A60" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C60" s="16">
+        <v>491</v>
+      </c>
+      <c r="D60" s="17">
+        <v>2403</v>
+      </c>
+      <c r="E60" s="17">
+        <v>2407</v>
+      </c>
+      <c r="F60" s="23">
+        <v>4</v>
+      </c>
+      <c r="G60" s="20">
+        <v>1.6645859342488557E-3</v>
+      </c>
+      <c r="H60" s="17">
+        <v>3</v>
+      </c>
+      <c r="I60" s="27">
+        <v>1.1830000000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="15">
+      <c r="A61" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C61" s="16">
+        <v>492</v>
+      </c>
+      <c r="D61" s="17">
+        <v>3573</v>
+      </c>
+      <c r="E61" s="17">
+        <v>3964</v>
+      </c>
+      <c r="F61" s="23">
+        <v>391</v>
+      </c>
+      <c r="G61" s="20">
+        <v>0.10943184998600616</v>
+      </c>
+      <c r="H61" s="17">
+        <v>10</v>
+      </c>
+      <c r="I61" s="27">
+        <v>0.97170000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="15">
+      <c r="A62" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C62" s="16">
+        <v>493</v>
+      </c>
+      <c r="D62" s="17">
+        <v>6768</v>
+      </c>
+      <c r="E62" s="17">
+        <v>7467</v>
+      </c>
+      <c r="F62" s="23">
+        <v>699</v>
+      </c>
+      <c r="G62" s="20">
+        <v>0.10328014184397163</v>
+      </c>
+      <c r="H62" s="17">
+        <v>10</v>
+      </c>
+      <c r="I62" s="27">
+        <v>1.0913999999999999</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="15">
+      <c r="A63" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C63" s="16">
+        <v>512</v>
+      </c>
+      <c r="D63" s="17">
+        <v>696</v>
+      </c>
+      <c r="E63" s="17">
+        <v>732</v>
+      </c>
+      <c r="F63" s="23">
+        <v>36</v>
+      </c>
+      <c r="G63" s="20">
+        <v>5.1724137931034482E-2</v>
+      </c>
+      <c r="H63" s="17">
+        <v>6</v>
+      </c>
+      <c r="I63" s="27">
+        <v>0.51790000000000003</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="15">
+      <c r="A64" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B64" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C64" s="16">
+        <v>513</v>
+      </c>
+      <c r="D64" s="17">
+        <v>2094</v>
+      </c>
+      <c r="E64" s="17">
+        <v>2000</v>
+      </c>
+      <c r="F64" s="23">
+        <v>-94</v>
+      </c>
+      <c r="G64" s="20">
+        <v>-4.4890162368672396E-2</v>
+      </c>
+      <c r="H64" s="17">
+        <v>1</v>
+      </c>
+      <c r="I64" s="27">
+        <v>0.68300000000000005</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="15">
+      <c r="A65" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C65" s="16">
+        <v>516</v>
+      </c>
+      <c r="D65" s="17">
+        <v>669</v>
+      </c>
+      <c r="E65" s="17">
+        <v>675</v>
+      </c>
+      <c r="F65" s="23">
+        <v>6</v>
+      </c>
+      <c r="G65" s="20">
+        <v>8.9686098654708519E-3</v>
+      </c>
+      <c r="H65" s="17">
+        <v>4</v>
+      </c>
+      <c r="I65" s="27">
+        <v>0.58640000000000003</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15">
+      <c r="A66" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B66" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C66" s="16">
+        <v>517</v>
+      </c>
+      <c r="D66" s="17">
+        <v>1662</v>
+      </c>
+      <c r="E66" s="17">
+        <v>1620</v>
+      </c>
+      <c r="F66" s="23">
+        <v>-42</v>
+      </c>
+      <c r="G66" s="20">
+        <v>-2.5270758122743681E-2</v>
+      </c>
+      <c r="H66" s="17">
+        <v>2</v>
+      </c>
+      <c r="I66" s="27">
+        <v>0.79769999999999996</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15">
+      <c r="A67" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C67" s="16">
+        <v>518</v>
+      </c>
+      <c r="D67" s="17">
+        <v>1809</v>
+      </c>
+      <c r="E67" s="17">
+        <v>1945</v>
+      </c>
+      <c r="F67" s="23">
+        <v>136</v>
+      </c>
+      <c r="G67" s="20">
+        <v>7.5179657269209513E-2</v>
+      </c>
+      <c r="H67" s="17">
+        <v>8</v>
+      </c>
+      <c r="I67" s="27">
+        <v>1.1176999999999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15">
+      <c r="A68" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C68" s="16">
+        <v>519</v>
+      </c>
+      <c r="D68" s="17">
+        <v>102</v>
+      </c>
+      <c r="E68" s="17">
+        <v>110</v>
+      </c>
+      <c r="F68" s="23">
+        <v>8</v>
+      </c>
+      <c r="G68" s="20">
+        <v>7.8431372549019607E-2</v>
+      </c>
+      <c r="H68" s="17">
+        <v>6</v>
+      </c>
+      <c r="I68" s="27">
+        <v>0.16550000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15">
+      <c r="A69" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C69" s="16">
+        <v>521</v>
+      </c>
+      <c r="D69" s="17">
+        <v>72</v>
+      </c>
+      <c r="E69" s="17">
+        <v>74</v>
+      </c>
+      <c r="F69" s="23">
+        <v>2</v>
+      </c>
+      <c r="G69" s="20">
+        <v>2.7777777777777776E-2</v>
+      </c>
+      <c r="H69" s="17">
+        <v>5</v>
+      </c>
+      <c r="I69" s="27">
+        <v>1.0322</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="15">
+      <c r="A70" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="C70" s="16">
+        <v>522</v>
+      </c>
+      <c r="D70" s="17">
+        <v>19686</v>
+      </c>
+      <c r="E70" s="17">
+        <v>20000</v>
+      </c>
+      <c r="F70" s="23">
+        <v>314</v>
+      </c>
+      <c r="G70" s="20">
+        <v>1.5950421619424972E-2</v>
+      </c>
+      <c r="H70" s="17">
+        <v>6</v>
+      </c>
+      <c r="I70" s="27">
+        <v>2.2881</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="15">
+      <c r="A71" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B71" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C71" s="16">
+        <v>523</v>
+      </c>
+      <c r="D71" s="17">
+        <v>2232</v>
+      </c>
+      <c r="E71" s="17">
+        <v>2395</v>
+      </c>
+      <c r="F71" s="23">
+        <v>163</v>
+      </c>
+      <c r="G71" s="20">
+        <v>7.3028673835125443E-2</v>
+      </c>
+      <c r="H71" s="17">
+        <v>8</v>
+      </c>
+      <c r="I71" s="27">
+        <v>0.61350000000000005</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15">
+      <c r="A72" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C72" s="16">
+        <v>524</v>
+      </c>
+      <c r="D72" s="17">
+        <v>28650</v>
+      </c>
+      <c r="E72" s="17">
+        <v>29900</v>
+      </c>
+      <c r="F72" s="23">
+        <v>1250</v>
+      </c>
+      <c r="G72" s="20">
+        <v>4.3630017452006981E-2</v>
+      </c>
+      <c r="H72" s="17">
+        <v>9</v>
+      </c>
+      <c r="I72" s="27">
+        <v>2.8472</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="15">
+      <c r="A73" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B73" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C73" s="16">
+        <v>525</v>
+      </c>
+      <c r="D73" s="17">
+        <v>45</v>
+      </c>
+      <c r="E73" s="17">
+        <v>47</v>
+      </c>
+      <c r="F73" s="23">
+        <v>2</v>
+      </c>
+      <c r="G73" s="20">
+        <v>4.4444444444444446E-2</v>
+      </c>
+      <c r="H73" s="17">
+        <v>5</v>
+      </c>
+      <c r="I73" s="27">
+        <v>0.43099999999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="15">
+      <c r="A74" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C74" s="16">
+        <v>531</v>
+      </c>
+      <c r="D74" s="17">
+        <v>4878</v>
+      </c>
+      <c r="E74" s="17">
+        <v>5088</v>
+      </c>
+      <c r="F74" s="23">
+        <v>210</v>
+      </c>
+      <c r="G74" s="20">
+        <v>4.3050430504305043E-2</v>
+      </c>
+      <c r="H74" s="17">
+        <v>7</v>
+      </c>
+      <c r="I74" s="27">
+        <v>0.77959999999999996</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="15">
+      <c r="A75" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B75" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C75" s="16">
+        <v>532</v>
+      </c>
+      <c r="D75" s="17">
+        <v>1803</v>
+      </c>
+      <c r="E75" s="17">
+        <v>1885</v>
+      </c>
+      <c r="F75" s="23">
+        <v>82</v>
+      </c>
+      <c r="G75" s="20">
+        <v>4.5479755962285082E-2</v>
+      </c>
+      <c r="H75" s="17">
+        <v>7</v>
+      </c>
+      <c r="I75" s="27">
+        <v>0.93110000000000004</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="15">
+      <c r="A76" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C76" s="16">
+        <v>533</v>
+      </c>
+      <c r="D76" s="17">
+        <v>15</v>
+      </c>
+      <c r="E76" s="17">
+        <v>14</v>
+      </c>
+      <c r="F76" s="23">
+        <v>-1</v>
+      </c>
+      <c r="G76" s="20">
+        <v>-6.6666666666666666E-2</v>
+      </c>
+      <c r="H76" s="17">
+        <v>2</v>
+      </c>
+      <c r="I76" s="27">
+        <v>0.19789999999999999</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="15">
+      <c r="A77" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B77" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C77" s="16">
+        <v>541</v>
+      </c>
+      <c r="D77" s="17">
+        <v>26457</v>
+      </c>
+      <c r="E77" s="17">
+        <v>29509</v>
+      </c>
+      <c r="F77" s="23">
+        <v>3052</v>
+      </c>
+      <c r="G77" s="20">
+        <v>0.11535699436822013</v>
+      </c>
+      <c r="H77" s="17">
+        <v>10</v>
+      </c>
+      <c r="I77" s="27">
+        <v>0.72870000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="15">
+      <c r="A78" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B78" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C78" s="16">
+        <v>551</v>
+      </c>
+      <c r="D78" s="17">
+        <v>11880</v>
+      </c>
+      <c r="E78" s="17">
+        <v>12795</v>
+      </c>
+      <c r="F78" s="23">
+        <v>915</v>
+      </c>
+      <c r="G78" s="20">
+        <v>7.7020202020202017E-2</v>
+      </c>
+      <c r="H78" s="17">
+        <v>10</v>
+      </c>
+      <c r="I78" s="27">
+        <v>1.3535999999999999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="15">
+      <c r="A79" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B79" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C79" s="16">
+        <v>561</v>
+      </c>
+      <c r="D79" s="17">
+        <v>21921</v>
+      </c>
+      <c r="E79" s="17">
+        <v>22245</v>
+      </c>
+      <c r="F79" s="23">
+        <v>324</v>
+      </c>
+      <c r="G79" s="20">
+        <v>1.4780347611879021E-2</v>
+      </c>
+      <c r="H79" s="17">
+        <v>6</v>
+      </c>
+      <c r="I79" s="27">
+        <v>0.75429999999999997</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="15">
+      <c r="A80" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B80" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C80" s="16">
+        <v>562</v>
+      </c>
+      <c r="D80" s="17">
+        <v>1407</v>
+      </c>
+      <c r="E80" s="17">
+        <v>1534</v>
+      </c>
+      <c r="F80" s="23">
+        <v>127</v>
+      </c>
+      <c r="G80" s="20">
+        <v>9.0262970859985789E-2</v>
+      </c>
+      <c r="H80" s="17">
+        <v>8</v>
+      </c>
+      <c r="I80" s="27">
+        <v>0.82020000000000004</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="15">
+      <c r="A81" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B81" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C81" s="16">
+        <v>611</v>
+      </c>
+      <c r="D81" s="17">
+        <v>47225</v>
+      </c>
+      <c r="E81" s="17">
+        <v>54008</v>
+      </c>
+      <c r="F81" s="23">
+        <v>6783</v>
+      </c>
+      <c r="G81" s="20">
+        <v>0.14363155108523029</v>
+      </c>
+      <c r="H81" s="17">
+        <v>10</v>
+      </c>
+      <c r="I81" s="27" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="15">
+      <c r="A82" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B82" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C82" s="16">
+        <v>621</v>
+      </c>
+      <c r="D82" s="17">
+        <v>20643</v>
+      </c>
+      <c r="E82" s="17">
+        <v>23752</v>
+      </c>
+      <c r="F82" s="23">
+        <v>3109</v>
+      </c>
+      <c r="G82" s="20">
+        <v>0.15060795427021267</v>
+      </c>
+      <c r="H82" s="17">
+        <v>10</v>
+      </c>
+      <c r="I82" s="27">
+        <v>0.70069999999999999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="15">
+      <c r="A83" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B83" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C83" s="16">
+        <v>622</v>
+      </c>
+      <c r="D83" s="17">
+        <v>17106</v>
+      </c>
+      <c r="E83" s="17">
+        <v>18710</v>
+      </c>
+      <c r="F83" s="23">
+        <v>1604</v>
+      </c>
+      <c r="G83" s="20">
+        <v>9.3768268443820885E-2</v>
+      </c>
+      <c r="H83" s="17">
+        <v>10</v>
+      </c>
+      <c r="I83" s="27" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="15">
+      <c r="A84" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B84" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C84" s="16">
+        <v>623</v>
+      </c>
+      <c r="D84" s="17">
+        <v>11811</v>
+      </c>
+      <c r="E84" s="17">
+        <v>12635</v>
+      </c>
+      <c r="F84" s="23">
+        <v>824</v>
+      </c>
+      <c r="G84" s="20">
+        <v>6.976547286427906E-2</v>
+      </c>
+      <c r="H84" s="17">
+        <v>9</v>
+      </c>
+      <c r="I84" s="27">
+        <v>1.0619000000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="15">
+      <c r="A85" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B85" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C85" s="16">
+        <v>624</v>
+      </c>
+      <c r="D85" s="17">
+        <v>13581</v>
+      </c>
+      <c r="E85" s="17">
+        <v>15305</v>
+      </c>
+      <c r="F85" s="23">
+        <v>1724</v>
+      </c>
+      <c r="G85" s="20">
+        <v>0.12694205139533171</v>
+      </c>
+      <c r="H85" s="17">
+        <v>10</v>
+      </c>
+      <c r="I85" s="27">
+        <v>0.83069999999999999</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="15">
+      <c r="A86" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B86" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="46"/>
-[...48 lines deleted...]
-      <c r="E5" s="37" t="s">
+      <c r="C86" s="16">
+        <v>711</v>
+      </c>
+      <c r="D86" s="17">
+        <v>2271</v>
+      </c>
+      <c r="E86" s="17">
+        <v>2309</v>
+      </c>
+      <c r="F86" s="23">
+        <v>38</v>
+      </c>
+      <c r="G86" s="20">
+        <v>1.6732716864817261E-2</v>
+      </c>
+      <c r="H86" s="17">
+        <v>4</v>
+      </c>
+      <c r="I86" s="27">
+        <v>1.1474</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="15">
+      <c r="A87" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B87" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C87" s="16">
+        <v>712</v>
+      </c>
+      <c r="D87" s="17">
+        <v>555</v>
+      </c>
+      <c r="E87" s="17">
+        <v>601</v>
+      </c>
+      <c r="F87" s="23">
+        <v>46</v>
+      </c>
+      <c r="G87" s="20">
+        <v>8.2882882882882883E-2</v>
+      </c>
+      <c r="H87" s="17">
+        <v>8</v>
+      </c>
+      <c r="I87" s="27">
+        <v>0.92449999999999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="15">
+      <c r="A88" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B88" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C88" s="16">
+        <v>713</v>
+      </c>
+      <c r="D88" s="17">
+        <v>5730</v>
+      </c>
+      <c r="E88" s="17">
+        <v>6213</v>
+      </c>
+      <c r="F88" s="23">
+        <v>483</v>
+      </c>
+      <c r="G88" s="20">
+        <v>8.429319371727749E-2</v>
+      </c>
+      <c r="H88" s="17">
+        <v>10</v>
+      </c>
+      <c r="I88" s="27">
+        <v>0.92200000000000004</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="15">
+      <c r="A89" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B89" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="C89" s="16">
+        <v>721</v>
+      </c>
+      <c r="D89" s="17">
+        <v>4962</v>
+      </c>
+      <c r="E89" s="17">
+        <v>5381</v>
+      </c>
+      <c r="F89" s="23">
+        <v>419</v>
+      </c>
+      <c r="G89" s="20">
+        <v>8.4441757355904881E-2</v>
+      </c>
+      <c r="H89" s="17">
+        <v>9</v>
+      </c>
+      <c r="I89" s="27">
+        <v>0.76470000000000005</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="15">
+      <c r="A90" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B90" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C90" s="16">
+        <v>722</v>
+      </c>
+      <c r="D90" s="17">
+        <v>32721</v>
+      </c>
+      <c r="E90" s="17">
+        <v>33669</v>
+      </c>
+      <c r="F90" s="23">
+        <v>948</v>
+      </c>
+      <c r="G90" s="20">
+        <v>2.8972219675437793E-2</v>
+      </c>
+      <c r="H90" s="17">
+        <v>9</v>
+      </c>
+      <c r="I90" s="27">
+        <v>0.79579999999999995</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="15">
+      <c r="A91" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B91" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C91" s="16">
+        <v>811</v>
+      </c>
+      <c r="D91" s="17">
+        <v>4788</v>
+      </c>
+      <c r="E91" s="17">
+        <v>4936</v>
+      </c>
+      <c r="F91" s="23">
+        <v>148</v>
+      </c>
+      <c r="G91" s="20">
+        <v>3.0910609857978277E-2</v>
+      </c>
+      <c r="H91" s="17">
+        <v>7</v>
+      </c>
+      <c r="I91" s="27">
+        <v>0.97340000000000004</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="15">
+      <c r="A92" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="C92" s="16">
+        <v>812</v>
+      </c>
+      <c r="D92" s="17">
+        <v>4338</v>
+      </c>
+      <c r="E92" s="17">
+        <v>4607</v>
+      </c>
+      <c r="F92" s="23">
+        <v>269</v>
+      </c>
+      <c r="G92" s="20">
+        <v>6.2010142923005995E-2</v>
+      </c>
+      <c r="H92" s="17">
+        <v>9</v>
+      </c>
+      <c r="I92" s="27">
+        <v>0.81399999999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="15">
+      <c r="A93" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B93" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C93" s="16">
+        <v>813</v>
+      </c>
+      <c r="D93" s="17">
+        <v>8395</v>
+      </c>
+      <c r="E93" s="17">
+        <v>9000</v>
+      </c>
+      <c r="F93" s="23">
+        <v>605</v>
+      </c>
+      <c r="G93" s="20">
+        <v>7.2066706372840975E-2</v>
+      </c>
+      <c r="H93" s="17">
+        <v>9</v>
+      </c>
+      <c r="I93" s="27">
+        <v>0.86040000000000005</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="15">
+      <c r="A94" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B94" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="C94" s="16">
+        <v>814</v>
+      </c>
+      <c r="D94" s="17">
+        <v>273</v>
+      </c>
+      <c r="E94" s="17">
+        <v>275</v>
+      </c>
+      <c r="F94" s="23">
         <v>2</v>
       </c>
-      <c r="F5" s="16" t="s">
+      <c r="G94" s="20">
+        <v>7.326007326007326E-3</v>
+      </c>
+      <c r="H94" s="17">
+        <v>4</v>
+      </c>
+      <c r="I94" s="27">
+        <v>0.12520000000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="15">
+      <c r="A95" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B95" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C95" s="16">
+        <v>910</v>
+      </c>
+      <c r="D95" s="17">
+        <v>5066</v>
+      </c>
+      <c r="E95" s="17">
+        <v>4835</v>
+      </c>
+      <c r="F95" s="23">
+        <v>-231</v>
+      </c>
+      <c r="G95" s="20">
+        <v>-4.5598105013817607E-2</v>
+      </c>
+      <c r="H95" s="17">
         <v>1</v>
       </c>
-    </row>
-[...72 lines deleted...]
-      <c r="A11" t="s">
+      <c r="I95" s="27">
+        <v>0.63109999999999999</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="15">
+      <c r="A96" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B96" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C96" s="16">
+        <v>920</v>
+      </c>
+      <c r="D96" s="17">
+        <v>10087</v>
+      </c>
+      <c r="E96" s="17">
+        <v>10120</v>
+      </c>
+      <c r="F96" s="23">
+        <v>33</v>
+      </c>
+      <c r="G96" s="20">
+        <v>3.2715376226826608E-3</v>
+      </c>
+      <c r="H96" s="17">
         <v>4</v>
       </c>
-      <c r="B11" s="39">
-[...84 lines deleted...]
-      <c r="A15" t="s">
+      <c r="I96" s="27">
+        <v>1.2636000000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="15">
+      <c r="A97" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B97" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C97" s="16">
+        <v>930</v>
+      </c>
+      <c r="D97" s="17">
+        <v>12915</v>
+      </c>
+      <c r="E97" s="17">
+        <v>13257</v>
+      </c>
+      <c r="F97" s="23">
+        <v>342</v>
+      </c>
+      <c r="G97" s="20">
+        <v>2.64808362369338E-2</v>
+      </c>
+      <c r="H97" s="17">
         <v>7</v>
       </c>
-      <c r="B15" s="39">
-[...1841 lines deleted...]
-      <c r="B104" s="9"/>
+      <c r="I97" s="27">
+        <v>0.63260000000000005</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="15">
+      <c r="A98" s="3"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D80C295F-FAC9-45CD-A4E4-4AB9D25A44FE}">
-  <dimension ref="A1:G104"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{284AC3A7-65B3-4C50-AAB0-3B4D1C9B29F2}">
+  <dimension ref="A1:P10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K17" sqref="K17"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="55.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="16.140625" customWidth="1"/>
+    <col min="1" max="1" width="98.125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="79.125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="22.125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="24.75" style="2" customWidth="1"/>
+    <col min="7" max="7" width="22.375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="20.125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="23" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="9.125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-[...396 lines deleted...]
-      <c r="A23" t="s">
+    <row r="1" spans="1:16" ht="20.25">
+      <c r="A1" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="15">
+      <c r="A2" s="7" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="311.25">
+      <c r="A4" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="B23" s="39">
-[...6208 lines deleted...]
-      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+    </row>
+    <row r="5" spans="1:16" ht="15">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+    </row>
+    <row r="6" spans="1:16" ht="15">
+      <c r="A6" s="3"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>Decile Rankings Notes</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Central Iowa Projections</vt:lpstr>
+      <vt:lpstr>Notes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Workforce Development</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>LMI Bureau</dc:creator>
+  <dc:creator>Green, Katie [IWD]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>