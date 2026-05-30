--- v7 (2026-05-02)
+++ v8 (2026-05-30)
@@ -15,107 +15,107 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30006"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lkraft\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE9E36A9-BB4F-48A3-8FC3-2A04A2328FE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D225EC7-CA92-4026-A717-C2C4484AB32A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="1" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
     <sheet name="2025" sheetId="9" r:id="rId2"/>
     <sheet name="2024" sheetId="10" r:id="rId3"/>
     <sheet name="2023" sheetId="5" r:id="rId4"/>
     <sheet name="2022" sheetId="6" r:id="rId5"/>
     <sheet name="2021" sheetId="7" r:id="rId6"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$2:$Z$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Sheet2!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H189" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6727" uniqueCount="1192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6733" uniqueCount="1188">
   <si>
     <t>Iowa WARN Log</t>
   </si>
   <si>
-    <t>Updated: 04-29-2026</t>
+    <t>Updated: 05-27-2026</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Address Line 1</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>St</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Notice Type</t>
   </si>
   <si>
     <t>Emp #</t>
   </si>
@@ -482,50 +482,65 @@
   <si>
     <t>Marshall</t>
   </si>
   <si>
     <t>6100 Thornton Ave Ste 250</t>
   </si>
   <si>
     <t>802 Kenyon Rd</t>
   </si>
   <si>
     <t>Fort Dodge</t>
   </si>
   <si>
     <t>Webster</t>
   </si>
   <si>
     <t>855 A Ave Ne</t>
   </si>
   <si>
     <t>Cedar Rapids</t>
   </si>
   <si>
     <t>800 S Jordan Creek Pkwy</t>
   </si>
   <si>
+    <t>Mass Layoff - Additional Employees</t>
+  </si>
+  <si>
+    <t>Rhiners' Plumbing Co, Inc</t>
+  </si>
+  <si>
+    <t>15201 Hichman Rd</t>
+  </si>
+  <si>
+    <t>Clive</t>
+  </si>
+  <si>
+    <t>Amendment - Additional Employees</t>
+  </si>
+  <si>
     <t xml:space="preserve">John Deere Ottumwa Works </t>
   </si>
   <si>
     <t>928 E Vine St</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">IES Communications, LLC </t>
   </si>
   <si>
     <t>500 Share Way</t>
   </si>
   <si>
     <t>Altoona</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>Construction</t>
@@ -599,53 +614,50 @@
   <si>
     <t>Clarinda</t>
   </si>
   <si>
     <t>Page</t>
   </si>
   <si>
     <t>01/27/2025</t>
   </si>
   <si>
     <t>Quad County Corn Processors Cooperative</t>
   </si>
   <si>
     <t>6059 159th St</t>
   </si>
   <si>
     <t>Galva</t>
   </si>
   <si>
     <t>Ida</t>
   </si>
   <si>
     <t>01/24/2025</t>
   </si>
   <si>
-    <t>Amendment - Additional Employees</t>
-[...1 lines deleted...]
-  <si>
     <t>2/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Orient-Macksburg Community School District </t>
   </si>
   <si>
     <t>201 S Scholl St</t>
   </si>
   <si>
     <t>Orient</t>
   </si>
   <si>
     <t>Adair</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Educational Services </t>
   </si>
   <si>
     <t>Fisher Group</t>
   </si>
   <si>
     <t>1250 N Center Point Rd</t>
@@ -2468,53 +2480,50 @@
   <si>
     <t xml:space="preserve">810 Blakely Circle </t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Pearson </t>
   </si>
   <si>
     <t>2510 N Dodge St</t>
   </si>
   <si>
     <t xml:space="preserve">Johnson </t>
   </si>
   <si>
     <t>04/13/2023</t>
   </si>
   <si>
     <t xml:space="preserve">David's Bridal </t>
   </si>
   <si>
     <t xml:space="preserve">8801 University Ave </t>
   </si>
   <si>
-    <t>Clive</t>
-[...1 lines deleted...]
-  <si>
     <t>04/14/2023</t>
   </si>
   <si>
     <t xml:space="preserve">1402 Twixt Rd </t>
   </si>
   <si>
     <t>5001 Sergeant Rd Suite 330</t>
   </si>
   <si>
     <t xml:space="preserve">Western Iowa </t>
   </si>
   <si>
     <t xml:space="preserve">5252 Elmore Ave Suite A </t>
   </si>
   <si>
     <t xml:space="preserve">Scott </t>
   </si>
   <si>
     <t xml:space="preserve">800 Walnut St </t>
   </si>
   <si>
     <t>04/18/2023</t>
   </si>
   <si>
     <t xml:space="preserve">801 Walnut St </t>
@@ -3465,71 +3474,50 @@
     <t>Mid Continent Trucking Co</t>
   </si>
   <si>
     <t xml:space="preserve">701 S 15th St </t>
   </si>
   <si>
     <t>12/02/2022</t>
   </si>
   <si>
     <t>12/16/2022</t>
   </si>
   <si>
     <t xml:space="preserve">New Moxie Solar, LLC </t>
   </si>
   <si>
     <t xml:space="preserve">323 W Cherry St </t>
   </si>
   <si>
     <t>12/19/2022</t>
   </si>
   <si>
     <t xml:space="preserve">Lennox Industries </t>
   </si>
   <si>
     <t>12/20/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t xml:space="preserve">Bettendorf </t>
   </si>
   <si>
     <t>ABB Inc</t>
   </si>
   <si>
     <t>510 East Agency Road</t>
   </si>
   <si>
     <t>6/1/2021</t>
   </si>
   <si>
     <t>6/14/2021</t>
   </si>
   <si>
     <t>Marriott Hotel Services, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">300 E 9th St </t>
   </si>
   <si>
     <t>6/17/2021</t>
   </si>
   <si>
     <t>06/2/2021</t>
   </si>
@@ -3823,84 +3811,78 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -4020,50 +4002,76 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="78">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
@@ -5537,73 +5545,79 @@
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{82138FD0-8F80-44C1-A2D4-3DBE3F5E46DA}" name="Table4" displayName="Table4" ref="A2:L64" totalsRowShown="0" headerRowDxfId="77">
-  <autoFilter ref="A2:L64" xr:uid="{82138FD0-8F80-44C1-A2D4-3DBE3F5E46DA}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{82138FD0-8F80-44C1-A2D4-3DBE3F5E46DA}" name="Table4" displayName="Table4" ref="A2:L69" totalsRowShown="0" headerRowDxfId="77">
+  <autoFilter ref="A2:L69" xr:uid="{82138FD0-8F80-44C1-A2D4-3DBE3F5E46DA}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{624CA823-360D-451E-81B4-66E6AEBB7049}" name="Company" dataDxfId="76"/>
     <tableColumn id="2" xr3:uid="{2CB99E09-68C4-4CD3-8D8C-07722FD0C438}" name="Address Line 1" dataDxfId="75"/>
     <tableColumn id="3" xr3:uid="{6D28F5DD-C55C-49F5-BC21-E65A9BE1DD61}" name="City" dataDxfId="74"/>
     <tableColumn id="4" xr3:uid="{A13CB33A-FF6E-4D1A-A4DF-065220A6ABC5}" name="County" dataDxfId="73"/>
     <tableColumn id="5" xr3:uid="{587A5897-BD1D-4F25-A68D-858840E4B8A5}" name="St" dataDxfId="72"/>
     <tableColumn id="6" xr3:uid="{0C64127B-781C-476A-9FCF-76B6DFFADDA0}" name="ZIP" dataDxfId="71"/>
     <tableColumn id="7" xr3:uid="{0EB4B6CE-D4C9-4160-A191-9FBD38F3DDEA}" name="Notice Type" dataDxfId="70"/>
     <tableColumn id="8" xr3:uid="{17FC8CB3-45DF-4FC4-BD43-B6CD8D33961E}" name="Emp #" dataDxfId="69"/>
     <tableColumn id="9" xr3:uid="{D95706F0-84A4-4401-98C4-B4CDFE50FEC0}" name="Notice Date" dataDxfId="68"/>
     <tableColumn id="10" xr3:uid="{DEECFA46-500F-4E19-95EC-1C04851E0544}" name="Layoff Date" dataDxfId="67"/>
     <tableColumn id="11" xr3:uid="{7C66899C-FD64-4D84-BB50-121B5403324D}" name="Local Workforce Area" dataDxfId="66"/>
     <tableColumn id="12" xr3:uid="{80F9C949-5F17-414D-B710-4536C7ED8A67}" name="Industry" dataDxfId="65"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{C38DC0A3-5963-41DA-B1AE-851C8651B8D6}" name="Table49" displayName="Table49" ref="A2:L191" totalsRowShown="0" headerRowDxfId="64">
-  <autoFilter ref="A2:L191" xr:uid="{9A8EC2A9-F654-4ECE-92B0-473AB61146BD}"/>
+  <autoFilter ref="A2:L191" xr:uid="{9A8EC2A9-F654-4ECE-92B0-473AB61146BD}">
+    <filterColumn colId="10">
+      <filters>
+        <filter val="Mississippi Valley"/>
+      </filters>
+    </filterColumn>
+  </autoFilter>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{F47EFFBD-8370-4B50-94FC-3C9E4F1AE434}" name="Company" dataDxfId="63"/>
     <tableColumn id="2" xr3:uid="{93297EE1-63D9-44D4-B13B-2B74D5923198}" name="Address Line 1" dataDxfId="62"/>
     <tableColumn id="3" xr3:uid="{48FE19FC-61F3-4A56-AC86-D8E87A0307CE}" name="City" dataDxfId="61"/>
     <tableColumn id="4" xr3:uid="{E8046F74-098D-439E-9F83-19B6E747EBC2}" name="County" dataDxfId="60"/>
     <tableColumn id="5" xr3:uid="{0A88B1C9-CAAA-41F5-81E7-89CF6FF54AF8}" name="St" dataDxfId="59"/>
     <tableColumn id="6" xr3:uid="{46FDCDE0-660E-45DF-8249-22E1D5F768B8}" name="ZIP" dataDxfId="58"/>
     <tableColumn id="7" xr3:uid="{54023FB5-6EA1-4425-B73F-0E847F0C27F6}" name="Notice Type" dataDxfId="57"/>
     <tableColumn id="8" xr3:uid="{9204A58D-52B4-42F4-8265-54C1E38E9D73}" name="Emp #" dataDxfId="56"/>
     <tableColumn id="9" xr3:uid="{751F9098-5D27-45C2-B362-F13F799D639C}" name="Notice Date" dataDxfId="55"/>
     <tableColumn id="10" xr3:uid="{809A9325-27E6-4C36-9D0E-935C34CEB80C}" name="Layoff Date" dataDxfId="54"/>
     <tableColumn id="11" xr3:uid="{4109A497-64A3-4D65-9801-FEEBA148AE31}" name="Local Workforce Area" dataDxfId="53"/>
     <tableColumn id="12" xr3:uid="{EDAB0180-E4BE-454D-83F9-B61319598F49}" name="Industry" dataDxfId="52"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{CC6AA490-8228-4B3F-8F09-A7EBED3AF35E}" name="Table410" displayName="Table410" ref="A2:L127" totalsRowShown="0" headerRowDxfId="51">
   <autoFilter ref="A2:L127" xr:uid="{A8AABDD7-3C5D-4AFB-A51D-E9A31BF1D585}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{9537A6EB-0216-4C25-9927-311500F5C424}" name="Company" dataDxfId="50"/>
     <tableColumn id="2" xr3:uid="{8A24C805-D5CB-4239-947F-7E0437E871E7}" name="Address Line 1" dataDxfId="49"/>
     <tableColumn id="3" xr3:uid="{C6F4F7FC-4E82-4D1B-8A78-53C06EDD119A}" name="City" dataDxfId="48"/>
@@ -5642,52 +5656,52 @@
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{25FBF075-C548-4221-B8A4-1F49253367BA}" name="Table412" displayName="Table412" ref="A2:L100" totalsRowShown="0" headerRowDxfId="25">
   <autoFilter ref="A2:L100" xr:uid="{F7B6069B-B333-40DA-86E9-55FDFFB47963}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{362773BE-158C-41ED-AAE3-FD5BB427C9A9}" name="Company" dataDxfId="24"/>
     <tableColumn id="2" xr3:uid="{BE1B1E9C-75CB-49BE-B4BC-40712CC861C4}" name="Address Line 1" dataDxfId="23"/>
     <tableColumn id="3" xr3:uid="{A5EE89EF-7B9E-4C4D-A25E-AED37DF8B909}" name="City" dataDxfId="22"/>
     <tableColumn id="4" xr3:uid="{9128010F-8E19-4179-AD79-A4578843A621}" name="County" dataDxfId="21"/>
     <tableColumn id="5" xr3:uid="{7FA27516-5743-4035-9E62-452602C0EAAE}" name="St" dataDxfId="20"/>
     <tableColumn id="6" xr3:uid="{DAA875D9-581F-40BF-9050-C3575DBE71A6}" name="ZIP" dataDxfId="19"/>
     <tableColumn id="7" xr3:uid="{EC6FD828-2A52-4D32-B232-F88C08F30154}" name="Notice Type" dataDxfId="18"/>
     <tableColumn id="8" xr3:uid="{35738285-26F2-47EC-86E5-DCF0B34A1432}" name="Emp #" dataDxfId="17"/>
     <tableColumn id="9" xr3:uid="{32BDB298-7A5A-4C43-A6C8-BD1A96DE483A}" name="Notice Date" dataDxfId="16"/>
     <tableColumn id="10" xr3:uid="{8E84D481-6385-4B20-B5FE-517AC3DFB1F2}" name="Layoff Date" dataDxfId="15"/>
     <tableColumn id="11" xr3:uid="{EEC16784-0B00-45FF-AED6-24A65BF634D7}" name="Local Workforce Area" dataDxfId="14"/>
     <tableColumn id="12" xr3:uid="{C20DD491-1BD2-49B6-88E3-0AA4C5E4E23F}" name="Industry" dataDxfId="13"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{1BEA32C5-692B-4A99-ADCC-E13692B74419}" name="Table413" displayName="Table413" ref="A2:L22" totalsRowShown="0" headerRowDxfId="12">
-  <autoFilter ref="A2:L22" xr:uid="{7470B6DE-4503-4D23-8D41-AC272013CBFF}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{1BEA32C5-692B-4A99-ADCC-E13692B74419}" name="Table413" displayName="Table413" ref="A2:L19" totalsRowShown="0" headerRowDxfId="12">
+  <autoFilter ref="A2:L19" xr:uid="{7470B6DE-4503-4D23-8D41-AC272013CBFF}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{5EC3C567-DD83-4D25-83FC-574F4BD72715}" name="Company" dataDxfId="11"/>
     <tableColumn id="2" xr3:uid="{584A3774-9FF7-45FB-94BD-71E440D87D86}" name="Address Line 1" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{44F97929-EDE7-4651-9A47-F22723489DDB}" name="City" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{F0D42B17-5D00-4307-A970-68E9727646AA}" name="County" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{4F6E5157-1E2D-41D0-89F3-C2F1FEF88689}" name="St" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{8DAF29E5-3488-4706-AB81-1E473C67079E}" name="ZIP" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{D057B5D7-7181-421E-9395-EA96F41FC2F4}" name="Notice Type" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{B73C142D-8BE3-493E-9DAE-2D31575F3F74}" name="Emp #" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{EBB78B45-B2C3-4FB9-9336-A9E901E59D79}" name="Notice Date" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{D533E2A5-31EA-4A2E-888E-66594841777B}" name="Layoff Date" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{B7376C0B-8CEE-4007-BB1A-BA1DCED90491}" name="Local Workforce Area" dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{11182329-D7D9-4C88-9943-E0C8CB809DA8}" name="Industry" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -5886,39980 +5900,40013 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BK120"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="D43" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="M68" sqref="M68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="38.5" style="15" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="27" max="16384" width="12.625" style="10"/>
+    <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
+    <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
+    <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
+    <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
+    <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
+    <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
+    <col min="13" max="26" width="7.625" style="9" customWidth="1"/>
+    <col min="27" max="16384" width="12.625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" ht="26.25" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56" t="s">
+      <c r="B1" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="55"/>
-[...8 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
     </row>
     <row r="2" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="27" t="s">
+      <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="28" t="s">
+      <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="27" t="s">
+      <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="28" t="s">
+      <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="29" t="s">
+      <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="27" t="s">
+      <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="27" t="s">
+      <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="M2" s="27"/>
+      <c r="M2" s="25"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
     </row>
     <row r="3" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A3" s="7" t="s">
+      <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="5">
         <v>52601</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="5">
         <v>7</v>
       </c>
-      <c r="I3" s="24">
+      <c r="I3" s="22">
         <v>46042</v>
       </c>
-      <c r="J3" s="24" t="s">
+      <c r="J3" s="22" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
     </row>
     <row r="4" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="5">
         <v>52601</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="5">
         <v>4</v>
       </c>
-      <c r="I4" s="24">
+      <c r="I4" s="22">
         <v>46042</v>
       </c>
-      <c r="J4" s="24">
+      <c r="J4" s="22">
         <v>46113</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
     </row>
     <row r="5" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="5">
         <v>52601</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="5">
         <v>52</v>
       </c>
-      <c r="I5" s="24">
+      <c r="I5" s="22">
         <v>46042</v>
       </c>
-      <c r="J5" s="24">
+      <c r="J5" s="22">
         <v>46114</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
     </row>
     <row r="6" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="5">
         <v>52601</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="5">
         <v>18</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I6" s="22">
         <v>46042</v>
       </c>
-      <c r="J6" s="24">
+      <c r="J6" s="22">
         <v>46120</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
     </row>
     <row r="7" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>52601</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="5">
         <v>9</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="22">
         <v>46042</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="22">
         <v>46121</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
     <row r="8" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="5">
         <v>52601</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="5">
         <v>21</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="22">
         <v>46042</v>
       </c>
-      <c r="J8" s="24">
+      <c r="J8" s="22">
         <v>46122</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
     <row r="9" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="5">
         <v>52601</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="5">
         <v>16</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I9" s="22">
         <v>46042</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="22">
         <v>46125</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
     <row r="10" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="5">
         <v>52601</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="5">
         <v>16</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I10" s="22">
         <v>46042</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="22">
         <v>46142</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
     </row>
     <row r="11" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5">
         <v>52601</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="5">
         <v>42</v>
       </c>
-      <c r="I11" s="24">
+      <c r="I11" s="22">
         <v>46042</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="22">
         <v>46143</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
     </row>
     <row r="12" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="47" t="s">
+      <c r="B12" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="47" t="s">
+      <c r="C12" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="47" t="s">
+      <c r="D12" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="E12" s="47" t="s">
+      <c r="E12" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="48">
+      <c r="F12" s="46">
         <v>52601</v>
       </c>
-      <c r="G12" s="47" t="s">
+      <c r="G12" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="H12" s="48">
+      <c r="H12" s="46">
         <v>24</v>
       </c>
-      <c r="I12" s="49">
+      <c r="I12" s="47">
         <v>46042</v>
       </c>
-      <c r="J12" s="49">
+      <c r="J12" s="47">
         <v>46171</v>
       </c>
-      <c r="K12" s="47" t="s">
+      <c r="K12" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="L12" s="47" t="s">
+      <c r="L12" s="45" t="s">
         <v>22</v>
       </c>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
     </row>
     <row r="13" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A13" s="50" t="s">
+      <c r="A13" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="51" t="s">
+      <c r="C13" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="D13" s="51" t="s">
+      <c r="D13" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="E13" s="51" t="s">
+      <c r="E13" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="52">
+      <c r="F13" s="50">
         <v>50266</v>
       </c>
-      <c r="G13" s="51" t="s">
+      <c r="G13" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="52">
+      <c r="H13" s="50">
         <v>33</v>
       </c>
-      <c r="I13" s="53">
+      <c r="I13" s="51">
         <v>46042</v>
       </c>
-      <c r="J13" s="53">
+      <c r="J13" s="51">
         <v>46101</v>
       </c>
-      <c r="K13" s="51" t="s">
+      <c r="K13" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="L13" s="51" t="s">
+      <c r="L13" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="M13" s="43"/>
-[...24 lines deleted...]
-      <c r="AL13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
+      <c r="P13" s="41"/>
+      <c r="Q13" s="41"/>
+      <c r="R13" s="41"/>
+      <c r="S13" s="41"/>
+      <c r="T13" s="41"/>
+      <c r="U13" s="41"/>
+      <c r="V13" s="41"/>
+      <c r="W13" s="41"/>
+      <c r="X13" s="41"/>
+      <c r="Y13" s="41"/>
+      <c r="Z13" s="41"/>
+      <c r="AA13" s="42"/>
+      <c r="AB13" s="42"/>
+      <c r="AC13" s="42"/>
+      <c r="AD13" s="42"/>
+      <c r="AE13" s="42"/>
+      <c r="AF13" s="42"/>
+      <c r="AG13" s="42"/>
+      <c r="AH13" s="42"/>
+      <c r="AI13" s="43"/>
+      <c r="AJ13" s="43"/>
+      <c r="AK13" s="43"/>
+      <c r="AL13" s="43"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
     </row>
     <row r="14" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5">
         <v>52732</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="5">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I14" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="22">
         <v>46104</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="L14" s="54" t="s">
+      <c r="L14" s="52" t="s">
         <v>22</v>
       </c>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
     </row>
     <row r="15" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>52501</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="5">
         <v>40</v>
       </c>
-      <c r="I15" s="24">
+      <c r="I15" s="22">
         <v>46045</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="22">
         <v>46080</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
     </row>
     <row r="16" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="5">
         <v>50314</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H16" s="5">
         <v>67</v>
       </c>
-      <c r="I16" s="24">
+      <c r="I16" s="22">
         <v>46048</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="22">
         <v>46098</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
     </row>
     <row r="17" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="5">
         <v>50111</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H17" s="5">
         <v>47</v>
       </c>
-      <c r="I17" s="24">
+      <c r="I17" s="22">
         <v>46049</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J17" s="22">
         <v>46112</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="L17" s="7" t="s">
+      <c r="L17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
     </row>
     <row r="18" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="5">
         <v>50401</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="5">
         <v>34</v>
       </c>
-      <c r="I18" s="24">
+      <c r="I18" s="22">
         <v>46048</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="22">
         <v>46098</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
     </row>
     <row r="19" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="51" t="s">
+      <c r="B19" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="51" t="s">
+      <c r="C19" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="D19" s="51" t="s">
+      <c r="D19" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="E19" s="51" t="s">
+      <c r="E19" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="F19" s="52">
+      <c r="F19" s="50">
         <v>50266</v>
       </c>
-      <c r="G19" s="51" t="s">
+      <c r="G19" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="H19" s="52">
+      <c r="H19" s="50">
         <v>49</v>
       </c>
-      <c r="I19" s="53">
+      <c r="I19" s="51">
         <v>46056</v>
       </c>
-      <c r="J19" s="53">
+      <c r="J19" s="51">
         <v>46116</v>
       </c>
-      <c r="K19" s="51" t="s">
+      <c r="K19" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="L19" s="51" t="s">
+      <c r="L19" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="M19" s="43"/>
-[...24 lines deleted...]
-      <c r="AL19" s="45"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="41"/>
+      <c r="R19" s="41"/>
+      <c r="S19" s="41"/>
+      <c r="T19" s="41"/>
+      <c r="U19" s="41"/>
+      <c r="V19" s="41"/>
+      <c r="W19" s="41"/>
+      <c r="X19" s="41"/>
+      <c r="Y19" s="41"/>
+      <c r="Z19" s="41"/>
+      <c r="AA19" s="42"/>
+      <c r="AB19" s="42"/>
+      <c r="AC19" s="42"/>
+      <c r="AD19" s="42"/>
+      <c r="AE19" s="42"/>
+      <c r="AF19" s="42"/>
+      <c r="AG19" s="42"/>
+      <c r="AH19" s="42"/>
+      <c r="AI19" s="43"/>
+      <c r="AJ19" s="43"/>
+      <c r="AK19" s="43"/>
+      <c r="AL19" s="43"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
     </row>
-    <row r="20" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A20" s="58" t="s">
+    <row r="20" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B20" s="59" t="s">
+      <c r="B20" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="59" t="s">
+      <c r="C20" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="D20" s="59" t="s">
+      <c r="D20" s="57" t="s">
         <v>58</v>
       </c>
-      <c r="E20" s="59" t="s">
+      <c r="E20" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="F20" s="60">
+      <c r="F20" s="58">
         <v>50703</v>
       </c>
-      <c r="G20" s="59" t="s">
+      <c r="G20" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="H20" s="60">
+      <c r="H20" s="58">
         <v>89</v>
       </c>
-      <c r="I20" s="61">
+      <c r="I20" s="59">
         <v>46059</v>
       </c>
-      <c r="J20" s="61">
+      <c r="J20" s="59">
         <v>46098</v>
       </c>
-      <c r="K20" s="59" t="s">
+      <c r="K20" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="L20" s="59" t="s">
+      <c r="L20" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="M20" s="59"/>
-[...12 lines deleted...]
-      <c r="Z20" s="59"/>
+      <c r="M20" s="57"/>
+      <c r="N20" s="57"/>
+      <c r="O20" s="57"/>
+      <c r="P20" s="57"/>
+      <c r="Q20" s="57"/>
+      <c r="R20" s="57"/>
+      <c r="S20" s="57"/>
+      <c r="T20" s="57"/>
+      <c r="U20" s="57"/>
+      <c r="V20" s="57"/>
+      <c r="W20" s="57"/>
+      <c r="X20" s="57"/>
+      <c r="Y20" s="57"/>
+      <c r="Z20" s="57"/>
     </row>
     <row r="21" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="5">
         <v>52203</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="5">
         <v>341</v>
       </c>
-      <c r="I21" s="24">
+      <c r="I21" s="22">
         <v>46070</v>
       </c>
-      <c r="J21" s="24">
+      <c r="J21" s="22">
         <v>46090</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="L21" s="57" t="s">
+      <c r="L21" s="55" t="s">
         <v>22</v>
       </c>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
     </row>
-    <row r="22" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A22" s="63" t="s">
+    <row r="22" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="64" t="s">
+      <c r="B22" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="C22" s="64" t="s">
+      <c r="C22" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="D22" s="64" t="s">
+      <c r="D22" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="E22" s="64" t="s">
+      <c r="E22" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="F22" s="65">
+      <c r="F22" s="63">
         <v>50266</v>
       </c>
-      <c r="G22" s="64" t="s">
+      <c r="G22" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="H22" s="65">
+      <c r="H22" s="63">
         <v>2</v>
       </c>
-      <c r="I22" s="66">
+      <c r="I22" s="64">
         <v>46070</v>
       </c>
-      <c r="J22" s="66">
+      <c r="J22" s="64">
         <v>46130</v>
       </c>
-      <c r="K22" s="64" t="s">
+      <c r="K22" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="L22" s="64" t="s">
+      <c r="L22" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="M22" s="59"/>
-[...12 lines deleted...]
-      <c r="Z22" s="59"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="57"/>
+      <c r="P22" s="57"/>
+      <c r="Q22" s="57"/>
+      <c r="R22" s="57"/>
+      <c r="S22" s="57"/>
+      <c r="T22" s="57"/>
+      <c r="U22" s="57"/>
+      <c r="V22" s="57"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
+      <c r="Y22" s="57"/>
+      <c r="Z22" s="57"/>
     </row>
     <row r="23" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="5">
         <v>52601</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H23" s="5">
         <v>4</v>
       </c>
-      <c r="I23" s="24">
+      <c r="I23" s="22">
         <v>46080</v>
       </c>
-      <c r="J23" s="24">
+      <c r="J23" s="22">
         <v>46104</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
     </row>
-    <row r="24" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A24" s="58" t="s">
+    <row r="24" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A24" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="59" t="s">
+      <c r="B24" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="59" t="s">
+      <c r="C24" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="59" t="s">
+      <c r="D24" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="E24" s="59" t="s">
+      <c r="E24" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="F24" s="60">
+      <c r="F24" s="58">
         <v>52601</v>
       </c>
-      <c r="G24" s="59" t="s">
+      <c r="G24" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="H24" s="60">
+      <c r="H24" s="58">
         <v>47</v>
       </c>
-      <c r="I24" s="61">
+      <c r="I24" s="59">
         <v>46080</v>
       </c>
-      <c r="J24" s="61">
+      <c r="J24" s="59">
         <v>46114</v>
       </c>
-      <c r="K24" s="59" t="s">
+      <c r="K24" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="L24" s="59" t="s">
+      <c r="L24" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="M24" s="59"/>
-[...12 lines deleted...]
-      <c r="Z24" s="59"/>
+      <c r="M24" s="57"/>
+      <c r="N24" s="57"/>
+      <c r="O24" s="57"/>
+      <c r="P24" s="57"/>
+      <c r="Q24" s="57"/>
+      <c r="R24" s="57"/>
+      <c r="S24" s="57"/>
+      <c r="T24" s="57"/>
+      <c r="U24" s="57"/>
+      <c r="V24" s="57"/>
+      <c r="W24" s="57"/>
+      <c r="X24" s="57"/>
+      <c r="Y24" s="57"/>
+      <c r="Z24" s="57"/>
     </row>
     <row r="25" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="5">
         <v>52601</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H25" s="5">
         <v>16</v>
       </c>
-      <c r="I25" s="24">
+      <c r="I25" s="22">
         <v>46080</v>
       </c>
-      <c r="J25" s="24">
+      <c r="J25" s="22">
         <v>46120</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
     </row>
-    <row r="26" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A26" s="58" t="s">
+    <row r="26" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="59" t="s">
+      <c r="B26" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="59" t="s">
+      <c r="C26" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="59" t="s">
+      <c r="D26" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="E26" s="59" t="s">
+      <c r="E26" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="F26" s="60">
+      <c r="F26" s="58">
         <v>52601</v>
       </c>
-      <c r="G26" s="59" t="s">
+      <c r="G26" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="H26" s="60">
+      <c r="H26" s="58">
         <v>6</v>
       </c>
-      <c r="I26" s="61">
+      <c r="I26" s="59">
         <v>46080</v>
       </c>
-      <c r="J26" s="61">
+      <c r="J26" s="59">
         <v>46121</v>
       </c>
-      <c r="K26" s="59" t="s">
+      <c r="K26" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="L26" s="59" t="s">
+      <c r="L26" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="M26" s="59"/>
-[...12 lines deleted...]
-      <c r="Z26" s="59"/>
+      <c r="M26" s="57"/>
+      <c r="N26" s="57"/>
+      <c r="O26" s="57"/>
+      <c r="P26" s="57"/>
+      <c r="Q26" s="57"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="V26" s="57"/>
+      <c r="W26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="Z26" s="57"/>
     </row>
     <row r="27" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="5">
         <v>52601</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H27" s="5">
         <v>14</v>
       </c>
-      <c r="I27" s="24">
+      <c r="I27" s="22">
         <v>46080</v>
       </c>
-      <c r="J27" s="24">
+      <c r="J27" s="22">
         <v>46125</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
     </row>
-    <row r="28" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A28" s="58" t="s">
+    <row r="28" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="59" t="s">
+      <c r="B28" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="59" t="s">
+      <c r="C28" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="D28" s="59" t="s">
+      <c r="D28" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="E28" s="59" t="s">
+      <c r="E28" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="F28" s="60">
+      <c r="F28" s="58">
         <v>52601</v>
       </c>
-      <c r="G28" s="59" t="s">
+      <c r="G28" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="H28" s="60">
+      <c r="H28" s="58">
         <v>4</v>
       </c>
-      <c r="I28" s="61">
+      <c r="I28" s="59">
         <v>46080</v>
       </c>
-      <c r="J28" s="61">
+      <c r="J28" s="59">
         <v>46129</v>
       </c>
-      <c r="K28" s="59" t="s">
+      <c r="K28" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="L28" s="59" t="s">
+      <c r="L28" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="M28" s="59"/>
-[...12 lines deleted...]
-      <c r="Z28" s="59"/>
+      <c r="M28" s="57"/>
+      <c r="N28" s="57"/>
+      <c r="O28" s="57"/>
+      <c r="P28" s="57"/>
+      <c r="Q28" s="57"/>
+      <c r="R28" s="57"/>
+      <c r="S28" s="57"/>
+      <c r="T28" s="57"/>
+      <c r="U28" s="57"/>
+      <c r="V28" s="57"/>
+      <c r="W28" s="57"/>
+      <c r="X28" s="57"/>
+      <c r="Y28" s="57"/>
+      <c r="Z28" s="57"/>
     </row>
     <row r="29" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="5">
         <v>52601</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H29" s="5">
         <v>4</v>
       </c>
-      <c r="I29" s="24">
+      <c r="I29" s="22">
         <v>46080</v>
       </c>
-      <c r="J29" s="24">
+      <c r="J29" s="22">
         <v>46136</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
     </row>
-    <row r="30" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="58" t="s">
+    <row r="30" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="59" t="s">
+      <c r="B30" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="59" t="s">
+      <c r="C30" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="D30" s="59" t="s">
+      <c r="D30" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="E30" s="59" t="s">
+      <c r="E30" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="F30" s="60">
+      <c r="F30" s="58">
         <v>52601</v>
       </c>
-      <c r="G30" s="59" t="s">
+      <c r="G30" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="H30" s="60">
+      <c r="H30" s="58">
         <v>18</v>
       </c>
-      <c r="I30" s="61">
+      <c r="I30" s="59">
         <v>46080</v>
       </c>
-      <c r="J30" s="61">
+      <c r="J30" s="59">
         <v>46142</v>
       </c>
-      <c r="K30" s="59" t="s">
+      <c r="K30" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="L30" s="59" t="s">
+      <c r="L30" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="M30" s="59"/>
-[...12 lines deleted...]
-      <c r="Z30" s="59"/>
+      <c r="M30" s="57"/>
+      <c r="N30" s="57"/>
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="57"/>
+      <c r="S30" s="57"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="57"/>
+      <c r="V30" s="57"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="57"/>
+      <c r="Z30" s="57"/>
     </row>
     <row r="31" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5">
         <v>52601</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H31" s="5">
         <v>27</v>
       </c>
-      <c r="I31" s="24">
+      <c r="I31" s="22">
         <v>46080</v>
       </c>
-      <c r="J31" s="24">
+      <c r="J31" s="22">
         <v>46143</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
     </row>
-    <row r="32" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A32" s="58" t="s">
+    <row r="32" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="59" t="s">
+      <c r="B32" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="59" t="s">
+      <c r="C32" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="D32" s="59" t="s">
+      <c r="D32" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="E32" s="59" t="s">
+      <c r="E32" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="F32" s="60">
+      <c r="F32" s="58">
         <v>52601</v>
       </c>
-      <c r="G32" s="59" t="s">
+      <c r="G32" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="H32" s="60">
+      <c r="H32" s="58">
         <v>1</v>
       </c>
-      <c r="I32" s="61">
+      <c r="I32" s="59">
         <v>46080</v>
       </c>
-      <c r="J32" s="61">
+      <c r="J32" s="59">
         <v>46164</v>
       </c>
-      <c r="K32" s="59" t="s">
+      <c r="K32" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="L32" s="59" t="s">
+      <c r="L32" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="M32" s="59"/>
-[...12 lines deleted...]
-      <c r="Z32" s="59"/>
+      <c r="M32" s="57"/>
+      <c r="N32" s="57"/>
+      <c r="O32" s="57"/>
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57"/>
+      <c r="R32" s="57"/>
+      <c r="S32" s="57"/>
+      <c r="T32" s="57"/>
+      <c r="U32" s="57"/>
+      <c r="V32" s="57"/>
+      <c r="W32" s="57"/>
+      <c r="X32" s="57"/>
+      <c r="Y32" s="57"/>
+      <c r="Z32" s="57"/>
     </row>
     <row r="33" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A33" s="7" t="s">
+      <c r="A33" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="5">
         <v>52601</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H33" s="5">
         <v>7</v>
       </c>
-      <c r="I33" s="24">
+      <c r="I33" s="22">
         <v>46080</v>
       </c>
-      <c r="J33" s="24">
+      <c r="J33" s="22">
         <v>46171</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
     </row>
-    <row r="34" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A34" s="58" t="s">
+    <row r="34" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A34" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="59" t="s">
+      <c r="B34" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C34" s="59" t="s">
+      <c r="C34" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="D34" s="59" t="s">
+      <c r="D34" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="E34" s="59" t="s">
+      <c r="E34" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="F34" s="60">
+      <c r="F34" s="58">
         <v>52601</v>
       </c>
-      <c r="G34" s="59" t="s">
+      <c r="G34" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="H34" s="60">
+      <c r="H34" s="58">
         <v>15</v>
       </c>
-      <c r="I34" s="61">
+      <c r="I34" s="59">
         <v>46080</v>
       </c>
-      <c r="J34" s="61">
+      <c r="J34" s="59">
         <v>46199</v>
       </c>
-      <c r="K34" s="59" t="s">
+      <c r="K34" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="L34" s="59" t="s">
+      <c r="L34" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="M34" s="59"/>
-[...12 lines deleted...]
-      <c r="Z34" s="59"/>
+      <c r="M34" s="57"/>
+      <c r="N34" s="57"/>
+      <c r="O34" s="57"/>
+      <c r="P34" s="57"/>
+      <c r="Q34" s="57"/>
+      <c r="R34" s="57"/>
+      <c r="S34" s="57"/>
+      <c r="T34" s="57"/>
+      <c r="U34" s="57"/>
+      <c r="V34" s="57"/>
+      <c r="W34" s="57"/>
+      <c r="X34" s="57"/>
+      <c r="Y34" s="57"/>
+      <c r="Z34" s="57"/>
     </row>
     <row r="35" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A35" s="7" t="s">
+      <c r="A35" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>52601</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H35" s="5">
         <v>13</v>
       </c>
-      <c r="I35" s="24">
+      <c r="I35" s="22">
         <v>46080</v>
       </c>
-      <c r="J35" s="24">
+      <c r="J35" s="22">
         <v>46290</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="2"/>
     </row>
-    <row r="36" spans="1:59" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A36" s="67" t="s">
+    <row r="36" spans="1:59" s="60" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A36" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="68" t="s">
+      <c r="B36" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="C36" s="68" t="s">
+      <c r="C36" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="D36" s="68" t="s">
+      <c r="D36" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="E36" s="68" t="s">
+      <c r="E36" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="F36" s="69">
+      <c r="F36" s="67">
         <v>52601</v>
       </c>
-      <c r="G36" s="68" t="s">
+      <c r="G36" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="H36" s="69">
+      <c r="H36" s="67">
         <v>5</v>
       </c>
-      <c r="I36" s="70">
+      <c r="I36" s="68">
         <v>46080</v>
       </c>
-      <c r="J36" s="70">
+      <c r="J36" s="68">
         <v>46387</v>
       </c>
-      <c r="K36" s="68" t="s">
+      <c r="K36" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="L36" s="68" t="s">
+      <c r="L36" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="M36" s="59"/>
-[...12 lines deleted...]
-      <c r="Z36" s="59"/>
+      <c r="M36" s="57"/>
+      <c r="N36" s="57"/>
+      <c r="O36" s="57"/>
+      <c r="P36" s="57"/>
+      <c r="Q36" s="57"/>
+      <c r="R36" s="57"/>
+      <c r="S36" s="57"/>
+      <c r="T36" s="57"/>
+      <c r="U36" s="57"/>
+      <c r="V36" s="57"/>
+      <c r="W36" s="57"/>
+      <c r="X36" s="57"/>
+      <c r="Y36" s="57"/>
+      <c r="Z36" s="57"/>
     </row>
     <row r="37" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A37" s="67" t="s">
+      <c r="A37" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="68" t="s">
+      <c r="B37" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="C37" s="68" t="s">
+      <c r="C37" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="D37" s="68" t="s">
+      <c r="D37" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="E37" s="68" t="s">
+      <c r="E37" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="F37" s="69">
+      <c r="F37" s="67">
         <v>50266</v>
       </c>
-      <c r="G37" s="68" t="s">
+      <c r="G37" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="H37" s="69">
+      <c r="H37" s="67">
         <v>7</v>
       </c>
-      <c r="I37" s="70">
+      <c r="I37" s="68">
         <v>46084</v>
       </c>
-      <c r="J37" s="70">
+      <c r="J37" s="68">
         <v>46144</v>
       </c>
-      <c r="K37" s="68" t="s">
+      <c r="K37" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="68" t="s">
+      <c r="L37" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="M37" s="59"/>
-[...45 lines deleted...]
-      <c r="BG37" s="62"/>
+      <c r="M37" s="57"/>
+      <c r="N37" s="57"/>
+      <c r="O37" s="57"/>
+      <c r="P37" s="57"/>
+      <c r="Q37" s="57"/>
+      <c r="R37" s="57"/>
+      <c r="S37" s="57"/>
+      <c r="T37" s="57"/>
+      <c r="U37" s="57"/>
+      <c r="V37" s="57"/>
+      <c r="W37" s="57"/>
+      <c r="X37" s="57"/>
+      <c r="Y37" s="57"/>
+      <c r="Z37" s="57"/>
+      <c r="AA37" s="60"/>
+      <c r="AB37" s="60"/>
+      <c r="AC37" s="60"/>
+      <c r="AD37" s="60"/>
+      <c r="AE37" s="60"/>
+      <c r="AF37" s="60"/>
+      <c r="AG37" s="60"/>
+      <c r="AH37" s="60"/>
+      <c r="AI37" s="60"/>
+      <c r="AJ37" s="60"/>
+      <c r="AK37" s="60"/>
+      <c r="AL37" s="60"/>
+      <c r="AM37" s="60"/>
+      <c r="AN37" s="60"/>
+      <c r="AO37" s="60"/>
+      <c r="AP37" s="60"/>
+      <c r="AQ37" s="60"/>
+      <c r="AR37" s="60"/>
+      <c r="AS37" s="60"/>
+      <c r="AT37" s="60"/>
+      <c r="AU37" s="60"/>
+      <c r="AV37" s="60"/>
+      <c r="AW37" s="60"/>
+      <c r="AX37" s="60"/>
+      <c r="AY37" s="60"/>
+      <c r="AZ37" s="60"/>
+      <c r="BA37" s="60"/>
+      <c r="BB37" s="60"/>
+      <c r="BC37" s="60"/>
+      <c r="BD37" s="60"/>
+      <c r="BE37" s="60"/>
+      <c r="BF37" s="60"/>
+      <c r="BG37" s="60"/>
     </row>
     <row r="38" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5">
         <v>52315</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="5">
         <v>30</v>
       </c>
-      <c r="I38" s="24">
+      <c r="I38" s="22">
         <v>46090</v>
       </c>
-      <c r="J38" s="24">
+      <c r="J38" s="22">
         <v>46087</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
       <c r="W38" s="2"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
       <c r="Z38" s="2"/>
     </row>
     <row r="39" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A39" s="7" t="s">
+      <c r="A39" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="5">
         <v>52213</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="5">
         <v>46</v>
       </c>
-      <c r="I39" s="24">
+      <c r="I39" s="22">
         <v>46090</v>
       </c>
-      <c r="J39" s="24">
+      <c r="J39" s="22">
         <v>46087</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
     </row>
     <row r="40" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A40" s="67" t="s">
+      <c r="A40" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B40" s="68" t="s">
+      <c r="B40" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="C40" s="68" t="s">
+      <c r="C40" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="D40" s="68" t="s">
+      <c r="D40" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="E40" s="68" t="s">
+      <c r="E40" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="F40" s="69">
+      <c r="F40" s="67">
         <v>50266</v>
       </c>
-      <c r="G40" s="68" t="s">
+      <c r="G40" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="H40" s="69">
+      <c r="H40" s="67">
         <v>62</v>
       </c>
-      <c r="I40" s="70">
+      <c r="I40" s="68">
         <v>46112</v>
       </c>
-      <c r="J40" s="70">
+      <c r="J40" s="68">
         <v>46172</v>
       </c>
-      <c r="K40" s="68" t="s">
+      <c r="K40" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="L40" s="68" t="s">
+      <c r="L40" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="M40" s="59"/>
-[...45 lines deleted...]
-      <c r="BG40" s="62"/>
+      <c r="M40" s="57"/>
+      <c r="N40" s="57"/>
+      <c r="O40" s="57"/>
+      <c r="P40" s="57"/>
+      <c r="Q40" s="57"/>
+      <c r="R40" s="57"/>
+      <c r="S40" s="57"/>
+      <c r="T40" s="57"/>
+      <c r="U40" s="57"/>
+      <c r="V40" s="57"/>
+      <c r="W40" s="57"/>
+      <c r="X40" s="57"/>
+      <c r="Y40" s="57"/>
+      <c r="Z40" s="57"/>
+      <c r="AA40" s="60"/>
+      <c r="AB40" s="60"/>
+      <c r="AC40" s="60"/>
+      <c r="AD40" s="60"/>
+      <c r="AE40" s="60"/>
+      <c r="AF40" s="60"/>
+      <c r="AG40" s="60"/>
+      <c r="AH40" s="60"/>
+      <c r="AI40" s="60"/>
+      <c r="AJ40" s="60"/>
+      <c r="AK40" s="60"/>
+      <c r="AL40" s="60"/>
+      <c r="AM40" s="60"/>
+      <c r="AN40" s="60"/>
+      <c r="AO40" s="60"/>
+      <c r="AP40" s="60"/>
+      <c r="AQ40" s="60"/>
+      <c r="AR40" s="60"/>
+      <c r="AS40" s="60"/>
+      <c r="AT40" s="60"/>
+      <c r="AU40" s="60"/>
+      <c r="AV40" s="60"/>
+      <c r="AW40" s="60"/>
+      <c r="AX40" s="60"/>
+      <c r="AY40" s="60"/>
+      <c r="AZ40" s="60"/>
+      <c r="BA40" s="60"/>
+      <c r="BB40" s="60"/>
+      <c r="BC40" s="60"/>
+      <c r="BD40" s="60"/>
+      <c r="BE40" s="60"/>
+      <c r="BF40" s="60"/>
+      <c r="BG40" s="60"/>
     </row>
     <row r="41" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A41" s="7" t="s">
+      <c r="A41" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="5">
         <v>50702</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H41" s="5">
         <v>120</v>
       </c>
-      <c r="I41" s="24">
+      <c r="I41" s="22">
         <v>46114</v>
       </c>
-      <c r="J41" s="24">
+      <c r="J41" s="22">
         <v>46203</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>79</v>
       </c>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
     </row>
     <row r="42" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A42" s="7" t="s">
+      <c r="A42" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="5">
         <v>50703</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>66</v>
       </c>
       <c r="H42" s="5">
         <v>153</v>
       </c>
-      <c r="I42" s="24">
+      <c r="I42" s="22">
         <v>46120</v>
       </c>
-      <c r="J42" s="24">
+      <c r="J42" s="22">
         <v>46227</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>79</v>
       </c>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
       <c r="U42" s="2"/>
       <c r="V42" s="2"/>
       <c r="W42" s="2"/>
       <c r="X42" s="2"/>
       <c r="Y42" s="2"/>
       <c r="Z42" s="2"/>
     </row>
     <row r="43" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A43" s="7" t="s">
+      <c r="A43" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="5">
         <v>50662</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="5">
         <v>4</v>
       </c>
-      <c r="I43" s="24">
+      <c r="I43" s="22">
         <v>46126</v>
       </c>
-      <c r="J43" s="24">
+      <c r="J43" s="22">
         <v>46234</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
     </row>
     <row r="44" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A44" s="33" t="s">
+      <c r="A44" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="5">
         <v>50644</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H44" s="5">
         <v>5</v>
       </c>
-      <c r="I44" s="24">
+      <c r="I44" s="22">
         <v>46126</v>
       </c>
-      <c r="J44" s="24">
+      <c r="J44" s="22">
         <v>46234</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
       <c r="T44" s="2"/>
       <c r="U44" s="2"/>
       <c r="V44" s="2"/>
       <c r="W44" s="2"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
       <c r="Z44" s="2"/>
     </row>
     <row r="45" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A45" s="33" t="s">
+      <c r="A45" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5">
         <v>52175</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H45" s="5">
         <v>4</v>
       </c>
-      <c r="I45" s="24">
+      <c r="I45" s="22">
         <v>46126</v>
       </c>
-      <c r="J45" s="24">
+      <c r="J45" s="22">
         <v>46234</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="R45" s="2"/>
       <c r="S45" s="2"/>
       <c r="T45" s="2"/>
       <c r="U45" s="2"/>
       <c r="V45" s="2"/>
       <c r="W45" s="2"/>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
       <c r="Z45" s="2"/>
     </row>
     <row r="46" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A46" s="33" t="s">
+      <c r="A46" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="5">
         <v>50659</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="5">
         <v>3</v>
       </c>
-      <c r="I46" s="24">
+      <c r="I46" s="22">
         <v>46126</v>
       </c>
-      <c r="J46" s="24">
+      <c r="J46" s="22">
         <v>46234</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
       <c r="O46" s="2"/>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
       <c r="R46" s="2"/>
       <c r="S46" s="2"/>
       <c r="T46" s="2"/>
       <c r="U46" s="2"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="2"/>
       <c r="Z46" s="2"/>
     </row>
     <row r="47" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A47" s="33" t="s">
+      <c r="A47" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="5">
         <v>50616</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H47" s="5">
         <v>5</v>
       </c>
-      <c r="I47" s="24">
+      <c r="I47" s="22">
         <v>46126</v>
       </c>
-      <c r="J47" s="24">
+      <c r="J47" s="22">
         <v>46234</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="2"/>
       <c r="S47" s="2"/>
       <c r="T47" s="2"/>
       <c r="U47" s="2"/>
       <c r="V47" s="2"/>
       <c r="W47" s="2"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
       <c r="Z47" s="2"/>
     </row>
     <row r="48" spans="1:59" ht="14.25" customHeight="1">
-      <c r="A48" s="33" t="s">
+      <c r="A48" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="5">
         <v>50595</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H48" s="5">
         <v>3</v>
       </c>
-      <c r="I48" s="24">
+      <c r="I48" s="22">
         <v>46126</v>
       </c>
-      <c r="J48" s="24">
+      <c r="J48" s="22">
         <v>46234</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
       <c r="S48" s="2"/>
       <c r="T48" s="2"/>
       <c r="U48" s="2"/>
       <c r="V48" s="2"/>
       <c r="W48" s="2"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
       <c r="Z48" s="2"/>
     </row>
     <row r="49" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A49" s="33" t="s">
+      <c r="A49" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5">
         <v>50511</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H49" s="5">
         <v>5</v>
       </c>
-      <c r="I49" s="24">
+      <c r="I49" s="22">
         <v>46126</v>
       </c>
-      <c r="J49" s="24">
+      <c r="J49" s="22">
         <v>46234</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M49" s="2"/>
       <c r="N49" s="2"/>
       <c r="O49" s="2"/>
       <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
       <c r="R49" s="2"/>
       <c r="S49" s="2"/>
       <c r="T49" s="2"/>
       <c r="U49" s="2"/>
       <c r="V49" s="2"/>
       <c r="W49" s="2"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
       <c r="Z49" s="2"/>
     </row>
     <row r="50" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A50" s="33" t="s">
+      <c r="A50" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="5">
         <v>52172</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="5">
         <v>1</v>
       </c>
-      <c r="I50" s="24">
+      <c r="I50" s="22">
         <v>46126</v>
       </c>
-      <c r="J50" s="24">
+      <c r="J50" s="22">
         <v>46234</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2"/>
       <c r="T50" s="2"/>
       <c r="U50" s="2"/>
       <c r="V50" s="2"/>
       <c r="W50" s="2"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
       <c r="Z50" s="2"/>
     </row>
     <row r="51" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A51" s="33" t="s">
+      <c r="A51" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5">
         <v>52040</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H51" s="5">
         <v>5</v>
       </c>
-      <c r="I51" s="24">
+      <c r="I51" s="22">
         <v>46126</v>
       </c>
-      <c r="J51" s="24">
+      <c r="J51" s="22">
         <v>46234</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>72</v>
       </c>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
       <c r="R51" s="2"/>
       <c r="S51" s="2"/>
       <c r="T51" s="2"/>
       <c r="U51" s="2"/>
       <c r="V51" s="2"/>
       <c r="W51" s="2"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
       <c r="Z51" s="2"/>
     </row>
     <row r="52" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A52" s="67" t="s">
+      <c r="A52" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B52" s="68" t="s">
+      <c r="B52" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="C52" s="68" t="s">
+      <c r="C52" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="D52" s="68" t="s">
+      <c r="D52" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="E52" s="68" t="s">
+      <c r="E52" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="F52" s="69">
+      <c r="F52" s="67">
         <v>50266</v>
       </c>
-      <c r="G52" s="68" t="s">
+      <c r="G52" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="H52" s="69">
+      <c r="H52" s="67">
         <v>25</v>
       </c>
-      <c r="I52" s="70">
+      <c r="I52" s="68">
         <v>46126</v>
       </c>
-      <c r="J52" s="70">
+      <c r="J52" s="68">
         <v>46186</v>
       </c>
-      <c r="K52" s="68" t="s">
+      <c r="K52" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="L52" s="68" t="s">
+      <c r="L52" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="M52" s="59"/>
-[...45 lines deleted...]
-      <c r="BG52" s="62"/>
+      <c r="M52" s="57"/>
+      <c r="N52" s="57"/>
+      <c r="O52" s="57"/>
+      <c r="P52" s="57"/>
+      <c r="Q52" s="57"/>
+      <c r="R52" s="57"/>
+      <c r="S52" s="57"/>
+      <c r="T52" s="57"/>
+      <c r="U52" s="57"/>
+      <c r="V52" s="57"/>
+      <c r="W52" s="57"/>
+      <c r="X52" s="57"/>
+      <c r="Y52" s="57"/>
+      <c r="Z52" s="57"/>
+      <c r="AA52" s="60"/>
+      <c r="AB52" s="60"/>
+      <c r="AC52" s="60"/>
+      <c r="AD52" s="60"/>
+      <c r="AE52" s="60"/>
+      <c r="AF52" s="60"/>
+      <c r="AG52" s="60"/>
+      <c r="AH52" s="60"/>
+      <c r="AI52" s="60"/>
+      <c r="AJ52" s="60"/>
+      <c r="AK52" s="60"/>
+      <c r="AL52" s="60"/>
+      <c r="AM52" s="60"/>
+      <c r="AN52" s="60"/>
+      <c r="AO52" s="60"/>
+      <c r="AP52" s="60"/>
+      <c r="AQ52" s="60"/>
+      <c r="AR52" s="60"/>
+      <c r="AS52" s="60"/>
+      <c r="AT52" s="60"/>
+      <c r="AU52" s="60"/>
+      <c r="AV52" s="60"/>
+      <c r="AW52" s="60"/>
+      <c r="AX52" s="60"/>
+      <c r="AY52" s="60"/>
+      <c r="AZ52" s="60"/>
+      <c r="BA52" s="60"/>
+      <c r="BB52" s="60"/>
+      <c r="BC52" s="60"/>
+      <c r="BD52" s="60"/>
+      <c r="BE52" s="60"/>
+      <c r="BF52" s="60"/>
+      <c r="BG52" s="60"/>
     </row>
     <row r="53" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A53" s="71" t="s">
+      <c r="A53" s="69" t="s">
         <v>111</v>
       </c>
-      <c r="B53" s="72" t="s">
+      <c r="B53" s="70" t="s">
         <v>112</v>
       </c>
-      <c r="C53" s="72" t="s">
+      <c r="C53" s="70" t="s">
         <v>113</v>
       </c>
-      <c r="D53" s="72" t="s">
+      <c r="D53" s="70" t="s">
         <v>85</v>
       </c>
-      <c r="E53" s="72" t="s">
+      <c r="E53" s="70" t="s">
         <v>64</v>
       </c>
-      <c r="F53" s="73">
+      <c r="F53" s="71">
         <v>50662</v>
       </c>
-      <c r="G53" s="72" t="s">
+      <c r="G53" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="H53" s="73">
+      <c r="H53" s="71">
         <v>40</v>
       </c>
-      <c r="I53" s="74">
+      <c r="I53" s="72">
         <v>46128</v>
       </c>
-      <c r="J53" s="74">
+      <c r="J53" s="72">
         <v>46122</v>
       </c>
-      <c r="K53" s="72" t="s">
+      <c r="K53" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="L53" s="54" t="s">
+      <c r="L53" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="M53" s="16"/>
-[...12 lines deleted...]
-      <c r="Z53" s="16"/>
+      <c r="M53" s="14"/>
+      <c r="N53" s="14"/>
+      <c r="O53" s="14"/>
+      <c r="P53" s="14"/>
+      <c r="Q53" s="14"/>
+      <c r="R53" s="14"/>
+      <c r="S53" s="14"/>
+      <c r="T53" s="14"/>
+      <c r="U53" s="14"/>
+      <c r="V53" s="14"/>
+      <c r="W53" s="14"/>
+      <c r="X53" s="14"/>
+      <c r="Y53" s="14"/>
+      <c r="Z53" s="14"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
     </row>
     <row r="54" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A54" s="7" t="s">
+      <c r="A54" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B54" s="75" t="s">
+      <c r="B54" s="73" t="s">
         <v>115</v>
       </c>
-      <c r="C54" s="75" t="s">
+      <c r="C54" s="73" t="s">
         <v>116</v>
       </c>
-      <c r="D54" s="76" t="s">
+      <c r="D54" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="E54" s="72" t="s">
+      <c r="E54" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="5">
         <v>52233</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H54" s="5">
         <v>97</v>
       </c>
-      <c r="I54" s="24">
+      <c r="I54" s="22">
         <v>46126</v>
       </c>
-      <c r="J54" s="24">
+      <c r="J54" s="22">
         <v>46227</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L54" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="2"/>
     </row>
     <row r="55" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A55" s="7" t="s">
+      <c r="A55" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B55" s="77" t="s">
+      <c r="B55" s="75" t="s">
         <v>118</v>
       </c>
-      <c r="C55" s="76" t="s">
+      <c r="C55" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="D55" s="76" t="s">
+      <c r="D55" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="E55" s="72" t="s">
+      <c r="E55" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F55" s="5">
         <v>50309</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H55" s="5">
         <v>3</v>
       </c>
-      <c r="I55" s="24">
+      <c r="I55" s="22">
         <v>46126</v>
       </c>
-      <c r="J55" s="24">
+      <c r="J55" s="22">
         <v>46227</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L55" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
       <c r="Z55" s="2"/>
     </row>
     <row r="56" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A56" s="7" t="s">
+      <c r="A56" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B56" s="77" t="s">
+      <c r="B56" s="75" t="s">
         <v>119</v>
       </c>
-      <c r="C56" s="76" t="s">
+      <c r="C56" s="74" t="s">
         <v>48</v>
       </c>
-      <c r="D56" s="76" t="s">
+      <c r="D56" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="E56" s="72" t="s">
+      <c r="E56" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="5">
         <v>50111</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="5">
         <v>1</v>
       </c>
-      <c r="I56" s="24">
+      <c r="I56" s="22">
         <v>46126</v>
       </c>
-      <c r="J56" s="24">
+      <c r="J56" s="22">
         <v>46227</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L56" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
       <c r="Z56" s="2"/>
     </row>
     <row r="57" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A57" s="7" t="s">
+      <c r="A57" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B57" s="77" t="s">
+      <c r="B57" s="75" t="s">
         <v>120</v>
       </c>
-      <c r="C57" s="76" t="s">
+      <c r="C57" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="D57" s="76" t="s">
+      <c r="D57" s="74" t="s">
         <v>121</v>
       </c>
-      <c r="E57" s="72" t="s">
+      <c r="E57" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="5">
         <v>50266</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H57" s="5">
         <v>5</v>
       </c>
-      <c r="I57" s="24">
+      <c r="I57" s="22">
         <v>46126</v>
       </c>
-      <c r="J57" s="24">
+      <c r="J57" s="22">
         <v>46227</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L57" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
       <c r="Z57" s="2"/>
     </row>
     <row r="58" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A58" s="7" t="s">
+      <c r="A58" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B58" s="77" t="s">
+      <c r="B58" s="75" t="s">
         <v>122</v>
       </c>
-      <c r="C58" s="76" t="s">
+      <c r="C58" s="74" t="s">
         <v>57</v>
       </c>
-      <c r="D58" s="76" t="s">
+      <c r="D58" s="74" t="s">
         <v>58</v>
       </c>
-      <c r="E58" s="72" t="s">
+      <c r="E58" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F58" s="5">
         <v>50703</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H58" s="5">
         <v>1</v>
       </c>
-      <c r="I58" s="24">
+      <c r="I58" s="22">
         <v>46126</v>
       </c>
-      <c r="J58" s="24">
+      <c r="J58" s="22">
         <v>46227</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L58" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
       <c r="O58" s="2"/>
       <c r="P58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="R58" s="2"/>
       <c r="S58" s="2"/>
       <c r="T58" s="2"/>
       <c r="U58" s="2"/>
       <c r="V58" s="2"/>
       <c r="W58" s="2"/>
       <c r="X58" s="2"/>
       <c r="Y58" s="2"/>
       <c r="Z58" s="2"/>
     </row>
     <row r="59" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A59" s="7" t="s">
+      <c r="A59" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B59" s="77" t="s">
+      <c r="B59" s="75" t="s">
         <v>123</v>
       </c>
-      <c r="C59" s="76" t="s">
+      <c r="C59" s="74" t="s">
         <v>124</v>
       </c>
-      <c r="D59" s="76" t="s">
+      <c r="D59" s="74" t="s">
         <v>125</v>
       </c>
-      <c r="E59" s="72" t="s">
+      <c r="E59" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F59" s="5">
         <v>51104</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H59" s="5">
         <v>1</v>
       </c>
-      <c r="I59" s="24">
+      <c r="I59" s="22">
         <v>46126</v>
       </c>
-      <c r="J59" s="24">
+      <c r="J59" s="22">
         <v>46227</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L59" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
       <c r="O59" s="2"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
       <c r="S59" s="2"/>
       <c r="T59" s="2"/>
       <c r="U59" s="2"/>
       <c r="V59" s="2"/>
       <c r="W59" s="2"/>
       <c r="X59" s="2"/>
       <c r="Y59" s="2"/>
       <c r="Z59" s="2"/>
     </row>
     <row r="60" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A60" s="7" t="s">
+      <c r="A60" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B60" s="77" t="s">
+      <c r="B60" s="75" t="s">
         <v>126</v>
       </c>
-      <c r="C60" s="76" t="s">
+      <c r="C60" s="74" t="s">
         <v>127</v>
       </c>
-      <c r="D60" s="76" t="s">
+      <c r="D60" s="74" t="s">
         <v>127</v>
       </c>
-      <c r="E60" s="72" t="s">
+      <c r="E60" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="5">
         <v>52001</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H60" s="5">
         <v>2</v>
       </c>
-      <c r="I60" s="24">
+      <c r="I60" s="22">
         <v>46126</v>
       </c>
-      <c r="J60" s="24">
+      <c r="J60" s="22">
         <v>46227</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L60" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
       <c r="O60" s="2"/>
       <c r="P60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="R60" s="2"/>
       <c r="S60" s="2"/>
       <c r="T60" s="2"/>
       <c r="U60" s="2"/>
       <c r="V60" s="2"/>
       <c r="W60" s="2"/>
       <c r="X60" s="2"/>
       <c r="Y60" s="2"/>
       <c r="Z60" s="2"/>
     </row>
     <row r="61" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A61" s="7" t="s">
+      <c r="A61" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B61" s="77" t="s">
+      <c r="B61" s="75" t="s">
         <v>128</v>
       </c>
-      <c r="C61" s="76" t="s">
+      <c r="C61" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="D61" s="76" t="s">
+      <c r="D61" s="74" t="s">
         <v>130</v>
       </c>
-      <c r="E61" s="72" t="s">
+      <c r="E61" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F61" s="5">
         <v>50158</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H61" s="5">
         <v>1</v>
       </c>
-      <c r="I61" s="24">
+      <c r="I61" s="22">
         <v>46126</v>
       </c>
-      <c r="J61" s="24">
+      <c r="J61" s="22">
         <v>46227</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L61" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M61" s="2"/>
       <c r="N61" s="2"/>
       <c r="O61" s="2"/>
       <c r="P61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="R61" s="2"/>
       <c r="S61" s="2"/>
       <c r="T61" s="2"/>
       <c r="U61" s="2"/>
       <c r="V61" s="2"/>
       <c r="W61" s="2"/>
       <c r="X61" s="2"/>
       <c r="Y61" s="2"/>
       <c r="Z61" s="2"/>
     </row>
     <row r="62" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A62" s="7" t="s">
+      <c r="A62" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B62" s="77" t="s">
+      <c r="B62" s="75" t="s">
         <v>131</v>
       </c>
-      <c r="C62" s="76" t="s">
+      <c r="C62" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="D62" s="76" t="s">
+      <c r="D62" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="E62" s="72" t="s">
+      <c r="E62" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="5">
         <v>50321</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H62" s="5">
         <v>76</v>
       </c>
-      <c r="I62" s="24">
+      <c r="I62" s="22">
         <v>46126</v>
       </c>
-      <c r="J62" s="24">
+      <c r="J62" s="22">
         <v>46227</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L62" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M62" s="2"/>
       <c r="N62" s="2"/>
       <c r="O62" s="2"/>
       <c r="P62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="R62" s="2"/>
       <c r="S62" s="2"/>
       <c r="T62" s="2"/>
       <c r="U62" s="2"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
       <c r="X62" s="2"/>
       <c r="Y62" s="2"/>
       <c r="Z62" s="2"/>
     </row>
     <row r="63" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A63" s="7" t="s">
+      <c r="A63" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B63" s="77" t="s">
+      <c r="B63" s="75" t="s">
         <v>132</v>
       </c>
-      <c r="C63" s="76" t="s">
+      <c r="C63" s="74" t="s">
         <v>133</v>
       </c>
-      <c r="D63" s="76" t="s">
+      <c r="D63" s="74" t="s">
         <v>134</v>
       </c>
-      <c r="E63" s="72" t="s">
+      <c r="E63" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="5">
         <v>50501</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H63" s="5">
         <v>1</v>
       </c>
-      <c r="I63" s="24">
+      <c r="I63" s="22">
         <v>46126</v>
       </c>
-      <c r="J63" s="24">
+      <c r="J63" s="22">
         <v>46227</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L63" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M63" s="2"/>
       <c r="N63" s="2"/>
       <c r="O63" s="2"/>
       <c r="P63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="R63" s="2"/>
       <c r="S63" s="2"/>
       <c r="T63" s="2"/>
       <c r="U63" s="2"/>
       <c r="V63" s="2"/>
       <c r="W63" s="2"/>
       <c r="X63" s="2"/>
       <c r="Y63" s="2"/>
       <c r="Z63" s="2"/>
     </row>
     <row r="64" spans="1:61" ht="14.25" customHeight="1">
-      <c r="A64" s="7" t="s">
+      <c r="A64" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B64" s="77" t="s">
+      <c r="B64" s="75" t="s">
         <v>135</v>
       </c>
-      <c r="C64" s="76" t="s">
+      <c r="C64" s="74" t="s">
         <v>136</v>
       </c>
-      <c r="D64" s="76" t="s">
+      <c r="D64" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="E64" s="72" t="s">
+      <c r="E64" s="70" t="s">
         <v>64</v>
       </c>
       <c r="F64" s="5">
         <v>52404</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H64" s="5">
         <v>1</v>
       </c>
-      <c r="I64" s="24">
+      <c r="I64" s="22">
         <v>46126</v>
       </c>
-      <c r="J64" s="24">
+      <c r="J64" s="22">
         <v>46227</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L64" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M64" s="2"/>
       <c r="N64" s="2"/>
       <c r="O64" s="2"/>
       <c r="P64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="R64" s="2"/>
       <c r="S64" s="2"/>
       <c r="T64" s="2"/>
       <c r="U64" s="2"/>
       <c r="V64" s="2"/>
       <c r="W64" s="2"/>
       <c r="X64" s="2"/>
       <c r="Y64" s="2"/>
       <c r="Z64" s="2"/>
     </row>
     <row r="65" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A65" s="46" t="s">
+      <c r="A65" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="B65" s="47" t="s">
+      <c r="B65" s="45" t="s">
         <v>137</v>
       </c>
-      <c r="C65" s="47" t="s">
+      <c r="C65" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="D65" s="47" t="s">
+      <c r="D65" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="E65" s="47" t="s">
+      <c r="E65" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="F65" s="48">
+      <c r="F65" s="46">
         <v>50266</v>
       </c>
-      <c r="G65" s="47" t="s">
+      <c r="G65" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="H65" s="48">
+      <c r="H65" s="46">
         <v>10</v>
       </c>
-      <c r="I65" s="49">
+      <c r="I65" s="47">
         <v>46140</v>
       </c>
-      <c r="J65" s="49">
+      <c r="J65" s="47">
         <v>46200</v>
       </c>
-      <c r="K65" s="47" t="s">
+      <c r="K65" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="L65" s="47" t="s">
+      <c r="L65" s="45" t="s">
         <v>29</v>
       </c>
       <c r="M65" s="2"/>
       <c r="N65" s="2"/>
       <c r="O65" s="2"/>
       <c r="P65" s="2"/>
       <c r="Q65" s="2"/>
       <c r="R65" s="2"/>
       <c r="S65" s="2"/>
       <c r="T65" s="2"/>
       <c r="U65" s="2"/>
       <c r="V65" s="2"/>
       <c r="W65" s="2"/>
       <c r="X65" s="2"/>
       <c r="Y65" s="2"/>
       <c r="Z65" s="2"/>
       <c r="BI65"/>
       <c r="BJ65"/>
       <c r="BK65"/>
     </row>
     <row r="66" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A66" s="7"/>
-[...10 lines deleted...]
-      <c r="L66" s="2"/>
+      <c r="A66" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="B66" s="52" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="E66" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66" s="77">
+        <v>50266</v>
+      </c>
+      <c r="G66" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="H66" s="77">
+        <v>29</v>
+      </c>
+      <c r="I66" s="78">
+        <v>46154</v>
+      </c>
+      <c r="J66" s="78">
+        <v>46214</v>
+      </c>
+      <c r="K66" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="L66" s="52" t="s">
+        <v>29</v>
+      </c>
       <c r="M66" s="2"/>
       <c r="N66" s="2"/>
       <c r="O66" s="2"/>
       <c r="P66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
       <c r="S66" s="2"/>
       <c r="T66" s="2"/>
       <c r="U66" s="2"/>
       <c r="V66" s="2"/>
       <c r="W66" s="2"/>
       <c r="X66" s="2"/>
       <c r="Y66" s="2"/>
       <c r="Z66" s="2"/>
+      <c r="BI66"/>
+      <c r="BJ66"/>
+      <c r="BK66"/>
     </row>
     <row r="67" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A67" s="7"/>
-[...10 lines deleted...]
-      <c r="L67" s="2"/>
+      <c r="A67" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F67" s="5">
+        <v>50266</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="H67" s="5">
+        <v>14</v>
+      </c>
+      <c r="I67" s="22">
+        <v>46156</v>
+      </c>
+      <c r="J67" s="22">
+        <v>46227</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>117</v>
+      </c>
       <c r="M67" s="2"/>
       <c r="N67" s="2"/>
       <c r="O67" s="2"/>
       <c r="P67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
       <c r="T67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
+      <c r="BK67"/>
     </row>
     <row r="68" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A68" s="7"/>
-[...10 lines deleted...]
-      <c r="L68" s="2"/>
+      <c r="A68" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" s="5">
+        <v>50325</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H68" s="5">
+        <v>47</v>
+      </c>
+      <c r="I68" s="22">
+        <v>46163</v>
+      </c>
+      <c r="J68" s="22">
+        <v>46143</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>59</v>
+      </c>
       <c r="M68" s="2"/>
       <c r="N68" s="2"/>
       <c r="O68" s="2"/>
       <c r="P68" s="2"/>
       <c r="Q68" s="2"/>
       <c r="R68" s="2"/>
       <c r="S68" s="2"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
       <c r="X68" s="2"/>
       <c r="Y68" s="2"/>
       <c r="Z68" s="2"/>
+      <c r="BK68"/>
     </row>
     <row r="69" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A69" s="7"/>
-[...10 lines deleted...]
-      <c r="L69" s="2"/>
+      <c r="A69" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="B69" s="80" t="s">
+        <v>137</v>
+      </c>
+      <c r="C69" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="E69" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69" s="81">
+        <v>50266</v>
+      </c>
+      <c r="G69" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="H69" s="81">
+        <v>1</v>
+      </c>
+      <c r="I69" s="82">
+        <v>46168</v>
+      </c>
+      <c r="J69" s="82">
+        <v>46228</v>
+      </c>
+      <c r="K69" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="L69" s="80" t="s">
+        <v>29</v>
+      </c>
       <c r="M69" s="2"/>
       <c r="N69" s="2"/>
       <c r="O69" s="2"/>
       <c r="P69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
-      <c r="V69" s="2"/>
-[...3 lines deleted...]
-      <c r="Z69" s="2"/>
+      <c r="V69" s="83"/>
+      <c r="W69" s="83"/>
+      <c r="X69" s="83"/>
+      <c r="Y69" s="83"/>
+      <c r="Z69" s="83"/>
+      <c r="AA69" s="84"/>
+      <c r="AB69" s="84"/>
+      <c r="AC69" s="84"/>
+      <c r="AD69" s="84"/>
+      <c r="AE69" s="84"/>
+      <c r="AF69" s="84"/>
+      <c r="AG69" s="84"/>
+      <c r="AH69" s="84"/>
+      <c r="AI69" s="84"/>
+      <c r="AJ69" s="84"/>
+      <c r="AK69" s="84"/>
+      <c r="AL69" s="84"/>
+      <c r="AM69" s="84"/>
+      <c r="AN69" s="84"/>
+      <c r="AO69" s="84"/>
+      <c r="AP69" s="84"/>
+      <c r="AQ69" s="84"/>
+      <c r="AR69" s="84"/>
+      <c r="AS69" s="84"/>
+      <c r="AT69" s="84"/>
+      <c r="AU69" s="84"/>
+      <c r="AV69" s="84"/>
+      <c r="AW69" s="84"/>
+      <c r="AX69" s="84"/>
+      <c r="AY69" s="84"/>
+      <c r="AZ69" s="84"/>
+      <c r="BA69" s="84"/>
+      <c r="BB69" s="84"/>
+      <c r="BC69" s="84"/>
+      <c r="BD69" s="84"/>
+      <c r="BE69" s="84"/>
+      <c r="BF69" s="84"/>
+      <c r="BG69" s="84"/>
+      <c r="BH69" s="84"/>
+      <c r="BI69" s="85"/>
+      <c r="BJ69" s="85"/>
+      <c r="BK69"/>
     </row>
     <row r="70" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A70" s="7"/>
+      <c r="A70" s="6"/>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="5"/>
       <c r="G70" s="2"/>
       <c r="H70" s="5"/>
-      <c r="I70" s="8"/>
+      <c r="I70" s="7"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="2"/>
       <c r="O70" s="2"/>
       <c r="P70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="R70" s="2"/>
       <c r="S70" s="2"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
       <c r="X70" s="2"/>
       <c r="Y70" s="2"/>
       <c r="Z70" s="2"/>
     </row>
     <row r="71" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A71" s="7"/>
+      <c r="A71" s="6"/>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
       <c r="F71" s="5"/>
       <c r="G71" s="2"/>
       <c r="H71" s="5"/>
-      <c r="I71" s="8"/>
+      <c r="I71" s="7"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2"/>
       <c r="M71" s="2"/>
       <c r="N71" s="2"/>
       <c r="O71" s="2"/>
       <c r="P71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
     </row>
     <row r="72" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A72" s="7"/>
+      <c r="A72" s="6"/>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="5"/>
       <c r="G72" s="2"/>
       <c r="H72" s="5"/>
-      <c r="I72" s="8"/>
+      <c r="I72" s="7"/>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
       <c r="L72" s="2"/>
       <c r="M72" s="2"/>
       <c r="N72" s="2"/>
       <c r="O72" s="2"/>
       <c r="P72" s="2"/>
       <c r="Q72" s="2"/>
       <c r="R72" s="2"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
       <c r="Z72" s="2"/>
     </row>
     <row r="73" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A73" s="7"/>
+      <c r="A73" s="6"/>
       <c r="B73" s="2"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="5"/>
       <c r="G73" s="2"/>
       <c r="H73" s="5"/>
-      <c r="I73" s="8"/>
+      <c r="I73" s="7"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
       <c r="N73" s="2"/>
       <c r="O73" s="2"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="R73" s="2"/>
       <c r="S73" s="2"/>
       <c r="T73" s="2"/>
       <c r="U73" s="2"/>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
     </row>
     <row r="74" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A74" s="7"/>
+      <c r="A74" s="6"/>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="5"/>
       <c r="G74" s="2"/>
       <c r="H74" s="5"/>
-      <c r="I74" s="8"/>
+      <c r="I74" s="7"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
       <c r="M74" s="2"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
       <c r="P74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
     </row>
     <row r="75" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A75" s="7"/>
+      <c r="A75" s="6"/>
       <c r="B75" s="2"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="5"/>
       <c r="G75" s="2"/>
       <c r="H75" s="5"/>
-      <c r="I75" s="8"/>
+      <c r="I75" s="7"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="2"/>
       <c r="M75" s="2"/>
       <c r="N75" s="2"/>
       <c r="O75" s="2"/>
       <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="R75" s="2"/>
       <c r="S75" s="2"/>
       <c r="T75" s="2"/>
       <c r="U75" s="2"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
       <c r="X75" s="2"/>
       <c r="Y75" s="2"/>
       <c r="Z75" s="2"/>
     </row>
     <row r="76" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A76" s="7"/>
+      <c r="A76" s="6"/>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="5"/>
       <c r="G76" s="2"/>
       <c r="H76" s="5"/>
-      <c r="I76" s="8"/>
+      <c r="I76" s="7"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
       <c r="M76" s="2"/>
       <c r="N76" s="2"/>
       <c r="O76" s="2"/>
       <c r="P76" s="2"/>
       <c r="Q76" s="2"/>
       <c r="R76" s="2"/>
       <c r="S76" s="2"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
       <c r="Y76" s="2"/>
       <c r="Z76" s="2"/>
     </row>
     <row r="77" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A77" s="7"/>
+      <c r="A77" s="6"/>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="5"/>
       <c r="G77" s="2"/>
       <c r="H77" s="5"/>
-      <c r="I77" s="8"/>
+      <c r="I77" s="7"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2"/>
       <c r="M77" s="2"/>
       <c r="N77" s="2"/>
       <c r="O77" s="2"/>
       <c r="P77" s="2"/>
       <c r="Q77" s="2"/>
       <c r="R77" s="2"/>
       <c r="S77" s="2"/>
       <c r="T77" s="2"/>
       <c r="U77" s="2"/>
       <c r="V77" s="2"/>
       <c r="W77" s="2"/>
       <c r="X77" s="2"/>
       <c r="Y77" s="2"/>
       <c r="Z77" s="2"/>
     </row>
     <row r="78" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A78" s="7"/>
+      <c r="A78" s="6"/>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
       <c r="F78" s="5"/>
       <c r="G78" s="2"/>
       <c r="H78" s="5"/>
-      <c r="I78" s="8"/>
+      <c r="I78" s="7"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
       <c r="P78" s="2"/>
       <c r="Q78" s="2"/>
       <c r="R78" s="2"/>
       <c r="S78" s="2"/>
       <c r="T78" s="2"/>
       <c r="U78" s="2"/>
       <c r="V78" s="2"/>
       <c r="W78" s="2"/>
       <c r="X78" s="2"/>
       <c r="Y78" s="2"/>
       <c r="Z78" s="2"/>
     </row>
     <row r="79" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A79" s="7"/>
+      <c r="A79" s="6"/>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
       <c r="D79" s="2"/>
       <c r="E79" s="2"/>
       <c r="F79" s="5"/>
       <c r="G79" s="2"/>
       <c r="H79" s="5"/>
-      <c r="I79" s="8"/>
+      <c r="I79" s="7"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2"/>
       <c r="M79" s="2"/>
       <c r="N79" s="2"/>
       <c r="O79" s="2"/>
       <c r="P79" s="2"/>
       <c r="Q79" s="2"/>
       <c r="R79" s="2"/>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
       <c r="X79" s="2"/>
       <c r="Y79" s="2"/>
       <c r="Z79" s="2"/>
     </row>
     <row r="80" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A80" s="7"/>
+      <c r="A80" s="6"/>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="5"/>
       <c r="G80" s="2"/>
       <c r="H80" s="5"/>
-      <c r="I80" s="8"/>
+      <c r="I80" s="7"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
       <c r="M80" s="2"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
       <c r="P80" s="2"/>
       <c r="Q80" s="2"/>
       <c r="R80" s="2"/>
       <c r="S80" s="2"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="W80" s="2"/>
       <c r="X80" s="2"/>
       <c r="Y80" s="2"/>
       <c r="Z80" s="2"/>
     </row>
     <row r="81" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A81" s="7"/>
+      <c r="A81" s="6"/>
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="5"/>
       <c r="G81" s="2"/>
       <c r="H81" s="5"/>
-      <c r="I81" s="8"/>
+      <c r="I81" s="7"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
       <c r="N81" s="2"/>
       <c r="O81" s="2"/>
       <c r="P81" s="2"/>
       <c r="Q81" s="2"/>
       <c r="R81" s="2"/>
       <c r="S81" s="2"/>
       <c r="T81" s="2"/>
       <c r="U81" s="2"/>
       <c r="V81" s="2"/>
       <c r="W81" s="2"/>
       <c r="X81" s="2"/>
       <c r="Y81" s="2"/>
       <c r="Z81" s="2"/>
     </row>
     <row r="82" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A82" s="7"/>
+      <c r="A82" s="6"/>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="5"/>
       <c r="G82" s="2"/>
       <c r="H82" s="5"/>
-      <c r="I82" s="8"/>
+      <c r="I82" s="7"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
       <c r="L82" s="2"/>
       <c r="M82" s="2"/>
       <c r="N82" s="2"/>
       <c r="O82" s="2"/>
       <c r="P82" s="2"/>
       <c r="Q82" s="2"/>
       <c r="R82" s="2"/>
       <c r="S82" s="2"/>
       <c r="T82" s="2"/>
       <c r="U82" s="2"/>
       <c r="V82" s="2"/>
       <c r="W82" s="2"/>
       <c r="X82" s="2"/>
       <c r="Y82" s="2"/>
       <c r="Z82" s="2"/>
     </row>
     <row r="83" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A83" s="7"/>
+      <c r="A83" s="6"/>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
       <c r="D83" s="2"/>
       <c r="E83" s="2"/>
       <c r="F83" s="5"/>
       <c r="G83" s="2"/>
       <c r="H83" s="5"/>
-      <c r="I83" s="8"/>
+      <c r="I83" s="7"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="2"/>
       <c r="M83" s="2"/>
       <c r="N83" s="2"/>
       <c r="O83" s="2"/>
       <c r="P83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="R83" s="2"/>
       <c r="S83" s="2"/>
       <c r="T83" s="2"/>
       <c r="U83" s="2"/>
       <c r="V83" s="2"/>
       <c r="W83" s="2"/>
       <c r="X83" s="2"/>
       <c r="Y83" s="2"/>
       <c r="Z83" s="2"/>
     </row>
     <row r="84" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A84" s="7"/>
+      <c r="A84" s="6"/>
       <c r="B84" s="2"/>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
       <c r="E84" s="2"/>
       <c r="F84" s="5"/>
       <c r="G84" s="2"/>
       <c r="H84" s="5"/>
-      <c r="I84" s="8"/>
+      <c r="I84" s="7"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
       <c r="M84" s="2"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
       <c r="P84" s="2"/>
       <c r="Q84" s="2"/>
       <c r="R84" s="2"/>
       <c r="S84" s="2"/>
       <c r="T84" s="2"/>
       <c r="U84" s="2"/>
       <c r="V84" s="2"/>
       <c r="W84" s="2"/>
       <c r="X84" s="2"/>
       <c r="Y84" s="2"/>
       <c r="Z84" s="2"/>
     </row>
     <row r="85" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A85" s="7"/>
+      <c r="A85" s="6"/>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="5"/>
       <c r="G85" s="2"/>
       <c r="H85" s="5"/>
-      <c r="I85" s="8"/>
+      <c r="I85" s="7"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="N85" s="2"/>
       <c r="O85" s="2"/>
       <c r="P85" s="2"/>
       <c r="Q85" s="2"/>
       <c r="R85" s="2"/>
       <c r="S85" s="2"/>
       <c r="T85" s="2"/>
       <c r="U85" s="2"/>
       <c r="V85" s="2"/>
       <c r="W85" s="2"/>
       <c r="X85" s="2"/>
       <c r="Y85" s="2"/>
       <c r="Z85" s="2"/>
     </row>
     <row r="86" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A86" s="7"/>
+      <c r="A86" s="6"/>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="5"/>
       <c r="G86" s="2"/>
       <c r="H86" s="5"/>
-      <c r="I86" s="8"/>
+      <c r="I86" s="7"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
       <c r="M86" s="2"/>
       <c r="N86" s="2"/>
       <c r="O86" s="2"/>
       <c r="P86" s="2"/>
       <c r="Q86" s="2"/>
       <c r="R86" s="2"/>
       <c r="S86" s="2"/>
       <c r="T86" s="2"/>
       <c r="U86" s="2"/>
       <c r="V86" s="2"/>
       <c r="W86" s="2"/>
       <c r="X86" s="2"/>
       <c r="Y86" s="2"/>
       <c r="Z86" s="2"/>
     </row>
     <row r="87" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A87" s="7"/>
+      <c r="A87" s="6"/>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
       <c r="D87" s="2"/>
       <c r="E87" s="2"/>
       <c r="F87" s="5"/>
       <c r="G87" s="2"/>
       <c r="H87" s="5"/>
-      <c r="I87" s="8"/>
+      <c r="I87" s="7"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2"/>
       <c r="N87" s="2"/>
       <c r="O87" s="2"/>
       <c r="P87" s="2"/>
       <c r="Q87" s="2"/>
       <c r="R87" s="2"/>
       <c r="S87" s="2"/>
       <c r="T87" s="2"/>
       <c r="U87" s="2"/>
       <c r="V87" s="2"/>
       <c r="W87" s="2"/>
       <c r="X87" s="2"/>
       <c r="Y87" s="2"/>
       <c r="Z87" s="2"/>
     </row>
     <row r="88" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A88" s="7"/>
+      <c r="A88" s="6"/>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
       <c r="E88" s="2"/>
       <c r="F88" s="5"/>
       <c r="G88" s="2"/>
       <c r="H88" s="5"/>
-      <c r="I88" s="8"/>
+      <c r="I88" s="7"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="2"/>
       <c r="M88" s="2"/>
       <c r="N88" s="2"/>
       <c r="O88" s="2"/>
       <c r="P88" s="2"/>
       <c r="Q88" s="2"/>
       <c r="R88" s="2"/>
       <c r="S88" s="2"/>
       <c r="T88" s="2"/>
       <c r="U88" s="2"/>
       <c r="V88" s="2"/>
       <c r="W88" s="2"/>
       <c r="X88" s="2"/>
       <c r="Y88" s="2"/>
       <c r="Z88" s="2"/>
     </row>
     <row r="89" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A89" s="7"/>
+      <c r="A89" s="6"/>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
       <c r="D89" s="2"/>
       <c r="E89" s="2"/>
       <c r="F89" s="5"/>
       <c r="G89" s="2"/>
       <c r="H89" s="5"/>
-      <c r="I89" s="8"/>
+      <c r="I89" s="7"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
       <c r="M89" s="2"/>
       <c r="N89" s="2"/>
       <c r="O89" s="2"/>
       <c r="P89" s="2"/>
       <c r="Q89" s="2"/>
       <c r="R89" s="2"/>
       <c r="S89" s="2"/>
       <c r="T89" s="2"/>
       <c r="U89" s="2"/>
       <c r="V89" s="2"/>
       <c r="W89" s="2"/>
       <c r="X89" s="2"/>
       <c r="Y89" s="2"/>
       <c r="Z89" s="2"/>
     </row>
     <row r="90" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A90" s="7"/>
+      <c r="A90" s="6"/>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="5"/>
       <c r="G90" s="2"/>
       <c r="H90" s="5"/>
-      <c r="I90" s="8"/>
+      <c r="I90" s="7"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
       <c r="M90" s="2"/>
       <c r="N90" s="2"/>
       <c r="O90" s="2"/>
       <c r="P90" s="2"/>
       <c r="Q90" s="2"/>
       <c r="R90" s="2"/>
       <c r="S90" s="2"/>
       <c r="T90" s="2"/>
       <c r="U90" s="2"/>
       <c r="V90" s="2"/>
       <c r="W90" s="2"/>
       <c r="X90" s="2"/>
       <c r="Y90" s="2"/>
       <c r="Z90" s="2"/>
     </row>
     <row r="91" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A91" s="7"/>
+      <c r="A91" s="6"/>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="5"/>
       <c r="G91" s="2"/>
       <c r="H91" s="5"/>
-      <c r="I91" s="8"/>
+      <c r="I91" s="7"/>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2"/>
       <c r="M91" s="2"/>
       <c r="N91" s="2"/>
       <c r="O91" s="2"/>
       <c r="P91" s="2"/>
       <c r="Q91" s="2"/>
       <c r="R91" s="2"/>
       <c r="S91" s="2"/>
       <c r="T91" s="2"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
       <c r="X91" s="2"/>
       <c r="Y91" s="2"/>
       <c r="Z91" s="2"/>
     </row>
     <row r="92" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A92" s="7"/>
+      <c r="A92" s="6"/>
       <c r="B92" s="2"/>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
       <c r="E92" s="2"/>
       <c r="F92" s="5"/>
       <c r="G92" s="2"/>
       <c r="H92" s="5"/>
-      <c r="I92" s="8"/>
+      <c r="I92" s="7"/>
       <c r="J92" s="2"/>
       <c r="K92" s="2"/>
       <c r="L92" s="2"/>
       <c r="M92" s="2"/>
       <c r="N92" s="2"/>
       <c r="O92" s="2"/>
       <c r="P92" s="2"/>
       <c r="Q92" s="2"/>
       <c r="R92" s="2"/>
       <c r="S92" s="2"/>
       <c r="T92" s="2"/>
       <c r="U92" s="2"/>
       <c r="V92" s="2"/>
       <c r="W92" s="2"/>
       <c r="X92" s="2"/>
       <c r="Y92" s="2"/>
       <c r="Z92" s="2"/>
     </row>
     <row r="93" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A93" s="7"/>
+      <c r="A93" s="6"/>
       <c r="B93" s="2"/>
       <c r="C93" s="2"/>
       <c r="D93" s="2"/>
       <c r="E93" s="2"/>
       <c r="F93" s="5"/>
       <c r="G93" s="2"/>
       <c r="H93" s="5"/>
-      <c r="I93" s="8"/>
+      <c r="I93" s="7"/>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="2"/>
       <c r="M93" s="2"/>
       <c r="N93" s="2"/>
       <c r="O93" s="2"/>
       <c r="P93" s="2"/>
       <c r="Q93" s="2"/>
       <c r="R93" s="2"/>
       <c r="S93" s="2"/>
       <c r="T93" s="2"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2"/>
       <c r="W93" s="2"/>
       <c r="X93" s="2"/>
       <c r="Y93" s="2"/>
       <c r="Z93" s="2"/>
     </row>
     <row r="94" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A94" s="7"/>
+      <c r="A94" s="6"/>
       <c r="B94" s="2"/>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
       <c r="E94" s="2"/>
       <c r="F94" s="5"/>
       <c r="G94" s="2"/>
       <c r="H94" s="5"/>
-      <c r="I94" s="8"/>
+      <c r="I94" s="7"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
       <c r="N94" s="2"/>
       <c r="O94" s="2"/>
       <c r="P94" s="2"/>
       <c r="Q94" s="2"/>
       <c r="R94" s="2"/>
       <c r="S94" s="2"/>
       <c r="T94" s="2"/>
       <c r="U94" s="2"/>
       <c r="V94" s="2"/>
       <c r="W94" s="2"/>
       <c r="X94" s="2"/>
       <c r="Y94" s="2"/>
       <c r="Z94" s="2"/>
     </row>
     <row r="95" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A95" s="7"/>
+      <c r="A95" s="6"/>
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="5"/>
       <c r="G95" s="2"/>
       <c r="H95" s="5"/>
-      <c r="I95" s="8"/>
+      <c r="I95" s="7"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
       <c r="N95" s="2"/>
       <c r="O95" s="2"/>
       <c r="P95" s="2"/>
       <c r="Q95" s="2"/>
       <c r="R95" s="2"/>
       <c r="S95" s="2"/>
       <c r="T95" s="2"/>
       <c r="U95" s="2"/>
       <c r="V95" s="2"/>
       <c r="W95" s="2"/>
       <c r="X95" s="2"/>
       <c r="Y95" s="2"/>
       <c r="Z95" s="2"/>
     </row>
     <row r="96" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A96" s="7"/>
+      <c r="A96" s="6"/>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
       <c r="E96" s="2"/>
       <c r="F96" s="5"/>
       <c r="G96" s="2"/>
       <c r="H96" s="5"/>
-      <c r="I96" s="8"/>
+      <c r="I96" s="7"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
       <c r="L96" s="2"/>
       <c r="M96" s="2"/>
       <c r="N96" s="2"/>
       <c r="O96" s="2"/>
       <c r="P96" s="2"/>
       <c r="Q96" s="2"/>
       <c r="R96" s="2"/>
       <c r="S96" s="2"/>
       <c r="T96" s="2"/>
       <c r="U96" s="2"/>
       <c r="V96" s="2"/>
       <c r="W96" s="2"/>
       <c r="X96" s="2"/>
       <c r="Y96" s="2"/>
       <c r="Z96" s="2"/>
     </row>
     <row r="97" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A97" s="7"/>
+      <c r="A97" s="6"/>
       <c r="B97" s="2"/>
       <c r="C97" s="2"/>
       <c r="D97" s="2"/>
       <c r="E97" s="2"/>
       <c r="F97" s="5"/>
       <c r="G97" s="2"/>
       <c r="H97" s="5"/>
-      <c r="I97" s="8"/>
+      <c r="I97" s="7"/>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="2"/>
       <c r="M97" s="2"/>
       <c r="N97" s="2"/>
       <c r="O97" s="2"/>
       <c r="P97" s="2"/>
       <c r="Q97" s="2"/>
       <c r="R97" s="2"/>
       <c r="S97" s="2"/>
       <c r="T97" s="2"/>
       <c r="U97" s="2"/>
       <c r="V97" s="2"/>
       <c r="W97" s="2"/>
       <c r="X97" s="2"/>
       <c r="Y97" s="2"/>
       <c r="Z97" s="2"/>
     </row>
     <row r="98" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A98" s="7"/>
+      <c r="A98" s="6"/>
       <c r="B98" s="2"/>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
       <c r="E98" s="2"/>
       <c r="F98" s="5"/>
       <c r="G98" s="2"/>
       <c r="H98" s="5"/>
-      <c r="I98" s="8"/>
+      <c r="I98" s="7"/>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
       <c r="L98" s="2"/>
       <c r="M98" s="2"/>
       <c r="N98" s="2"/>
       <c r="O98" s="2"/>
       <c r="P98" s="2"/>
       <c r="Q98" s="2"/>
       <c r="R98" s="2"/>
       <c r="S98" s="2"/>
       <c r="T98" s="2"/>
       <c r="U98" s="2"/>
       <c r="V98" s="2"/>
       <c r="W98" s="2"/>
       <c r="X98" s="2"/>
       <c r="Y98" s="2"/>
       <c r="Z98" s="2"/>
     </row>
     <row r="99" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A99" s="7"/>
+      <c r="A99" s="6"/>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="5"/>
       <c r="G99" s="2"/>
       <c r="H99" s="5"/>
-      <c r="I99" s="8"/>
+      <c r="I99" s="7"/>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2"/>
       <c r="M99" s="2"/>
       <c r="N99" s="2"/>
       <c r="O99" s="2"/>
       <c r="P99" s="2"/>
       <c r="Q99" s="2"/>
       <c r="R99" s="2"/>
       <c r="S99" s="2"/>
       <c r="T99" s="2"/>
       <c r="U99" s="2"/>
       <c r="V99" s="2"/>
       <c r="W99" s="2"/>
       <c r="X99" s="2"/>
       <c r="Y99" s="2"/>
       <c r="Z99" s="2"/>
     </row>
     <row r="100" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A100" s="7"/>
+      <c r="A100" s="6"/>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
       <c r="E100" s="2"/>
       <c r="F100" s="5"/>
       <c r="G100" s="2"/>
       <c r="H100" s="5"/>
-      <c r="I100" s="8"/>
+      <c r="I100" s="7"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="2"/>
       <c r="M100" s="2"/>
       <c r="N100" s="2"/>
       <c r="O100" s="2"/>
       <c r="P100" s="2"/>
       <c r="Q100" s="2"/>
       <c r="R100" s="2"/>
       <c r="S100" s="2"/>
       <c r="T100" s="2"/>
       <c r="U100" s="2"/>
       <c r="V100" s="2"/>
       <c r="W100" s="2"/>
       <c r="X100" s="2"/>
       <c r="Y100" s="2"/>
       <c r="Z100" s="2"/>
     </row>
     <row r="101" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A101" s="7"/>
+      <c r="A101" s="6"/>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="5"/>
       <c r="G101" s="2"/>
       <c r="H101" s="5"/>
-      <c r="I101" s="8"/>
+      <c r="I101" s="7"/>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2"/>
       <c r="M101" s="2"/>
       <c r="N101" s="2"/>
       <c r="O101" s="2"/>
       <c r="P101" s="2"/>
       <c r="Q101" s="2"/>
       <c r="R101" s="2"/>
       <c r="S101" s="2"/>
       <c r="T101" s="2"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="W101" s="2"/>
       <c r="X101" s="2"/>
       <c r="Y101" s="2"/>
       <c r="Z101" s="2"/>
     </row>
     <row r="102" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A102" s="7"/>
+      <c r="A102" s="6"/>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="5"/>
       <c r="G102" s="2"/>
       <c r="H102" s="5"/>
-      <c r="I102" s="8"/>
+      <c r="I102" s="7"/>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="2"/>
       <c r="M102" s="2"/>
       <c r="N102" s="2"/>
       <c r="O102" s="2"/>
       <c r="P102" s="2"/>
       <c r="Q102" s="2"/>
       <c r="R102" s="2"/>
       <c r="S102" s="2"/>
       <c r="T102" s="2"/>
       <c r="U102" s="2"/>
       <c r="V102" s="2"/>
       <c r="W102" s="2"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
       <c r="Z102" s="2"/>
     </row>
     <row r="103" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A103" s="7"/>
+      <c r="A103" s="6"/>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
       <c r="D103" s="2"/>
       <c r="E103" s="2"/>
       <c r="F103" s="5"/>
       <c r="G103" s="2"/>
       <c r="H103" s="5"/>
-      <c r="I103" s="8"/>
+      <c r="I103" s="7"/>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="2"/>
       <c r="M103" s="2"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
       <c r="Q103" s="2"/>
       <c r="R103" s="2"/>
       <c r="S103" s="2"/>
       <c r="T103" s="2"/>
       <c r="U103" s="2"/>
       <c r="V103" s="2"/>
       <c r="W103" s="2"/>
       <c r="X103" s="2"/>
       <c r="Y103" s="2"/>
       <c r="Z103" s="2"/>
     </row>
     <row r="104" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A104" s="7"/>
+      <c r="A104" s="6"/>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="5"/>
       <c r="G104" s="2"/>
       <c r="H104" s="5"/>
-      <c r="I104" s="8"/>
+      <c r="I104" s="7"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="2"/>
       <c r="M104" s="2"/>
       <c r="N104" s="2"/>
       <c r="O104" s="2"/>
       <c r="P104" s="2"/>
       <c r="Q104" s="2"/>
       <c r="R104" s="2"/>
       <c r="S104" s="2"/>
       <c r="T104" s="2"/>
       <c r="U104" s="2"/>
       <c r="V104" s="2"/>
       <c r="W104" s="2"/>
       <c r="X104" s="2"/>
       <c r="Y104" s="2"/>
       <c r="Z104" s="2"/>
     </row>
     <row r="105" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A105" s="7"/>
+      <c r="A105" s="6"/>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="5"/>
       <c r="G105" s="2"/>
       <c r="H105" s="5"/>
-      <c r="I105" s="8"/>
+      <c r="I105" s="7"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2"/>
       <c r="M105" s="2"/>
       <c r="N105" s="2"/>
       <c r="O105" s="2"/>
       <c r="P105" s="2"/>
       <c r="Q105" s="2"/>
       <c r="R105" s="2"/>
       <c r="S105" s="2"/>
       <c r="T105" s="2"/>
       <c r="U105" s="2"/>
       <c r="V105" s="2"/>
       <c r="W105" s="2"/>
       <c r="X105" s="2"/>
       <c r="Y105" s="2"/>
       <c r="Z105" s="2"/>
     </row>
     <row r="106" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A106" s="7"/>
+      <c r="A106" s="6"/>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="5"/>
       <c r="G106" s="2"/>
       <c r="H106" s="5"/>
-      <c r="I106" s="8"/>
+      <c r="I106" s="7"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="2"/>
       <c r="M106" s="2"/>
       <c r="N106" s="2"/>
       <c r="O106" s="2"/>
       <c r="P106" s="2"/>
       <c r="Q106" s="2"/>
       <c r="R106" s="2"/>
       <c r="S106" s="2"/>
       <c r="T106" s="2"/>
       <c r="U106" s="2"/>
       <c r="V106" s="2"/>
       <c r="W106" s="2"/>
       <c r="X106" s="2"/>
       <c r="Y106" s="2"/>
       <c r="Z106" s="2"/>
     </row>
     <row r="107" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A107" s="7"/>
+      <c r="A107" s="6"/>
       <c r="B107" s="2"/>
       <c r="C107" s="2"/>
       <c r="D107" s="2"/>
       <c r="E107" s="2"/>
       <c r="F107" s="5"/>
       <c r="G107" s="2"/>
       <c r="H107" s="5"/>
-      <c r="I107" s="8"/>
+      <c r="I107" s="7"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="2"/>
       <c r="M107" s="2"/>
       <c r="N107" s="2"/>
       <c r="O107" s="2"/>
       <c r="P107" s="2"/>
       <c r="Q107" s="2"/>
       <c r="R107" s="2"/>
       <c r="S107" s="2"/>
       <c r="T107" s="2"/>
       <c r="U107" s="2"/>
       <c r="V107" s="2"/>
       <c r="W107" s="2"/>
       <c r="X107" s="2"/>
       <c r="Y107" s="2"/>
       <c r="Z107" s="2"/>
     </row>
     <row r="108" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A108" s="7"/>
+      <c r="A108" s="6"/>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
       <c r="E108" s="2"/>
       <c r="F108" s="5"/>
       <c r="G108" s="2"/>
       <c r="H108" s="5"/>
-      <c r="I108" s="8"/>
+      <c r="I108" s="7"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
       <c r="L108" s="2"/>
       <c r="M108" s="2"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
       <c r="Q108" s="2"/>
       <c r="R108" s="2"/>
       <c r="S108" s="2"/>
       <c r="T108" s="2"/>
       <c r="U108" s="2"/>
       <c r="V108" s="2"/>
       <c r="W108" s="2"/>
       <c r="X108" s="2"/>
       <c r="Y108" s="2"/>
       <c r="Z108" s="2"/>
     </row>
     <row r="109" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A109" s="7"/>
+      <c r="A109" s="6"/>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="5"/>
       <c r="G109" s="2"/>
       <c r="H109" s="5"/>
-      <c r="I109" s="8"/>
+      <c r="I109" s="7"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
       <c r="M109" s="2"/>
       <c r="N109" s="2"/>
       <c r="O109" s="2"/>
       <c r="P109" s="2"/>
       <c r="Q109" s="2"/>
       <c r="R109" s="2"/>
       <c r="S109" s="2"/>
       <c r="T109" s="2"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="2"/>
       <c r="X109" s="2"/>
       <c r="Y109" s="2"/>
       <c r="Z109" s="2"/>
     </row>
     <row r="110" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A110" s="7"/>
+      <c r="A110" s="6"/>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="5"/>
       <c r="G110" s="2"/>
       <c r="H110" s="5"/>
-      <c r="I110" s="8"/>
+      <c r="I110" s="7"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
       <c r="M110" s="2"/>
       <c r="N110" s="2"/>
       <c r="O110" s="2"/>
       <c r="P110" s="2"/>
       <c r="Q110" s="2"/>
       <c r="R110" s="2"/>
       <c r="S110" s="2"/>
       <c r="T110" s="2"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
       <c r="X110" s="2"/>
       <c r="Y110" s="2"/>
       <c r="Z110" s="2"/>
     </row>
     <row r="111" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A111" s="7"/>
+      <c r="A111" s="6"/>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
       <c r="D111" s="2"/>
       <c r="E111" s="2"/>
       <c r="F111" s="5"/>
       <c r="G111" s="2"/>
       <c r="H111" s="5"/>
-      <c r="I111" s="8"/>
+      <c r="I111" s="7"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2"/>
       <c r="M111" s="2"/>
       <c r="N111" s="2"/>
       <c r="O111" s="2"/>
       <c r="P111" s="2"/>
       <c r="Q111" s="2"/>
       <c r="R111" s="2"/>
       <c r="S111" s="2"/>
       <c r="T111" s="2"/>
       <c r="U111" s="2"/>
       <c r="V111" s="2"/>
       <c r="W111" s="2"/>
       <c r="X111" s="2"/>
       <c r="Y111" s="2"/>
       <c r="Z111" s="2"/>
     </row>
     <row r="112" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A112" s="7"/>
+      <c r="A112" s="6"/>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
       <c r="E112" s="2"/>
       <c r="F112" s="5"/>
       <c r="G112" s="2"/>
       <c r="H112" s="5"/>
-      <c r="I112" s="8"/>
+      <c r="I112" s="7"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="2"/>
       <c r="M112" s="2"/>
       <c r="N112" s="2"/>
       <c r="O112" s="2"/>
       <c r="P112" s="2"/>
       <c r="Q112" s="2"/>
       <c r="R112" s="2"/>
       <c r="S112" s="2"/>
       <c r="T112" s="2"/>
       <c r="U112" s="2"/>
       <c r="V112" s="2"/>
       <c r="W112" s="2"/>
       <c r="X112" s="2"/>
       <c r="Y112" s="2"/>
       <c r="Z112" s="2"/>
     </row>
     <row r="113" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A113" s="7"/>
+      <c r="A113" s="6"/>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="5"/>
       <c r="G113" s="2"/>
       <c r="H113" s="5"/>
-      <c r="I113" s="8"/>
+      <c r="I113" s="7"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2"/>
       <c r="M113" s="2"/>
       <c r="N113" s="2"/>
       <c r="O113" s="2"/>
       <c r="P113" s="2"/>
       <c r="Q113" s="2"/>
       <c r="R113" s="2"/>
       <c r="S113" s="2"/>
       <c r="T113" s="2"/>
       <c r="U113" s="2"/>
       <c r="V113" s="2"/>
       <c r="W113" s="2"/>
       <c r="X113" s="2"/>
       <c r="Y113" s="2"/>
       <c r="Z113" s="2"/>
     </row>
     <row r="114" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A114" s="7"/>
+      <c r="A114" s="6"/>
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
       <c r="D114" s="2"/>
       <c r="E114" s="2"/>
       <c r="F114" s="5"/>
       <c r="G114" s="2"/>
       <c r="H114" s="5"/>
-      <c r="I114" s="8"/>
+      <c r="I114" s="7"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="2"/>
       <c r="M114" s="2"/>
       <c r="N114" s="2"/>
       <c r="O114" s="2"/>
       <c r="P114" s="2"/>
       <c r="Q114" s="2"/>
       <c r="R114" s="2"/>
       <c r="S114" s="2"/>
       <c r="T114" s="2"/>
       <c r="U114" s="2"/>
       <c r="V114" s="2"/>
       <c r="W114" s="2"/>
       <c r="X114" s="2"/>
       <c r="Y114" s="2"/>
       <c r="Z114" s="2"/>
     </row>
     <row r="115" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A115" s="7"/>
+      <c r="A115" s="6"/>
       <c r="B115" s="2"/>
       <c r="C115" s="2"/>
       <c r="D115" s="2"/>
       <c r="E115" s="2"/>
       <c r="F115" s="5"/>
       <c r="G115" s="2"/>
       <c r="H115" s="5"/>
-      <c r="I115" s="8"/>
+      <c r="I115" s="7"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="2"/>
       <c r="M115" s="2"/>
       <c r="N115" s="2"/>
       <c r="O115" s="2"/>
       <c r="P115" s="2"/>
       <c r="Q115" s="2"/>
       <c r="R115" s="2"/>
       <c r="S115" s="2"/>
       <c r="T115" s="2"/>
       <c r="U115" s="2"/>
       <c r="V115" s="2"/>
       <c r="W115" s="2"/>
       <c r="X115" s="2"/>
       <c r="Y115" s="2"/>
       <c r="Z115" s="2"/>
     </row>
     <row r="116" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A116" s="7"/>
+      <c r="A116" s="6"/>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
       <c r="E116" s="2"/>
       <c r="F116" s="5"/>
       <c r="G116" s="2"/>
       <c r="H116" s="5"/>
-      <c r="I116" s="8"/>
+      <c r="I116" s="7"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="2"/>
       <c r="M116" s="2"/>
       <c r="N116" s="2"/>
       <c r="O116" s="2"/>
       <c r="P116" s="2"/>
       <c r="Q116" s="2"/>
       <c r="R116" s="2"/>
       <c r="S116" s="2"/>
       <c r="T116" s="2"/>
       <c r="U116" s="2"/>
       <c r="V116" s="2"/>
       <c r="W116" s="2"/>
       <c r="X116" s="2"/>
       <c r="Y116" s="2"/>
       <c r="Z116" s="2"/>
     </row>
     <row r="117" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A117" s="7"/>
+      <c r="A117" s="6"/>
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
       <c r="D117" s="2"/>
       <c r="E117" s="2"/>
       <c r="F117" s="5"/>
       <c r="G117" s="2"/>
       <c r="H117" s="5"/>
-      <c r="I117" s="8"/>
+      <c r="I117" s="7"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="2"/>
       <c r="M117" s="2"/>
       <c r="N117" s="2"/>
       <c r="O117" s="2"/>
       <c r="P117" s="2"/>
       <c r="Q117" s="2"/>
       <c r="R117" s="2"/>
       <c r="S117" s="2"/>
       <c r="T117" s="2"/>
       <c r="U117" s="2"/>
       <c r="V117" s="2"/>
       <c r="W117" s="2"/>
       <c r="X117" s="2"/>
       <c r="Y117" s="2"/>
       <c r="Z117" s="2"/>
     </row>
     <row r="118" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A118" s="7"/>
+      <c r="A118" s="6"/>
       <c r="B118" s="2"/>
       <c r="C118" s="2"/>
       <c r="D118" s="2"/>
       <c r="E118" s="2"/>
       <c r="F118" s="5"/>
       <c r="G118" s="2"/>
       <c r="H118" s="5"/>
-      <c r="I118" s="8"/>
+      <c r="I118" s="7"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="2"/>
       <c r="M118" s="2"/>
       <c r="N118" s="2"/>
       <c r="O118" s="2"/>
       <c r="P118" s="2"/>
       <c r="Q118" s="2"/>
       <c r="R118" s="2"/>
       <c r="S118" s="2"/>
       <c r="T118" s="2"/>
       <c r="U118" s="2"/>
       <c r="V118" s="2"/>
       <c r="W118" s="2"/>
       <c r="X118" s="2"/>
       <c r="Y118" s="2"/>
       <c r="Z118" s="2"/>
     </row>
     <row r="119" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A119" s="7"/>
+      <c r="A119" s="6"/>
       <c r="B119" s="2"/>
       <c r="C119" s="2"/>
       <c r="D119" s="2"/>
       <c r="E119" s="2"/>
       <c r="F119" s="5"/>
       <c r="G119" s="2"/>
       <c r="H119" s="5"/>
-      <c r="I119" s="8"/>
+      <c r="I119" s="7"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="2"/>
       <c r="M119" s="2"/>
       <c r="N119" s="2"/>
       <c r="O119" s="2"/>
       <c r="P119" s="2"/>
       <c r="Q119" s="2"/>
       <c r="R119" s="2"/>
       <c r="S119" s="2"/>
       <c r="T119" s="2"/>
       <c r="U119" s="2"/>
       <c r="V119" s="2"/>
       <c r="W119" s="2"/>
       <c r="X119" s="2"/>
       <c r="Y119" s="2"/>
       <c r="Z119" s="2"/>
     </row>
     <row r="120" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A120" s="7"/>
+      <c r="A120" s="6"/>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="5"/>
       <c r="G120" s="2"/>
       <c r="H120" s="5"/>
-      <c r="I120" s="8"/>
+      <c r="I120" s="7"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
       <c r="M120" s="2"/>
       <c r="N120" s="2"/>
       <c r="O120" s="2"/>
       <c r="P120" s="2"/>
       <c r="Q120" s="2"/>
       <c r="R120" s="2"/>
       <c r="S120" s="2"/>
       <c r="T120" s="2"/>
       <c r="U120" s="2"/>
       <c r="V120" s="2"/>
       <c r="W120" s="2"/>
       <c r="X120" s="2"/>
       <c r="Y120" s="2"/>
       <c r="Z120" s="2"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:XFD2">
     <sortCondition ref="A2"/>
   </sortState>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:XFD2" xr:uid="{F6A7B0E2-FD97-4CB7-A6CE-156E7BA6571F}"/>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="48" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CIowa WARN Log</oddHeader>
     <oddFooter>&amp;L&amp;RWARN_20200807</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78E1DDF6-6CC3-48B9-A90E-CA11C6F8439A}">
   <dimension ref="A1:L295"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I193" sqref="I193"/>
+    <sheetView topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="H67" sqref="H67:H181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="38.5" style="15" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="63.625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
+    <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
+    <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
+    <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
+    <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
+    <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...9 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
     </row>
     <row r="2" spans="1:12" ht="15">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="27" t="s">
+      <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="28" t="s">
+      <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="27" t="s">
+      <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="28" t="s">
+      <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="29" t="s">
+      <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="27" t="s">
+      <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="27" t="s">
+      <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>138</v>
+    <row r="3" spans="1:12" ht="15" hidden="1">
+      <c r="A3" s="6" t="s">
+        <v>143</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F3" s="5">
         <v>52501</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="5">
         <v>75</v>
       </c>
-      <c r="I3" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="9">
+      <c r="I3" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="J3" s="8">
         <v>45695</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>142</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="15" hidden="1">
+      <c r="A4" s="6" t="s">
+        <v>147</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="5">
         <v>50009</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="5">
         <v>28</v>
       </c>
-      <c r="I4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="9">
+      <c r="I4" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="J4" s="8">
         <v>45667</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-        <v>147</v>
+        <v>151</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="15" hidden="1">
+      <c r="A5" s="6" t="s">
+        <v>152</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="5">
         <v>51534</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="5">
         <v>23</v>
       </c>
-      <c r="I5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="9">
+      <c r="I5" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="J5" s="8">
         <v>45702</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>153</v>
-[...9 lines deleted...]
-      <c r="C6" s="16" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="15" hidden="1">
+      <c r="A6" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="16">
+        <v>52361</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="16">
+        <v>53</v>
+      </c>
+      <c r="I6" s="17" t="s">
         <v>156</v>
       </c>
-      <c r="D6" s="16" t="s">
-[...17 lines deleted...]
-      <c r="J6" s="20">
+      <c r="J6" s="18">
         <v>45672</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K6" s="14" t="s">
         <v>65</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>158</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="15" hidden="1">
+      <c r="A7" s="6" t="s">
+        <v>163</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>50309</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="5">
         <v>28</v>
       </c>
-      <c r="I7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="9">
+      <c r="I7" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J7" s="8">
         <v>45689</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-        <v>162</v>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="15" hidden="1">
+      <c r="A8" s="6" t="s">
+        <v>167</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="5">
         <v>50112</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="5">
         <v>298</v>
       </c>
-      <c r="I8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="9">
+      <c r="I8" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J8" s="8">
         <v>45737</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>167</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="15" hidden="1">
+      <c r="A9" s="6" t="s">
+        <v>172</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="5">
         <v>51632</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="5">
         <v>34</v>
       </c>
-      <c r="I9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="9">
+      <c r="I9" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="J9" s="8">
         <v>45716</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>172</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="15" hidden="1">
+      <c r="A10" s="6" t="s">
+        <v>177</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="5">
         <v>51020</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="5">
         <v>41</v>
       </c>
-      <c r="I10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="9">
+      <c r="I10" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J10" s="8">
         <v>45713</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>142</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15" hidden="1">
+      <c r="A11" s="6" t="s">
+        <v>147</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5">
         <v>50009</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H11" s="5">
         <v>1</v>
       </c>
-      <c r="I11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="9">
+      <c r="I11" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J11" s="8">
         <v>45698</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>146</v>
-[...15 lines deleted...]
-      <c r="E12" s="16" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="15" hidden="1">
+      <c r="A12" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="E12" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F12" s="16">
         <v>50858</v>
       </c>
-      <c r="G12" s="16" t="s">
+      <c r="G12" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="H12" s="18">
+      <c r="H12" s="16">
         <v>36</v>
       </c>
-      <c r="I12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="20">
+      <c r="I12" s="17" t="s">
+        <v>187</v>
+      </c>
+      <c r="J12" s="18">
         <v>45839</v>
       </c>
-      <c r="K12" s="16" t="s">
-[...8 lines deleted...]
-        <v>185</v>
+      <c r="K12" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="L12" s="14" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="15" hidden="1">
+      <c r="A13" s="6" t="s">
+        <v>189</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>52233</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H13" s="5">
         <v>32</v>
       </c>
-      <c r="I13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="9">
+      <c r="I13" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="J13" s="8">
         <v>45728</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>188</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="15" hidden="1">
+      <c r="A14" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5">
         <v>50023</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="5">
         <v>9</v>
       </c>
-      <c r="I14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="9">
+      <c r="I14" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J14" s="8">
         <v>45747</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>188</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="15" hidden="1">
+      <c r="A15" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>50023</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="5">
         <v>38</v>
       </c>
-      <c r="I15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="9">
+      <c r="I15" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J15" s="8">
         <v>45754</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>188</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="15" hidden="1">
+      <c r="A16" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="5">
         <v>50023</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H16" s="5">
         <v>72</v>
       </c>
-      <c r="I16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="9">
+      <c r="I16" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J16" s="8">
         <v>45775</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
-      <c r="A17" s="7" t="s">
-        <v>192</v>
+      <c r="A17" s="6" t="s">
+        <v>196</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="5">
         <v>52761</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H17" s="5">
         <v>32</v>
       </c>
-      <c r="I17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="9">
+      <c r="I17" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="J17" s="8">
         <v>45779</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>196</v>
+    <row r="18" spans="1:12" ht="15" hidden="1">
+      <c r="A18" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="5">
         <v>50311</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="5">
         <v>10</v>
       </c>
-      <c r="I18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="9">
+      <c r="I18" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J18" s="8">
         <v>45744</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>196</v>
+    <row r="19" spans="1:12" ht="15" hidden="1">
+      <c r="A19" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5">
         <v>51106</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="5">
         <v>3</v>
       </c>
-      <c r="I19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="9">
+      <c r="I19" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J19" s="8">
         <v>45744</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>196</v>
+    <row r="20" spans="1:12" ht="15" hidden="1">
+      <c r="A20" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5">
         <v>50701</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="5">
         <v>2</v>
       </c>
-      <c r="I20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="9">
+      <c r="I20" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J20" s="8">
         <v>45744</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>196</v>
+    <row r="21" spans="1:12" ht="15" hidden="1">
+      <c r="A21" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="5">
         <v>50311</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="5">
         <v>6</v>
       </c>
-      <c r="I21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="9">
+      <c r="I21" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J21" s="8">
         <v>45772</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>196</v>
+    <row r="22" spans="1:12" ht="15" hidden="1">
+      <c r="A22" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="5">
         <v>51106</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H22" s="5">
         <v>4</v>
       </c>
-      <c r="I22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="9">
+      <c r="I22" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J22" s="8">
         <v>45772</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>196</v>
+    <row r="23" spans="1:12" ht="15" hidden="1">
+      <c r="A23" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="5">
         <v>50701</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="5">
         <v>2</v>
       </c>
-      <c r="I23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="9">
+      <c r="I23" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J23" s="8">
         <v>45772</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>196</v>
+    <row r="24" spans="1:12" ht="15" hidden="1">
+      <c r="A24" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5">
         <v>50311</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="5">
         <v>1</v>
       </c>
-      <c r="I24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="9">
+      <c r="I24" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J24" s="8">
         <v>45835</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="15">
-      <c r="A25" s="7" t="s">
+    <row r="25" spans="1:12" ht="15" hidden="1">
+      <c r="A25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="5">
         <v>50266</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="5">
         <v>33</v>
       </c>
-      <c r="I25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="9">
+      <c r="I25" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="J25" s="8">
         <v>45751</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>203</v>
+    <row r="26" spans="1:12" ht="15" hidden="1">
+      <c r="A26" s="6" t="s">
+        <v>207</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="5">
         <v>50323</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H26" s="5">
         <v>168</v>
       </c>
-      <c r="I26" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="9">
+      <c r="I26" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="J26" s="8">
         <v>45796</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>208</v>
+    <row r="27" spans="1:12" ht="15" hidden="1">
+      <c r="A27" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="5">
         <v>52498</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="5">
         <v>160</v>
       </c>
-      <c r="I27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="9">
+      <c r="I27" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="J27" s="8">
         <v>45761</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>211</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="15" hidden="1">
+      <c r="A28" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="5">
         <v>50266</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H28" s="5">
         <v>34</v>
       </c>
-      <c r="I28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="9">
+      <c r="I28" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="J28" s="8">
         <v>45795</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>213</v>
+    <row r="29" spans="1:12" ht="15" hidden="1">
+      <c r="A29" s="6" t="s">
+        <v>217</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="5">
         <v>51201</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H29" s="5">
         <v>130</v>
       </c>
-      <c r="I29" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="9">
+      <c r="I29" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="J29" s="8">
         <v>45838</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      <c r="A30" s="7" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="15" hidden="1">
+      <c r="A30" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="5">
         <v>52203</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="5">
         <v>651</v>
       </c>
-      <c r="I30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="9">
+      <c r="I30" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="J30" s="8">
         <v>45809</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>221</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="15" hidden="1">
+      <c r="A31" s="6" t="s">
+        <v>225</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="5">
         <v>52001</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="5">
         <v>160</v>
       </c>
-      <c r="I31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="9">
+      <c r="I31" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="J31" s="8">
         <v>45838</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>217</v>
-[...4 lines deleted...]
-        <v>211</v>
+        <v>221</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="15" hidden="1">
+      <c r="A32" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="5">
         <v>50266</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H32" s="5">
         <v>14</v>
       </c>
-      <c r="I32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="9">
+      <c r="I32" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="J32" s="8">
         <v>45809</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="33" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>223</v>
+    <row r="33" spans="1:12" ht="15" hidden="1">
+      <c r="A33" s="6" t="s">
+        <v>227</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="5">
         <v>50010</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="5">
         <v>62</v>
       </c>
-      <c r="I33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="9">
+      <c r="I33" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="J33" s="8">
         <v>45808</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        <v>229</v>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="15" hidden="1">
+      <c r="A34" s="6" t="s">
+        <v>233</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="5">
         <v>50131</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="5">
         <v>44</v>
       </c>
-      <c r="I34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="9">
+      <c r="I34" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="J34" s="8">
         <v>45786</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>232</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>236</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="15" hidden="1">
+      <c r="A35" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5">
         <v>52404</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="5">
         <v>183</v>
       </c>
-      <c r="I35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="9">
+      <c r="I35" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J35" s="8">
         <v>45810</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="15" hidden="1">
+      <c r="A36" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>231</v>
-[...4 lines deleted...]
-      <c r="E36" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E36" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F36" s="18">
+      <c r="F36" s="16">
         <v>50131</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H36" s="18">
+      <c r="H36" s="16">
         <v>39</v>
       </c>
-      <c r="I36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="9">
+      <c r="I36" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J36" s="8">
         <v>45810</v>
       </c>
-      <c r="K36" s="16" t="s">
+      <c r="K36" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="15" hidden="1">
+      <c r="A37" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="E37" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E37" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F37" s="22">
+      <c r="F37" s="20">
         <v>50009</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H37" s="18">
+      <c r="H37" s="16">
         <v>8</v>
       </c>
-      <c r="I37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="9">
+      <c r="I37" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J37" s="8">
         <v>45810</v>
       </c>
-      <c r="K37" s="16" t="s">
+      <c r="K37" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="15" hidden="1">
+      <c r="A38" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="E38" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="E38" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F38" s="22">
+      <c r="F38" s="20">
         <v>50010</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H38" s="18">
+      <c r="H38" s="16">
         <v>9</v>
       </c>
-      <c r="I38" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="9">
+      <c r="I38" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J38" s="8">
         <v>45810</v>
       </c>
-      <c r="K38" s="16" t="s">
+      <c r="K38" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="15" hidden="1">
+      <c r="A39" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>190</v>
-[...4 lines deleted...]
-      <c r="E39" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E39" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F39" s="22">
+      <c r="F39" s="20">
         <v>50021</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H39" s="18">
+      <c r="H39" s="16">
         <v>7</v>
       </c>
-      <c r="I39" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="9">
+      <c r="I39" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J39" s="8">
         <v>45810</v>
       </c>
-      <c r="K39" s="16" t="s">
+      <c r="K39" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="15" hidden="1">
+      <c r="A40" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-      <c r="E40" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="E40" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F40" s="22">
+      <c r="F40" s="20">
         <v>51501</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H40" s="18">
+      <c r="H40" s="16">
         <v>6</v>
       </c>
-      <c r="I40" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="9">
+      <c r="I40" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J40" s="8">
         <v>45810</v>
       </c>
-      <c r="K40" s="16" t="s">
-        <v>152</v>
+      <c r="K40" s="14" t="s">
+        <v>157</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="15" hidden="1">
+      <c r="A41" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-      <c r="E41" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="E41" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F41" s="22">
+      <c r="F41" s="20">
         <v>50801</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H41" s="18">
+      <c r="H41" s="16">
         <v>9</v>
       </c>
-      <c r="I41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="9">
+      <c r="I41" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J41" s="8">
         <v>45810</v>
       </c>
-      <c r="K41" s="16" t="s">
-        <v>152</v>
+      <c r="K41" s="14" t="s">
+        <v>157</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="15" hidden="1">
+      <c r="A42" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D42" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="16" t="s">
+      <c r="D42" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E42" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F42" s="22">
+      <c r="F42" s="20">
         <v>50310</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H42" s="18">
+      <c r="H42" s="16">
         <v>11</v>
       </c>
-      <c r="I42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="9">
+      <c r="I42" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J42" s="8">
         <v>45810</v>
       </c>
-      <c r="K42" s="16" t="s">
+      <c r="K42" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="15" hidden="1">
+      <c r="A43" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="D43" s="16" t="s">
+      <c r="D43" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="E43" s="16" t="s">
+      <c r="E43" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F43" s="22">
+      <c r="F43" s="20">
         <v>50501</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H43" s="18">
+      <c r="H43" s="16">
         <v>10</v>
       </c>
-      <c r="I43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="9">
+      <c r="I43" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J43" s="8">
         <v>45810</v>
       </c>
-      <c r="K43" s="16" t="s">
-        <v>152</v>
+      <c r="K43" s="14" t="s">
+        <v>157</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="15" hidden="1">
+      <c r="A44" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>251</v>
-[...4 lines deleted...]
-      <c r="E44" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="E44" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F44" s="22">
+      <c r="F44" s="20">
         <v>50125</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H44" s="18">
+      <c r="H44" s="16">
         <v>6</v>
       </c>
-      <c r="I44" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="9">
+      <c r="I44" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J44" s="8">
         <v>45810</v>
       </c>
-      <c r="K44" s="16" t="s">
+      <c r="K44" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="15" hidden="1">
+      <c r="A45" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="D45" s="16" t="s">
+      <c r="D45" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="E45" s="16" t="s">
+      <c r="E45" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F45" s="22">
+      <c r="F45" s="20">
         <v>50401</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H45" s="18">
+      <c r="H45" s="16">
         <v>9</v>
       </c>
-      <c r="I45" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="9">
+      <c r="I45" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J45" s="8">
         <v>45810</v>
       </c>
-      <c r="K45" s="16" t="s">
-        <v>201</v>
+      <c r="K45" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="15" hidden="1">
+      <c r="A46" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="D46" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="16" t="s">
+      <c r="D46" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="E46" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F46" s="22">
+      <c r="F46" s="20">
         <v>51106</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H46" s="18">
+      <c r="H46" s="16">
         <v>5</v>
       </c>
-      <c r="I46" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="9">
+      <c r="I46" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J46" s="8">
         <v>45810</v>
       </c>
-      <c r="K46" s="16" t="s">
-        <v>152</v>
+      <c r="K46" s="14" t="s">
+        <v>157</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="15" hidden="1">
+      <c r="A47" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D47" s="16" t="s">
+      <c r="D47" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="E47" s="16" t="s">
+      <c r="E47" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F47" s="22">
+      <c r="F47" s="20">
         <v>50266</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H47" s="18">
+      <c r="H47" s="16">
         <v>7</v>
       </c>
-      <c r="I47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="9">
+      <c r="I47" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J47" s="8">
         <v>45810</v>
       </c>
-      <c r="K47" s="16" t="s">
+      <c r="K47" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="15" hidden="1">
+      <c r="A48" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D48" s="16" t="s">
+      <c r="D48" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="E48" s="16" t="s">
+      <c r="E48" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F48" s="22">
+      <c r="F48" s="20">
         <v>50266</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H48" s="18">
+      <c r="H48" s="16">
         <v>7</v>
       </c>
-      <c r="I48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="9">
+      <c r="I48" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J48" s="8">
         <v>45810</v>
       </c>
-      <c r="K48" s="16" t="s">
+      <c r="K48" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="15" hidden="1">
+      <c r="A49" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="D49" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="D49" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="E49" s="16" t="s">
+      <c r="E49" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F49" s="22">
+      <c r="F49" s="20">
         <v>50613</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H49" s="18">
+      <c r="H49" s="16">
         <v>8</v>
       </c>
-      <c r="I49" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="9">
+      <c r="I49" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J49" s="8">
         <v>45810</v>
       </c>
-      <c r="K49" s="16" t="s">
-        <v>201</v>
+      <c r="K49" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="15" hidden="1">
+      <c r="A50" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D50" s="16" t="s">
+      <c r="D50" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="E50" s="16" t="s">
+      <c r="E50" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F50" s="22">
+      <c r="F50" s="20">
         <v>52404</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H50" s="18">
+      <c r="H50" s="16">
         <v>10</v>
       </c>
-      <c r="I50" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="9">
+      <c r="I50" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J50" s="8">
         <v>45810</v>
       </c>
-      <c r="K50" s="16" t="s">
-        <v>187</v>
+      <c r="K50" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="15" hidden="1">
+      <c r="A51" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D51" s="16" t="s">
+      <c r="D51" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="E51" s="16" t="s">
+      <c r="E51" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F51" s="22">
+      <c r="F51" s="20">
         <v>52411</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H51" s="18">
+      <c r="H51" s="16">
         <v>10</v>
       </c>
-      <c r="I51" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="9">
+      <c r="I51" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J51" s="8">
         <v>45810</v>
       </c>
-      <c r="K51" s="16" t="s">
-        <v>187</v>
+      <c r="K51" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="15" hidden="1">
+      <c r="A52" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D52" s="16" t="s">
+      <c r="D52" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="E52" s="16" t="s">
+      <c r="E52" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F52" s="22">
+      <c r="F52" s="20">
         <v>52402</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H52" s="18">
+      <c r="H52" s="16">
         <v>11</v>
       </c>
-      <c r="I52" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="9">
+      <c r="I52" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J52" s="8">
         <v>45810</v>
       </c>
-      <c r="K52" s="16" t="s">
-        <v>187</v>
+      <c r="K52" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
-      <c r="A53" s="7" t="s">
-        <v>233</v>
+      <c r="A53" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="D53" s="16" t="s">
+      <c r="D53" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="E53" s="16" t="s">
+      <c r="E53" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F53" s="22">
+      <c r="F53" s="20">
         <v>52732</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H53" s="18">
+      <c r="H53" s="16">
         <v>7</v>
       </c>
-      <c r="I53" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="9">
+      <c r="I53" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J53" s="8">
         <v>45810</v>
       </c>
-      <c r="K53" s="16" t="s">
+      <c r="K53" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="15" hidden="1">
+      <c r="A54" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      <c r="E54" s="16" t="s">
+        <v>269</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="E54" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F54" s="22">
+      <c r="F54" s="20">
         <v>52241</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H54" s="18">
+      <c r="H54" s="16">
         <v>10</v>
       </c>
-      <c r="I54" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="9">
+      <c r="I54" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J54" s="8">
         <v>45810</v>
       </c>
-      <c r="K54" s="16" t="s">
-        <v>187</v>
+      <c r="K54" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
-      <c r="A55" s="7" t="s">
-        <v>233</v>
+      <c r="A55" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>268</v>
-[...4 lines deleted...]
-      <c r="E55" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="E55" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F55" s="22">
+      <c r="F55" s="20">
         <v>52806</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H55" s="18">
+      <c r="H55" s="16">
         <v>8</v>
       </c>
-      <c r="I55" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="9">
+      <c r="I55" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J55" s="8">
         <v>45810</v>
       </c>
-      <c r="K55" s="16" t="s">
+      <c r="K55" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
-      <c r="A56" s="7" t="s">
-        <v>233</v>
+      <c r="A56" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>268</v>
-[...4 lines deleted...]
-      <c r="E56" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="D56" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="E56" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F56" s="22">
+      <c r="F56" s="20">
         <v>52807</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H56" s="18">
+      <c r="H56" s="16">
         <v>9</v>
       </c>
-      <c r="I56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="9">
+      <c r="I56" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J56" s="8">
         <v>45810</v>
       </c>
-      <c r="K56" s="16" t="s">
+      <c r="K56" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="15" hidden="1">
+      <c r="A57" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>215</v>
-[...4 lines deleted...]
-      <c r="E57" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="D57" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="E57" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F57" s="22">
+      <c r="F57" s="20">
         <v>52101</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H57" s="18">
+      <c r="H57" s="16">
         <v>7</v>
       </c>
-      <c r="I57" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="9">
+      <c r="I57" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J57" s="8">
         <v>45810</v>
       </c>
-      <c r="K57" s="16" t="s">
-        <v>201</v>
+      <c r="K57" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="15" hidden="1">
+      <c r="A58" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D58" s="16" t="s">
+      <c r="D58" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="E58" s="16" t="s">
+      <c r="E58" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F58" s="22">
+      <c r="F58" s="20">
         <v>52002</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H58" s="18">
+      <c r="H58" s="16">
         <v>18</v>
       </c>
-      <c r="I58" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="9">
+      <c r="I58" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J58" s="8">
         <v>45810</v>
       </c>
-      <c r="K58" s="16" t="s">
-        <v>201</v>
+      <c r="K58" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="15" hidden="1">
+      <c r="A59" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-      <c r="E59" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="D59" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="E59" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F59" s="22">
+      <c r="F59" s="20">
         <v>52246</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H59" s="18">
+      <c r="H59" s="16">
         <v>8</v>
       </c>
-      <c r="I59" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J59" s="9">
+      <c r="I59" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J59" s="8">
         <v>45810</v>
       </c>
-      <c r="K59" s="16" t="s">
-        <v>187</v>
+      <c r="K59" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
-      <c r="A60" s="7" t="s">
-        <v>233</v>
+      <c r="A60" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>276</v>
-[...4 lines deleted...]
-      <c r="E60" s="16" t="s">
+        <v>280</v>
+      </c>
+      <c r="D60" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="E60" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F60" s="22">
+      <c r="F60" s="20">
         <v>52632</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H60" s="18">
+      <c r="H60" s="16">
         <v>9</v>
       </c>
-      <c r="I60" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="9">
+      <c r="I60" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J60" s="8">
         <v>45810</v>
       </c>
-      <c r="K60" s="16" t="s">
+      <c r="K60" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="15" hidden="1">
+      <c r="A61" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>279</v>
-[...4 lines deleted...]
-      <c r="E61" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="D61" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="E61" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F61" s="22">
+      <c r="F61" s="20">
         <v>50138</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="16">
         <v>6</v>
       </c>
-      <c r="I61" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J61" s="9">
+      <c r="I61" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J61" s="8">
         <v>45810</v>
       </c>
-      <c r="K61" s="16" t="s">
+      <c r="K61" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="15" hidden="1">
+      <c r="A62" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="D62" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="D62" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="E62" s="16" t="s">
+      <c r="E62" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F62" s="22">
+      <c r="F62" s="20">
         <v>52057</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H62" s="18">
+      <c r="H62" s="16">
         <v>6</v>
       </c>
-      <c r="I62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="9">
+      <c r="I62" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J62" s="8">
         <v>45810</v>
       </c>
-      <c r="K62" s="16" t="s">
-        <v>201</v>
+      <c r="K62" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="15" hidden="1">
+      <c r="A63" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="D63" s="16" t="s">
+      <c r="D63" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="E63" s="16" t="s">
+      <c r="E63" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F63" s="22">
+      <c r="F63" s="20">
         <v>50158</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H63" s="18">
+      <c r="H63" s="16">
         <v>7</v>
       </c>
-      <c r="I63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J63" s="9">
+      <c r="I63" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J63" s="8">
         <v>45810</v>
       </c>
-      <c r="K63" s="16" t="s">
-        <v>284</v>
+      <c r="K63" s="14" t="s">
+        <v>288</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
-      <c r="A64" s="7" t="s">
-        <v>233</v>
+      <c r="A64" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>194</v>
-[...4 lines deleted...]
-      <c r="E64" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="D64" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="E64" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F64" s="22">
+      <c r="F64" s="20">
         <v>52761</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H64" s="18">
+      <c r="H64" s="16">
         <v>8</v>
       </c>
-      <c r="I64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="9">
+      <c r="I64" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J64" s="8">
         <v>45810</v>
       </c>
-      <c r="K64" s="16" t="s">
+      <c r="K64" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" ht="15" hidden="1">
+      <c r="A65" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D65" s="16" t="s">
+      <c r="D65" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="E65" s="16" t="s">
+      <c r="E65" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F65" s="22">
+      <c r="F65" s="20">
         <v>52501</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H65" s="18">
+      <c r="H65" s="16">
         <v>15</v>
       </c>
-      <c r="I65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="9">
+      <c r="I65" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J65" s="8">
         <v>45810</v>
       </c>
-      <c r="K65" s="16" t="s">
-        <v>284</v>
+      <c r="K65" s="14" t="s">
+        <v>288</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" ht="15" hidden="1">
+      <c r="A66" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D66" s="16" t="s">
+      <c r="D66" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="E66" s="16" t="s">
+      <c r="E66" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F66" s="22">
+      <c r="F66" s="20">
         <v>50702</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H66" s="18">
+      <c r="H66" s="16">
         <v>11</v>
       </c>
-      <c r="I66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J66" s="9">
+      <c r="I66" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J66" s="8">
         <v>45810</v>
       </c>
-      <c r="K66" s="16" t="s">
-        <v>201</v>
+      <c r="K66" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
-      <c r="A67" s="7" t="s">
-        <v>233</v>
+      <c r="A67" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="D67" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="D67" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="E67" s="16" t="s">
+      <c r="E67" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F67" s="22">
+      <c r="F67" s="20">
         <v>52655</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="H67" s="18">
+      <c r="H67" s="16">
         <v>13</v>
       </c>
-      <c r="I67" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J67" s="9">
+      <c r="I67" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J67" s="8">
         <v>45810</v>
       </c>
-      <c r="K67" s="16" t="s">
+      <c r="K67" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>290</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="15" hidden="1">
+      <c r="A68" s="6" t="s">
+        <v>294</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="5">
         <v>52498</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H68" s="5">
         <v>4</v>
       </c>
-      <c r="I68" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J68" s="9">
+      <c r="I68" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="J68" s="8">
         <v>45792</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="L68" s="23" t="s">
-[...5 lines deleted...]
-        <v>211</v>
+      <c r="L68" s="21" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="15" hidden="1">
+      <c r="A69" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F69" s="5">
         <v>50266</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H69" s="5">
         <v>46</v>
       </c>
-      <c r="I69" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J69" s="9">
+      <c r="I69" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="J69" s="8">
         <v>45823</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="70" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>295</v>
+    <row r="70" spans="1:12" ht="15" hidden="1">
+      <c r="A70" s="6" t="s">
+        <v>299</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="5">
         <v>52404</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H70" s="5">
         <v>32</v>
       </c>
-      <c r="I70" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="9">
+      <c r="I70" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="J70" s="8">
         <v>45792</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>297</v>
-[...4 lines deleted...]
-        <v>298</v>
+        <v>301</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" ht="15" hidden="1">
+      <c r="A71" s="6" t="s">
+        <v>302</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="5">
         <v>50428</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="5">
         <v>29</v>
       </c>
-      <c r="I71" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J71" s="9">
+      <c r="I71" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="J71" s="8">
         <v>45800</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>303</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="15" hidden="1">
+      <c r="A72" s="6" t="s">
+        <v>307</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F72" s="5">
         <v>50590</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="5">
         <v>13</v>
       </c>
-      <c r="I72" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J72" s="9">
+      <c r="I72" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="J72" s="8">
         <v>45861</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="73" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>308</v>
+    <row r="73" spans="1:12" ht="15" hidden="1">
+      <c r="A73" s="6" t="s">
+        <v>312</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F73" s="5">
         <v>50021</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H73" s="5">
         <v>332</v>
       </c>
-      <c r="I73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J73" s="9">
+      <c r="I73" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="J73" s="8">
         <v>45832</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>297</v>
-[...4 lines deleted...]
-        <v>311</v>
+        <v>301</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" ht="15" hidden="1">
+      <c r="A74" s="6" t="s">
+        <v>315</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>50049</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="5">
         <v>129</v>
       </c>
-      <c r="I74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J74" s="9">
+      <c r="I74" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="J74" s="8">
         <v>45832</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>297</v>
-[...4 lines deleted...]
-        <v>315</v>
+        <v>301</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" ht="30" hidden="1">
+      <c r="A75" s="6" t="s">
+        <v>319</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="F75" s="5">
         <v>57108</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H75" s="5">
         <v>35</v>
       </c>
-      <c r="I75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J75" s="9">
+      <c r="I75" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="J75" s="8">
         <v>45836</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="L75" s="7" t="s">
+      <c r="L75" s="6" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="76" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>211</v>
+    <row r="76" spans="1:12" ht="15" hidden="1">
+      <c r="A76" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F76" s="5">
         <v>50266</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H76" s="5">
         <v>41</v>
       </c>
-      <c r="I76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J76" s="9">
+      <c r="I76" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="J76" s="8">
         <v>45837</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="77" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>322</v>
+    <row r="77" spans="1:12" ht="15" hidden="1">
+      <c r="A77" s="19" t="s">
+        <v>326</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F77" s="5">
         <v>50401</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H77" s="5">
         <v>47</v>
       </c>
-      <c r="I77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J77" s="9">
+      <c r="I77" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="J77" s="8">
         <v>45838</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>322</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" ht="15" hidden="1">
+      <c r="A78" s="19" t="s">
+        <v>326</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F78" s="5">
         <v>50401</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H78" s="5">
         <v>46</v>
       </c>
-      <c r="I78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J78" s="9">
+      <c r="I78" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="J78" s="8">
         <v>45838</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>327</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="15" hidden="1">
+      <c r="A79" s="6" t="s">
+        <v>331</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="5">
         <v>50134</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H79" s="5">
         <v>62</v>
       </c>
-      <c r="I79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J79" s="9">
+      <c r="I79" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="J79" s="8">
         <v>45869</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="L79" s="7" t="s">
+      <c r="L79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="80" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>211</v>
+    <row r="80" spans="1:12" ht="15" hidden="1">
+      <c r="A80" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F80" s="5">
         <v>50266</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H80" s="5">
         <v>24</v>
       </c>
-      <c r="I80" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J80" s="9">
+      <c r="I80" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="J80" s="8">
         <v>45852</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="81" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>330</v>
+    <row r="81" spans="1:12" ht="15" hidden="1">
+      <c r="A81" s="11" t="s">
+        <v>334</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F81" s="5">
         <v>50436</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H81" s="5">
         <v>128</v>
       </c>
-      <c r="I81" s="25">
+      <c r="I81" s="23">
         <v>45792</v>
       </c>
-      <c r="J81" s="9">
+      <c r="J81" s="8">
         <v>45821</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>330</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="15" hidden="1">
+      <c r="A82" s="11" t="s">
+        <v>334</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F82" s="5">
         <v>50450</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H82" s="5">
         <v>30</v>
       </c>
-      <c r="I82" s="25">
+      <c r="I82" s="23">
         <v>45792</v>
       </c>
-      <c r="J82" s="9">
+      <c r="J82" s="8">
         <v>45821</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>330</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="15" hidden="1">
+      <c r="A83" s="11" t="s">
+        <v>334</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F83" s="5">
         <v>50616</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H83" s="5">
         <v>20</v>
       </c>
-      <c r="I83" s="25">
+      <c r="I83" s="23">
         <v>45792</v>
       </c>
-      <c r="J83" s="9">
+      <c r="J83" s="8">
         <v>45821</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L83" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>330</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" ht="15" hidden="1">
+      <c r="A84" s="11" t="s">
+        <v>334</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F84" s="5">
         <v>50677</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H84" s="5">
         <v>18</v>
       </c>
-      <c r="I84" s="25">
+      <c r="I84" s="23">
         <v>45792</v>
       </c>
-      <c r="J84" s="9">
+      <c r="J84" s="8">
         <v>45821</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>341</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="15" hidden="1">
+      <c r="A85" s="6" t="s">
+        <v>345</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F85" s="5">
         <v>50010</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H85" s="5">
         <v>70</v>
       </c>
-      <c r="I85" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J85" s="9">
+      <c r="I85" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="J85" s="8">
         <v>45826</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L85" s="1" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="86" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>344</v>
+    <row r="86" spans="1:12" ht="15" hidden="1">
+      <c r="A86" s="6" t="s">
+        <v>348</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F86" s="5">
         <v>50309</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H86" s="5">
         <v>103</v>
       </c>
-      <c r="I86" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="9">
+      <c r="I86" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="J86" s="8">
         <v>45810</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L86" s="1" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="87" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>348</v>
+    <row r="87" spans="1:12" ht="15" hidden="1">
+      <c r="A87" s="6" t="s">
+        <v>352</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="5">
         <v>51442</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H87" s="5">
         <v>115</v>
       </c>
-      <c r="I87" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J87" s="9">
+      <c r="I87" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="J87" s="8">
         <v>45821</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="88" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>353</v>
+    <row r="88" spans="1:12" ht="15" hidden="1">
+      <c r="A88" s="6" t="s">
+        <v>357</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F88" s="5">
         <v>52501</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H88" s="5">
         <v>92</v>
       </c>
-      <c r="I88" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="9">
+      <c r="I88" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="J88" s="8">
         <v>45838</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="89" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>211</v>
+    <row r="89" spans="1:12" ht="15" hidden="1">
+      <c r="A89" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="5">
         <v>50266</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H89" s="5">
         <v>35</v>
       </c>
-      <c r="I89" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J89" s="9">
+      <c r="I89" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="J89" s="8">
         <v>45879</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="90" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>208</v>
+    <row r="90" spans="1:12" ht="15" hidden="1">
+      <c r="A90" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5">
         <v>52498</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H90" s="5">
         <v>102</v>
       </c>
-      <c r="I90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="9">
+      <c r="I90" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="J90" s="8">
         <v>45856</v>
       </c>
       <c r="K90" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L90" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>208</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="15" hidden="1">
+      <c r="A91" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="5">
         <v>52101</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H91" s="5">
         <v>29</v>
       </c>
-      <c r="I91" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J91" s="9">
+      <c r="I91" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="J91" s="8">
         <v>45856</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="15" hidden="1">
+      <c r="A92" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F92" s="5">
         <v>52404</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H92" s="5">
         <v>0</v>
       </c>
-      <c r="I92" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J92" s="9">
+      <c r="I92" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J92" s="8">
         <v>45839</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" ht="15" hidden="1">
+      <c r="A93" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B93" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E93" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="F93" s="16">
+        <v>50131</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="H93" s="16">
+        <v>0</v>
+      </c>
+      <c r="I93" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J93" s="8">
+        <v>45839</v>
+      </c>
+      <c r="K93" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="L93" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" ht="15" hidden="1">
+      <c r="A94" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="C93" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E93" s="16" t="s">
+      <c r="B94" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E94" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F93" s="18">
-[...5 lines deleted...]
-      <c r="H93" s="18">
+      <c r="F94" s="20">
+        <v>50009</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="H94" s="16">
         <v>0</v>
       </c>
-      <c r="I93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J93" s="9">
+      <c r="I94" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J94" s="8">
         <v>45839</v>
       </c>
-      <c r="K93" s="16" t="s">
+      <c r="K94" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="L93" s="2" t="s">
-[...16 lines deleted...]
-      <c r="E94" s="16" t="s">
+      <c r="L94" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" ht="15" hidden="1">
+      <c r="A95" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D95" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="E95" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F94" s="22">
-[...5 lines deleted...]
-      <c r="H94" s="18">
+      <c r="F95" s="20">
+        <v>50010</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="H95" s="16">
         <v>0</v>
       </c>
-      <c r="I94" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="9">
+      <c r="I95" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J95" s="8">
         <v>45839</v>
       </c>
-      <c r="K94" s="16" t="s">
+      <c r="K95" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="L94" s="2" t="s">
-[...13 lines deleted...]
-      <c r="D95" s="16" t="s">
+      <c r="L95" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="E95" s="16" t="s">
+    </row>
+    <row r="96" spans="1:12" ht="15" hidden="1">
+      <c r="A96" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D96" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E96" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F95" s="22">
-[...5 lines deleted...]
-      <c r="H95" s="18">
+      <c r="F96" s="20">
+        <v>50021</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="H96" s="16">
         <v>0</v>
       </c>
-      <c r="I95" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J95" s="9">
+      <c r="I96" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J96" s="8">
         <v>45839</v>
       </c>
-      <c r="K95" s="16" t="s">
+      <c r="K96" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="L95" s="2" t="s">
-[...16 lines deleted...]
-      <c r="E96" s="16" t="s">
+      <c r="L96" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" ht="15" hidden="1">
+      <c r="A97" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D97" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="E97" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F96" s="22">
-[...5 lines deleted...]
-      <c r="H96" s="18">
+      <c r="F97" s="20">
+        <v>51501</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="H97" s="16">
         <v>0</v>
       </c>
-      <c r="I96" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J96" s="9">
+      <c r="I97" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J97" s="8">
         <v>45839</v>
       </c>
-      <c r="K96" s="16" t="s">
-[...19 lines deleted...]
-      <c r="E97" s="16" t="s">
+      <c r="K97" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="L97" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" ht="15" hidden="1">
+      <c r="A98" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D98" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="E98" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F97" s="22">
-[...5 lines deleted...]
-      <c r="H97" s="18">
+      <c r="F98" s="20">
+        <v>50801</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="H98" s="16">
         <v>0</v>
       </c>
-      <c r="I97" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J97" s="9">
+      <c r="I98" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J98" s="8">
         <v>45839</v>
       </c>
-      <c r="K97" s="16" t="s">
-[...38 lines deleted...]
-        <v>152</v>
+      <c r="K98" s="14" t="s">
+        <v>157</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" ht="15" hidden="1">
+      <c r="A99" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D99" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E99" s="16" t="s">
+      <c r="D99" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E99" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F99" s="22">
+      <c r="F99" s="20">
         <v>50310</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H99" s="18">
+        <v>364</v>
+      </c>
+      <c r="H99" s="16">
         <v>0</v>
       </c>
-      <c r="I99" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J99" s="9">
+      <c r="I99" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J99" s="8">
         <v>45839</v>
       </c>
-      <c r="K99" s="16" t="s">
+      <c r="K99" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" ht="15" hidden="1">
+      <c r="A100" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="D100" s="16" t="s">
+      <c r="D100" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="E100" s="16" t="s">
+      <c r="E100" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F100" s="22">
+      <c r="F100" s="20">
         <v>50501</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H100" s="18">
+        <v>364</v>
+      </c>
+      <c r="H100" s="16">
         <v>0</v>
       </c>
-      <c r="I100" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J100" s="9">
+      <c r="I100" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J100" s="8">
         <v>45839</v>
       </c>
-      <c r="K100" s="16" t="s">
-        <v>152</v>
+      <c r="K100" s="14" t="s">
+        <v>157</v>
       </c>
       <c r="L100" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="15" hidden="1">
+      <c r="A101" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>251</v>
-[...4 lines deleted...]
-      <c r="E101" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="D101" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="E101" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F101" s="22">
+      <c r="F101" s="20">
         <v>50125</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H101" s="18">
+        <v>364</v>
+      </c>
+      <c r="H101" s="16">
         <v>0</v>
       </c>
-      <c r="I101" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J101" s="9">
+      <c r="I101" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J101" s="8">
         <v>45839</v>
       </c>
-      <c r="K101" s="16" t="s">
+      <c r="K101" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L101" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" ht="15" hidden="1">
+      <c r="A102" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="D102" s="16" t="s">
+      <c r="D102" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="E102" s="16" t="s">
+      <c r="E102" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F102" s="22">
+      <c r="F102" s="20">
         <v>50401</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H102" s="18">
+        <v>364</v>
+      </c>
+      <c r="H102" s="16">
         <v>0</v>
       </c>
-      <c r="I102" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J102" s="9">
+      <c r="I102" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J102" s="8">
         <v>45839</v>
       </c>
-      <c r="K102" s="16" t="s">
-        <v>201</v>
+      <c r="K102" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L102" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" ht="15" hidden="1">
+      <c r="A103" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="D103" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="16" t="s">
+      <c r="D103" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="E103" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F103" s="22">
+      <c r="F103" s="20">
         <v>51106</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H103" s="18">
+        <v>364</v>
+      </c>
+      <c r="H103" s="16">
         <v>0</v>
       </c>
-      <c r="I103" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J103" s="9">
+      <c r="I103" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J103" s="8">
         <v>45839</v>
       </c>
-      <c r="K103" s="16" t="s">
-        <v>152</v>
+      <c r="K103" s="14" t="s">
+        <v>157</v>
       </c>
       <c r="L103" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" ht="15" hidden="1">
+      <c r="A104" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D104" s="16" t="s">
+      <c r="D104" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="E104" s="16" t="s">
+      <c r="E104" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F104" s="22">
+      <c r="F104" s="20">
         <v>50266</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H104" s="18">
+        <v>364</v>
+      </c>
+      <c r="H104" s="16">
         <v>0</v>
       </c>
-      <c r="I104" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J104" s="9">
+      <c r="I104" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J104" s="8">
         <v>45839</v>
       </c>
-      <c r="K104" s="16" t="s">
+      <c r="K104" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="15" hidden="1">
+      <c r="A105" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D105" s="16" t="s">
+      <c r="D105" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="E105" s="16" t="s">
+      <c r="E105" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F105" s="22">
+      <c r="F105" s="20">
         <v>50266</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H105" s="18">
+        <v>364</v>
+      </c>
+      <c r="H105" s="16">
         <v>0</v>
       </c>
-      <c r="I105" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J105" s="9">
+      <c r="I105" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J105" s="8">
         <v>45839</v>
       </c>
-      <c r="K105" s="16" t="s">
+      <c r="K105" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L105" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" ht="15" hidden="1">
+      <c r="A106" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="D106" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="D106" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="E106" s="16" t="s">
+      <c r="E106" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F106" s="22">
+      <c r="F106" s="20">
         <v>50613</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H106" s="18">
+        <v>364</v>
+      </c>
+      <c r="H106" s="16">
         <v>0</v>
       </c>
-      <c r="I106" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J106" s="9">
+      <c r="I106" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J106" s="8">
         <v>45839</v>
       </c>
-      <c r="K106" s="16" t="s">
-        <v>201</v>
+      <c r="K106" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L106" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" ht="15" hidden="1">
+      <c r="A107" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D107" s="16" t="s">
+      <c r="D107" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="E107" s="16" t="s">
+      <c r="E107" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F107" s="22">
+      <c r="F107" s="20">
         <v>52404</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H107" s="18">
+        <v>364</v>
+      </c>
+      <c r="H107" s="16">
         <v>0</v>
       </c>
-      <c r="I107" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J107" s="9">
+      <c r="I107" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J107" s="8">
         <v>45839</v>
       </c>
-      <c r="K107" s="16" t="s">
-        <v>187</v>
+      <c r="K107" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" ht="15" hidden="1">
+      <c r="A108" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D108" s="16" t="s">
+      <c r="D108" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="E108" s="16" t="s">
+      <c r="E108" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F108" s="22">
+      <c r="F108" s="20">
         <v>52411</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H108" s="18">
+        <v>364</v>
+      </c>
+      <c r="H108" s="16">
         <v>0</v>
       </c>
-      <c r="I108" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="9">
+      <c r="I108" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J108" s="8">
         <v>45839</v>
       </c>
-      <c r="K108" s="16" t="s">
-        <v>187</v>
+      <c r="K108" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L108" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" ht="15" hidden="1">
+      <c r="A109" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D109" s="16" t="s">
+      <c r="D109" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="E109" s="16" t="s">
+      <c r="E109" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F109" s="22">
+      <c r="F109" s="20">
         <v>52402</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H109" s="18">
+        <v>364</v>
+      </c>
+      <c r="H109" s="16">
         <v>0</v>
       </c>
-      <c r="I109" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J109" s="9">
+      <c r="I109" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J109" s="8">
         <v>45839</v>
       </c>
-      <c r="K109" s="16" t="s">
-        <v>187</v>
+      <c r="K109" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L109" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="15">
-      <c r="A110" s="7" t="s">
-        <v>233</v>
+      <c r="A110" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="D110" s="16" t="s">
+      <c r="D110" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="E110" s="16" t="s">
+      <c r="E110" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F110" s="22">
+      <c r="F110" s="20">
         <v>52732</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H110" s="18">
+        <v>364</v>
+      </c>
+      <c r="H110" s="16">
         <v>0</v>
       </c>
-      <c r="I110" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J110" s="9">
+      <c r="I110" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J110" s="8">
         <v>45839</v>
       </c>
-      <c r="K110" s="16" t="s">
+      <c r="K110" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L110" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" ht="15" hidden="1">
+      <c r="A111" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      <c r="E111" s="16" t="s">
+        <v>269</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="E111" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F111" s="22">
+      <c r="F111" s="20">
         <v>52241</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H111" s="18">
+        <v>364</v>
+      </c>
+      <c r="H111" s="16">
         <v>0</v>
       </c>
-      <c r="I111" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J111" s="9">
+      <c r="I111" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J111" s="8">
         <v>45839</v>
       </c>
-      <c r="K111" s="16" t="s">
-        <v>187</v>
+      <c r="K111" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L111" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="15">
-      <c r="A112" s="7" t="s">
-        <v>233</v>
+      <c r="A112" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>268</v>
-[...4 lines deleted...]
-      <c r="E112" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="D112" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="E112" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F112" s="22">
+      <c r="F112" s="20">
         <v>52806</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H112" s="18">
+        <v>364</v>
+      </c>
+      <c r="H112" s="16">
         <v>0</v>
       </c>
-      <c r="I112" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J112" s="9">
+      <c r="I112" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J112" s="8">
         <v>45839</v>
       </c>
-      <c r="K112" s="16" t="s">
+      <c r="K112" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L112" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="15">
-      <c r="A113" s="7" t="s">
-        <v>233</v>
+      <c r="A113" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>268</v>
-[...4 lines deleted...]
-      <c r="E113" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="E113" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F113" s="22">
+      <c r="F113" s="20">
         <v>52807</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H113" s="18">
+        <v>364</v>
+      </c>
+      <c r="H113" s="16">
         <v>0</v>
       </c>
-      <c r="I113" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J113" s="9">
+      <c r="I113" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J113" s="8">
         <v>45839</v>
       </c>
-      <c r="K113" s="16" t="s">
+      <c r="K113" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L113" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" ht="15" hidden="1">
+      <c r="A114" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>215</v>
-[...4 lines deleted...]
-      <c r="E114" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="D114" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="E114" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F114" s="22">
+      <c r="F114" s="20">
         <v>52101</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H114" s="18">
+        <v>364</v>
+      </c>
+      <c r="H114" s="16">
         <v>0</v>
       </c>
-      <c r="I114" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J114" s="9">
+      <c r="I114" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J114" s="8">
         <v>45839</v>
       </c>
-      <c r="K114" s="16" t="s">
-        <v>201</v>
+      <c r="K114" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L114" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12" ht="15" hidden="1">
+      <c r="A115" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D115" s="16" t="s">
+      <c r="D115" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="E115" s="16" t="s">
+      <c r="E115" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F115" s="22">
+      <c r="F115" s="20">
         <v>52002</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H115" s="18">
+        <v>364</v>
+      </c>
+      <c r="H115" s="16">
         <v>0</v>
       </c>
-      <c r="I115" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J115" s="9">
+      <c r="I115" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J115" s="8">
         <v>45839</v>
       </c>
-      <c r="K115" s="16" t="s">
-        <v>201</v>
+      <c r="K115" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L115" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" ht="15" hidden="1">
+      <c r="A116" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-      <c r="E116" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="D116" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="E116" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F116" s="22">
+      <c r="F116" s="20">
         <v>52246</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H116" s="18">
+        <v>364</v>
+      </c>
+      <c r="H116" s="16">
         <v>0</v>
       </c>
-      <c r="I116" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J116" s="9">
+      <c r="I116" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J116" s="8">
         <v>45839</v>
       </c>
-      <c r="K116" s="16" t="s">
-        <v>187</v>
+      <c r="K116" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="L116" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="15">
-      <c r="A117" s="7" t="s">
-        <v>233</v>
+      <c r="A117" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>276</v>
-[...4 lines deleted...]
-      <c r="E117" s="16" t="s">
+        <v>280</v>
+      </c>
+      <c r="D117" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="E117" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F117" s="22">
+      <c r="F117" s="20">
         <v>52632</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H117" s="18">
+        <v>364</v>
+      </c>
+      <c r="H117" s="16">
         <v>0</v>
       </c>
-      <c r="I117" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J117" s="9">
+      <c r="I117" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J117" s="8">
         <v>45839</v>
       </c>
-      <c r="K117" s="16" t="s">
+      <c r="K117" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L117" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" ht="15" hidden="1">
+      <c r="A118" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>279</v>
-[...4 lines deleted...]
-      <c r="E118" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="D118" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="E118" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F118" s="22">
+      <c r="F118" s="20">
         <v>50138</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H118" s="18">
+        <v>364</v>
+      </c>
+      <c r="H118" s="16">
         <v>0</v>
       </c>
-      <c r="I118" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J118" s="9">
+      <c r="I118" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J118" s="8">
         <v>45839</v>
       </c>
-      <c r="K118" s="16" t="s">
+      <c r="K118" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L118" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" ht="15" hidden="1">
+      <c r="A119" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="D119" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="D119" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="E119" s="16" t="s">
+      <c r="E119" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F119" s="22">
+      <c r="F119" s="20">
         <v>52057</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H119" s="18">
+        <v>364</v>
+      </c>
+      <c r="H119" s="16">
         <v>0</v>
       </c>
-      <c r="I119" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J119" s="9">
+      <c r="I119" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J119" s="8">
         <v>45839</v>
       </c>
-      <c r="K119" s="16" t="s">
-        <v>201</v>
+      <c r="K119" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L119" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" ht="15" hidden="1">
+      <c r="A120" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="D120" s="16" t="s">
+      <c r="D120" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="E120" s="16" t="s">
+      <c r="E120" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F120" s="22">
+      <c r="F120" s="20">
         <v>50158</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H120" s="18">
+        <v>364</v>
+      </c>
+      <c r="H120" s="16">
         <v>0</v>
       </c>
-      <c r="I120" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J120" s="9">
+      <c r="I120" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J120" s="8">
         <v>45839</v>
       </c>
-      <c r="K120" s="16" t="s">
-        <v>284</v>
+      <c r="K120" s="14" t="s">
+        <v>288</v>
       </c>
       <c r="L120" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="15">
-      <c r="A121" s="7" t="s">
-        <v>233</v>
+      <c r="A121" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>194</v>
-[...4 lines deleted...]
-      <c r="E121" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="E121" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F121" s="22">
+      <c r="F121" s="20">
         <v>52761</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H121" s="18">
+        <v>364</v>
+      </c>
+      <c r="H121" s="16">
         <v>0</v>
       </c>
-      <c r="I121" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J121" s="9">
+      <c r="I121" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J121" s="8">
         <v>45839</v>
       </c>
-      <c r="K121" s="16" t="s">
+      <c r="K121" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L121" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" ht="15" hidden="1">
+      <c r="A122" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D122" s="16" t="s">
+      <c r="D122" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="E122" s="16" t="s">
+      <c r="E122" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F122" s="22">
+      <c r="F122" s="20">
         <v>52501</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H122" s="18">
+        <v>364</v>
+      </c>
+      <c r="H122" s="16">
         <v>0</v>
       </c>
-      <c r="I122" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J122" s="9">
+      <c r="I122" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J122" s="8">
         <v>45839</v>
       </c>
-      <c r="K122" s="16" t="s">
-        <v>284</v>
+      <c r="K122" s="14" t="s">
+        <v>288</v>
       </c>
       <c r="L122" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" ht="15" hidden="1">
+      <c r="A123" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D123" s="16" t="s">
+      <c r="D123" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="E123" s="16" t="s">
+      <c r="E123" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F123" s="22">
+      <c r="F123" s="20">
         <v>50702</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H123" s="18">
+        <v>364</v>
+      </c>
+      <c r="H123" s="16">
         <v>0</v>
       </c>
-      <c r="I123" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J123" s="9">
+      <c r="I123" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J123" s="8">
         <v>45839</v>
       </c>
-      <c r="K123" s="16" t="s">
-        <v>201</v>
+      <c r="K123" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="L123" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="15">
-      <c r="A124" s="7" t="s">
-        <v>233</v>
+      <c r="A124" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="D124" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="D124" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="E124" s="16" t="s">
+      <c r="E124" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="F124" s="22">
+      <c r="F124" s="20">
         <v>52655</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="H124" s="18">
+        <v>364</v>
+      </c>
+      <c r="H124" s="16">
         <v>0</v>
       </c>
-      <c r="I124" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J124" s="9">
+      <c r="I124" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="J124" s="8">
         <v>45839</v>
       </c>
-      <c r="K124" s="16" t="s">
+      <c r="K124" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L124" s="2" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        <v>363</v>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" ht="15" hidden="1">
+      <c r="A125" s="6" t="s">
+        <v>367</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F125" s="5">
         <v>50701</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H125" s="5">
         <v>71</v>
       </c>
-      <c r="I125" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J125" s="9">
+      <c r="I125" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="J125" s="8">
         <v>45886</v>
       </c>
       <c r="K125" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L125" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>211</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" ht="15" hidden="1">
+      <c r="A126" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F126" s="5">
         <v>50266</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H126" s="5">
         <v>35</v>
       </c>
-      <c r="I126" s="24">
+      <c r="I126" s="22">
         <v>45832</v>
       </c>
-      <c r="J126" s="9">
+      <c r="J126" s="8">
         <v>45893</v>
       </c>
       <c r="K126" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L126" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="127" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>366</v>
+    <row r="127" spans="1:12" ht="15" hidden="1">
+      <c r="A127" s="6" t="s">
+        <v>370</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F127" s="5">
         <v>50158</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H127" s="5">
         <v>62</v>
       </c>
-      <c r="I127" s="24">
+      <c r="I127" s="22">
         <v>45838</v>
       </c>
-      <c r="J127" s="9">
+      <c r="J127" s="8">
         <v>45870</v>
       </c>
       <c r="K127" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>368</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" ht="15" hidden="1">
+      <c r="A128" s="6" t="s">
+        <v>372</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F128" s="5">
         <v>50309</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H128" s="5">
         <v>84</v>
       </c>
-      <c r="I128" s="24">
+      <c r="I128" s="22">
         <v>45838</v>
       </c>
-      <c r="J128" s="9">
+      <c r="J128" s="8">
         <v>45901</v>
       </c>
       <c r="K128" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L128" s="2" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        <v>233</v>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12" ht="30" hidden="1">
+      <c r="A129" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F129" s="5">
         <v>52402</v>
       </c>
-      <c r="G129" s="7" t="s">
-        <v>371</v>
+      <c r="G129" s="6" t="s">
+        <v>375</v>
       </c>
       <c r="H129" s="5">
         <v>30</v>
       </c>
-      <c r="I129" s="24">
+      <c r="I129" s="22">
         <v>45840</v>
       </c>
-      <c r="J129" s="9">
+      <c r="J129" s="8">
         <v>45870</v>
       </c>
       <c r="K129" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L129" s="2" t="s">
-        <v>236</v>
-[...15 lines deleted...]
-      <c r="E130" s="16" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12" ht="15" hidden="1">
+      <c r="A130" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="B130" s="14" t="s">
+        <v>377</v>
+      </c>
+      <c r="C130" s="14" t="s">
+        <v>378</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="E130" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="F130" s="18">
+      <c r="F130" s="16">
         <v>52240</v>
       </c>
-      <c r="G130" s="16" t="s">
+      <c r="G130" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="H130" s="18">
+      <c r="H130" s="16">
         <v>49</v>
       </c>
-      <c r="I130" s="31">
+      <c r="I130" s="29">
         <v>45840</v>
       </c>
-      <c r="J130" s="20">
+      <c r="J130" s="18">
         <v>45855</v>
       </c>
       <c r="K130" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L130" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="131" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>375</v>
+    <row r="131" spans="1:12" ht="15" hidden="1">
+      <c r="A131" s="6" t="s">
+        <v>379</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F131" s="5">
         <v>50659</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H131" s="5">
         <v>48</v>
       </c>
-      <c r="I131" s="24">
+      <c r="I131" s="22">
         <v>45838</v>
       </c>
-      <c r="J131" s="9">
+      <c r="J131" s="8">
         <v>45912</v>
       </c>
       <c r="K131" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L131" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      <c r="A132" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" ht="30" hidden="1">
+      <c r="A132" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F132" s="5">
         <v>52203</v>
       </c>
-      <c r="G132" s="30" t="s">
-        <v>371</v>
+      <c r="G132" s="28" t="s">
+        <v>375</v>
       </c>
       <c r="H132" s="5">
         <v>250</v>
       </c>
-      <c r="I132" s="24">
+      <c r="I132" s="22">
         <v>45846</v>
       </c>
-      <c r="J132" s="9">
+      <c r="J132" s="8">
         <v>45868</v>
       </c>
       <c r="K132" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>211</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" ht="15" hidden="1">
+      <c r="A133" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F133" s="5">
         <v>50266</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H133" s="5">
         <v>11</v>
       </c>
-      <c r="I133" s="24">
+      <c r="I133" s="22">
         <v>45846</v>
       </c>
-      <c r="J133" s="9">
+      <c r="J133" s="8">
         <v>45908</v>
       </c>
       <c r="K133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L133" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="134" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>330</v>
+    <row r="134" spans="1:12" ht="15" hidden="1">
+      <c r="A134" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F134" s="5">
         <v>50677</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H134" s="5">
         <v>77</v>
       </c>
-      <c r="I134" s="24">
+      <c r="I134" s="22">
         <v>45847</v>
       </c>
-      <c r="J134" s="9">
+      <c r="J134" s="8">
         <v>45908</v>
       </c>
       <c r="K134" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>330</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12" ht="15" hidden="1">
+      <c r="A135" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F135" s="5">
         <v>50616</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H135" s="5">
         <v>18</v>
       </c>
-      <c r="I135" s="24">
+      <c r="I135" s="22">
         <v>45847</v>
       </c>
-      <c r="J135" s="24">
+      <c r="J135" s="22">
         <v>45908</v>
       </c>
       <c r="K135" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L135" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>330</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" ht="15" hidden="1">
+      <c r="A136" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F136" s="5">
         <v>50616</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H136" s="5">
         <v>26</v>
       </c>
-      <c r="I136" s="24">
+      <c r="I136" s="22">
         <v>45847</v>
       </c>
-      <c r="J136" s="24">
+      <c r="J136" s="22">
         <v>46003</v>
       </c>
       <c r="K136" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>380</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" ht="15" hidden="1">
+      <c r="A137" s="6" t="s">
+        <v>384</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F137" s="5">
         <v>50265</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H137" s="5">
         <v>34</v>
       </c>
-      <c r="I137" s="24">
+      <c r="I137" s="22">
         <v>45847</v>
       </c>
-      <c r="J137" s="24">
+      <c r="J137" s="22">
         <v>45877</v>
       </c>
       <c r="K137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L137" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="138" spans="1:12" ht="30.75">
-[...1 lines deleted...]
-        <v>382</v>
+    <row r="138" spans="1:12" ht="30.75" hidden="1">
+      <c r="A138" s="6" t="s">
+        <v>386</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F138" s="5">
         <v>52314</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H138" s="5">
         <v>31</v>
       </c>
-      <c r="I138" s="24">
+      <c r="I138" s="22">
         <v>45849</v>
       </c>
-      <c r="J138" s="24">
+      <c r="J138" s="22">
         <v>45880</v>
       </c>
       <c r="K138" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="L138" s="7" t="s">
+      <c r="L138" s="6" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="139" spans="1:12" ht="15">
-      <c r="A139" s="7" t="s">
+    <row r="139" spans="1:12" ht="15" hidden="1">
+      <c r="A139" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F139" s="5">
         <v>50266</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H139" s="5">
         <v>44</v>
       </c>
-      <c r="I139" s="24">
+      <c r="I139" s="22">
         <v>45860</v>
       </c>
-      <c r="J139" s="24">
+      <c r="J139" s="22">
         <v>45922</v>
       </c>
       <c r="K139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L139" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="140" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>385</v>
+    <row r="140" spans="1:12" ht="15" hidden="1">
+      <c r="A140" s="6" t="s">
+        <v>389</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F140" s="5">
         <v>50461</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H140" s="5">
         <v>105</v>
       </c>
-      <c r="I140" s="24">
+      <c r="I140" s="22">
         <v>45867</v>
       </c>
-      <c r="J140" s="24">
+      <c r="J140" s="22">
         <v>45940</v>
       </c>
       <c r="K140" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>368</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" ht="15" hidden="1">
+      <c r="A141" s="6" t="s">
+        <v>372</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F141" s="5">
         <v>52404</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H141" s="5">
         <v>57</v>
       </c>
-      <c r="I141" s="24">
+      <c r="I141" s="22">
         <v>45868</v>
       </c>
-      <c r="J141" s="9">
+      <c r="J141" s="8">
         <v>45901</v>
       </c>
       <c r="K141" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L141" s="2" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        <v>368</v>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" ht="15" hidden="1">
+      <c r="A142" s="6" t="s">
+        <v>372</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F142" s="5">
         <v>52003</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H142" s="5">
         <v>27</v>
       </c>
-      <c r="I142" s="24">
+      <c r="I142" s="22">
         <v>45868</v>
       </c>
-      <c r="J142" s="9">
+      <c r="J142" s="8">
         <v>45901</v>
       </c>
       <c r="K142" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L142" s="2" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        <v>391</v>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" ht="15" hidden="1">
+      <c r="A143" s="6" t="s">
+        <v>395</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F143" s="5">
         <v>52402</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H143" s="5">
         <v>100</v>
       </c>
-      <c r="I143" s="24">
+      <c r="I143" s="22">
         <v>45874</v>
       </c>
-      <c r="J143" s="24">
+      <c r="J143" s="22">
         <v>45934</v>
       </c>
       <c r="K143" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L143" s="2" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      <c r="A144" s="7" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" ht="15" hidden="1">
+      <c r="A144" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F144" s="5">
         <v>50266</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H144" s="5">
         <v>10</v>
       </c>
-      <c r="I144" s="24">
+      <c r="I144" s="22">
         <v>45874</v>
       </c>
-      <c r="J144" s="24">
+      <c r="J144" s="22">
         <v>45934</v>
       </c>
       <c r="K144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L144" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="145" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>393</v>
+    <row r="145" spans="1:12" ht="15" hidden="1">
+      <c r="A145" s="6" t="s">
+        <v>397</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F145" s="5">
         <v>50309</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H145" s="5">
         <v>100</v>
       </c>
-      <c r="I145" s="24">
+      <c r="I145" s="22">
         <v>45875</v>
       </c>
-      <c r="J145" s="24">
+      <c r="J145" s="22">
         <v>45936</v>
       </c>
       <c r="K145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L145" s="2" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="146" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>395</v>
+    <row r="146" spans="1:12" ht="15" hidden="1">
+      <c r="A146" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F146" s="5">
         <v>50704</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H146" s="5">
         <v>71</v>
       </c>
-      <c r="I146" s="24">
+      <c r="I146" s="22">
         <v>45884</v>
       </c>
-      <c r="J146" s="24">
+      <c r="J146" s="22">
         <v>45922</v>
       </c>
       <c r="K146" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      <c r="A147" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" ht="15" hidden="1">
+      <c r="A147" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F147" s="5">
         <v>50266</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H147" s="5">
         <v>10</v>
       </c>
-      <c r="I147" s="24">
+      <c r="I147" s="22">
         <v>45888</v>
       </c>
-      <c r="J147" s="24">
+      <c r="J147" s="22">
         <v>45948</v>
       </c>
       <c r="K147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L147" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="148" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>330</v>
+    <row r="148" spans="1:12" ht="15" hidden="1">
+      <c r="A148" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F148" s="5">
         <v>50436</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H148" s="5">
         <v>1</v>
       </c>
-      <c r="I148" s="24">
+      <c r="I148" s="22">
         <v>45896</v>
       </c>
-      <c r="J148" s="24">
+      <c r="J148" s="22">
         <v>45929</v>
       </c>
       <c r="K148" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L148" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>397</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" ht="15" hidden="1">
+      <c r="A149" s="6" t="s">
+        <v>401</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F149" s="5">
         <v>50323</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H149" s="5">
         <v>1</v>
       </c>
-      <c r="I149" s="24">
+      <c r="I149" s="22">
         <v>45896</v>
       </c>
-      <c r="J149" s="24">
+      <c r="J149" s="22">
         <v>45954</v>
       </c>
       <c r="K149" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L149" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="150" spans="1:12" ht="15">
-      <c r="A150" s="7" t="s">
-        <v>400</v>
+      <c r="A150" s="6" t="s">
+        <v>404</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F150" s="5">
         <v>52801</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H150" s="5">
         <v>49</v>
       </c>
-      <c r="I150" s="24">
+      <c r="I150" s="22">
         <v>45897</v>
       </c>
-      <c r="J150" s="24">
+      <c r="J150" s="22">
         <v>45929</v>
       </c>
       <c r="K150" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L150" s="2" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-        <v>366</v>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" ht="30" hidden="1">
+      <c r="A151" s="6" t="s">
+        <v>370</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F151" s="5">
         <v>50158</v>
       </c>
-      <c r="G151" s="30" t="s">
-        <v>402</v>
+      <c r="G151" s="28" t="s">
+        <v>406</v>
       </c>
       <c r="H151" s="5">
         <v>22</v>
       </c>
-      <c r="I151" s="24">
+      <c r="I151" s="22">
         <v>45898</v>
       </c>
-      <c r="J151" s="9">
+      <c r="J151" s="8">
         <v>45870</v>
       </c>
       <c r="K151" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L151" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>366</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12" ht="15" hidden="1">
+      <c r="A152" s="6" t="s">
+        <v>370</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F152" s="5">
         <v>50158</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H152" s="5">
         <v>49</v>
       </c>
-      <c r="I152" s="24">
+      <c r="I152" s="22">
         <v>45898</v>
       </c>
-      <c r="J152" s="24">
+      <c r="J152" s="22">
         <v>45928</v>
       </c>
       <c r="K152" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L152" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>330</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12" ht="15" hidden="1">
+      <c r="A153" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F153" s="5">
         <v>50436</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H153" s="5">
         <v>3</v>
       </c>
-      <c r="I153" s="24">
+      <c r="I153" s="22">
         <v>45909</v>
       </c>
-      <c r="J153" s="24">
+      <c r="J153" s="22">
         <v>45940</v>
       </c>
       <c r="K153" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L153" s="2" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      <c r="A154" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" ht="15" hidden="1">
+      <c r="A154" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F154" s="5">
         <v>50266</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H154" s="5">
         <v>12</v>
       </c>
-      <c r="I154" s="24">
+      <c r="I154" s="22">
         <v>45916</v>
       </c>
-      <c r="J154" s="24">
+      <c r="J154" s="22">
         <v>45975</v>
       </c>
       <c r="K154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L154" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="155" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>395</v>
+    <row r="155" spans="1:12" ht="15" hidden="1">
+      <c r="A155" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F155" s="5">
         <v>50704</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H155" s="5">
         <v>101</v>
       </c>
-      <c r="I155" s="24">
+      <c r="I155" s="22">
         <v>45917</v>
       </c>
-      <c r="J155" s="24">
+      <c r="J155" s="22">
         <v>45950</v>
       </c>
       <c r="K155" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L155" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>188</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" ht="15" hidden="1">
+      <c r="A156" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F156" s="5">
         <v>50023</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H156" s="5">
         <v>40</v>
       </c>
-      <c r="I156" s="24">
+      <c r="I156" s="22">
         <v>45917</v>
       </c>
-      <c r="J156" s="24">
+      <c r="J156" s="22">
         <v>45964</v>
       </c>
       <c r="K156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L156" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="157" spans="1:12" ht="15">
-      <c r="A157" s="7" t="s">
-        <v>405</v>
+      <c r="A157" s="6" t="s">
+        <v>409</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F157" s="5">
         <v>52655</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H157" s="5">
         <v>47</v>
       </c>
-      <c r="I157" s="24">
+      <c r="I157" s="22">
         <v>45918</v>
       </c>
-      <c r="J157" s="24">
+      <c r="J157" s="22">
         <v>45948</v>
       </c>
       <c r="K157" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L157" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="158" spans="1:12" ht="15">
-      <c r="A158" s="7" t="s">
-[...3 lines deleted...]
-        <v>407</v>
+      <c r="A158" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="B158" s="30" t="s">
+        <v>411</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F158" s="5">
         <v>52601</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H158" s="5">
         <v>6</v>
       </c>
-      <c r="I158" s="24">
+      <c r="I158" s="22">
         <v>45918</v>
       </c>
-      <c r="J158" s="24">
+      <c r="J158" s="22">
         <v>45948</v>
       </c>
-      <c r="K158" s="33" t="s">
+      <c r="K158" s="31" t="s">
         <v>35</v>
       </c>
       <c r="L158" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="159" spans="1:12" ht="15">
-      <c r="A159" s="7" t="s">
-        <v>405</v>
+      <c r="A159" s="6" t="s">
+        <v>409</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F159" s="5">
         <v>52806</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H159" s="5">
         <v>6</v>
       </c>
-      <c r="I159" s="24">
+      <c r="I159" s="22">
         <v>45918</v>
       </c>
-      <c r="J159" s="24">
+      <c r="J159" s="22">
         <v>45948</v>
       </c>
-      <c r="K159" s="33" t="s">
+      <c r="K159" s="31" t="s">
         <v>35</v>
       </c>
       <c r="L159" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="160" spans="1:12" ht="15">
-      <c r="A160" s="7" t="s">
-        <v>405</v>
+      <c r="A160" s="6" t="s">
+        <v>409</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F160" s="5">
         <v>52807</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H160" s="5">
         <v>7</v>
       </c>
-      <c r="I160" s="24">
+      <c r="I160" s="22">
         <v>45918</v>
       </c>
-      <c r="J160" s="24">
+      <c r="J160" s="22">
         <v>45948</v>
       </c>
-      <c r="K160" s="33" t="s">
+      <c r="K160" s="31" t="s">
         <v>35</v>
       </c>
       <c r="L160" s="2" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        <v>405</v>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" ht="15" hidden="1">
+      <c r="A161" s="6" t="s">
+        <v>409</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F161" s="5">
         <v>52401</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H161" s="5">
         <v>5</v>
       </c>
-      <c r="I161" s="24">
+      <c r="I161" s="22">
         <v>45918</v>
       </c>
-      <c r="J161" s="24">
+      <c r="J161" s="22">
         <v>45948</v>
       </c>
       <c r="K161" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L161" s="2" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        <v>405</v>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" ht="15" hidden="1">
+      <c r="A162" s="6" t="s">
+        <v>409</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F162" s="5">
         <v>50316</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H162" s="5">
         <v>8</v>
       </c>
-      <c r="I162" s="24">
+      <c r="I162" s="22">
         <v>45918</v>
       </c>
-      <c r="J162" s="24">
+      <c r="J162" s="22">
         <v>45948</v>
       </c>
       <c r="K162" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L162" s="2" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        <v>290</v>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" ht="15" hidden="1">
+      <c r="A163" s="6" t="s">
+        <v>294</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F163" s="5">
         <v>52498</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H163" s="5">
         <v>2</v>
       </c>
-      <c r="I163" s="24" t="s">
-[...2 lines deleted...]
-      <c r="J163" s="24">
+      <c r="I163" s="22" t="s">
+        <v>416</v>
+      </c>
+      <c r="J163" s="22">
         <v>45961</v>
       </c>
       <c r="K163" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L163" s="2" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      <c r="A164" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" ht="15" hidden="1">
+      <c r="A164" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F164" s="5">
         <v>50266</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H164" s="5">
         <v>23</v>
       </c>
-      <c r="I164" s="24">
+      <c r="I164" s="22">
         <v>45930</v>
       </c>
-      <c r="J164" s="24">
+      <c r="J164" s="22">
         <v>45989</v>
       </c>
       <c r="K164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L164" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="165" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>413</v>
+    <row r="165" spans="1:12" ht="15" hidden="1">
+      <c r="A165" s="6" t="s">
+        <v>417</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F165" s="5">
         <v>52001</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H165" s="5">
         <v>38</v>
       </c>
-      <c r="I165" s="24">
+      <c r="I165" s="22">
         <v>45931</v>
       </c>
-      <c r="J165" s="24">
+      <c r="J165" s="22">
         <v>45962</v>
       </c>
       <c r="K165" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L165" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="166" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>413</v>
+    <row r="166" spans="1:12" ht="15" hidden="1">
+      <c r="A166" s="6" t="s">
+        <v>417</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F166" s="5">
         <v>52001</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H166" s="5">
         <v>2</v>
       </c>
-      <c r="I166" s="24">
+      <c r="I166" s="22">
         <v>45937</v>
       </c>
-      <c r="J166" s="24">
+      <c r="J166" s="22">
         <v>45962</v>
       </c>
       <c r="K166" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L166" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="167" spans="1:12" ht="15">
-      <c r="A167" s="7" t="s">
+    <row r="167" spans="1:12" ht="15" hidden="1">
+      <c r="A167" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D167" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F167" s="5">
         <v>50266</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H167" s="5">
         <v>1</v>
       </c>
-      <c r="I167" s="24">
+      <c r="I167" s="22">
         <v>45944</v>
       </c>
-      <c r="J167" s="24">
+      <c r="J167" s="22">
         <v>46003</v>
       </c>
       <c r="K167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L167" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:12" ht="15">
-      <c r="A168" s="7" t="s">
-        <v>416</v>
+      <c r="A168" s="6" t="s">
+        <v>420</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F168" s="5">
         <v>52722</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H168" s="5">
         <v>85</v>
       </c>
-      <c r="I168" s="24">
+      <c r="I168" s="22">
         <v>45953</v>
       </c>
-      <c r="J168" s="24">
+      <c r="J168" s="22">
         <v>45959</v>
       </c>
       <c r="K168" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L168" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="169" spans="1:12" ht="15">
-      <c r="A169" s="7" t="s">
-        <v>419</v>
+      <c r="A169" s="6" t="s">
+        <v>423</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F169" s="5">
         <v>52653</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H169" s="5">
         <v>21</v>
       </c>
-      <c r="I169" s="24">
+      <c r="I169" s="22">
         <v>45957</v>
       </c>
-      <c r="J169" s="24">
+      <c r="J169" s="22">
         <v>45957</v>
       </c>
       <c r="K169" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L169" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>295</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" ht="15" hidden="1">
+      <c r="A170" s="6" t="s">
+        <v>299</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F170" s="5">
         <v>52404</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H170" s="5">
         <v>46</v>
       </c>
-      <c r="I170" s="24">
+      <c r="I170" s="22">
         <v>45958</v>
       </c>
-      <c r="J170" s="24">
+      <c r="J170" s="22">
         <v>45987</v>
       </c>
       <c r="K170" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L170" s="2" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      <c r="A171" s="7" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12" ht="15" hidden="1">
+      <c r="A171" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F171" s="5">
         <v>50266</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H171" s="5">
         <v>63</v>
       </c>
-      <c r="I171" s="24">
+      <c r="I171" s="22">
         <v>45958</v>
       </c>
-      <c r="J171" s="24">
+      <c r="J171" s="22">
         <v>46017</v>
       </c>
       <c r="K171" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L171" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="172" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>423</v>
+    <row r="172" spans="1:12" ht="15" hidden="1">
+      <c r="A172" s="6" t="s">
+        <v>427</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F172" s="5">
         <v>50401</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H172" s="5">
         <v>147</v>
       </c>
-      <c r="I172" s="24">
+      <c r="I172" s="22">
         <v>45959</v>
       </c>
-      <c r="J172" s="24">
+      <c r="J172" s="22">
         <v>46022</v>
       </c>
       <c r="K172" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L172" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="173" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>290</v>
+    <row r="173" spans="1:12" ht="15" hidden="1">
+      <c r="A173" s="6" t="s">
+        <v>294</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F173" s="5">
         <v>52498</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H173" s="5">
         <v>3</v>
       </c>
-      <c r="I173" s="24">
+      <c r="I173" s="22">
         <v>45965</v>
       </c>
-      <c r="J173" s="24">
+      <c r="J173" s="22">
         <v>46022</v>
       </c>
       <c r="K173" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L173" s="2" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      <c r="A174" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" ht="15" hidden="1">
+      <c r="A174" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F174" s="5">
         <v>50266</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H174" s="5">
         <v>26</v>
       </c>
-      <c r="I174" s="24">
+      <c r="I174" s="22">
         <v>45965</v>
       </c>
-      <c r="J174" s="24">
+      <c r="J174" s="22">
         <v>46024</v>
       </c>
       <c r="K174" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L174" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="175" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>330</v>
+    <row r="175" spans="1:12" ht="15" hidden="1">
+      <c r="A175" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F175" s="5">
         <v>50616</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="H175" s="5">
         <v>0</v>
       </c>
-      <c r="I175" s="24">
+      <c r="I175" s="22">
         <v>45967</v>
       </c>
-      <c r="J175" s="24">
+      <c r="J175" s="22">
         <v>46073</v>
       </c>
       <c r="K175" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L175" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>426</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" ht="15" hidden="1">
+      <c r="A176" s="6" t="s">
+        <v>430</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F176" s="5">
         <v>50703</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H176" s="5">
         <v>12</v>
       </c>
-      <c r="I176" s="24">
+      <c r="I176" s="22">
         <v>45960</v>
       </c>
-      <c r="J176" s="24">
+      <c r="J176" s="22">
         <v>45988</v>
       </c>
       <c r="K176" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L176" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>428</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" ht="15" hidden="1">
+      <c r="A177" s="6" t="s">
+        <v>432</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F177" s="5">
         <v>52404</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H177" s="5">
         <v>34</v>
       </c>
-      <c r="I177" s="24">
+      <c r="I177" s="22">
         <v>45972</v>
       </c>
-      <c r="J177" s="24">
+      <c r="J177" s="22">
         <v>46022</v>
       </c>
       <c r="K177" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L177" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>430</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" ht="15" hidden="1">
+      <c r="A178" s="6" t="s">
+        <v>434</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F178" s="5">
         <v>52317</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H178" s="5">
         <v>70</v>
       </c>
-      <c r="I178" s="24">
+      <c r="I178" s="22">
         <v>45975</v>
       </c>
-      <c r="J178" s="24">
+      <c r="J178" s="22">
         <v>46009</v>
       </c>
       <c r="K178" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L178" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:12" ht="15">
-      <c r="A179" s="7" t="s">
-        <v>433</v>
+      <c r="A179" s="6" t="s">
+        <v>437</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F179" s="5">
         <v>52816</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H179" s="5">
         <v>28</v>
       </c>
-      <c r="I179" s="24">
+      <c r="I179" s="22">
         <v>45979</v>
       </c>
-      <c r="J179" s="24">
+      <c r="J179" s="22">
         <v>46010</v>
       </c>
       <c r="K179" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L179" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="180" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>435</v>
+    <row r="180" spans="1:12" ht="15" hidden="1">
+      <c r="A180" s="6" t="s">
+        <v>439</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F180" s="5">
         <v>50321</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H180" s="5">
         <v>90</v>
       </c>
-      <c r="I180" s="24">
+      <c r="I180" s="22">
         <v>45971</v>
       </c>
-      <c r="J180" s="24">
+      <c r="J180" s="22">
         <v>46008</v>
       </c>
       <c r="K180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L180" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="181" spans="1:12" ht="15">
-      <c r="A181" s="7" t="s">
-        <v>433</v>
+      <c r="A181" s="6" t="s">
+        <v>437</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F181" s="5">
         <v>52816</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="H181" s="5">
         <v>2</v>
       </c>
-      <c r="I181" s="24">
+      <c r="I181" s="22">
         <v>45986</v>
       </c>
-      <c r="J181" s="24">
+      <c r="J181" s="22">
         <v>45987</v>
       </c>
       <c r="K181" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L181" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="182" spans="1:12" ht="15">
-      <c r="A182" s="7" t="s">
+    <row r="182" spans="1:12" ht="15" hidden="1">
+      <c r="A182" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F182" s="5">
         <v>50266</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H182" s="5">
         <v>14</v>
       </c>
-      <c r="I182" s="24">
+      <c r="I182" s="22">
         <v>45986</v>
       </c>
-      <c r="J182" s="24">
+      <c r="J182" s="22">
         <v>46045</v>
       </c>
       <c r="K182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L182" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="183" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>437</v>
+    <row r="183" spans="1:12" ht="15" hidden="1">
+      <c r="A183" s="6" t="s">
+        <v>441</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F183" s="5">
         <v>50217</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H183" s="5">
         <v>62</v>
       </c>
-      <c r="I183" s="24">
+      <c r="I183" s="22">
         <v>45992</v>
       </c>
-      <c r="J183" s="24">
+      <c r="J183" s="22">
         <v>46022</v>
       </c>
       <c r="K183" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L183" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="184" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>441</v>
+    <row r="184" spans="1:12" ht="15" hidden="1">
+      <c r="A184" s="6" t="s">
+        <v>445</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F184" s="5">
         <v>51510</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H184" s="5">
         <v>26</v>
       </c>
-      <c r="I184" s="24">
+      <c r="I184" s="22">
         <v>45992</v>
       </c>
-      <c r="J184" s="24">
+      <c r="J184" s="22">
         <v>46052</v>
       </c>
       <c r="K184" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L184" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="185" spans="1:12" ht="30">
-[...12 lines deleted...]
-      <c r="E185" s="39" t="s">
+    <row r="185" spans="1:12" ht="30" hidden="1">
+      <c r="A185" s="39" t="s">
+        <v>448</v>
+      </c>
+      <c r="B185" s="37" t="s">
+        <v>446</v>
+      </c>
+      <c r="C185" s="37" t="s">
+        <v>447</v>
+      </c>
+      <c r="D185" s="37" t="s">
+        <v>248</v>
+      </c>
+      <c r="E185" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="F185" s="39">
+      <c r="F185" s="37">
         <v>51510</v>
       </c>
-      <c r="G185" s="39" t="s">
+      <c r="G185" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="H185" s="42">
+      <c r="H185" s="40">
         <v>42</v>
       </c>
-      <c r="I185" s="40">
+      <c r="I185" s="38">
         <v>45992</v>
       </c>
-      <c r="J185" s="40">
+      <c r="J185" s="38">
         <v>46052</v>
       </c>
-      <c r="K185" s="39" t="s">
+      <c r="K185" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="L185" s="39" t="s">
-[...10 lines deleted...]
-      <c r="C186" s="39" t="s">
+      <c r="L185" s="37" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" ht="30" hidden="1">
+      <c r="A186" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="B186" s="37" t="s">
+        <v>450</v>
+      </c>
+      <c r="C186" s="37" t="s">
         <v>136</v>
       </c>
-      <c r="D186" s="39" t="s">
+      <c r="D186" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="E186" s="39" t="s">
+      <c r="E186" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="F186" s="39">
+      <c r="F186" s="37">
         <v>52404</v>
       </c>
-      <c r="G186" s="39" t="s">
+      <c r="G186" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="H186" s="42">
+      <c r="H186" s="40">
         <v>30</v>
       </c>
-      <c r="I186" s="40">
+      <c r="I186" s="38">
         <v>45994</v>
       </c>
-      <c r="J186" s="40">
+      <c r="J186" s="38">
         <v>46054</v>
       </c>
-      <c r="K186" s="39" t="s">
+      <c r="K186" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="L186" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A187" s="7" t="s">
+      <c r="L186" s="37" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" ht="15" hidden="1">
+      <c r="A187" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F187" s="5">
         <v>50266</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H187" s="5">
         <v>25</v>
       </c>
-      <c r="I187" s="24">
+      <c r="I187" s="22">
         <v>46000</v>
       </c>
-      <c r="J187" s="24">
+      <c r="J187" s="22">
         <v>46059</v>
       </c>
       <c r="K187" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L187" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="188" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>447</v>
+    <row r="188" spans="1:12" ht="15" hidden="1">
+      <c r="A188" s="6" t="s">
+        <v>451</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F188" s="5">
         <v>51041</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H188" s="5">
         <v>33</v>
       </c>
-      <c r="I188" s="24">
+      <c r="I188" s="22">
         <v>46001</v>
       </c>
-      <c r="J188" s="24">
+      <c r="J188" s="22">
         <v>46059</v>
       </c>
       <c r="K188" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L188" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="189" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>451</v>
+    <row r="189" spans="1:12" ht="15" hidden="1">
+      <c r="A189" s="6" t="s">
+        <v>455</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F189" s="5">
         <v>52241</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H189" s="5">
         <v>61</v>
       </c>
-      <c r="I189" s="24">
+      <c r="I189" s="22">
         <v>46003</v>
       </c>
-      <c r="J189" s="24">
+      <c r="J189" s="22">
         <v>46003</v>
       </c>
       <c r="K189" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L189" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="190" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>453</v>
+    <row r="190" spans="1:12" ht="15" hidden="1">
+      <c r="A190" s="6" t="s">
+        <v>457</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F190" s="5">
         <v>50156</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H190" s="5">
         <v>18</v>
       </c>
-      <c r="I190" s="24">
+      <c r="I190" s="22">
         <v>46003</v>
       </c>
-      <c r="J190" s="24">
+      <c r="J190" s="22">
         <v>46006</v>
       </c>
       <c r="K190" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L190" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="191" spans="1:12" ht="15">
-[...1 lines deleted...]
-        <v>457</v>
+    <row r="191" spans="1:12" ht="15" hidden="1">
+      <c r="A191" s="6" t="s">
+        <v>461</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F191" s="5">
         <v>50021</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H191" s="5">
         <v>29</v>
       </c>
-      <c r="I191" s="24">
+      <c r="I191" s="22">
         <v>46014</v>
       </c>
-      <c r="J191" s="24">
+      <c r="J191" s="22">
         <v>46014</v>
       </c>
       <c r="K191" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L191" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="192" spans="1:12" ht="15">
-      <c r="A192" s="7"/>
+      <c r="A192" s="6"/>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="5"/>
       <c r="G192" s="2"/>
       <c r="H192" s="5"/>
-      <c r="I192" s="8"/>
+      <c r="I192" s="7"/>
       <c r="J192" s="2"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
     </row>
     <row r="193" spans="1:12" ht="15">
-      <c r="A193" s="7"/>
+      <c r="A193" s="6"/>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="5"/>
       <c r="G193" s="2"/>
       <c r="H193" s="5"/>
-      <c r="I193" s="8"/>
+      <c r="I193" s="7"/>
       <c r="J193" s="2"/>
       <c r="K193" s="2"/>
       <c r="L193" s="2"/>
     </row>
     <row r="194" spans="1:12" ht="15">
-      <c r="A194" s="7"/>
+      <c r="A194" s="6"/>
       <c r="B194" s="2"/>
       <c r="C194" s="2"/>
       <c r="D194" s="2"/>
       <c r="E194" s="2"/>
       <c r="F194" s="5"/>
       <c r="G194" s="2"/>
       <c r="H194" s="5"/>
-      <c r="I194" s="8"/>
+      <c r="I194" s="7"/>
       <c r="J194" s="2"/>
       <c r="K194" s="2"/>
       <c r="L194" s="2"/>
     </row>
     <row r="195" spans="1:12" ht="15">
-      <c r="A195" s="7"/>
+      <c r="A195" s="6"/>
       <c r="B195" s="2"/>
       <c r="C195" s="2"/>
       <c r="D195" s="2"/>
       <c r="E195" s="2"/>
       <c r="F195" s="5"/>
       <c r="G195" s="2"/>
       <c r="H195" s="5"/>
-      <c r="I195" s="8"/>
+      <c r="I195" s="7"/>
       <c r="J195" s="2"/>
       <c r="K195" s="2"/>
       <c r="L195" s="2"/>
     </row>
     <row r="196" spans="1:12" ht="15">
-      <c r="A196" s="7"/>
+      <c r="A196" s="6"/>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="5"/>
       <c r="G196" s="2"/>
       <c r="H196" s="5"/>
-      <c r="I196" s="8"/>
+      <c r="I196" s="7"/>
       <c r="J196" s="2"/>
       <c r="K196" s="2"/>
       <c r="L196" s="2"/>
     </row>
     <row r="197" spans="1:12" ht="15">
-      <c r="A197" s="7"/>
+      <c r="A197" s="6"/>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="5"/>
       <c r="G197" s="2"/>
       <c r="H197" s="5"/>
-      <c r="I197" s="8"/>
+      <c r="I197" s="7"/>
       <c r="J197" s="2"/>
       <c r="K197" s="2"/>
       <c r="L197" s="2"/>
     </row>
     <row r="198" spans="1:12" ht="15">
-      <c r="A198" s="7"/>
+      <c r="A198" s="6"/>
       <c r="B198" s="2"/>
       <c r="C198" s="2"/>
       <c r="D198" s="2"/>
       <c r="E198" s="2"/>
       <c r="F198" s="5"/>
       <c r="G198" s="2"/>
       <c r="H198" s="5"/>
-      <c r="I198" s="8"/>
+      <c r="I198" s="7"/>
       <c r="J198" s="2"/>
       <c r="K198" s="2"/>
       <c r="L198" s="2"/>
     </row>
     <row r="199" spans="1:12" ht="15">
-      <c r="A199" s="7"/>
+      <c r="A199" s="6"/>
       <c r="B199" s="2"/>
       <c r="C199" s="2"/>
       <c r="D199" s="2"/>
       <c r="E199" s="2"/>
       <c r="F199" s="5"/>
       <c r="G199" s="2"/>
       <c r="H199" s="5"/>
-      <c r="I199" s="8"/>
+      <c r="I199" s="7"/>
       <c r="J199" s="2"/>
       <c r="K199" s="2"/>
       <c r="L199" s="2"/>
     </row>
     <row r="200" spans="1:12" ht="15">
-      <c r="A200" s="7"/>
+      <c r="A200" s="6"/>
       <c r="B200" s="2"/>
       <c r="C200" s="2"/>
       <c r="D200" s="2"/>
       <c r="E200" s="2"/>
       <c r="F200" s="5"/>
       <c r="G200" s="2"/>
       <c r="H200" s="5"/>
-      <c r="I200" s="8"/>
+      <c r="I200" s="7"/>
       <c r="J200" s="2"/>
       <c r="K200" s="2"/>
       <c r="L200" s="2"/>
     </row>
     <row r="201" spans="1:12" ht="15">
-      <c r="A201" s="7"/>
+      <c r="A201" s="6"/>
       <c r="B201" s="2"/>
       <c r="C201" s="2"/>
       <c r="D201" s="2"/>
       <c r="E201" s="2"/>
       <c r="F201" s="5"/>
       <c r="G201" s="2"/>
       <c r="H201" s="5"/>
-      <c r="I201" s="8"/>
+      <c r="I201" s="7"/>
       <c r="J201" s="2"/>
       <c r="K201" s="2"/>
       <c r="L201" s="2"/>
     </row>
     <row r="202" spans="1:12" ht="15">
-      <c r="A202" s="7"/>
+      <c r="A202" s="6"/>
       <c r="B202" s="2"/>
       <c r="C202" s="2"/>
       <c r="D202" s="2"/>
       <c r="E202" s="2"/>
       <c r="F202" s="5"/>
       <c r="G202" s="2"/>
       <c r="H202" s="5"/>
-      <c r="I202" s="8"/>
+      <c r="I202" s="7"/>
       <c r="J202" s="2"/>
       <c r="K202" s="2"/>
       <c r="L202" s="2"/>
     </row>
     <row r="203" spans="1:12" ht="15">
-      <c r="A203" s="7"/>
+      <c r="A203" s="6"/>
       <c r="B203" s="2"/>
       <c r="C203" s="2"/>
       <c r="D203" s="2"/>
       <c r="E203" s="2"/>
       <c r="F203" s="5"/>
       <c r="G203" s="2"/>
       <c r="H203" s="5"/>
-      <c r="I203" s="8"/>
+      <c r="I203" s="7"/>
       <c r="J203" s="2"/>
       <c r="K203" s="2"/>
       <c r="L203" s="2"/>
     </row>
     <row r="204" spans="1:12" ht="15">
-      <c r="A204" s="7"/>
+      <c r="A204" s="6"/>
       <c r="B204" s="2"/>
       <c r="C204" s="2"/>
       <c r="D204" s="2"/>
       <c r="E204" s="2"/>
       <c r="F204" s="5"/>
       <c r="G204" s="2"/>
       <c r="H204" s="5"/>
-      <c r="I204" s="8"/>
+      <c r="I204" s="7"/>
       <c r="J204" s="2"/>
       <c r="K204" s="2"/>
       <c r="L204" s="2"/>
     </row>
     <row r="205" spans="1:12" ht="15">
-      <c r="A205" s="7"/>
+      <c r="A205" s="6"/>
       <c r="B205" s="2"/>
       <c r="C205" s="2"/>
       <c r="D205" s="2"/>
       <c r="E205" s="2"/>
       <c r="F205" s="5"/>
       <c r="G205" s="2"/>
       <c r="H205" s="5"/>
-      <c r="I205" s="8"/>
+      <c r="I205" s="7"/>
       <c r="J205" s="2"/>
       <c r="K205" s="2"/>
       <c r="L205" s="2"/>
     </row>
     <row r="206" spans="1:12" ht="15">
-      <c r="A206" s="7"/>
+      <c r="A206" s="6"/>
       <c r="B206" s="2"/>
       <c r="C206" s="2"/>
       <c r="D206" s="2"/>
       <c r="E206" s="2"/>
       <c r="F206" s="5"/>
       <c r="G206" s="2"/>
       <c r="H206" s="5"/>
-      <c r="I206" s="8"/>
+      <c r="I206" s="7"/>
       <c r="J206" s="2"/>
       <c r="K206" s="2"/>
       <c r="L206" s="2"/>
     </row>
     <row r="207" spans="1:12" ht="15">
-      <c r="A207" s="7"/>
+      <c r="A207" s="6"/>
       <c r="B207" s="2"/>
       <c r="C207" s="2"/>
       <c r="D207" s="2"/>
       <c r="E207" s="2"/>
       <c r="F207" s="5"/>
       <c r="G207" s="2"/>
       <c r="H207" s="5"/>
-      <c r="I207" s="8"/>
+      <c r="I207" s="7"/>
       <c r="J207" s="2"/>
       <c r="K207" s="2"/>
       <c r="L207" s="2"/>
     </row>
     <row r="208" spans="1:12" ht="15">
-      <c r="A208" s="7"/>
+      <c r="A208" s="6"/>
       <c r="B208" s="2"/>
       <c r="C208" s="2"/>
       <c r="D208" s="2"/>
       <c r="E208" s="2"/>
       <c r="F208" s="5"/>
       <c r="G208" s="2"/>
       <c r="H208" s="5"/>
-      <c r="I208" s="8"/>
+      <c r="I208" s="7"/>
       <c r="J208" s="2"/>
       <c r="K208" s="2"/>
       <c r="L208" s="2"/>
     </row>
     <row r="209" spans="1:12" ht="15">
-      <c r="A209" s="7"/>
+      <c r="A209" s="6"/>
       <c r="B209" s="2"/>
       <c r="C209" s="2"/>
       <c r="D209" s="2"/>
       <c r="E209" s="2"/>
       <c r="F209" s="5"/>
       <c r="G209" s="2"/>
       <c r="H209" s="5"/>
-      <c r="I209" s="8"/>
+      <c r="I209" s="7"/>
       <c r="J209" s="2"/>
       <c r="K209" s="2"/>
       <c r="L209" s="2"/>
     </row>
     <row r="210" spans="1:12" ht="15">
-      <c r="A210" s="7"/>
+      <c r="A210" s="6"/>
       <c r="B210" s="2"/>
       <c r="C210" s="2"/>
       <c r="D210" s="2"/>
       <c r="E210" s="2"/>
       <c r="F210" s="5"/>
       <c r="G210" s="2"/>
       <c r="H210" s="5"/>
-      <c r="I210" s="8"/>
+      <c r="I210" s="7"/>
       <c r="J210" s="2"/>
       <c r="K210" s="2"/>
       <c r="L210" s="2"/>
     </row>
     <row r="211" spans="1:12" ht="15">
-      <c r="A211" s="7"/>
+      <c r="A211" s="6"/>
       <c r="B211" s="2"/>
       <c r="C211" s="2"/>
       <c r="D211" s="2"/>
       <c r="E211" s="2"/>
       <c r="F211" s="5"/>
       <c r="G211" s="2"/>
       <c r="H211" s="5"/>
-      <c r="I211" s="8"/>
+      <c r="I211" s="7"/>
       <c r="J211" s="2"/>
       <c r="K211" s="2"/>
       <c r="L211" s="2"/>
     </row>
     <row r="212" spans="1:12" ht="15">
-      <c r="A212" s="7"/>
+      <c r="A212" s="6"/>
       <c r="B212" s="2"/>
       <c r="C212" s="2"/>
       <c r="D212" s="2"/>
       <c r="E212" s="2"/>
       <c r="F212" s="5"/>
       <c r="G212" s="2"/>
       <c r="H212" s="5"/>
-      <c r="I212" s="8"/>
+      <c r="I212" s="7"/>
       <c r="J212" s="2"/>
       <c r="K212" s="2"/>
       <c r="L212" s="2"/>
     </row>
     <row r="213" spans="1:12" ht="15">
-      <c r="A213" s="7"/>
+      <c r="A213" s="6"/>
       <c r="B213" s="2"/>
       <c r="C213" s="2"/>
       <c r="D213" s="2"/>
       <c r="E213" s="2"/>
       <c r="F213" s="5"/>
       <c r="G213" s="2"/>
       <c r="H213" s="5"/>
-      <c r="I213" s="8"/>
+      <c r="I213" s="7"/>
       <c r="J213" s="2"/>
       <c r="K213" s="2"/>
       <c r="L213" s="2"/>
     </row>
     <row r="214" spans="1:12" ht="15">
-      <c r="A214" s="7"/>
+      <c r="A214" s="6"/>
       <c r="B214" s="2"/>
       <c r="C214" s="2"/>
       <c r="D214" s="2"/>
       <c r="E214" s="2"/>
       <c r="F214" s="5"/>
       <c r="G214" s="2"/>
       <c r="H214" s="5"/>
-      <c r="I214" s="8"/>
+      <c r="I214" s="7"/>
       <c r="J214" s="2"/>
       <c r="K214" s="2"/>
       <c r="L214" s="2"/>
     </row>
     <row r="215" spans="1:12" ht="15">
-      <c r="A215" s="7"/>
+      <c r="A215" s="6"/>
       <c r="B215" s="2"/>
       <c r="C215" s="2"/>
       <c r="D215" s="2"/>
       <c r="E215" s="2"/>
       <c r="F215" s="5"/>
       <c r="G215" s="2"/>
       <c r="H215" s="5"/>
-      <c r="I215" s="8"/>
+      <c r="I215" s="7"/>
       <c r="J215" s="2"/>
       <c r="K215" s="2"/>
       <c r="L215" s="2"/>
     </row>
     <row r="216" spans="1:12" ht="15">
-      <c r="A216" s="7"/>
+      <c r="A216" s="6"/>
       <c r="B216" s="2"/>
       <c r="C216" s="2"/>
       <c r="D216" s="2"/>
       <c r="E216" s="2"/>
       <c r="F216" s="5"/>
       <c r="G216" s="2"/>
       <c r="H216" s="5"/>
-      <c r="I216" s="8"/>
+      <c r="I216" s="7"/>
       <c r="J216" s="2"/>
       <c r="K216" s="2"/>
       <c r="L216" s="2"/>
     </row>
     <row r="217" spans="1:12" ht="15">
-      <c r="A217" s="7"/>
+      <c r="A217" s="6"/>
       <c r="B217" s="2"/>
       <c r="C217" s="2"/>
       <c r="D217" s="2"/>
       <c r="E217" s="2"/>
       <c r="F217" s="5"/>
       <c r="G217" s="2"/>
       <c r="H217" s="5"/>
-      <c r="I217" s="8"/>
+      <c r="I217" s="7"/>
       <c r="J217" s="2"/>
       <c r="K217" s="2"/>
       <c r="L217" s="2"/>
     </row>
     <row r="218" spans="1:12" ht="15">
-      <c r="A218" s="7"/>
+      <c r="A218" s="6"/>
       <c r="B218" s="2"/>
       <c r="C218" s="2"/>
       <c r="D218" s="2"/>
       <c r="E218" s="2"/>
       <c r="F218" s="5"/>
       <c r="G218" s="2"/>
       <c r="H218" s="5"/>
-      <c r="I218" s="8"/>
+      <c r="I218" s="7"/>
       <c r="J218" s="2"/>
       <c r="K218" s="2"/>
       <c r="L218" s="2"/>
     </row>
     <row r="219" spans="1:12" ht="15">
-      <c r="A219" s="7"/>
+      <c r="A219" s="6"/>
       <c r="B219" s="2"/>
       <c r="C219" s="2"/>
       <c r="D219" s="2"/>
       <c r="E219" s="2"/>
       <c r="F219" s="5"/>
       <c r="G219" s="2"/>
       <c r="H219" s="5"/>
-      <c r="I219" s="8"/>
+      <c r="I219" s="7"/>
       <c r="J219" s="2"/>
       <c r="K219" s="2"/>
       <c r="L219" s="2"/>
     </row>
     <row r="220" spans="1:12" ht="15">
-      <c r="A220" s="7"/>
+      <c r="A220" s="6"/>
       <c r="B220" s="2"/>
       <c r="C220" s="2"/>
       <c r="D220" s="2"/>
       <c r="E220" s="2"/>
       <c r="F220" s="5"/>
       <c r="G220" s="2"/>
       <c r="H220" s="5"/>
-      <c r="I220" s="8"/>
+      <c r="I220" s="7"/>
       <c r="J220" s="2"/>
       <c r="K220" s="2"/>
       <c r="L220" s="2"/>
     </row>
     <row r="221" spans="1:12" ht="15">
-      <c r="A221" s="7"/>
+      <c r="A221" s="6"/>
       <c r="B221" s="2"/>
       <c r="C221" s="2"/>
       <c r="D221" s="2"/>
       <c r="E221" s="2"/>
       <c r="F221" s="5"/>
       <c r="G221" s="2"/>
       <c r="H221" s="5"/>
-      <c r="I221" s="8"/>
+      <c r="I221" s="7"/>
       <c r="J221" s="2"/>
       <c r="K221" s="2"/>
       <c r="L221" s="2"/>
     </row>
     <row r="222" spans="1:12" ht="15">
-      <c r="A222" s="7"/>
+      <c r="A222" s="6"/>
       <c r="B222" s="2"/>
       <c r="C222" s="2"/>
       <c r="D222" s="2"/>
       <c r="E222" s="2"/>
       <c r="F222" s="5"/>
       <c r="G222" s="2"/>
       <c r="H222" s="5"/>
-      <c r="I222" s="8"/>
+      <c r="I222" s="7"/>
       <c r="J222" s="2"/>
       <c r="K222" s="2"/>
       <c r="L222" s="2"/>
     </row>
     <row r="223" spans="1:12" ht="15">
-      <c r="A223" s="7"/>
+      <c r="A223" s="6"/>
       <c r="B223" s="2"/>
       <c r="C223" s="2"/>
       <c r="D223" s="2"/>
       <c r="E223" s="2"/>
       <c r="F223" s="5"/>
       <c r="G223" s="2"/>
       <c r="H223" s="5"/>
-      <c r="I223" s="8"/>
+      <c r="I223" s="7"/>
       <c r="J223" s="2"/>
       <c r="K223" s="2"/>
       <c r="L223" s="2"/>
     </row>
     <row r="224" spans="1:12" ht="15">
-      <c r="A224" s="7"/>
+      <c r="A224" s="6"/>
       <c r="B224" s="2"/>
       <c r="C224" s="2"/>
       <c r="D224" s="2"/>
       <c r="E224" s="2"/>
       <c r="F224" s="5"/>
       <c r="G224" s="2"/>
       <c r="H224" s="5"/>
-      <c r="I224" s="8"/>
+      <c r="I224" s="7"/>
       <c r="J224" s="2"/>
       <c r="K224" s="2"/>
       <c r="L224" s="2"/>
     </row>
     <row r="225" spans="1:12" ht="15">
-      <c r="A225" s="7"/>
+      <c r="A225" s="6"/>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="2"/>
       <c r="E225" s="2"/>
       <c r="F225" s="5"/>
       <c r="G225" s="2"/>
       <c r="H225" s="5"/>
-      <c r="I225" s="8"/>
+      <c r="I225" s="7"/>
       <c r="J225" s="2"/>
       <c r="K225" s="2"/>
       <c r="L225" s="2"/>
     </row>
     <row r="226" spans="1:12" ht="15">
-      <c r="A226" s="7"/>
+      <c r="A226" s="6"/>
       <c r="B226" s="2"/>
       <c r="C226" s="2"/>
       <c r="D226" s="2"/>
       <c r="E226" s="2"/>
       <c r="F226" s="5"/>
       <c r="G226" s="2"/>
       <c r="H226" s="5"/>
-      <c r="I226" s="8"/>
+      <c r="I226" s="7"/>
       <c r="J226" s="2"/>
       <c r="K226" s="2"/>
       <c r="L226" s="2"/>
     </row>
     <row r="227" spans="1:12" ht="15">
-      <c r="A227" s="7"/>
+      <c r="A227" s="6"/>
       <c r="B227" s="2"/>
       <c r="C227" s="2"/>
       <c r="D227" s="2"/>
       <c r="E227" s="2"/>
       <c r="F227" s="5"/>
       <c r="G227" s="2"/>
       <c r="H227" s="5"/>
-      <c r="I227" s="8"/>
+      <c r="I227" s="7"/>
       <c r="J227" s="2"/>
       <c r="K227" s="2"/>
       <c r="L227" s="2"/>
     </row>
     <row r="228" spans="1:12" ht="15">
-      <c r="A228" s="7"/>
+      <c r="A228" s="6"/>
       <c r="B228" s="2"/>
       <c r="C228" s="2"/>
       <c r="D228" s="2"/>
       <c r="E228" s="2"/>
       <c r="F228" s="5"/>
       <c r="G228" s="2"/>
       <c r="H228" s="5"/>
-      <c r="I228" s="8"/>
+      <c r="I228" s="7"/>
       <c r="J228" s="2"/>
       <c r="K228" s="2"/>
       <c r="L228" s="2"/>
     </row>
     <row r="229" spans="1:12" ht="15">
-      <c r="A229" s="7"/>
+      <c r="A229" s="6"/>
       <c r="B229" s="2"/>
       <c r="C229" s="2"/>
       <c r="D229" s="2"/>
       <c r="E229" s="2"/>
       <c r="F229" s="5"/>
       <c r="G229" s="2"/>
       <c r="H229" s="5"/>
-      <c r="I229" s="8"/>
+      <c r="I229" s="7"/>
       <c r="J229" s="2"/>
       <c r="K229" s="2"/>
       <c r="L229" s="2"/>
     </row>
     <row r="230" spans="1:12" ht="15">
-      <c r="A230" s="7"/>
+      <c r="A230" s="6"/>
       <c r="B230" s="2"/>
       <c r="C230" s="2"/>
       <c r="D230" s="2"/>
       <c r="E230" s="2"/>
       <c r="F230" s="5"/>
       <c r="G230" s="2"/>
       <c r="H230" s="5"/>
-      <c r="I230" s="8"/>
+      <c r="I230" s="7"/>
       <c r="J230" s="2"/>
       <c r="K230" s="2"/>
       <c r="L230" s="2"/>
     </row>
     <row r="231" spans="1:12" ht="15">
-      <c r="A231" s="7"/>
+      <c r="A231" s="6"/>
       <c r="B231" s="2"/>
       <c r="C231" s="2"/>
       <c r="D231" s="2"/>
       <c r="E231" s="2"/>
       <c r="F231" s="5"/>
       <c r="G231" s="2"/>
       <c r="H231" s="5"/>
-      <c r="I231" s="8"/>
+      <c r="I231" s="7"/>
       <c r="J231" s="2"/>
       <c r="K231" s="2"/>
       <c r="L231" s="2"/>
     </row>
     <row r="232" spans="1:12" ht="15">
-      <c r="A232" s="7"/>
+      <c r="A232" s="6"/>
       <c r="B232" s="2"/>
       <c r="C232" s="2"/>
       <c r="D232" s="2"/>
       <c r="E232" s="2"/>
       <c r="F232" s="5"/>
       <c r="G232" s="2"/>
       <c r="H232" s="5"/>
-      <c r="I232" s="8"/>
+      <c r="I232" s="7"/>
       <c r="J232" s="2"/>
       <c r="K232" s="2"/>
       <c r="L232" s="2"/>
     </row>
     <row r="233" spans="1:12" ht="15">
-      <c r="A233" s="7"/>
+      <c r="A233" s="6"/>
       <c r="B233" s="2"/>
       <c r="C233" s="2"/>
       <c r="D233" s="2"/>
       <c r="E233" s="2"/>
       <c r="F233" s="5"/>
       <c r="G233" s="2"/>
       <c r="H233" s="5"/>
-      <c r="I233" s="8"/>
+      <c r="I233" s="7"/>
       <c r="J233" s="2"/>
       <c r="K233" s="2"/>
       <c r="L233" s="2"/>
     </row>
     <row r="234" spans="1:12" ht="15">
-      <c r="A234" s="7"/>
+      <c r="A234" s="6"/>
       <c r="B234" s="2"/>
       <c r="C234" s="2"/>
       <c r="D234" s="2"/>
       <c r="E234" s="2"/>
       <c r="F234" s="5"/>
       <c r="G234" s="2"/>
       <c r="H234" s="5"/>
-      <c r="I234" s="8"/>
+      <c r="I234" s="7"/>
       <c r="J234" s="2"/>
       <c r="K234" s="2"/>
       <c r="L234" s="2"/>
     </row>
     <row r="235" spans="1:12" ht="15">
-      <c r="A235" s="7"/>
+      <c r="A235" s="6"/>
       <c r="B235" s="2"/>
       <c r="C235" s="2"/>
       <c r="D235" s="2"/>
       <c r="E235" s="2"/>
       <c r="F235" s="5"/>
       <c r="G235" s="2"/>
       <c r="H235" s="5"/>
-      <c r="I235" s="8"/>
+      <c r="I235" s="7"/>
       <c r="J235" s="2"/>
       <c r="K235" s="2"/>
       <c r="L235" s="2"/>
     </row>
     <row r="236" spans="1:12" ht="15">
-      <c r="A236" s="7"/>
+      <c r="A236" s="6"/>
       <c r="B236" s="2"/>
       <c r="C236" s="2"/>
       <c r="D236" s="2"/>
       <c r="E236" s="2"/>
       <c r="F236" s="5"/>
       <c r="G236" s="2"/>
       <c r="H236" s="5"/>
-      <c r="I236" s="8"/>
+      <c r="I236" s="7"/>
       <c r="J236" s="2"/>
       <c r="K236" s="2"/>
       <c r="L236" s="2"/>
     </row>
     <row r="237" spans="1:12" ht="15">
-      <c r="A237" s="7"/>
+      <c r="A237" s="6"/>
       <c r="B237" s="2"/>
       <c r="C237" s="2"/>
       <c r="D237" s="2"/>
       <c r="E237" s="2"/>
       <c r="F237" s="5"/>
       <c r="G237" s="2"/>
       <c r="H237" s="5"/>
-      <c r="I237" s="8"/>
+      <c r="I237" s="7"/>
       <c r="J237" s="2"/>
       <c r="K237" s="2"/>
       <c r="L237" s="2"/>
     </row>
     <row r="238" spans="1:12" ht="15">
-      <c r="A238" s="7"/>
+      <c r="A238" s="6"/>
       <c r="B238" s="2"/>
       <c r="C238" s="2"/>
       <c r="D238" s="2"/>
       <c r="E238" s="2"/>
       <c r="F238" s="5"/>
       <c r="G238" s="2"/>
       <c r="H238" s="5"/>
-      <c r="I238" s="8"/>
+      <c r="I238" s="7"/>
       <c r="J238" s="2"/>
       <c r="K238" s="2"/>
       <c r="L238" s="2"/>
     </row>
     <row r="239" spans="1:12" ht="15">
-      <c r="A239" s="7"/>
+      <c r="A239" s="6"/>
       <c r="B239" s="2"/>
       <c r="C239" s="2"/>
       <c r="D239" s="2"/>
       <c r="E239" s="2"/>
       <c r="F239" s="5"/>
       <c r="G239" s="2"/>
       <c r="H239" s="5"/>
-      <c r="I239" s="8"/>
+      <c r="I239" s="7"/>
       <c r="J239" s="2"/>
       <c r="K239" s="2"/>
       <c r="L239" s="2"/>
     </row>
     <row r="240" spans="1:12" ht="15">
-      <c r="A240" s="7"/>
+      <c r="A240" s="6"/>
       <c r="B240" s="2"/>
       <c r="C240" s="2"/>
       <c r="D240" s="2"/>
       <c r="E240" s="2"/>
       <c r="F240" s="5"/>
       <c r="G240" s="2"/>
       <c r="H240" s="5"/>
-      <c r="I240" s="8"/>
+      <c r="I240" s="7"/>
       <c r="J240" s="2"/>
       <c r="K240" s="2"/>
       <c r="L240" s="2"/>
     </row>
     <row r="241" spans="1:12" ht="15">
-      <c r="A241" s="7"/>
+      <c r="A241" s="6"/>
       <c r="B241" s="2"/>
       <c r="C241" s="2"/>
       <c r="D241" s="2"/>
       <c r="E241" s="2"/>
       <c r="F241" s="5"/>
       <c r="G241" s="2"/>
       <c r="H241" s="5"/>
-      <c r="I241" s="8"/>
+      <c r="I241" s="7"/>
       <c r="J241" s="2"/>
       <c r="K241" s="2"/>
       <c r="L241" s="2"/>
     </row>
     <row r="242" spans="1:12" ht="15">
-      <c r="A242" s="7"/>
+      <c r="A242" s="6"/>
       <c r="B242" s="2"/>
       <c r="C242" s="2"/>
       <c r="D242" s="2"/>
       <c r="E242" s="2"/>
       <c r="F242" s="5"/>
       <c r="G242" s="2"/>
       <c r="H242" s="5"/>
-      <c r="I242" s="8"/>
+      <c r="I242" s="7"/>
       <c r="J242" s="2"/>
       <c r="K242" s="2"/>
       <c r="L242" s="2"/>
     </row>
     <row r="243" spans="1:12" ht="15">
-      <c r="A243" s="7"/>
+      <c r="A243" s="6"/>
       <c r="B243" s="2"/>
       <c r="C243" s="2"/>
       <c r="D243" s="2"/>
       <c r="E243" s="2"/>
       <c r="F243" s="5"/>
       <c r="G243" s="2"/>
       <c r="H243" s="5"/>
-      <c r="I243" s="8"/>
+      <c r="I243" s="7"/>
       <c r="J243" s="2"/>
       <c r="K243" s="2"/>
       <c r="L243" s="2"/>
     </row>
     <row r="244" spans="1:12" ht="15">
-      <c r="A244" s="7"/>
+      <c r="A244" s="6"/>
       <c r="B244" s="2"/>
       <c r="C244" s="2"/>
       <c r="D244" s="2"/>
       <c r="E244" s="2"/>
       <c r="F244" s="5"/>
       <c r="G244" s="2"/>
       <c r="H244" s="5"/>
-      <c r="I244" s="8"/>
+      <c r="I244" s="7"/>
       <c r="J244" s="2"/>
       <c r="K244" s="2"/>
       <c r="L244" s="2"/>
     </row>
     <row r="245" spans="1:12" ht="15">
-      <c r="A245" s="7"/>
+      <c r="A245" s="6"/>
       <c r="B245" s="2"/>
       <c r="C245" s="2"/>
       <c r="D245" s="2"/>
       <c r="E245" s="2"/>
       <c r="F245" s="5"/>
       <c r="G245" s="2"/>
       <c r="H245" s="5"/>
-      <c r="I245" s="8"/>
+      <c r="I245" s="7"/>
       <c r="J245" s="2"/>
       <c r="K245" s="2"/>
       <c r="L245" s="2"/>
     </row>
     <row r="246" spans="1:12" ht="15">
-      <c r="A246" s="7"/>
+      <c r="A246" s="6"/>
       <c r="B246" s="2"/>
       <c r="C246" s="2"/>
       <c r="D246" s="2"/>
       <c r="E246" s="2"/>
       <c r="F246" s="5"/>
       <c r="G246" s="2"/>
       <c r="H246" s="5"/>
-      <c r="I246" s="8"/>
+      <c r="I246" s="7"/>
       <c r="J246" s="2"/>
       <c r="K246" s="2"/>
       <c r="L246" s="2"/>
     </row>
     <row r="247" spans="1:12" ht="15">
-      <c r="A247" s="7"/>
+      <c r="A247" s="6"/>
       <c r="B247" s="2"/>
       <c r="C247" s="2"/>
       <c r="D247" s="2"/>
       <c r="E247" s="2"/>
       <c r="F247" s="5"/>
       <c r="G247" s="2"/>
       <c r="H247" s="5"/>
-      <c r="I247" s="8"/>
+      <c r="I247" s="7"/>
       <c r="J247" s="2"/>
       <c r="K247" s="2"/>
       <c r="L247" s="2"/>
     </row>
     <row r="248" spans="1:12" ht="15">
-      <c r="A248" s="7"/>
+      <c r="A248" s="6"/>
       <c r="B248" s="2"/>
       <c r="C248" s="2"/>
       <c r="D248" s="2"/>
       <c r="E248" s="2"/>
       <c r="F248" s="5"/>
       <c r="G248" s="2"/>
       <c r="H248" s="5"/>
-      <c r="I248" s="8"/>
+      <c r="I248" s="7"/>
       <c r="J248" s="2"/>
       <c r="K248" s="2"/>
       <c r="L248" s="2"/>
     </row>
     <row r="249" spans="1:12" ht="15">
-      <c r="A249" s="7"/>
+      <c r="A249" s="6"/>
       <c r="B249" s="2"/>
       <c r="C249" s="2"/>
       <c r="D249" s="2"/>
       <c r="E249" s="2"/>
       <c r="F249" s="5"/>
       <c r="G249" s="2"/>
       <c r="H249" s="5"/>
-      <c r="I249" s="8"/>
+      <c r="I249" s="7"/>
       <c r="J249" s="2"/>
       <c r="K249" s="2"/>
       <c r="L249" s="2"/>
     </row>
     <row r="250" spans="1:12" ht="15">
-      <c r="A250" s="7"/>
+      <c r="A250" s="6"/>
       <c r="B250" s="2"/>
       <c r="C250" s="2"/>
       <c r="D250" s="2"/>
       <c r="E250" s="2"/>
       <c r="F250" s="5"/>
       <c r="G250" s="2"/>
       <c r="H250" s="5"/>
-      <c r="I250" s="8"/>
+      <c r="I250" s="7"/>
       <c r="J250" s="2"/>
       <c r="K250" s="2"/>
       <c r="L250" s="2"/>
     </row>
     <row r="251" spans="1:12" ht="15">
-      <c r="A251" s="7"/>
+      <c r="A251" s="6"/>
       <c r="B251" s="2"/>
       <c r="C251" s="2"/>
       <c r="D251" s="2"/>
       <c r="E251" s="2"/>
       <c r="F251" s="5"/>
       <c r="G251" s="2"/>
       <c r="H251" s="5"/>
-      <c r="I251" s="8"/>
+      <c r="I251" s="7"/>
       <c r="J251" s="2"/>
       <c r="K251" s="2"/>
       <c r="L251" s="2"/>
     </row>
     <row r="252" spans="1:12" ht="15">
-      <c r="A252" s="7"/>
+      <c r="A252" s="6"/>
       <c r="B252" s="2"/>
       <c r="C252" s="2"/>
       <c r="D252" s="2"/>
       <c r="E252" s="2"/>
       <c r="F252" s="5"/>
       <c r="G252" s="2"/>
       <c r="H252" s="5"/>
-      <c r="I252" s="8"/>
+      <c r="I252" s="7"/>
       <c r="J252" s="2"/>
       <c r="K252" s="2"/>
       <c r="L252" s="2"/>
     </row>
     <row r="253" spans="1:12" ht="15">
-      <c r="A253" s="7"/>
+      <c r="A253" s="6"/>
       <c r="B253" s="2"/>
       <c r="C253" s="2"/>
       <c r="D253" s="2"/>
       <c r="E253" s="2"/>
       <c r="F253" s="5"/>
       <c r="G253" s="2"/>
       <c r="H253" s="5"/>
-      <c r="I253" s="8"/>
+      <c r="I253" s="7"/>
       <c r="J253" s="2"/>
       <c r="K253" s="2"/>
       <c r="L253" s="2"/>
     </row>
     <row r="254" spans="1:12" ht="15">
-      <c r="A254" s="7"/>
+      <c r="A254" s="6"/>
       <c r="B254" s="2"/>
       <c r="C254" s="2"/>
       <c r="D254" s="2"/>
       <c r="E254" s="2"/>
       <c r="F254" s="5"/>
       <c r="G254" s="2"/>
       <c r="H254" s="5"/>
-      <c r="I254" s="8"/>
+      <c r="I254" s="7"/>
       <c r="J254" s="2"/>
       <c r="K254" s="2"/>
       <c r="L254" s="2"/>
     </row>
     <row r="255" spans="1:12" ht="15">
-      <c r="A255" s="7"/>
+      <c r="A255" s="6"/>
       <c r="B255" s="2"/>
       <c r="C255" s="2"/>
       <c r="D255" s="2"/>
       <c r="E255" s="2"/>
       <c r="F255" s="5"/>
       <c r="G255" s="2"/>
       <c r="H255" s="5"/>
-      <c r="I255" s="8"/>
+      <c r="I255" s="7"/>
       <c r="J255" s="2"/>
       <c r="K255" s="2"/>
       <c r="L255" s="2"/>
     </row>
     <row r="256" spans="1:12" ht="15">
-      <c r="A256" s="7"/>
+      <c r="A256" s="6"/>
       <c r="B256" s="2"/>
       <c r="C256" s="2"/>
       <c r="D256" s="2"/>
       <c r="E256" s="2"/>
       <c r="F256" s="5"/>
       <c r="G256" s="2"/>
       <c r="H256" s="5"/>
-      <c r="I256" s="8"/>
+      <c r="I256" s="7"/>
       <c r="J256" s="2"/>
       <c r="K256" s="2"/>
       <c r="L256" s="2"/>
     </row>
     <row r="257" spans="1:12" ht="15">
-      <c r="A257" s="7"/>
+      <c r="A257" s="6"/>
       <c r="B257" s="2"/>
       <c r="C257" s="2"/>
       <c r="D257" s="2"/>
       <c r="E257" s="2"/>
       <c r="F257" s="5"/>
       <c r="G257" s="2"/>
       <c r="H257" s="5"/>
-      <c r="I257" s="8"/>
+      <c r="I257" s="7"/>
       <c r="J257" s="2"/>
       <c r="K257" s="2"/>
       <c r="L257" s="2"/>
     </row>
     <row r="258" spans="1:12" ht="15">
-      <c r="A258" s="7"/>
+      <c r="A258" s="6"/>
       <c r="B258" s="2"/>
       <c r="C258" s="2"/>
       <c r="D258" s="2"/>
       <c r="E258" s="2"/>
       <c r="F258" s="5"/>
       <c r="G258" s="2"/>
       <c r="H258" s="5"/>
-      <c r="I258" s="8"/>
+      <c r="I258" s="7"/>
       <c r="J258" s="2"/>
       <c r="K258" s="2"/>
       <c r="L258" s="2"/>
     </row>
     <row r="259" spans="1:12" ht="15">
-      <c r="A259" s="7"/>
+      <c r="A259" s="6"/>
       <c r="B259" s="2"/>
       <c r="C259" s="2"/>
       <c r="D259" s="2"/>
       <c r="E259" s="2"/>
       <c r="F259" s="5"/>
       <c r="G259" s="2"/>
       <c r="H259" s="5"/>
-      <c r="I259" s="8"/>
+      <c r="I259" s="7"/>
       <c r="J259" s="2"/>
       <c r="K259" s="2"/>
       <c r="L259" s="2"/>
     </row>
     <row r="260" spans="1:12" ht="15">
-      <c r="A260" s="7"/>
+      <c r="A260" s="6"/>
       <c r="B260" s="2"/>
       <c r="C260" s="2"/>
       <c r="D260" s="2"/>
       <c r="E260" s="2"/>
       <c r="F260" s="5"/>
       <c r="G260" s="2"/>
       <c r="H260" s="5"/>
-      <c r="I260" s="8"/>
+      <c r="I260" s="7"/>
       <c r="J260" s="2"/>
       <c r="K260" s="2"/>
       <c r="L260" s="2"/>
     </row>
     <row r="261" spans="1:12" ht="15">
-      <c r="A261" s="7"/>
+      <c r="A261" s="6"/>
       <c r="B261" s="2"/>
       <c r="C261" s="2"/>
       <c r="D261" s="2"/>
       <c r="E261" s="2"/>
       <c r="F261" s="5"/>
       <c r="G261" s="2"/>
       <c r="H261" s="5"/>
-      <c r="I261" s="8"/>
+      <c r="I261" s="7"/>
       <c r="J261" s="2"/>
       <c r="K261" s="2"/>
       <c r="L261" s="2"/>
     </row>
     <row r="262" spans="1:12" ht="15">
-      <c r="A262" s="7"/>
+      <c r="A262" s="6"/>
       <c r="B262" s="2"/>
       <c r="C262" s="2"/>
       <c r="D262" s="2"/>
       <c r="E262" s="2"/>
       <c r="F262" s="5"/>
       <c r="G262" s="2"/>
       <c r="H262" s="5"/>
-      <c r="I262" s="8"/>
+      <c r="I262" s="7"/>
       <c r="J262" s="2"/>
       <c r="K262" s="2"/>
       <c r="L262" s="2"/>
     </row>
     <row r="263" spans="1:12" ht="15">
-      <c r="A263" s="7"/>
+      <c r="A263" s="6"/>
       <c r="B263" s="2"/>
       <c r="C263" s="2"/>
       <c r="D263" s="2"/>
       <c r="E263" s="2"/>
       <c r="F263" s="5"/>
       <c r="G263" s="2"/>
       <c r="H263" s="5"/>
-      <c r="I263" s="8"/>
+      <c r="I263" s="7"/>
       <c r="J263" s="2"/>
       <c r="K263" s="2"/>
       <c r="L263" s="2"/>
     </row>
     <row r="264" spans="1:12" ht="15">
-      <c r="A264" s="7"/>
+      <c r="A264" s="6"/>
       <c r="B264" s="2"/>
       <c r="C264" s="2"/>
       <c r="D264" s="2"/>
       <c r="E264" s="2"/>
       <c r="F264" s="5"/>
       <c r="G264" s="2"/>
       <c r="H264" s="5"/>
-      <c r="I264" s="8"/>
+      <c r="I264" s="7"/>
       <c r="J264" s="2"/>
       <c r="K264" s="2"/>
       <c r="L264" s="2"/>
     </row>
     <row r="265" spans="1:12" ht="15">
-      <c r="A265" s="7"/>
+      <c r="A265" s="6"/>
       <c r="B265" s="2"/>
       <c r="C265" s="2"/>
       <c r="D265" s="2"/>
       <c r="E265" s="2"/>
       <c r="F265" s="5"/>
       <c r="G265" s="2"/>
       <c r="H265" s="5"/>
-      <c r="I265" s="8"/>
+      <c r="I265" s="7"/>
       <c r="J265" s="2"/>
       <c r="K265" s="2"/>
       <c r="L265" s="2"/>
     </row>
     <row r="266" spans="1:12" ht="15">
-      <c r="A266" s="7"/>
+      <c r="A266" s="6"/>
       <c r="B266" s="2"/>
       <c r="C266" s="2"/>
       <c r="D266" s="2"/>
       <c r="E266" s="2"/>
       <c r="F266" s="5"/>
       <c r="G266" s="2"/>
       <c r="H266" s="5"/>
-      <c r="I266" s="8"/>
+      <c r="I266" s="7"/>
       <c r="J266" s="2"/>
       <c r="K266" s="2"/>
       <c r="L266" s="2"/>
     </row>
     <row r="267" spans="1:12" ht="15">
-      <c r="A267" s="7"/>
+      <c r="A267" s="6"/>
       <c r="B267" s="2"/>
       <c r="C267" s="2"/>
       <c r="D267" s="2"/>
       <c r="E267" s="2"/>
       <c r="F267" s="5"/>
       <c r="G267" s="2"/>
       <c r="H267" s="5"/>
-      <c r="I267" s="8"/>
+      <c r="I267" s="7"/>
       <c r="J267" s="2"/>
       <c r="K267" s="2"/>
       <c r="L267" s="2"/>
     </row>
     <row r="268" spans="1:12" ht="15">
-      <c r="A268" s="7"/>
+      <c r="A268" s="6"/>
       <c r="B268" s="2"/>
       <c r="C268" s="2"/>
       <c r="D268" s="2"/>
       <c r="E268" s="2"/>
       <c r="F268" s="5"/>
       <c r="G268" s="2"/>
       <c r="H268" s="5"/>
-      <c r="I268" s="8"/>
+      <c r="I268" s="7"/>
       <c r="J268" s="2"/>
       <c r="K268" s="2"/>
       <c r="L268" s="2"/>
     </row>
     <row r="269" spans="1:12" ht="15">
-      <c r="A269" s="7"/>
+      <c r="A269" s="6"/>
       <c r="B269" s="2"/>
       <c r="C269" s="2"/>
       <c r="D269" s="2"/>
       <c r="E269" s="2"/>
       <c r="F269" s="5"/>
       <c r="G269" s="2"/>
       <c r="H269" s="5"/>
-      <c r="I269" s="8"/>
+      <c r="I269" s="7"/>
       <c r="J269" s="2"/>
       <c r="K269" s="2"/>
       <c r="L269" s="2"/>
     </row>
     <row r="270" spans="1:12" ht="15">
-      <c r="A270" s="7"/>
+      <c r="A270" s="6"/>
       <c r="B270" s="2"/>
       <c r="C270" s="2"/>
       <c r="D270" s="2"/>
       <c r="E270" s="2"/>
       <c r="F270" s="5"/>
       <c r="G270" s="2"/>
       <c r="H270" s="5"/>
-      <c r="I270" s="8"/>
+      <c r="I270" s="7"/>
       <c r="J270" s="2"/>
       <c r="K270" s="2"/>
       <c r="L270" s="2"/>
     </row>
     <row r="271" spans="1:12" ht="15">
-      <c r="A271" s="7"/>
+      <c r="A271" s="6"/>
       <c r="B271" s="2"/>
       <c r="C271" s="2"/>
       <c r="D271" s="2"/>
       <c r="E271" s="2"/>
       <c r="F271" s="5"/>
       <c r="G271" s="2"/>
       <c r="H271" s="5"/>
-      <c r="I271" s="8"/>
+      <c r="I271" s="7"/>
       <c r="J271" s="2"/>
       <c r="K271" s="2"/>
       <c r="L271" s="2"/>
     </row>
     <row r="272" spans="1:12" ht="15">
-      <c r="A272" s="7"/>
+      <c r="A272" s="6"/>
       <c r="B272" s="2"/>
       <c r="C272" s="2"/>
       <c r="D272" s="2"/>
       <c r="E272" s="2"/>
       <c r="F272" s="5"/>
       <c r="G272" s="2"/>
       <c r="H272" s="5"/>
-      <c r="I272" s="8"/>
+      <c r="I272" s="7"/>
       <c r="J272" s="2"/>
       <c r="K272" s="2"/>
       <c r="L272" s="2"/>
     </row>
     <row r="273" spans="1:12" ht="15">
-      <c r="A273" s="7"/>
+      <c r="A273" s="6"/>
       <c r="B273" s="2"/>
       <c r="C273" s="2"/>
       <c r="D273" s="2"/>
       <c r="E273" s="2"/>
       <c r="F273" s="5"/>
       <c r="G273" s="2"/>
       <c r="H273" s="5"/>
-      <c r="I273" s="8"/>
+      <c r="I273" s="7"/>
       <c r="J273" s="2"/>
       <c r="K273" s="2"/>
       <c r="L273" s="2"/>
     </row>
     <row r="274" spans="1:12" ht="15">
-      <c r="A274" s="7"/>
+      <c r="A274" s="6"/>
       <c r="B274" s="2"/>
       <c r="C274" s="2"/>
       <c r="D274" s="2"/>
       <c r="E274" s="2"/>
       <c r="F274" s="5"/>
       <c r="G274" s="2"/>
       <c r="H274" s="5"/>
-      <c r="I274" s="8"/>
+      <c r="I274" s="7"/>
       <c r="J274" s="2"/>
       <c r="K274" s="2"/>
       <c r="L274" s="2"/>
     </row>
     <row r="275" spans="1:12" ht="15">
-      <c r="A275" s="7"/>
+      <c r="A275" s="6"/>
       <c r="B275" s="2"/>
       <c r="C275" s="2"/>
       <c r="D275" s="2"/>
       <c r="E275" s="2"/>
       <c r="F275" s="5"/>
       <c r="G275" s="2"/>
       <c r="H275" s="5"/>
-      <c r="I275" s="8"/>
+      <c r="I275" s="7"/>
       <c r="J275" s="2"/>
       <c r="K275" s="2"/>
       <c r="L275" s="2"/>
     </row>
     <row r="276" spans="1:12" ht="15">
-      <c r="A276" s="7"/>
+      <c r="A276" s="6"/>
       <c r="B276" s="2"/>
       <c r="C276" s="2"/>
       <c r="D276" s="2"/>
       <c r="E276" s="2"/>
       <c r="F276" s="5"/>
       <c r="G276" s="2"/>
       <c r="H276" s="5"/>
-      <c r="I276" s="8"/>
+      <c r="I276" s="7"/>
       <c r="J276" s="2"/>
       <c r="K276" s="2"/>
       <c r="L276" s="2"/>
     </row>
     <row r="277" spans="1:12" ht="15">
-      <c r="A277" s="7"/>
+      <c r="A277" s="6"/>
       <c r="B277" s="2"/>
       <c r="C277" s="2"/>
       <c r="D277" s="2"/>
       <c r="E277" s="2"/>
       <c r="F277" s="5"/>
       <c r="G277" s="2"/>
       <c r="H277" s="5"/>
-      <c r="I277" s="8"/>
+      <c r="I277" s="7"/>
       <c r="J277" s="2"/>
       <c r="K277" s="2"/>
       <c r="L277" s="2"/>
     </row>
     <row r="278" spans="1:12" ht="15">
-      <c r="A278" s="7"/>
+      <c r="A278" s="6"/>
       <c r="B278" s="2"/>
       <c r="C278" s="2"/>
       <c r="D278" s="2"/>
       <c r="E278" s="2"/>
       <c r="F278" s="5"/>
       <c r="G278" s="2"/>
       <c r="H278" s="5"/>
-      <c r="I278" s="8"/>
+      <c r="I278" s="7"/>
       <c r="J278" s="2"/>
       <c r="K278" s="2"/>
       <c r="L278" s="2"/>
     </row>
     <row r="279" spans="1:12" ht="15">
-      <c r="A279" s="7"/>
+      <c r="A279" s="6"/>
       <c r="B279" s="2"/>
       <c r="C279" s="2"/>
       <c r="D279" s="2"/>
       <c r="E279" s="2"/>
       <c r="F279" s="5"/>
       <c r="G279" s="2"/>
       <c r="H279" s="5"/>
-      <c r="I279" s="8"/>
+      <c r="I279" s="7"/>
       <c r="J279" s="2"/>
       <c r="K279" s="2"/>
       <c r="L279" s="2"/>
     </row>
     <row r="280" spans="1:12" ht="15">
-      <c r="A280" s="7"/>
+      <c r="A280" s="6"/>
       <c r="B280" s="2"/>
       <c r="C280" s="2"/>
       <c r="D280" s="2"/>
       <c r="E280" s="2"/>
       <c r="F280" s="5"/>
       <c r="G280" s="2"/>
       <c r="H280" s="5"/>
-      <c r="I280" s="8"/>
+      <c r="I280" s="7"/>
       <c r="J280" s="2"/>
       <c r="K280" s="2"/>
       <c r="L280" s="2"/>
     </row>
     <row r="281" spans="1:12" ht="15">
-      <c r="A281" s="7"/>
+      <c r="A281" s="6"/>
       <c r="B281" s="2"/>
       <c r="C281" s="2"/>
       <c r="D281" s="2"/>
       <c r="E281" s="2"/>
       <c r="F281" s="5"/>
       <c r="G281" s="2"/>
       <c r="H281" s="5"/>
-      <c r="I281" s="8"/>
+      <c r="I281" s="7"/>
       <c r="J281" s="2"/>
       <c r="K281" s="2"/>
       <c r="L281" s="2"/>
     </row>
     <row r="282" spans="1:12" ht="15">
-      <c r="A282" s="7"/>
+      <c r="A282" s="6"/>
       <c r="B282" s="2"/>
       <c r="C282" s="2"/>
       <c r="D282" s="2"/>
       <c r="E282" s="2"/>
       <c r="F282" s="5"/>
       <c r="G282" s="2"/>
       <c r="H282" s="5"/>
-      <c r="I282" s="8"/>
+      <c r="I282" s="7"/>
       <c r="J282" s="2"/>
       <c r="K282" s="2"/>
       <c r="L282" s="2"/>
     </row>
     <row r="283" spans="1:12" ht="15">
-      <c r="A283" s="7"/>
+      <c r="A283" s="6"/>
       <c r="B283" s="2"/>
       <c r="C283" s="2"/>
       <c r="D283" s="2"/>
       <c r="E283" s="2"/>
       <c r="F283" s="5"/>
       <c r="G283" s="2"/>
       <c r="H283" s="5"/>
-      <c r="I283" s="8"/>
+      <c r="I283" s="7"/>
       <c r="J283" s="2"/>
       <c r="K283" s="2"/>
       <c r="L283" s="2"/>
     </row>
     <row r="284" spans="1:12" ht="15">
-      <c r="A284" s="7"/>
+      <c r="A284" s="6"/>
       <c r="B284" s="2"/>
       <c r="C284" s="2"/>
       <c r="D284" s="2"/>
       <c r="E284" s="2"/>
       <c r="F284" s="5"/>
       <c r="G284" s="2"/>
       <c r="H284" s="5"/>
-      <c r="I284" s="8"/>
+      <c r="I284" s="7"/>
       <c r="J284" s="2"/>
       <c r="K284" s="2"/>
       <c r="L284" s="2"/>
     </row>
     <row r="285" spans="1:12" ht="15">
-      <c r="A285" s="7"/>
+      <c r="A285" s="6"/>
       <c r="B285" s="2"/>
       <c r="C285" s="2"/>
       <c r="D285" s="2"/>
       <c r="E285" s="2"/>
       <c r="F285" s="5"/>
       <c r="G285" s="2"/>
       <c r="H285" s="5"/>
-      <c r="I285" s="8"/>
+      <c r="I285" s="7"/>
       <c r="J285" s="2"/>
       <c r="K285" s="2"/>
       <c r="L285" s="2"/>
     </row>
     <row r="286" spans="1:12" ht="15">
-      <c r="A286" s="7"/>
+      <c r="A286" s="6"/>
       <c r="B286" s="2"/>
       <c r="C286" s="2"/>
       <c r="D286" s="2"/>
       <c r="E286" s="2"/>
       <c r="F286" s="5"/>
       <c r="G286" s="2"/>
       <c r="H286" s="5"/>
-      <c r="I286" s="8"/>
+      <c r="I286" s="7"/>
       <c r="J286" s="2"/>
       <c r="K286" s="2"/>
       <c r="L286" s="2"/>
     </row>
     <row r="287" spans="1:12" ht="15">
-      <c r="A287" s="7"/>
+      <c r="A287" s="6"/>
       <c r="B287" s="2"/>
       <c r="C287" s="2"/>
       <c r="D287" s="2"/>
       <c r="E287" s="2"/>
       <c r="F287" s="5"/>
       <c r="G287" s="2"/>
       <c r="H287" s="5"/>
-      <c r="I287" s="8"/>
+      <c r="I287" s="7"/>
       <c r="J287" s="2"/>
       <c r="K287" s="2"/>
       <c r="L287" s="2"/>
     </row>
     <row r="288" spans="1:12" ht="15">
-      <c r="A288" s="7"/>
+      <c r="A288" s="6"/>
       <c r="B288" s="2"/>
       <c r="C288" s="2"/>
       <c r="D288" s="2"/>
       <c r="E288" s="2"/>
       <c r="F288" s="5"/>
       <c r="G288" s="2"/>
       <c r="H288" s="5"/>
-      <c r="I288" s="8"/>
+      <c r="I288" s="7"/>
       <c r="J288" s="2"/>
       <c r="K288" s="2"/>
       <c r="L288" s="2"/>
     </row>
     <row r="289" spans="1:12" ht="15">
-      <c r="A289" s="7"/>
+      <c r="A289" s="6"/>
       <c r="B289" s="2"/>
       <c r="C289" s="2"/>
       <c r="D289" s="2"/>
       <c r="E289" s="2"/>
       <c r="F289" s="5"/>
       <c r="G289" s="2"/>
       <c r="H289" s="5"/>
-      <c r="I289" s="8"/>
+      <c r="I289" s="7"/>
       <c r="J289" s="2"/>
       <c r="K289" s="2"/>
       <c r="L289" s="2"/>
     </row>
     <row r="290" spans="1:12" ht="15">
-      <c r="A290" s="7"/>
+      <c r="A290" s="6"/>
       <c r="B290" s="2"/>
       <c r="C290" s="2"/>
       <c r="D290" s="2"/>
       <c r="E290" s="2"/>
       <c r="F290" s="5"/>
       <c r="G290" s="2"/>
       <c r="H290" s="5"/>
-      <c r="I290" s="8"/>
+      <c r="I290" s="7"/>
       <c r="J290" s="2"/>
       <c r="K290" s="2"/>
       <c r="L290" s="2"/>
     </row>
     <row r="291" spans="1:12" ht="15">
-      <c r="A291" s="7"/>
+      <c r="A291" s="6"/>
       <c r="B291" s="2"/>
       <c r="C291" s="2"/>
       <c r="D291" s="2"/>
       <c r="E291" s="2"/>
       <c r="F291" s="5"/>
       <c r="G291" s="2"/>
       <c r="H291" s="5"/>
-      <c r="I291" s="8"/>
+      <c r="I291" s="7"/>
       <c r="J291" s="2"/>
       <c r="K291" s="2"/>
       <c r="L291" s="2"/>
     </row>
     <row r="292" spans="1:12" ht="15">
-      <c r="A292" s="7"/>
+      <c r="A292" s="6"/>
       <c r="B292" s="2"/>
       <c r="C292" s="2"/>
       <c r="D292" s="2"/>
       <c r="E292" s="2"/>
       <c r="F292" s="5"/>
       <c r="G292" s="2"/>
       <c r="H292" s="5"/>
-      <c r="I292" s="8"/>
+      <c r="I292" s="7"/>
       <c r="J292" s="2"/>
       <c r="K292" s="2"/>
       <c r="L292" s="2"/>
     </row>
     <row r="293" spans="1:12" ht="15">
-      <c r="A293" s="7"/>
+      <c r="A293" s="6"/>
       <c r="B293" s="2"/>
       <c r="C293" s="2"/>
       <c r="D293" s="2"/>
       <c r="E293" s="2"/>
       <c r="F293" s="5"/>
       <c r="G293" s="2"/>
       <c r="H293" s="5"/>
-      <c r="I293" s="8"/>
+      <c r="I293" s="7"/>
       <c r="J293" s="2"/>
       <c r="K293" s="2"/>
       <c r="L293" s="2"/>
     </row>
     <row r="294" spans="1:12" ht="15">
-      <c r="A294" s="7"/>
+      <c r="A294" s="6"/>
       <c r="B294" s="2"/>
       <c r="C294" s="2"/>
       <c r="D294" s="2"/>
       <c r="E294" s="2"/>
       <c r="F294" s="5"/>
       <c r="G294" s="2"/>
       <c r="H294" s="5"/>
-      <c r="I294" s="8"/>
+      <c r="I294" s="7"/>
       <c r="J294" s="2"/>
       <c r="K294" s="2"/>
       <c r="L294" s="2"/>
     </row>
     <row r="295" spans="1:12" ht="15">
-      <c r="A295" s="7"/>
+      <c r="A295" s="6"/>
       <c r="B295" s="2"/>
       <c r="C295" s="2"/>
       <c r="D295" s="2"/>
       <c r="E295" s="2"/>
       <c r="F295" s="5"/>
       <c r="G295" s="2"/>
       <c r="H295" s="5"/>
-      <c r="I295" s="8"/>
+      <c r="I295" s="7"/>
       <c r="J295" s="2"/>
       <c r="K295" s="2"/>
       <c r="L295" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{1E1E3F34-874B-48A4-B1C2-5BACCADEF5F9}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4D29BD8-9B09-4A36-8FAE-5FA222EA89E4}">
   <dimension ref="A1:L231"/>
   <sheetViews>
-    <sheetView topLeftCell="A98" workbookViewId="0">
-      <selection activeCell="A75" sqref="A75"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C137" sqref="C137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="38.5" style="15" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="63.625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
+    <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
+    <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
+    <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
+    <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
+    <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...9 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
     </row>
     <row r="2" spans="1:12" ht="15">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="27" t="s">
+      <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="28" t="s">
+      <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="27" t="s">
+      <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="28" t="s">
+      <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="29" t="s">
+      <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="27" t="s">
+      <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="27" t="s">
+      <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
-      <c r="A3" s="7" t="s">
-        <v>459</v>
+      <c r="A3" s="6" t="s">
+        <v>463</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F3" s="5">
         <v>50010</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="5">
         <v>46</v>
       </c>
-      <c r="I3" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="9">
+      <c r="I3" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="J3" s="8">
         <v>45343</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15">
-      <c r="A4" s="7" t="s">
-        <v>462</v>
+      <c r="A4" s="6" t="s">
+        <v>466</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F4" s="5">
         <v>52233</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="5">
         <v>35</v>
       </c>
-      <c r="I4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="9">
+      <c r="I4" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="J4" s="8">
         <v>45316</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
-      <c r="A5" s="7" t="s">
-        <v>467</v>
+      <c r="A5" s="6" t="s">
+        <v>471</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="5">
         <v>52001</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="5">
         <v>52</v>
       </c>
-      <c r="I5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="9">
+      <c r="I5" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="J5" s="8">
         <v>45323</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
-      <c r="A6" s="7" t="s">
-        <v>470</v>
+      <c r="A6" s="6" t="s">
+        <v>474</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F6" s="5">
         <v>50266</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="5">
         <v>66</v>
       </c>
-      <c r="I6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="9">
+      <c r="I6" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="J6" s="8">
         <v>45324</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
-      <c r="A7" s="7" t="s">
-        <v>474</v>
+      <c r="A7" s="6" t="s">
+        <v>478</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>52761</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="5">
         <v>46</v>
       </c>
-      <c r="I7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="9">
+      <c r="I7" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="J7" s="8">
         <v>45364</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="5">
         <v>50266</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="5">
         <v>6</v>
       </c>
-      <c r="I8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="9">
+      <c r="I8" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="J8" s="8">
         <v>45314</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="5">
         <v>50266</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="5">
         <v>5</v>
       </c>
-      <c r="I9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="9">
+      <c r="I9" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="J9" s="8">
         <v>45328</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
-      <c r="A10" s="7" t="s">
-        <v>211</v>
+      <c r="A10" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5">
         <v>50266</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="5">
         <v>25</v>
       </c>
-      <c r="I10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="9">
+      <c r="I10" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="J10" s="8">
         <v>45342</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
-      <c r="A11" s="7" t="s">
-        <v>470</v>
+      <c r="A11" s="6" t="s">
+        <v>474</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5">
         <v>50266</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="5">
         <v>44</v>
       </c>
-      <c r="I11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="9">
+      <c r="I11" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="J11" s="8">
         <v>45344</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
-      <c r="A12" s="7" t="s">
-        <v>480</v>
+      <c r="A12" s="6" t="s">
+        <v>484</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="5">
         <v>50213</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="5">
         <v>5</v>
       </c>
-      <c r="I12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="9">
+      <c r="I12" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="J12" s="8">
         <v>45415</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="5">
         <v>50266</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="5">
         <v>22</v>
       </c>
-      <c r="I13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="9">
+      <c r="I13" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="J13" s="8">
         <v>45356</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
-      <c r="A14" s="7" t="s">
-        <v>486</v>
+      <c r="A14" s="6" t="s">
+        <v>490</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="5">
         <v>50220</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="5">
         <v>1276</v>
       </c>
-      <c r="I14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="9">
+      <c r="I14" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="J14" s="8">
         <v>45471</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
-      <c r="A15" s="7" t="s">
-        <v>188</v>
+      <c r="A15" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="5">
         <v>50023</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="5">
         <v>30</v>
       </c>
-      <c r="I15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="9">
+      <c r="I15" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="J15" s="8">
         <v>45390</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
-      <c r="A16" s="7" t="s">
-        <v>188</v>
+      <c r="A16" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="5">
         <v>50023</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="5">
         <v>30</v>
       </c>
-      <c r="I16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="9">
+      <c r="I16" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="J16" s="8">
         <v>45397</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
-      <c r="A17" s="7" t="s">
-        <v>188</v>
+      <c r="A17" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="5">
         <v>50023</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="5">
         <v>30</v>
       </c>
-      <c r="I17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="9">
+      <c r="I17" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="J17" s="8">
         <v>45411</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
-      <c r="A18" s="7" t="s">
-        <v>188</v>
+      <c r="A18" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5">
         <v>50023</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="5">
         <v>30</v>
       </c>
-      <c r="I18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="9">
+      <c r="I18" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="J18" s="8">
         <v>45418</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
-      <c r="A19" s="7" t="s">
-        <v>188</v>
+      <c r="A19" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5">
         <v>50023</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="5">
         <v>30</v>
       </c>
-      <c r="I19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="9">
+      <c r="I19" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="J19" s="8">
         <v>45432</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
-      <c r="A20" s="7" t="s">
-        <v>493</v>
+      <c r="A20" s="6" t="s">
+        <v>497</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="5">
         <v>52556</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="5">
         <v>46</v>
       </c>
-      <c r="I20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="9">
+      <c r="I20" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="J20" s="8">
         <v>45395</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
-      <c r="A21" s="7" t="s">
-        <v>211</v>
+      <c r="A21" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="5">
         <v>50266</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H21" s="5">
         <v>13</v>
       </c>
-      <c r="I21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="9">
+      <c r="I21" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="J21" s="8">
         <v>45370</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
-      <c r="A22" s="7" t="s">
-        <v>395</v>
+      <c r="A22" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="5">
         <v>50704</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="5">
         <v>308</v>
       </c>
-      <c r="I22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="9">
+      <c r="I22" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="J22" s="8">
         <v>45408</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15">
-      <c r="A23" s="7" t="s">
-        <v>502</v>
+      <c r="A23" s="6" t="s">
+        <v>506</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="5">
         <v>50220</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="5">
         <v>76</v>
       </c>
-      <c r="I23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="9">
+      <c r="I23" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="J23" s="8">
         <v>45471</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
-      <c r="A24" s="7" t="s">
-        <v>505</v>
+      <c r="A24" s="6" t="s">
+        <v>509</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5">
         <v>52776</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="5">
         <v>24</v>
       </c>
-      <c r="I24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="9">
+      <c r="I24" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="J24" s="8">
         <v>45418</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
-      <c r="A25" s="7" t="s">
-        <v>510</v>
+      <c r="A25" s="6" t="s">
+        <v>514</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="5">
         <v>52761</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="5">
         <v>28</v>
       </c>
-      <c r="I25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="9">
+      <c r="I25" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="J25" s="8">
         <v>45434</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="5">
         <v>50266</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H26" s="5">
         <v>5</v>
       </c>
-      <c r="I26" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="9">
+      <c r="I26" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="J26" s="8">
         <v>45384</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
-      <c r="A27" s="7" t="s">
-        <v>513</v>
+      <c r="A27" s="6" t="s">
+        <v>517</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F27" s="5">
         <v>50588</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="5">
         <v>14</v>
       </c>
-      <c r="I27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="9">
+      <c r="I27" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="J27" s="8">
         <v>45415</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
-      <c r="A28" s="7" t="s">
-        <v>513</v>
+      <c r="A28" s="6" t="s">
+        <v>517</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="5">
         <v>50588</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H28" s="5">
         <v>5</v>
       </c>
-      <c r="I28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="9">
+      <c r="I28" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="J28" s="8">
         <v>45473</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
-      <c r="A29" s="7" t="s">
-        <v>518</v>
+      <c r="A29" s="6" t="s">
+        <v>522</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="5">
         <v>52557</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H29" s="5">
         <v>30</v>
       </c>
-      <c r="I29" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="9">
+      <c r="I29" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="J29" s="8">
         <v>45387</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15">
-      <c r="A30" s="7" t="s">
-        <v>522</v>
+      <c r="A30" s="6" t="s">
+        <v>526</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="5">
         <v>52531</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5">
         <v>35</v>
       </c>
-      <c r="I30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="9">
+      <c r="I30" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="J30" s="8">
         <v>45444</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15">
-      <c r="A31" s="7" t="s">
-        <v>526</v>
+      <c r="A31" s="6" t="s">
+        <v>530</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5">
         <v>52730</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="5">
         <v>69</v>
       </c>
-      <c r="I31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="9">
+      <c r="I31" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="J31" s="8">
         <v>45443</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
-      <c r="A32" s="7" t="s">
-        <v>211</v>
+      <c r="A32" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="5">
         <v>50266</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H32" s="5">
         <v>7</v>
       </c>
-      <c r="I32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="9">
+      <c r="I32" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="J32" s="8">
         <v>45459</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15">
-      <c r="A33" s="7" t="s">
-        <v>196</v>
+      <c r="A33" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="5">
         <v>50677</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="5">
         <v>31</v>
       </c>
-      <c r="I33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="9">
+      <c r="I33" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="J33" s="8">
         <v>45428</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
-      <c r="A34" s="7" t="s">
-        <v>196</v>
+      <c r="A34" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="5">
         <v>50677</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="5">
         <v>12</v>
       </c>
-      <c r="I34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="9">
+      <c r="I34" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="J34" s="8">
         <v>45443</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
-      <c r="A35" s="7" t="s">
-        <v>533</v>
+      <c r="A35" s="6" t="s">
+        <v>537</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>51534</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H35" s="5">
         <v>235</v>
       </c>
-      <c r="I35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="9">
+      <c r="I35" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="J35" s="8">
         <v>45473</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
-      <c r="A36" s="7" t="s">
-        <v>505</v>
+      <c r="A36" s="6" t="s">
+        <v>509</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="5">
         <v>52776</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="5">
         <v>39</v>
       </c>
-      <c r="I36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="9">
+      <c r="I36" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="J36" s="8">
         <v>45446</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="5">
         <v>50266</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="5">
         <v>40</v>
       </c>
-      <c r="I37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="9">
+      <c r="I37" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="J37" s="8">
         <v>45473</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15">
-      <c r="A38" s="7" t="s">
-        <v>539</v>
+      <c r="A38" s="6" t="s">
+        <v>543</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5">
         <v>50313</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="5">
         <v>9</v>
       </c>
-      <c r="I38" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="9">
+      <c r="I38" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="J38" s="8">
         <v>45444</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15">
-      <c r="A39" s="7" t="s">
-        <v>539</v>
+      <c r="A39" s="6" t="s">
+        <v>543</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="5">
         <v>50313</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="5">
         <v>10</v>
       </c>
-      <c r="I39" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="9">
+      <c r="I39" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="J39" s="8">
         <v>45474</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15">
-      <c r="A40" s="7" t="s">
-        <v>539</v>
+      <c r="A40" s="6" t="s">
+        <v>543</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="5">
         <v>50313</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="5">
         <v>1</v>
       </c>
-      <c r="I40" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="9">
+      <c r="I40" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="J40" s="8">
         <v>45505</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15">
-      <c r="A41" s="7" t="s">
-        <v>539</v>
+      <c r="A41" s="6" t="s">
+        <v>543</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="5">
         <v>50313</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="5">
         <v>9</v>
       </c>
-      <c r="I41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="9">
+      <c r="I41" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="J41" s="8">
         <v>45536</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
-      <c r="A42" s="7" t="s">
-        <v>542</v>
+      <c r="A42" s="6" t="s">
+        <v>546</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F42" s="5">
         <v>52804</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H42" s="5">
         <v>26</v>
       </c>
-      <c r="I42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="9">
+      <c r="I42" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="J42" s="8">
         <v>45473</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
-      <c r="A43" s="7" t="s">
-        <v>545</v>
+      <c r="A43" s="6" t="s">
+        <v>549</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F43" s="5">
         <v>52002</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="5">
         <v>45</v>
       </c>
-      <c r="I43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="9">
+      <c r="I43" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="J43" s="8">
         <v>45454</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
-      <c r="A44" s="7" t="s">
-        <v>548</v>
+      <c r="A44" s="6" t="s">
+        <v>552</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F44" s="5">
         <v>51534</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="5">
         <v>31</v>
       </c>
-      <c r="I44" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="9">
+      <c r="I44" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="J44" s="8">
         <v>45460</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
-      <c r="A45" s="7" t="s">
+      <c r="A45" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="5">
         <v>50266</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H45" s="5">
         <v>24</v>
       </c>
-      <c r="I45" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="9">
+      <c r="I45" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="J45" s="8">
         <v>45487</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
-      <c r="A46" s="7" t="s">
-        <v>395</v>
+      <c r="A46" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="5">
         <v>50704</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H46" s="5">
         <v>192</v>
       </c>
-      <c r="I46" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="9">
+      <c r="I46" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="J46" s="8">
         <v>45464</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
-      <c r="A47" s="7" t="s">
-        <v>553</v>
+      <c r="A47" s="6" t="s">
+        <v>557</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="5">
         <v>50613</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H47" s="5">
         <v>8</v>
       </c>
-      <c r="I47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="9">
+      <c r="I47" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="J47" s="8">
         <v>45500</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15">
-      <c r="A48" s="7" t="s">
-        <v>553</v>
+      <c r="A48" s="6" t="s">
+        <v>557</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="5">
         <v>52742</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H48" s="5">
         <v>5</v>
       </c>
-      <c r="I48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="9">
+      <c r="I48" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="J48" s="8">
         <v>45500</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15">
-      <c r="A49" s="7" t="s">
-        <v>553</v>
+      <c r="A49" s="6" t="s">
+        <v>557</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5">
         <v>50317</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H49" s="5">
         <v>16</v>
       </c>
-      <c r="I49" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="9">
+      <c r="I49" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="J49" s="8">
         <v>45500</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15">
-      <c r="A50" s="7" t="s">
-        <v>553</v>
+      <c r="A50" s="6" t="s">
+        <v>557</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="5">
         <v>50548</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H50" s="5">
         <v>5</v>
       </c>
-      <c r="I50" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="9">
+      <c r="I50" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="J50" s="8">
         <v>45500</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15">
-      <c r="A51" s="7" t="s">
-        <v>562</v>
+      <c r="A51" s="6" t="s">
+        <v>566</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="5">
         <v>50322</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="5">
         <v>58</v>
       </c>
-      <c r="I51" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="9">
+      <c r="I51" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="J51" s="8">
         <v>45449</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
-      <c r="A52" s="7" t="s">
-        <v>395</v>
+      <c r="A52" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="5">
         <v>50704</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="5">
         <v>49</v>
       </c>
-      <c r="I52" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="9">
+      <c r="I52" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="J52" s="8">
         <v>45449</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
-      <c r="A53" s="7" t="s">
-        <v>565</v>
+      <c r="A53" s="6" t="s">
+        <v>569</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F53" s="5">
         <v>50023</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H53" s="5">
         <v>16</v>
       </c>
-      <c r="I53" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="9">
+      <c r="I53" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="J53" s="8">
         <v>45449</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="30">
-      <c r="A54" s="7" t="s">
-        <v>567</v>
+      <c r="A54" s="6" t="s">
+        <v>571</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="5">
         <v>50313</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H54" s="5">
         <v>118</v>
       </c>
-      <c r="I54" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="9">
+      <c r="I54" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="J54" s="8">
         <v>45478</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
-      <c r="A55" s="7" t="s">
-        <v>562</v>
+      <c r="A55" s="6" t="s">
+        <v>566</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="5">
         <v>50322</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H55" s="5">
         <v>1</v>
       </c>
-      <c r="I55" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="9">
+      <c r="I55" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="J55" s="8">
         <v>45450</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
-      <c r="A56" s="7" t="s">
-        <v>572</v>
+      <c r="A56" s="6" t="s">
+        <v>576</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="5">
         <v>50659</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="5">
         <v>48</v>
       </c>
-      <c r="I56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="9">
+      <c r="I56" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="J56" s="8">
         <v>45470</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
-      <c r="A57" s="7" t="s">
+      <c r="A57" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="5">
         <v>50266</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H57" s="5">
         <v>26</v>
       </c>
-      <c r="I57" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="9">
+      <c r="I57" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="J57" s="8">
         <v>45515</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="30">
-      <c r="A58" s="7" t="s">
-        <v>567</v>
+      <c r="A58" s="6" t="s">
+        <v>571</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F58" s="5">
         <v>50313</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="H58" s="5">
         <v>89</v>
       </c>
-      <c r="I58" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="9">
+      <c r="I58" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="J58" s="8">
         <v>45478</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L58" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
-      <c r="A59" s="7" t="s">
-        <v>579</v>
+      <c r="A59" s="6" t="s">
+        <v>583</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F59" s="5">
         <v>50220</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="H59" s="5">
         <v>32</v>
       </c>
-      <c r="I59" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J59" s="9">
+      <c r="I59" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="J59" s="8">
         <v>45500</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L59" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
-      <c r="A60" s="7" t="s">
-        <v>579</v>
+      <c r="A60" s="6" t="s">
+        <v>583</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="5">
         <v>50220</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H60" s="5">
         <v>32</v>
       </c>
-      <c r="I60" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="9">
+      <c r="I60" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="J60" s="8">
         <v>45528</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
-      <c r="A61" s="7" t="s">
-        <v>579</v>
+      <c r="A61" s="6" t="s">
+        <v>583</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F61" s="5">
         <v>50220</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="H61" s="5">
         <v>5</v>
       </c>
-      <c r="I61" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J61" s="9">
+      <c r="I61" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="J61" s="8">
         <v>45563</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15">
-      <c r="A62" s="7" t="s">
-        <v>581</v>
+      <c r="A62" s="6" t="s">
+        <v>585</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="5">
         <v>51023</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H62" s="5">
         <v>36</v>
       </c>
-      <c r="I62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="9">
+      <c r="I62" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="J62" s="8">
         <v>45492</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15">
-      <c r="A63" s="7" t="s">
-        <v>211</v>
+      <c r="A63" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="5">
         <v>50266</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H63" s="5">
         <v>10</v>
       </c>
-      <c r="I63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J63" s="9">
+      <c r="I63" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="J63" s="8">
         <v>45529</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
-      <c r="A64" s="7" t="s">
-        <v>586</v>
+      <c r="A64" s="6" t="s">
+        <v>590</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F64" s="5">
         <v>52807</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H64" s="5">
         <v>211</v>
       </c>
-      <c r="I64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="9">
+      <c r="I64" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="J64" s="8">
         <v>45534</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L64" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
-      <c r="A65" s="7" t="s">
-        <v>589</v>
+      <c r="A65" s="6" t="s">
+        <v>593</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F65" s="5">
         <v>52001</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H65" s="5">
         <v>99</v>
       </c>
-      <c r="I65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="9">
+      <c r="I65" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="J65" s="8">
         <v>45534</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
-      <c r="A66" s="7" t="s">
-        <v>591</v>
+      <c r="A66" s="6" t="s">
+        <v>595</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
         <v>52531</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="5">
         <v>19</v>
       </c>
-      <c r="I66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J66" s="9">
+      <c r="I66" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="J66" s="8">
         <v>45596</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
-      <c r="A67" s="7" t="s">
-        <v>593</v>
+      <c r="A67" s="6" t="s">
+        <v>597</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F67" s="5">
         <v>50009</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="5">
         <v>319</v>
       </c>
-      <c r="I67" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J67" s="9">
+      <c r="I67" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="J67" s="8">
         <v>45534</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
-      <c r="A68" s="7" t="s">
-        <v>330</v>
+      <c r="A68" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F68" s="5">
         <v>50616</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H68" s="5">
         <v>36</v>
       </c>
-      <c r="I68" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J68" s="9">
+      <c r="I68" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="J68" s="8">
         <v>45536</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
-      <c r="A69" s="7" t="s">
+      <c r="A69" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F69" s="5">
         <v>50266</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H69" s="5">
         <v>24</v>
       </c>
-      <c r="I69" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J69" s="9">
+      <c r="I69" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="J69" s="8">
         <v>45546</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="15">
-      <c r="A70" s="7" t="s">
-        <v>542</v>
+      <c r="A70" s="6" t="s">
+        <v>546</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="5">
         <v>52002</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="H70" s="5">
         <v>0</v>
       </c>
-      <c r="I70" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="9">
+      <c r="I70" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="J70" s="8">
         <v>45457</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
-      <c r="A71" s="7" t="s">
-        <v>395</v>
+      <c r="A71" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F71" s="5">
         <v>50704</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H71" s="5">
         <v>191</v>
       </c>
-      <c r="I71" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J71" s="9">
+      <c r="I71" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="J71" s="8">
         <v>45555</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
-      <c r="A72" s="7" t="s">
-        <v>395</v>
+      <c r="A72" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F72" s="5">
         <v>50701</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H72" s="5">
         <v>89</v>
       </c>
-      <c r="I72" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J72" s="9">
+      <c r="I72" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="J72" s="8">
         <v>45555</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
-      <c r="A73" s="7" t="s">
-        <v>395</v>
+      <c r="A73" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F73" s="5">
         <v>50701</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H73" s="5">
         <v>65</v>
       </c>
-      <c r="I73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J73" s="9">
+      <c r="I73" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="J73" s="8">
         <v>45555</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
-      <c r="A74" s="7" t="s">
-        <v>604</v>
+      <c r="A74" s="6" t="s">
+        <v>608</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>50213</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="5">
         <v>51</v>
       </c>
-      <c r="I74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J74" s="9">
+      <c r="I74" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="J74" s="8">
         <v>45489</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="15">
-      <c r="A75" s="7" t="s">
-        <v>505</v>
+      <c r="A75" s="6" t="s">
+        <v>509</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F75" s="5">
         <v>52776</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H75" s="5">
         <v>1</v>
       </c>
-      <c r="I75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J75" s="9">
+      <c r="I75" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="J75" s="8">
         <v>45522</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
-      <c r="A76" s="7" t="s">
-        <v>211</v>
+      <c r="A76" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F76" s="5">
         <v>50266</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H76" s="5">
         <v>12</v>
       </c>
-      <c r="I76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J76" s="9">
+      <c r="I76" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="J76" s="8">
         <v>45558</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="15">
-      <c r="A77" s="7" t="s">
-        <v>611</v>
+      <c r="A77" s="6" t="s">
+        <v>615</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F77" s="5">
         <v>52001</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H77" s="5">
         <v>34</v>
       </c>
-      <c r="I77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J77" s="9">
+      <c r="I77" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="J77" s="8">
         <v>45497</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
-      <c r="A78" s="7" t="s">
-        <v>395</v>
+      <c r="A78" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F78" s="5">
         <v>50704</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H78" s="5">
         <v>69</v>
       </c>
-      <c r="I78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J78" s="9">
+      <c r="I78" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="J78" s="8">
         <v>45497</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
-      <c r="A79" s="7" t="s">
-        <v>614</v>
+      <c r="A79" s="6" t="s">
+        <v>618</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="5">
         <v>50131</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H79" s="5">
         <v>67</v>
       </c>
-      <c r="I79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J79" s="9">
+      <c r="I79" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="J79" s="8">
         <v>45497</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="15">
-      <c r="A80" s="7" t="s">
-[...3 lines deleted...]
-        <v>617</v>
+      <c r="A80" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>621</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F80" s="5">
         <v>52361</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H80" s="5">
         <v>192</v>
       </c>
-      <c r="I80" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J80" s="9">
+      <c r="I80" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="J80" s="8">
         <v>45505</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
-      <c r="A81" s="7" t="s">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="A81" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>624</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F81" s="5">
         <v>50208</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="5">
         <v>33</v>
       </c>
-      <c r="I81" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J81" s="9">
+      <c r="I81" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="J81" s="8">
         <v>45597</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
-      <c r="A82" s="7" t="s">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="A82" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>624</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F82" s="5">
         <v>50208</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="5">
         <v>4</v>
       </c>
-      <c r="I82" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J82" s="9">
+      <c r="I82" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="J82" s="8">
         <v>45611</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="15">
-      <c r="A83" s="7" t="s">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="A83" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>624</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F83" s="5">
         <v>50208</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="5">
         <v>4</v>
       </c>
-      <c r="I83" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="9">
+      <c r="I83" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="J83" s="8">
         <v>45618</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L83" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
-      <c r="A84" s="7" t="s">
-[...3 lines deleted...]
-        <v>625</v>
+      <c r="A84" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>629</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F84" s="5">
         <v>52640</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="5">
         <v>68</v>
       </c>
-      <c r="I84" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J84" s="9">
+      <c r="I84" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="J84" s="8">
         <v>45567</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="15">
-      <c r="A85" s="7" t="s">
-        <v>627</v>
+      <c r="A85" s="6" t="s">
+        <v>631</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F85" s="5">
         <v>50022</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H85" s="5">
         <v>60</v>
       </c>
-      <c r="I85" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J85" s="9">
+      <c r="I85" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="J85" s="8">
         <v>45641</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L85" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="15">
-      <c r="A86" s="7" t="s">
+      <c r="A86" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F86" s="5">
         <v>50266</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H86" s="5">
         <v>3</v>
       </c>
-      <c r="I86" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="9">
+      <c r="I86" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="J86" s="8">
         <v>45571</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
-      <c r="A87" s="7" t="s">
-        <v>632</v>
+      <c r="A87" s="6" t="s">
+        <v>636</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="5">
         <v>52233</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="5">
         <v>23</v>
       </c>
-      <c r="I87" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J87" s="9">
+      <c r="I87" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="J87" s="8">
         <v>45568</v>
       </c>
       <c r="K87" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L87" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
-      <c r="A88" s="7" t="s">
-        <v>635</v>
+      <c r="A88" s="6" t="s">
+        <v>639</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F88" s="5">
         <v>50010</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H88" s="5">
         <v>40</v>
       </c>
-      <c r="I88" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="9">
+      <c r="I88" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="J88" s="8">
         <v>45535</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
-      <c r="A89" s="7" t="s">
+      <c r="A89" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="5">
         <v>50266</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H89" s="5">
         <v>16</v>
       </c>
-      <c r="I89" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J89" s="9">
+      <c r="I89" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="J89" s="8">
         <v>45585</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
-      <c r="A90" s="7" t="s">
-        <v>639</v>
+      <c r="A90" s="6" t="s">
+        <v>643</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5">
         <v>52002</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H90" s="5">
         <v>74</v>
       </c>
-      <c r="I90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="9">
+      <c r="I90" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="J90" s="8">
         <v>45592</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L90" s="2" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
-      <c r="A91" s="7" t="s">
-        <v>643</v>
+      <c r="A91" s="6" t="s">
+        <v>647</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F91" s="5">
         <v>51106</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H91" s="5">
         <v>58</v>
       </c>
-      <c r="I91" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J91" s="9">
+      <c r="I91" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="J91" s="8">
         <v>45565</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L91" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
-      <c r="A92" s="7" t="s">
-        <v>646</v>
+      <c r="A92" s="6" t="s">
+        <v>650</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F92" s="5">
         <v>52240</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H92" s="5">
         <v>40</v>
       </c>
-      <c r="I92" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J92" s="9">
+      <c r="I92" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="J92" s="8">
         <v>45568</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
-      <c r="A93" s="7" t="s">
-        <v>649</v>
+      <c r="A93" s="6" t="s">
+        <v>653</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F93" s="5">
         <v>52537</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="5">
         <v>30</v>
       </c>
-      <c r="I93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J93" s="9">
+      <c r="I93" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="J93" s="8">
         <v>45568</v>
       </c>
       <c r="K93" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15">
-      <c r="A94" s="7" t="s">
-        <v>653</v>
+      <c r="A94" s="6" t="s">
+        <v>657</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F94" s="5">
         <v>50441</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H94" s="5">
         <v>17</v>
       </c>
-      <c r="I94" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="9">
+      <c r="I94" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="J94" s="8">
         <v>45571</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="15">
-      <c r="A95" s="7" t="s">
-        <v>658</v>
+      <c r="A95" s="6" t="s">
+        <v>662</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F95" s="5">
         <v>50220</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="H95" s="5">
         <v>19</v>
       </c>
-      <c r="I95" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J95" s="9">
+      <c r="I95" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="J95" s="8">
         <v>45597</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L95" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="15">
-      <c r="A96" s="7" t="s">
-        <v>662</v>
+      <c r="A96" s="6" t="s">
+        <v>666</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F96" s="5">
         <v>50322</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H96" s="5">
         <v>68</v>
       </c>
-      <c r="I96" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J96" s="9">
+      <c r="I96" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="J96" s="8">
         <v>45547</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="15">
-      <c r="A97" s="7" t="s">
-        <v>211</v>
+      <c r="A97" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F97" s="5">
         <v>50266</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H97" s="5">
         <v>47</v>
       </c>
-      <c r="I97" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J97" s="9">
+      <c r="I97" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="J97" s="8">
         <v>45614</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="15">
-      <c r="A98" s="7" t="s">
-        <v>666</v>
+      <c r="A98" s="6" t="s">
+        <v>670</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F98" s="5">
         <v>51632</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H98" s="5">
         <v>54</v>
       </c>
-      <c r="I98" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J98" s="9">
+      <c r="I98" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="J98" s="8">
         <v>45747</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="15">
-      <c r="A99" s="7" t="s">
-        <v>553</v>
+      <c r="A99" s="6" t="s">
+        <v>557</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F99" s="5">
         <v>50022</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H99" s="5">
         <v>13</v>
       </c>
-      <c r="I99" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J99" s="9">
+      <c r="I99" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="J99" s="8">
         <v>45618</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L99" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="15">
       <c r="A100" s="1" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F100" s="5">
         <v>52040</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H100" s="5">
         <v>8</v>
       </c>
-      <c r="I100" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J100" s="9">
+      <c r="I100" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="J100" s="8">
         <v>45618</v>
       </c>
       <c r="K100" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L100" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="15">
       <c r="A101" s="1" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F101" s="5">
         <v>52302</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H101" s="5">
         <v>10</v>
       </c>
-      <c r="I101" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J101" s="9">
+      <c r="I101" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="J101" s="8">
         <v>45618</v>
       </c>
       <c r="K101" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L101" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="15">
       <c r="A102" s="1" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F102" s="5">
         <v>51111</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H102" s="5">
         <v>10</v>
       </c>
-      <c r="I102" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J102" s="9">
+      <c r="I102" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="J102" s="8">
         <v>45618</v>
       </c>
       <c r="K102" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L102" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="15">
       <c r="A103" s="1" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F103" s="5">
         <v>52175</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H103" s="5">
         <v>12</v>
       </c>
-      <c r="I103" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J103" s="9">
+      <c r="I103" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="J103" s="8">
         <v>45618</v>
       </c>
       <c r="K103" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L103" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="15">
-      <c r="A104" s="7" t="s">
-        <v>635</v>
+      <c r="A104" s="6" t="s">
+        <v>639</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F104" s="5">
         <v>50010</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H104" s="5">
         <v>3</v>
       </c>
-      <c r="I104" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J104" s="9">
+      <c r="I104" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="J104" s="8">
         <v>45560</v>
       </c>
       <c r="K104" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="15">
-      <c r="A105" s="7" t="s">
-        <v>643</v>
+      <c r="A105" s="6" t="s">
+        <v>647</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F105" s="5">
         <v>51106</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H105" s="5">
         <v>6</v>
       </c>
-      <c r="I105" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J105" s="9">
+      <c r="I105" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="J105" s="8">
         <v>45562</v>
       </c>
       <c r="K105" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L105" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="15">
-      <c r="A106" s="7" t="s">
-        <v>211</v>
+      <c r="A106" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F106" s="5">
         <v>50266</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H106" s="5">
         <v>8</v>
       </c>
-      <c r="I106" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J106" s="9">
+      <c r="I106" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="J106" s="8">
         <v>45627</v>
       </c>
       <c r="K106" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L106" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="15">
-      <c r="A107" s="7" t="s">
-        <v>162</v>
+      <c r="A107" s="6" t="s">
+        <v>167</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F107" s="5">
         <v>50112</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H107" s="5">
         <v>152</v>
       </c>
-      <c r="I107" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J107" s="9">
+      <c r="I107" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="J107" s="8">
         <v>45603</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="15">
-      <c r="A108" s="7" t="s">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="A108" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>624</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F108" s="5">
         <v>50208</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H108" s="5">
         <v>2</v>
       </c>
-      <c r="I108" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="9">
+      <c r="I108" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="J108" s="8">
         <v>45618</v>
       </c>
       <c r="K108" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L108" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="15">
-      <c r="A109" s="7" t="s">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="A109" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>624</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F109" s="5">
         <v>50208</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H109" s="5">
         <v>2</v>
       </c>
-      <c r="I109" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J109" s="9">
+      <c r="I109" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="J109" s="8">
         <v>45688</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L109" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="15">
-      <c r="A110" s="7" t="s">
-        <v>684</v>
+      <c r="A110" s="6" t="s">
+        <v>688</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F110" s="5">
         <v>51501</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H110" s="5">
         <v>49</v>
       </c>
-      <c r="I110" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J110" s="9">
+      <c r="I110" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="J110" s="8">
         <v>45597</v>
       </c>
       <c r="K110" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L110" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="15">
-      <c r="A111" s="7" t="s">
-        <v>586</v>
+      <c r="A111" s="6" t="s">
+        <v>590</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F111" s="5">
         <v>52807</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H111" s="5">
         <v>80</v>
       </c>
-      <c r="I111" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J111" s="9">
+      <c r="I111" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="J111" s="8">
         <v>45660</v>
       </c>
       <c r="K111" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L111" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="15">
-      <c r="A112" s="7" t="s">
-        <v>688</v>
+      <c r="A112" s="6" t="s">
+        <v>692</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F112" s="5">
         <v>50616</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H112" s="5">
         <v>132</v>
       </c>
-      <c r="I112" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J112" s="9">
+      <c r="I112" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="J112" s="8">
         <v>45566</v>
       </c>
       <c r="K112" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="15">
-      <c r="A113" s="7" t="s">
-        <v>691</v>
+      <c r="A113" s="6" t="s">
+        <v>695</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F113" s="5">
         <v>50317</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H113" s="5">
         <v>32</v>
       </c>
-      <c r="I113" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J113" s="9">
+      <c r="I113" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="J113" s="8">
         <v>45597</v>
       </c>
       <c r="K113" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L113" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="15">
-      <c r="A114" s="7" t="s">
-        <v>694</v>
+      <c r="A114" s="6" t="s">
+        <v>698</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F114" s="5">
         <v>50436</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H114" s="5">
         <v>33</v>
       </c>
-      <c r="I114" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J114" s="9">
+      <c r="I114" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="J114" s="8">
         <v>45618</v>
       </c>
       <c r="K114" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="15">
-      <c r="A115" s="7" t="s">
-        <v>696</v>
+      <c r="A115" s="6" t="s">
+        <v>700</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F115" s="5">
         <v>50263</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H115" s="5">
         <v>88</v>
       </c>
-      <c r="I115" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J115" s="9">
+      <c r="I115" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="J115" s="8">
         <v>45667</v>
       </c>
       <c r="K115" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L115" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="15">
-      <c r="A116" s="7" t="s">
-        <v>211</v>
+      <c r="A116" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F116" s="5">
         <v>50266</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H116" s="5">
         <v>32</v>
       </c>
-      <c r="I116" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J116" s="9">
+      <c r="I116" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="J116" s="8">
         <v>45655</v>
       </c>
       <c r="K116" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L116" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="15">
-      <c r="A117" s="7" t="s">
-        <v>701</v>
+      <c r="A117" s="6" t="s">
+        <v>705</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F117" s="5">
         <v>52411</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H117" s="5">
         <v>54</v>
       </c>
-      <c r="I117" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J117" s="9">
+      <c r="I117" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="J117" s="8">
         <v>46022</v>
       </c>
       <c r="K117" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L117" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="15">
-      <c r="A118" s="7" t="s">
-        <v>704</v>
+      <c r="A118" s="6" t="s">
+        <v>708</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F118" s="5">
         <v>50554</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H118" s="5">
         <v>91</v>
       </c>
-      <c r="I118" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J118" s="9">
+      <c r="I118" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="J118" s="8">
         <v>45681</v>
       </c>
       <c r="K118" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>157</v>
+      </c>
+      <c r="L118" s="12" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="15">
-      <c r="A119" s="7" t="s">
+      <c r="A119" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F119" s="5">
         <v>50266</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H119" s="5">
         <v>2</v>
       </c>
-      <c r="I119" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J119" s="9">
+      <c r="I119" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="J119" s="8">
         <v>45669</v>
       </c>
       <c r="K119" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L119" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="15">
-      <c r="A120" s="7" t="s">
-        <v>710</v>
+      <c r="A120" s="6" t="s">
+        <v>714</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F120" s="5">
         <v>51546</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H120" s="5">
         <v>25</v>
       </c>
-      <c r="I120" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J120" s="9">
+      <c r="I120" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="J120" s="8">
         <v>45657</v>
       </c>
       <c r="K120" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L120" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="15">
-      <c r="A121" s="7" t="s">
-        <v>715</v>
+      <c r="A121" s="6" t="s">
+        <v>719</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F121" s="5">
         <v>22102</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H121" s="5">
         <v>34</v>
       </c>
-      <c r="I121" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J121" s="9">
+      <c r="I121" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="J121" s="8">
         <v>45657</v>
       </c>
       <c r="K121" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L121" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="15">
-      <c r="A122" s="7" t="s">
-        <v>211</v>
+      <c r="A122" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F122" s="5">
         <v>50266</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H122" s="5">
         <v>2</v>
       </c>
-      <c r="I122" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J122" s="9">
+      <c r="I122" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="J122" s="8">
         <v>45683</v>
       </c>
       <c r="K122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L122" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="15">
-      <c r="A123" s="7" t="s">
-        <v>722</v>
+      <c r="A123" s="6" t="s">
+        <v>726</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F123" s="5">
         <v>51537</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H123" s="5">
         <v>94</v>
       </c>
-      <c r="I123" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J123" s="9">
+      <c r="I123" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="J123" s="8">
         <v>45691</v>
       </c>
       <c r="K123" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L123" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="15">
-      <c r="A124" s="7" t="s">
-        <v>395</v>
+      <c r="A124" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F124" s="5">
         <v>50704</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H124" s="5">
         <v>112</v>
       </c>
-      <c r="I124" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J124" s="9">
+      <c r="I124" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="J124" s="8">
         <v>45663</v>
       </c>
       <c r="K124" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="15">
-      <c r="A125" s="7" t="s">
-        <v>211</v>
+      <c r="A125" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F125" s="5">
         <v>50266</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H125" s="5">
         <v>21</v>
       </c>
-      <c r="I125" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J125" s="9">
+      <c r="I125" s="7" t="s">
+        <v>732</v>
+      </c>
+      <c r="J125" s="8">
         <v>45698</v>
       </c>
       <c r="K125" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L125" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="15">
-      <c r="A126" s="7" t="s">
-        <v>729</v>
+      <c r="A126" s="6" t="s">
+        <v>733</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F126" s="5">
         <v>50322</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H126" s="5">
         <v>48</v>
       </c>
-      <c r="I126" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J126" s="9">
+      <c r="I126" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="J126" s="8">
         <v>45703</v>
       </c>
       <c r="K126" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L126" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="15">
-      <c r="A127" s="7" t="s">
-        <v>732</v>
+      <c r="A127" s="6" t="s">
+        <v>736</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F127" s="5">
         <v>52553</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H127" s="5">
         <v>29</v>
       </c>
-      <c r="I127" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J127" s="9">
+      <c r="I127" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="J127" s="8">
         <v>45693</v>
       </c>
       <c r="K127" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="15">
-      <c r="A128" s="7"/>
+      <c r="A128" s="6"/>
       <c r="B128" s="2"/>
       <c r="C128" s="2"/>
       <c r="D128" s="2"/>
       <c r="E128" s="2"/>
       <c r="F128" s="5"/>
       <c r="G128" s="2"/>
       <c r="H128" s="5"/>
-      <c r="I128" s="8"/>
+      <c r="I128" s="7"/>
       <c r="J128" s="2"/>
       <c r="K128" s="2"/>
       <c r="L128" s="2"/>
     </row>
     <row r="129" spans="1:12" ht="15">
-      <c r="A129" s="7"/>
+      <c r="A129" s="6"/>
       <c r="B129" s="2"/>
       <c r="C129" s="2"/>
       <c r="D129" s="2"/>
       <c r="E129" s="2"/>
       <c r="F129" s="5"/>
       <c r="G129" s="2"/>
       <c r="H129" s="5"/>
-      <c r="I129" s="8"/>
+      <c r="I129" s="7"/>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
       <c r="L129" s="2"/>
     </row>
     <row r="130" spans="1:12" ht="15">
-      <c r="A130" s="7"/>
+      <c r="A130" s="6"/>
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
       <c r="D130" s="2"/>
       <c r="E130" s="2"/>
       <c r="F130" s="5"/>
       <c r="G130" s="2"/>
       <c r="H130" s="5"/>
-      <c r="I130" s="8"/>
+      <c r="I130" s="7"/>
       <c r="J130" s="2"/>
       <c r="K130" s="2"/>
       <c r="L130" s="2"/>
     </row>
     <row r="131" spans="1:12" ht="15">
-      <c r="A131" s="7"/>
+      <c r="A131" s="6"/>
       <c r="B131" s="2"/>
       <c r="C131" s="2"/>
       <c r="D131" s="2"/>
       <c r="E131" s="2"/>
       <c r="F131" s="5"/>
       <c r="G131" s="2"/>
       <c r="H131" s="5"/>
-      <c r="I131" s="8"/>
+      <c r="I131" s="7"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
       <c r="L131" s="2"/>
     </row>
     <row r="132" spans="1:12" ht="15">
-      <c r="A132" s="7"/>
+      <c r="A132" s="6"/>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="F132" s="5"/>
       <c r="G132" s="2"/>
       <c r="H132" s="5"/>
-      <c r="I132" s="8"/>
+      <c r="I132" s="7"/>
       <c r="J132" s="2"/>
       <c r="K132" s="2"/>
       <c r="L132" s="2"/>
     </row>
     <row r="133" spans="1:12" ht="15">
-      <c r="A133" s="7"/>
+      <c r="A133" s="6"/>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="5"/>
       <c r="G133" s="2"/>
       <c r="H133" s="5"/>
-      <c r="I133" s="8"/>
+      <c r="I133" s="7"/>
       <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="2"/>
     </row>
     <row r="134" spans="1:12" ht="15">
-      <c r="A134" s="7"/>
+      <c r="A134" s="6"/>
       <c r="B134" s="2"/>
       <c r="C134" s="2"/>
       <c r="D134" s="2"/>
       <c r="E134" s="2"/>
       <c r="F134" s="5"/>
       <c r="G134" s="2"/>
       <c r="H134" s="5"/>
-      <c r="I134" s="8"/>
+      <c r="I134" s="7"/>
       <c r="J134" s="2"/>
       <c r="K134" s="2"/>
       <c r="L134" s="2"/>
     </row>
     <row r="135" spans="1:12" ht="15">
-      <c r="A135" s="7"/>
+      <c r="A135" s="6"/>
       <c r="B135" s="2"/>
       <c r="C135" s="2"/>
       <c r="D135" s="2"/>
       <c r="E135" s="2"/>
       <c r="F135" s="5"/>
       <c r="G135" s="2"/>
       <c r="H135" s="5"/>
-      <c r="I135" s="8"/>
+      <c r="I135" s="7"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
     </row>
     <row r="136" spans="1:12" ht="15">
-      <c r="A136" s="7"/>
+      <c r="A136" s="6"/>
       <c r="B136" s="2"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="5"/>
       <c r="G136" s="2"/>
       <c r="H136" s="5"/>
-      <c r="I136" s="8"/>
+      <c r="I136" s="7"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
     </row>
     <row r="137" spans="1:12" ht="15">
-      <c r="A137" s="7"/>
+      <c r="A137" s="6"/>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="5"/>
       <c r="G137" s="2"/>
       <c r="H137" s="5"/>
-      <c r="I137" s="8"/>
+      <c r="I137" s="7"/>
       <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="2"/>
     </row>
     <row r="138" spans="1:12" ht="15">
-      <c r="A138" s="7"/>
+      <c r="A138" s="6"/>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
       <c r="E138" s="2"/>
       <c r="F138" s="5"/>
       <c r="G138" s="2"/>
       <c r="H138" s="5"/>
-      <c r="I138" s="8"/>
+      <c r="I138" s="7"/>
       <c r="J138" s="2"/>
       <c r="K138" s="2"/>
       <c r="L138" s="2"/>
     </row>
     <row r="139" spans="1:12" ht="15">
-      <c r="A139" s="7"/>
+      <c r="A139" s="6"/>
       <c r="B139" s="2"/>
       <c r="C139" s="2"/>
       <c r="D139" s="2"/>
       <c r="E139" s="2"/>
       <c r="F139" s="5"/>
       <c r="G139" s="2"/>
       <c r="H139" s="5"/>
-      <c r="I139" s="8"/>
+      <c r="I139" s="7"/>
       <c r="J139" s="2"/>
       <c r="K139" s="2"/>
       <c r="L139" s="2"/>
     </row>
     <row r="140" spans="1:12" ht="15">
-      <c r="A140" s="7"/>
+      <c r="A140" s="6"/>
       <c r="B140" s="2"/>
       <c r="C140" s="2"/>
       <c r="D140" s="2"/>
       <c r="E140" s="2"/>
       <c r="F140" s="5"/>
       <c r="G140" s="2"/>
       <c r="H140" s="5"/>
-      <c r="I140" s="8"/>
+      <c r="I140" s="7"/>
       <c r="J140" s="2"/>
       <c r="K140" s="2"/>
       <c r="L140" s="2"/>
     </row>
     <row r="141" spans="1:12" ht="15">
-      <c r="A141" s="7"/>
+      <c r="A141" s="6"/>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
       <c r="E141" s="2"/>
       <c r="F141" s="5"/>
       <c r="G141" s="2"/>
       <c r="H141" s="5"/>
-      <c r="I141" s="8"/>
+      <c r="I141" s="7"/>
       <c r="J141" s="2"/>
       <c r="K141" s="2"/>
       <c r="L141" s="2"/>
     </row>
     <row r="142" spans="1:12" ht="15">
-      <c r="A142" s="7"/>
+      <c r="A142" s="6"/>
       <c r="B142" s="2"/>
       <c r="C142" s="2"/>
       <c r="D142" s="2"/>
       <c r="E142" s="2"/>
       <c r="F142" s="5"/>
       <c r="G142" s="2"/>
       <c r="H142" s="5"/>
-      <c r="I142" s="8"/>
+      <c r="I142" s="7"/>
       <c r="J142" s="2"/>
       <c r="K142" s="2"/>
       <c r="L142" s="2"/>
     </row>
     <row r="143" spans="1:12" ht="15">
-      <c r="A143" s="7"/>
+      <c r="A143" s="6"/>
       <c r="B143" s="2"/>
       <c r="C143" s="2"/>
       <c r="D143" s="2"/>
       <c r="E143" s="2"/>
       <c r="F143" s="5"/>
       <c r="G143" s="2"/>
       <c r="H143" s="5"/>
-      <c r="I143" s="8"/>
+      <c r="I143" s="7"/>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2"/>
     </row>
     <row r="144" spans="1:12" ht="15">
-      <c r="A144" s="7"/>
+      <c r="A144" s="6"/>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="5"/>
       <c r="G144" s="2"/>
       <c r="H144" s="5"/>
-      <c r="I144" s="8"/>
+      <c r="I144" s="7"/>
       <c r="J144" s="2"/>
       <c r="K144" s="2"/>
       <c r="L144" s="2"/>
     </row>
     <row r="145" spans="1:12" ht="15">
-      <c r="A145" s="7"/>
+      <c r="A145" s="6"/>
       <c r="B145" s="2"/>
       <c r="C145" s="2"/>
       <c r="D145" s="2"/>
       <c r="E145" s="2"/>
       <c r="F145" s="5"/>
       <c r="G145" s="2"/>
       <c r="H145" s="5"/>
-      <c r="I145" s="8"/>
+      <c r="I145" s="7"/>
       <c r="J145" s="2"/>
       <c r="K145" s="2"/>
       <c r="L145" s="2"/>
     </row>
     <row r="146" spans="1:12" ht="15">
-      <c r="A146" s="7"/>
+      <c r="A146" s="6"/>
       <c r="B146" s="2"/>
       <c r="C146" s="2"/>
       <c r="D146" s="2"/>
       <c r="E146" s="2"/>
       <c r="F146" s="5"/>
       <c r="G146" s="2"/>
       <c r="H146" s="5"/>
-      <c r="I146" s="8"/>
+      <c r="I146" s="7"/>
       <c r="J146" s="2"/>
       <c r="K146" s="2"/>
       <c r="L146" s="2"/>
     </row>
     <row r="147" spans="1:12" ht="15">
-      <c r="A147" s="7"/>
+      <c r="A147" s="6"/>
       <c r="B147" s="2"/>
       <c r="C147" s="2"/>
       <c r="D147" s="2"/>
       <c r="E147" s="2"/>
       <c r="F147" s="5"/>
       <c r="G147" s="2"/>
       <c r="H147" s="5"/>
-      <c r="I147" s="8"/>
+      <c r="I147" s="7"/>
       <c r="J147" s="2"/>
       <c r="K147" s="2"/>
       <c r="L147" s="2"/>
     </row>
     <row r="148" spans="1:12" ht="15">
-      <c r="A148" s="7"/>
+      <c r="A148" s="6"/>
       <c r="B148" s="2"/>
       <c r="C148" s="2"/>
       <c r="D148" s="2"/>
       <c r="E148" s="2"/>
       <c r="F148" s="5"/>
       <c r="G148" s="2"/>
       <c r="H148" s="5"/>
-      <c r="I148" s="8"/>
+      <c r="I148" s="7"/>
       <c r="J148" s="2"/>
       <c r="K148" s="2"/>
       <c r="L148" s="2"/>
     </row>
     <row r="149" spans="1:12" ht="15">
-      <c r="A149" s="7"/>
+      <c r="A149" s="6"/>
       <c r="B149" s="2"/>
       <c r="C149" s="2"/>
       <c r="D149" s="2"/>
       <c r="E149" s="2"/>
       <c r="F149" s="5"/>
       <c r="G149" s="2"/>
       <c r="H149" s="5"/>
-      <c r="I149" s="8"/>
+      <c r="I149" s="7"/>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2"/>
     </row>
     <row r="150" spans="1:12" ht="15">
-      <c r="A150" s="7"/>
+      <c r="A150" s="6"/>
       <c r="B150" s="2"/>
       <c r="C150" s="2"/>
       <c r="D150" s="2"/>
       <c r="E150" s="2"/>
       <c r="F150" s="5"/>
       <c r="G150" s="2"/>
       <c r="H150" s="5"/>
-      <c r="I150" s="8"/>
+      <c r="I150" s="7"/>
       <c r="J150" s="2"/>
       <c r="K150" s="2"/>
       <c r="L150" s="2"/>
     </row>
     <row r="151" spans="1:12" ht="15">
-      <c r="A151" s="7"/>
+      <c r="A151" s="6"/>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
       <c r="E151" s="2"/>
       <c r="F151" s="5"/>
       <c r="G151" s="2"/>
       <c r="H151" s="5"/>
-      <c r="I151" s="8"/>
+      <c r="I151" s="7"/>
       <c r="J151" s="2"/>
       <c r="K151" s="2"/>
       <c r="L151" s="2"/>
     </row>
     <row r="152" spans="1:12" ht="15">
-      <c r="A152" s="7"/>
+      <c r="A152" s="6"/>
       <c r="B152" s="2"/>
       <c r="C152" s="2"/>
       <c r="D152" s="2"/>
       <c r="E152" s="2"/>
       <c r="F152" s="5"/>
       <c r="G152" s="2"/>
       <c r="H152" s="5"/>
-      <c r="I152" s="8"/>
+      <c r="I152" s="7"/>
       <c r="J152" s="2"/>
       <c r="K152" s="2"/>
       <c r="L152" s="2"/>
     </row>
     <row r="153" spans="1:12" ht="15">
-      <c r="A153" s="7"/>
+      <c r="A153" s="6"/>
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
       <c r="E153" s="2"/>
       <c r="F153" s="5"/>
       <c r="G153" s="2"/>
       <c r="H153" s="5"/>
-      <c r="I153" s="8"/>
+      <c r="I153" s="7"/>
       <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2"/>
     </row>
     <row r="154" spans="1:12" ht="15">
-      <c r="A154" s="7"/>
+      <c r="A154" s="6"/>
       <c r="B154" s="2"/>
       <c r="C154" s="2"/>
       <c r="D154" s="2"/>
       <c r="E154" s="2"/>
       <c r="F154" s="5"/>
       <c r="G154" s="2"/>
       <c r="H154" s="5"/>
-      <c r="I154" s="8"/>
+      <c r="I154" s="7"/>
       <c r="J154" s="2"/>
       <c r="K154" s="2"/>
       <c r="L154" s="2"/>
     </row>
     <row r="155" spans="1:12" ht="15">
-      <c r="A155" s="7"/>
+      <c r="A155" s="6"/>
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
       <c r="E155" s="2"/>
       <c r="F155" s="5"/>
       <c r="G155" s="2"/>
       <c r="H155" s="5"/>
-      <c r="I155" s="8"/>
+      <c r="I155" s="7"/>
       <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2"/>
     </row>
     <row r="156" spans="1:12" ht="15">
-      <c r="A156" s="7"/>
+      <c r="A156" s="6"/>
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
       <c r="D156" s="2"/>
       <c r="E156" s="2"/>
       <c r="F156" s="5"/>
       <c r="G156" s="2"/>
       <c r="H156" s="5"/>
-      <c r="I156" s="8"/>
+      <c r="I156" s="7"/>
       <c r="J156" s="2"/>
       <c r="K156" s="2"/>
       <c r="L156" s="2"/>
     </row>
     <row r="157" spans="1:12" ht="15">
-      <c r="A157" s="7"/>
+      <c r="A157" s="6"/>
       <c r="B157" s="2"/>
       <c r="C157" s="2"/>
       <c r="D157" s="2"/>
       <c r="E157" s="2"/>
       <c r="F157" s="5"/>
       <c r="G157" s="2"/>
       <c r="H157" s="5"/>
-      <c r="I157" s="8"/>
+      <c r="I157" s="7"/>
       <c r="J157" s="2"/>
       <c r="K157" s="2"/>
       <c r="L157" s="2"/>
     </row>
     <row r="158" spans="1:12" ht="15">
-      <c r="A158" s="7"/>
+      <c r="A158" s="6"/>
       <c r="B158" s="2"/>
       <c r="C158" s="2"/>
       <c r="D158" s="2"/>
       <c r="E158" s="2"/>
       <c r="F158" s="5"/>
       <c r="G158" s="2"/>
       <c r="H158" s="5"/>
-      <c r="I158" s="8"/>
+      <c r="I158" s="7"/>
       <c r="J158" s="2"/>
       <c r="K158" s="2"/>
       <c r="L158" s="2"/>
     </row>
     <row r="159" spans="1:12" ht="15">
-      <c r="A159" s="7"/>
+      <c r="A159" s="6"/>
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
       <c r="D159" s="2"/>
       <c r="E159" s="2"/>
       <c r="F159" s="5"/>
       <c r="G159" s="2"/>
       <c r="H159" s="5"/>
-      <c r="I159" s="8"/>
+      <c r="I159" s="7"/>
       <c r="J159" s="2"/>
       <c r="K159" s="2"/>
       <c r="L159" s="2"/>
     </row>
     <row r="160" spans="1:12" ht="15">
-      <c r="A160" s="7"/>
+      <c r="A160" s="6"/>
       <c r="B160" s="2"/>
       <c r="C160" s="2"/>
       <c r="D160" s="2"/>
       <c r="E160" s="2"/>
       <c r="F160" s="5"/>
       <c r="G160" s="2"/>
       <c r="H160" s="5"/>
-      <c r="I160" s="8"/>
+      <c r="I160" s="7"/>
       <c r="J160" s="2"/>
       <c r="K160" s="2"/>
       <c r="L160" s="2"/>
     </row>
     <row r="161" spans="1:12" ht="15">
-      <c r="A161" s="7"/>
+      <c r="A161" s="6"/>
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
       <c r="D161" s="2"/>
       <c r="E161" s="2"/>
       <c r="F161" s="5"/>
       <c r="G161" s="2"/>
       <c r="H161" s="5"/>
-      <c r="I161" s="8"/>
+      <c r="I161" s="7"/>
       <c r="J161" s="2"/>
       <c r="K161" s="2"/>
       <c r="L161" s="2"/>
     </row>
     <row r="162" spans="1:12" ht="15">
-      <c r="A162" s="7"/>
+      <c r="A162" s="6"/>
       <c r="B162" s="2"/>
       <c r="C162" s="2"/>
       <c r="D162" s="2"/>
       <c r="E162" s="2"/>
       <c r="F162" s="5"/>
       <c r="G162" s="2"/>
       <c r="H162" s="5"/>
-      <c r="I162" s="8"/>
+      <c r="I162" s="7"/>
       <c r="J162" s="2"/>
       <c r="K162" s="2"/>
       <c r="L162" s="2"/>
     </row>
     <row r="163" spans="1:12" ht="15">
-      <c r="A163" s="7"/>
+      <c r="A163" s="6"/>
       <c r="B163" s="2"/>
       <c r="C163" s="2"/>
       <c r="D163" s="2"/>
       <c r="E163" s="2"/>
       <c r="F163" s="5"/>
       <c r="G163" s="2"/>
       <c r="H163" s="5"/>
-      <c r="I163" s="8"/>
+      <c r="I163" s="7"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
     </row>
     <row r="164" spans="1:12" ht="15">
-      <c r="A164" s="7"/>
+      <c r="A164" s="6"/>
       <c r="B164" s="2"/>
       <c r="C164" s="2"/>
       <c r="D164" s="2"/>
       <c r="E164" s="2"/>
       <c r="F164" s="5"/>
       <c r="G164" s="2"/>
       <c r="H164" s="5"/>
-      <c r="I164" s="8"/>
+      <c r="I164" s="7"/>
       <c r="J164" s="2"/>
       <c r="K164" s="2"/>
       <c r="L164" s="2"/>
     </row>
     <row r="165" spans="1:12" ht="15">
-      <c r="A165" s="7"/>
+      <c r="A165" s="6"/>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
       <c r="E165" s="2"/>
       <c r="F165" s="5"/>
       <c r="G165" s="2"/>
       <c r="H165" s="5"/>
-      <c r="I165" s="8"/>
+      <c r="I165" s="7"/>
       <c r="J165" s="2"/>
       <c r="K165" s="2"/>
       <c r="L165" s="2"/>
     </row>
     <row r="166" spans="1:12" ht="15">
-      <c r="A166" s="7"/>
+      <c r="A166" s="6"/>
       <c r="B166" s="2"/>
       <c r="C166" s="2"/>
       <c r="D166" s="2"/>
       <c r="E166" s="2"/>
       <c r="F166" s="5"/>
       <c r="G166" s="2"/>
       <c r="H166" s="5"/>
-      <c r="I166" s="8"/>
+      <c r="I166" s="7"/>
       <c r="J166" s="2"/>
       <c r="K166" s="2"/>
       <c r="L166" s="2"/>
     </row>
     <row r="167" spans="1:12" ht="15">
-      <c r="A167" s="7"/>
+      <c r="A167" s="6"/>
       <c r="B167" s="2"/>
       <c r="C167" s="2"/>
       <c r="D167" s="2"/>
       <c r="E167" s="2"/>
       <c r="F167" s="5"/>
       <c r="G167" s="2"/>
       <c r="H167" s="5"/>
-      <c r="I167" s="8"/>
+      <c r="I167" s="7"/>
       <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="2"/>
     </row>
     <row r="168" spans="1:12" ht="15">
-      <c r="A168" s="7"/>
+      <c r="A168" s="6"/>
       <c r="B168" s="2"/>
       <c r="C168" s="2"/>
       <c r="D168" s="2"/>
       <c r="E168" s="2"/>
       <c r="F168" s="5"/>
       <c r="G168" s="2"/>
       <c r="H168" s="5"/>
-      <c r="I168" s="8"/>
+      <c r="I168" s="7"/>
       <c r="J168" s="2"/>
       <c r="K168" s="2"/>
       <c r="L168" s="2"/>
     </row>
     <row r="169" spans="1:12" ht="15">
-      <c r="A169" s="7"/>
+      <c r="A169" s="6"/>
       <c r="B169" s="2"/>
       <c r="C169" s="2"/>
       <c r="D169" s="2"/>
       <c r="E169" s="2"/>
       <c r="F169" s="5"/>
       <c r="G169" s="2"/>
       <c r="H169" s="5"/>
-      <c r="I169" s="8"/>
+      <c r="I169" s="7"/>
       <c r="J169" s="2"/>
       <c r="K169" s="2"/>
       <c r="L169" s="2"/>
     </row>
     <row r="170" spans="1:12" ht="15">
-      <c r="A170" s="7"/>
+      <c r="A170" s="6"/>
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="5"/>
       <c r="G170" s="2"/>
       <c r="H170" s="5"/>
-      <c r="I170" s="8"/>
+      <c r="I170" s="7"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
     </row>
     <row r="171" spans="1:12" ht="15">
-      <c r="A171" s="7"/>
+      <c r="A171" s="6"/>
       <c r="B171" s="2"/>
       <c r="C171" s="2"/>
       <c r="D171" s="2"/>
       <c r="E171" s="2"/>
       <c r="F171" s="5"/>
       <c r="G171" s="2"/>
       <c r="H171" s="5"/>
-      <c r="I171" s="8"/>
+      <c r="I171" s="7"/>
       <c r="J171" s="2"/>
       <c r="K171" s="2"/>
       <c r="L171" s="2"/>
     </row>
     <row r="172" spans="1:12" ht="15">
-      <c r="A172" s="7"/>
+      <c r="A172" s="6"/>
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
       <c r="D172" s="2"/>
       <c r="E172" s="2"/>
       <c r="F172" s="5"/>
       <c r="G172" s="2"/>
       <c r="H172" s="5"/>
-      <c r="I172" s="8"/>
+      <c r="I172" s="7"/>
       <c r="J172" s="2"/>
       <c r="K172" s="2"/>
       <c r="L172" s="2"/>
     </row>
     <row r="173" spans="1:12" ht="15">
-      <c r="A173" s="7"/>
+      <c r="A173" s="6"/>
       <c r="B173" s="2"/>
       <c r="C173" s="2"/>
       <c r="D173" s="2"/>
       <c r="E173" s="2"/>
       <c r="F173" s="5"/>
       <c r="G173" s="2"/>
       <c r="H173" s="5"/>
-      <c r="I173" s="8"/>
+      <c r="I173" s="7"/>
       <c r="J173" s="2"/>
       <c r="K173" s="2"/>
       <c r="L173" s="2"/>
     </row>
     <row r="174" spans="1:12" ht="15">
-      <c r="A174" s="7"/>
+      <c r="A174" s="6"/>
       <c r="B174" s="2"/>
       <c r="C174" s="2"/>
       <c r="D174" s="2"/>
       <c r="E174" s="2"/>
       <c r="F174" s="5"/>
       <c r="G174" s="2"/>
       <c r="H174" s="5"/>
-      <c r="I174" s="8"/>
+      <c r="I174" s="7"/>
       <c r="J174" s="2"/>
       <c r="K174" s="2"/>
       <c r="L174" s="2"/>
     </row>
     <row r="175" spans="1:12" ht="15">
-      <c r="A175" s="7"/>
+      <c r="A175" s="6"/>
       <c r="B175" s="2"/>
       <c r="C175" s="2"/>
       <c r="D175" s="2"/>
       <c r="E175" s="2"/>
       <c r="F175" s="5"/>
       <c r="G175" s="2"/>
       <c r="H175" s="5"/>
-      <c r="I175" s="8"/>
+      <c r="I175" s="7"/>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="2"/>
     </row>
     <row r="176" spans="1:12" ht="15">
-      <c r="A176" s="7"/>
+      <c r="A176" s="6"/>
       <c r="B176" s="2"/>
       <c r="C176" s="2"/>
       <c r="D176" s="2"/>
       <c r="E176" s="2"/>
       <c r="F176" s="5"/>
       <c r="G176" s="2"/>
       <c r="H176" s="5"/>
-      <c r="I176" s="8"/>
+      <c r="I176" s="7"/>
       <c r="J176" s="2"/>
       <c r="K176" s="2"/>
       <c r="L176" s="2"/>
     </row>
     <row r="177" spans="1:12" ht="15">
-      <c r="A177" s="7"/>
+      <c r="A177" s="6"/>
       <c r="B177" s="2"/>
       <c r="C177" s="2"/>
       <c r="D177" s="2"/>
       <c r="E177" s="2"/>
       <c r="F177" s="5"/>
       <c r="G177" s="2"/>
       <c r="H177" s="5"/>
-      <c r="I177" s="8"/>
+      <c r="I177" s="7"/>
       <c r="J177" s="2"/>
       <c r="K177" s="2"/>
       <c r="L177" s="2"/>
     </row>
     <row r="178" spans="1:12" ht="15">
-      <c r="A178" s="7"/>
+      <c r="A178" s="6"/>
       <c r="B178" s="2"/>
       <c r="C178" s="2"/>
       <c r="D178" s="2"/>
       <c r="E178" s="2"/>
       <c r="F178" s="5"/>
       <c r="G178" s="2"/>
       <c r="H178" s="5"/>
-      <c r="I178" s="8"/>
+      <c r="I178" s="7"/>
       <c r="J178" s="2"/>
       <c r="K178" s="2"/>
       <c r="L178" s="2"/>
     </row>
     <row r="179" spans="1:12" ht="15">
-      <c r="A179" s="7"/>
+      <c r="A179" s="6"/>
       <c r="B179" s="2"/>
       <c r="C179" s="2"/>
       <c r="D179" s="2"/>
       <c r="E179" s="2"/>
       <c r="F179" s="5"/>
       <c r="G179" s="2"/>
       <c r="H179" s="5"/>
-      <c r="I179" s="8"/>
+      <c r="I179" s="7"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
     </row>
     <row r="180" spans="1:12" ht="15">
-      <c r="A180" s="7"/>
+      <c r="A180" s="6"/>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="2"/>
       <c r="F180" s="5"/>
       <c r="G180" s="2"/>
       <c r="H180" s="5"/>
-      <c r="I180" s="8"/>
+      <c r="I180" s="7"/>
       <c r="J180" s="2"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
     </row>
     <row r="181" spans="1:12" ht="15">
-      <c r="A181" s="7"/>
+      <c r="A181" s="6"/>
       <c r="B181" s="2"/>
       <c r="C181" s="2"/>
       <c r="D181" s="2"/>
       <c r="E181" s="2"/>
       <c r="F181" s="5"/>
       <c r="G181" s="2"/>
       <c r="H181" s="5"/>
-      <c r="I181" s="8"/>
+      <c r="I181" s="7"/>
       <c r="J181" s="2"/>
       <c r="K181" s="2"/>
       <c r="L181" s="2"/>
     </row>
     <row r="182" spans="1:12" ht="15">
-      <c r="A182" s="7"/>
+      <c r="A182" s="6"/>
       <c r="B182" s="2"/>
       <c r="C182" s="2"/>
       <c r="D182" s="2"/>
       <c r="E182" s="2"/>
       <c r="F182" s="5"/>
       <c r="G182" s="2"/>
       <c r="H182" s="5"/>
-      <c r="I182" s="8"/>
+      <c r="I182" s="7"/>
       <c r="J182" s="2"/>
       <c r="K182" s="2"/>
       <c r="L182" s="2"/>
     </row>
     <row r="183" spans="1:12" ht="15">
-      <c r="A183" s="7"/>
+      <c r="A183" s="6"/>
       <c r="B183" s="2"/>
       <c r="C183" s="2"/>
       <c r="D183" s="2"/>
       <c r="E183" s="2"/>
       <c r="F183" s="5"/>
       <c r="G183" s="2"/>
       <c r="H183" s="5"/>
-      <c r="I183" s="8"/>
+      <c r="I183" s="7"/>
       <c r="J183" s="2"/>
       <c r="K183" s="2"/>
       <c r="L183" s="2"/>
     </row>
     <row r="184" spans="1:12" ht="15">
-      <c r="A184" s="7"/>
+      <c r="A184" s="6"/>
       <c r="B184" s="2"/>
       <c r="C184" s="2"/>
       <c r="D184" s="2"/>
       <c r="E184" s="2"/>
       <c r="F184" s="5"/>
       <c r="G184" s="2"/>
       <c r="H184" s="5"/>
-      <c r="I184" s="8"/>
+      <c r="I184" s="7"/>
       <c r="J184" s="2"/>
       <c r="K184" s="2"/>
       <c r="L184" s="2"/>
     </row>
     <row r="185" spans="1:12" ht="15">
-      <c r="A185" s="7"/>
+      <c r="A185" s="6"/>
       <c r="B185" s="2"/>
       <c r="C185" s="2"/>
       <c r="D185" s="2"/>
       <c r="E185" s="2"/>
       <c r="F185" s="5"/>
       <c r="G185" s="2"/>
       <c r="H185" s="5"/>
-      <c r="I185" s="8"/>
+      <c r="I185" s="7"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
     </row>
     <row r="186" spans="1:12" ht="15">
-      <c r="A186" s="7"/>
+      <c r="A186" s="6"/>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="5"/>
       <c r="G186" s="2"/>
       <c r="H186" s="5"/>
-      <c r="I186" s="8"/>
+      <c r="I186" s="7"/>
       <c r="J186" s="2"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
     </row>
     <row r="187" spans="1:12" ht="15">
-      <c r="A187" s="7"/>
+      <c r="A187" s="6"/>
       <c r="B187" s="2"/>
       <c r="C187" s="2"/>
       <c r="D187" s="2"/>
       <c r="E187" s="2"/>
       <c r="F187" s="5"/>
       <c r="G187" s="2"/>
       <c r="H187" s="5"/>
-      <c r="I187" s="8"/>
+      <c r="I187" s="7"/>
       <c r="J187" s="2"/>
       <c r="K187" s="2"/>
       <c r="L187" s="2"/>
     </row>
     <row r="188" spans="1:12" ht="15">
-      <c r="A188" s="7"/>
+      <c r="A188" s="6"/>
       <c r="B188" s="2"/>
       <c r="C188" s="2"/>
       <c r="D188" s="2"/>
       <c r="E188" s="2"/>
       <c r="F188" s="5"/>
       <c r="G188" s="2"/>
       <c r="H188" s="5"/>
-      <c r="I188" s="8"/>
+      <c r="I188" s="7"/>
       <c r="J188" s="2"/>
       <c r="K188" s="2"/>
       <c r="L188" s="2"/>
     </row>
     <row r="189" spans="1:12" ht="15">
-      <c r="A189" s="7"/>
+      <c r="A189" s="6"/>
       <c r="B189" s="2"/>
       <c r="C189" s="2"/>
       <c r="D189" s="2"/>
       <c r="E189" s="2"/>
       <c r="F189" s="5"/>
       <c r="G189" s="2"/>
       <c r="H189" s="5"/>
-      <c r="I189" s="8"/>
+      <c r="I189" s="7"/>
       <c r="J189" s="2"/>
       <c r="K189" s="2"/>
       <c r="L189" s="2"/>
     </row>
     <row r="190" spans="1:12" ht="15">
-      <c r="A190" s="7"/>
+      <c r="A190" s="6"/>
       <c r="B190" s="2"/>
       <c r="C190" s="2"/>
       <c r="D190" s="2"/>
       <c r="E190" s="2"/>
       <c r="F190" s="5"/>
       <c r="G190" s="2"/>
       <c r="H190" s="5"/>
-      <c r="I190" s="8"/>
+      <c r="I190" s="7"/>
       <c r="J190" s="2"/>
       <c r="K190" s="2"/>
       <c r="L190" s="2"/>
     </row>
     <row r="191" spans="1:12" ht="15">
-      <c r="A191" s="7"/>
+      <c r="A191" s="6"/>
       <c r="B191" s="2"/>
       <c r="C191" s="2"/>
       <c r="D191" s="2"/>
       <c r="E191" s="2"/>
       <c r="F191" s="5"/>
       <c r="G191" s="2"/>
       <c r="H191" s="5"/>
-      <c r="I191" s="8"/>
+      <c r="I191" s="7"/>
       <c r="J191" s="2"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
     </row>
     <row r="192" spans="1:12" ht="15">
-      <c r="A192" s="7"/>
+      <c r="A192" s="6"/>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="5"/>
       <c r="G192" s="2"/>
       <c r="H192" s="5"/>
-      <c r="I192" s="8"/>
+      <c r="I192" s="7"/>
       <c r="J192" s="2"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
     </row>
     <row r="193" spans="1:12" ht="15">
-      <c r="A193" s="7"/>
+      <c r="A193" s="6"/>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="5"/>
       <c r="G193" s="2"/>
       <c r="H193" s="5"/>
-      <c r="I193" s="8"/>
+      <c r="I193" s="7"/>
       <c r="J193" s="2"/>
       <c r="K193" s="2"/>
       <c r="L193" s="2"/>
     </row>
     <row r="194" spans="1:12" ht="15">
-      <c r="A194" s="7"/>
+      <c r="A194" s="6"/>
       <c r="B194" s="2"/>
       <c r="C194" s="2"/>
       <c r="D194" s="2"/>
       <c r="E194" s="2"/>
       <c r="F194" s="5"/>
       <c r="G194" s="2"/>
       <c r="H194" s="5"/>
-      <c r="I194" s="8"/>
+      <c r="I194" s="7"/>
       <c r="J194" s="2"/>
       <c r="K194" s="2"/>
       <c r="L194" s="2"/>
     </row>
     <row r="195" spans="1:12" ht="15">
-      <c r="A195" s="7"/>
+      <c r="A195" s="6"/>
       <c r="B195" s="2"/>
       <c r="C195" s="2"/>
       <c r="D195" s="2"/>
       <c r="E195" s="2"/>
       <c r="F195" s="5"/>
       <c r="G195" s="2"/>
       <c r="H195" s="5"/>
-      <c r="I195" s="8"/>
+      <c r="I195" s="7"/>
       <c r="J195" s="2"/>
       <c r="K195" s="2"/>
       <c r="L195" s="2"/>
     </row>
     <row r="196" spans="1:12" ht="15">
-      <c r="A196" s="7"/>
+      <c r="A196" s="6"/>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="5"/>
       <c r="G196" s="2"/>
       <c r="H196" s="5"/>
-      <c r="I196" s="8"/>
+      <c r="I196" s="7"/>
       <c r="J196" s="2"/>
       <c r="K196" s="2"/>
       <c r="L196" s="2"/>
     </row>
     <row r="197" spans="1:12" ht="15">
-      <c r="A197" s="7"/>
+      <c r="A197" s="6"/>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="5"/>
       <c r="G197" s="2"/>
       <c r="H197" s="5"/>
-      <c r="I197" s="8"/>
+      <c r="I197" s="7"/>
       <c r="J197" s="2"/>
       <c r="K197" s="2"/>
       <c r="L197" s="2"/>
     </row>
     <row r="198" spans="1:12" ht="15">
-      <c r="A198" s="7"/>
+      <c r="A198" s="6"/>
       <c r="B198" s="2"/>
       <c r="C198" s="2"/>
       <c r="D198" s="2"/>
       <c r="E198" s="2"/>
       <c r="F198" s="5"/>
       <c r="G198" s="2"/>
       <c r="H198" s="5"/>
-      <c r="I198" s="8"/>
+      <c r="I198" s="7"/>
       <c r="J198" s="2"/>
       <c r="K198" s="2"/>
       <c r="L198" s="2"/>
     </row>
     <row r="199" spans="1:12" ht="15">
-      <c r="A199" s="7"/>
+      <c r="A199" s="6"/>
       <c r="B199" s="2"/>
       <c r="C199" s="2"/>
       <c r="D199" s="2"/>
       <c r="E199" s="2"/>
       <c r="F199" s="5"/>
       <c r="G199" s="2"/>
       <c r="H199" s="5"/>
-      <c r="I199" s="8"/>
+      <c r="I199" s="7"/>
       <c r="J199" s="2"/>
       <c r="K199" s="2"/>
       <c r="L199" s="2"/>
     </row>
     <row r="200" spans="1:12" ht="15">
-      <c r="A200" s="7"/>
+      <c r="A200" s="6"/>
       <c r="B200" s="2"/>
       <c r="C200" s="2"/>
       <c r="D200" s="2"/>
       <c r="E200" s="2"/>
       <c r="F200" s="5"/>
       <c r="G200" s="2"/>
       <c r="H200" s="5"/>
-      <c r="I200" s="8"/>
+      <c r="I200" s="7"/>
       <c r="J200" s="2"/>
       <c r="K200" s="2"/>
       <c r="L200" s="2"/>
     </row>
     <row r="201" spans="1:12" ht="15">
-      <c r="A201" s="7"/>
+      <c r="A201" s="6"/>
       <c r="B201" s="2"/>
       <c r="C201" s="2"/>
       <c r="D201" s="2"/>
       <c r="E201" s="2"/>
       <c r="F201" s="5"/>
       <c r="G201" s="2"/>
       <c r="H201" s="5"/>
-      <c r="I201" s="8"/>
+      <c r="I201" s="7"/>
       <c r="J201" s="2"/>
       <c r="K201" s="2"/>
       <c r="L201" s="2"/>
     </row>
     <row r="202" spans="1:12" ht="15">
-      <c r="A202" s="7"/>
+      <c r="A202" s="6"/>
       <c r="B202" s="2"/>
       <c r="C202" s="2"/>
       <c r="D202" s="2"/>
       <c r="E202" s="2"/>
       <c r="F202" s="5"/>
       <c r="G202" s="2"/>
       <c r="H202" s="5"/>
-      <c r="I202" s="8"/>
+      <c r="I202" s="7"/>
       <c r="J202" s="2"/>
       <c r="K202" s="2"/>
       <c r="L202" s="2"/>
     </row>
     <row r="203" spans="1:12" ht="15">
-      <c r="A203" s="7"/>
+      <c r="A203" s="6"/>
       <c r="B203" s="2"/>
       <c r="C203" s="2"/>
       <c r="D203" s="2"/>
       <c r="E203" s="2"/>
       <c r="F203" s="5"/>
       <c r="G203" s="2"/>
       <c r="H203" s="5"/>
-      <c r="I203" s="8"/>
+      <c r="I203" s="7"/>
       <c r="J203" s="2"/>
       <c r="K203" s="2"/>
       <c r="L203" s="2"/>
     </row>
     <row r="204" spans="1:12" ht="15">
-      <c r="A204" s="7"/>
+      <c r="A204" s="6"/>
       <c r="B204" s="2"/>
       <c r="C204" s="2"/>
       <c r="D204" s="2"/>
       <c r="E204" s="2"/>
       <c r="F204" s="5"/>
       <c r="G204" s="2"/>
       <c r="H204" s="5"/>
-      <c r="I204" s="8"/>
+      <c r="I204" s="7"/>
       <c r="J204" s="2"/>
       <c r="K204" s="2"/>
       <c r="L204" s="2"/>
     </row>
     <row r="205" spans="1:12" ht="15">
-      <c r="A205" s="7"/>
+      <c r="A205" s="6"/>
       <c r="B205" s="2"/>
       <c r="C205" s="2"/>
       <c r="D205" s="2"/>
       <c r="E205" s="2"/>
       <c r="F205" s="5"/>
       <c r="G205" s="2"/>
       <c r="H205" s="5"/>
-      <c r="I205" s="8"/>
+      <c r="I205" s="7"/>
       <c r="J205" s="2"/>
       <c r="K205" s="2"/>
       <c r="L205" s="2"/>
     </row>
     <row r="206" spans="1:12" ht="15">
-      <c r="A206" s="7"/>
+      <c r="A206" s="6"/>
       <c r="B206" s="2"/>
       <c r="C206" s="2"/>
       <c r="D206" s="2"/>
       <c r="E206" s="2"/>
       <c r="F206" s="5"/>
       <c r="G206" s="2"/>
       <c r="H206" s="5"/>
-      <c r="I206" s="8"/>
+      <c r="I206" s="7"/>
       <c r="J206" s="2"/>
       <c r="K206" s="2"/>
       <c r="L206" s="2"/>
     </row>
     <row r="207" spans="1:12" ht="15">
-      <c r="A207" s="7"/>
+      <c r="A207" s="6"/>
       <c r="B207" s="2"/>
       <c r="C207" s="2"/>
       <c r="D207" s="2"/>
       <c r="E207" s="2"/>
       <c r="F207" s="5"/>
       <c r="G207" s="2"/>
       <c r="H207" s="5"/>
-      <c r="I207" s="8"/>
+      <c r="I207" s="7"/>
       <c r="J207" s="2"/>
       <c r="K207" s="2"/>
       <c r="L207" s="2"/>
     </row>
     <row r="208" spans="1:12" ht="15">
-      <c r="A208" s="7"/>
+      <c r="A208" s="6"/>
       <c r="B208" s="2"/>
       <c r="C208" s="2"/>
       <c r="D208" s="2"/>
       <c r="E208" s="2"/>
       <c r="F208" s="5"/>
       <c r="G208" s="2"/>
       <c r="H208" s="5"/>
-      <c r="I208" s="8"/>
+      <c r="I208" s="7"/>
       <c r="J208" s="2"/>
       <c r="K208" s="2"/>
       <c r="L208" s="2"/>
     </row>
     <row r="209" spans="1:12" ht="15">
-      <c r="A209" s="7"/>
+      <c r="A209" s="6"/>
       <c r="B209" s="2"/>
       <c r="C209" s="2"/>
       <c r="D209" s="2"/>
       <c r="E209" s="2"/>
       <c r="F209" s="5"/>
       <c r="G209" s="2"/>
       <c r="H209" s="5"/>
-      <c r="I209" s="8"/>
+      <c r="I209" s="7"/>
       <c r="J209" s="2"/>
       <c r="K209" s="2"/>
       <c r="L209" s="2"/>
     </row>
     <row r="210" spans="1:12" ht="15">
-      <c r="A210" s="7"/>
+      <c r="A210" s="6"/>
       <c r="B210" s="2"/>
       <c r="C210" s="2"/>
       <c r="D210" s="2"/>
       <c r="E210" s="2"/>
       <c r="F210" s="5"/>
       <c r="G210" s="2"/>
       <c r="H210" s="5"/>
-      <c r="I210" s="8"/>
+      <c r="I210" s="7"/>
       <c r="J210" s="2"/>
       <c r="K210" s="2"/>
       <c r="L210" s="2"/>
     </row>
     <row r="211" spans="1:12" ht="15">
-      <c r="A211" s="7"/>
+      <c r="A211" s="6"/>
       <c r="B211" s="2"/>
       <c r="C211" s="2"/>
       <c r="D211" s="2"/>
       <c r="E211" s="2"/>
       <c r="F211" s="5"/>
       <c r="G211" s="2"/>
       <c r="H211" s="5"/>
-      <c r="I211" s="8"/>
+      <c r="I211" s="7"/>
       <c r="J211" s="2"/>
       <c r="K211" s="2"/>
       <c r="L211" s="2"/>
     </row>
     <row r="212" spans="1:12" ht="15">
-      <c r="A212" s="7"/>
+      <c r="A212" s="6"/>
       <c r="B212" s="2"/>
       <c r="C212" s="2"/>
       <c r="D212" s="2"/>
       <c r="E212" s="2"/>
       <c r="F212" s="5"/>
       <c r="G212" s="2"/>
       <c r="H212" s="5"/>
-      <c r="I212" s="8"/>
+      <c r="I212" s="7"/>
       <c r="J212" s="2"/>
       <c r="K212" s="2"/>
       <c r="L212" s="2"/>
     </row>
     <row r="213" spans="1:12" ht="15">
-      <c r="A213" s="7"/>
+      <c r="A213" s="6"/>
       <c r="B213" s="2"/>
       <c r="C213" s="2"/>
       <c r="D213" s="2"/>
       <c r="E213" s="2"/>
       <c r="F213" s="5"/>
       <c r="G213" s="2"/>
       <c r="H213" s="5"/>
-      <c r="I213" s="8"/>
+      <c r="I213" s="7"/>
       <c r="J213" s="2"/>
       <c r="K213" s="2"/>
       <c r="L213" s="2"/>
     </row>
     <row r="214" spans="1:12" ht="15">
-      <c r="A214" s="7"/>
+      <c r="A214" s="6"/>
       <c r="B214" s="2"/>
       <c r="C214" s="2"/>
       <c r="D214" s="2"/>
       <c r="E214" s="2"/>
       <c r="F214" s="5"/>
       <c r="G214" s="2"/>
       <c r="H214" s="5"/>
-      <c r="I214" s="8"/>
+      <c r="I214" s="7"/>
       <c r="J214" s="2"/>
       <c r="K214" s="2"/>
       <c r="L214" s="2"/>
     </row>
     <row r="215" spans="1:12" ht="15">
-      <c r="A215" s="7"/>
+      <c r="A215" s="6"/>
       <c r="B215" s="2"/>
       <c r="C215" s="2"/>
       <c r="D215" s="2"/>
       <c r="E215" s="2"/>
       <c r="F215" s="5"/>
       <c r="G215" s="2"/>
       <c r="H215" s="5"/>
-      <c r="I215" s="8"/>
+      <c r="I215" s="7"/>
       <c r="J215" s="2"/>
       <c r="K215" s="2"/>
       <c r="L215" s="2"/>
     </row>
     <row r="216" spans="1:12" ht="15">
-      <c r="A216" s="7"/>
+      <c r="A216" s="6"/>
       <c r="B216" s="2"/>
       <c r="C216" s="2"/>
       <c r="D216" s="2"/>
       <c r="E216" s="2"/>
       <c r="F216" s="5"/>
       <c r="G216" s="2"/>
       <c r="H216" s="5"/>
-      <c r="I216" s="8"/>
+      <c r="I216" s="7"/>
       <c r="J216" s="2"/>
       <c r="K216" s="2"/>
       <c r="L216" s="2"/>
     </row>
     <row r="217" spans="1:12" ht="15">
-      <c r="A217" s="7"/>
+      <c r="A217" s="6"/>
       <c r="B217" s="2"/>
       <c r="C217" s="2"/>
       <c r="D217" s="2"/>
       <c r="E217" s="2"/>
       <c r="F217" s="5"/>
       <c r="G217" s="2"/>
       <c r="H217" s="5"/>
-      <c r="I217" s="8"/>
+      <c r="I217" s="7"/>
       <c r="J217" s="2"/>
       <c r="K217" s="2"/>
       <c r="L217" s="2"/>
     </row>
     <row r="218" spans="1:12" ht="15">
-      <c r="A218" s="7"/>
+      <c r="A218" s="6"/>
       <c r="B218" s="2"/>
       <c r="C218" s="2"/>
       <c r="D218" s="2"/>
       <c r="E218" s="2"/>
       <c r="F218" s="5"/>
       <c r="G218" s="2"/>
       <c r="H218" s="5"/>
-      <c r="I218" s="8"/>
+      <c r="I218" s="7"/>
       <c r="J218" s="2"/>
       <c r="K218" s="2"/>
       <c r="L218" s="2"/>
     </row>
     <row r="219" spans="1:12" ht="15">
-      <c r="A219" s="7"/>
+      <c r="A219" s="6"/>
       <c r="B219" s="2"/>
       <c r="C219" s="2"/>
       <c r="D219" s="2"/>
       <c r="E219" s="2"/>
       <c r="F219" s="5"/>
       <c r="G219" s="2"/>
       <c r="H219" s="5"/>
-      <c r="I219" s="8"/>
+      <c r="I219" s="7"/>
       <c r="J219" s="2"/>
       <c r="K219" s="2"/>
       <c r="L219" s="2"/>
     </row>
     <row r="220" spans="1:12" ht="15">
-      <c r="A220" s="7"/>
+      <c r="A220" s="6"/>
       <c r="B220" s="2"/>
       <c r="C220" s="2"/>
       <c r="D220" s="2"/>
       <c r="E220" s="2"/>
       <c r="F220" s="5"/>
       <c r="G220" s="2"/>
       <c r="H220" s="5"/>
-      <c r="I220" s="8"/>
+      <c r="I220" s="7"/>
       <c r="J220" s="2"/>
       <c r="K220" s="2"/>
       <c r="L220" s="2"/>
     </row>
     <row r="221" spans="1:12" ht="15">
-      <c r="A221" s="7"/>
+      <c r="A221" s="6"/>
       <c r="B221" s="2"/>
       <c r="C221" s="2"/>
       <c r="D221" s="2"/>
       <c r="E221" s="2"/>
       <c r="F221" s="5"/>
       <c r="G221" s="2"/>
       <c r="H221" s="5"/>
-      <c r="I221" s="8"/>
+      <c r="I221" s="7"/>
       <c r="J221" s="2"/>
       <c r="K221" s="2"/>
       <c r="L221" s="2"/>
     </row>
     <row r="222" spans="1:12" ht="15">
-      <c r="A222" s="7"/>
+      <c r="A222" s="6"/>
       <c r="B222" s="2"/>
       <c r="C222" s="2"/>
       <c r="D222" s="2"/>
       <c r="E222" s="2"/>
       <c r="F222" s="5"/>
       <c r="G222" s="2"/>
       <c r="H222" s="5"/>
-      <c r="I222" s="8"/>
+      <c r="I222" s="7"/>
       <c r="J222" s="2"/>
       <c r="K222" s="2"/>
       <c r="L222" s="2"/>
     </row>
     <row r="223" spans="1:12" ht="15">
-      <c r="A223" s="7"/>
+      <c r="A223" s="6"/>
       <c r="B223" s="2"/>
       <c r="C223" s="2"/>
       <c r="D223" s="2"/>
       <c r="E223" s="2"/>
       <c r="F223" s="5"/>
       <c r="G223" s="2"/>
       <c r="H223" s="5"/>
-      <c r="I223" s="8"/>
+      <c r="I223" s="7"/>
       <c r="J223" s="2"/>
       <c r="K223" s="2"/>
       <c r="L223" s="2"/>
     </row>
     <row r="224" spans="1:12" ht="15">
-      <c r="A224" s="7"/>
+      <c r="A224" s="6"/>
       <c r="B224" s="2"/>
       <c r="C224" s="2"/>
       <c r="D224" s="2"/>
       <c r="E224" s="2"/>
       <c r="F224" s="5"/>
       <c r="G224" s="2"/>
       <c r="H224" s="5"/>
-      <c r="I224" s="8"/>
+      <c r="I224" s="7"/>
       <c r="J224" s="2"/>
       <c r="K224" s="2"/>
       <c r="L224" s="2"/>
     </row>
     <row r="225" spans="1:12" ht="15">
-      <c r="A225" s="7"/>
+      <c r="A225" s="6"/>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="2"/>
       <c r="E225" s="2"/>
       <c r="F225" s="5"/>
       <c r="G225" s="2"/>
       <c r="H225" s="5"/>
-      <c r="I225" s="8"/>
+      <c r="I225" s="7"/>
       <c r="J225" s="2"/>
       <c r="K225" s="2"/>
       <c r="L225" s="2"/>
     </row>
     <row r="226" spans="1:12" ht="15">
-      <c r="A226" s="7"/>
+      <c r="A226" s="6"/>
       <c r="B226" s="2"/>
       <c r="C226" s="2"/>
       <c r="D226" s="2"/>
       <c r="E226" s="2"/>
       <c r="F226" s="5"/>
       <c r="G226" s="2"/>
       <c r="H226" s="5"/>
-      <c r="I226" s="8"/>
+      <c r="I226" s="7"/>
       <c r="J226" s="2"/>
       <c r="K226" s="2"/>
       <c r="L226" s="2"/>
     </row>
     <row r="227" spans="1:12" ht="15">
-      <c r="A227" s="7"/>
+      <c r="A227" s="6"/>
       <c r="B227" s="2"/>
       <c r="C227" s="2"/>
       <c r="D227" s="2"/>
       <c r="E227" s="2"/>
       <c r="F227" s="5"/>
       <c r="G227" s="2"/>
       <c r="H227" s="5"/>
-      <c r="I227" s="8"/>
+      <c r="I227" s="7"/>
       <c r="J227" s="2"/>
       <c r="K227" s="2"/>
       <c r="L227" s="2"/>
     </row>
     <row r="228" spans="1:12" ht="15">
-      <c r="A228" s="7"/>
+      <c r="A228" s="6"/>
       <c r="B228" s="2"/>
       <c r="C228" s="2"/>
       <c r="D228" s="2"/>
       <c r="E228" s="2"/>
       <c r="F228" s="5"/>
       <c r="G228" s="2"/>
       <c r="H228" s="5"/>
-      <c r="I228" s="8"/>
+      <c r="I228" s="7"/>
       <c r="J228" s="2"/>
       <c r="K228" s="2"/>
       <c r="L228" s="2"/>
     </row>
     <row r="229" spans="1:12" ht="15">
-      <c r="A229" s="7"/>
+      <c r="A229" s="6"/>
       <c r="B229" s="2"/>
       <c r="C229" s="2"/>
       <c r="D229" s="2"/>
       <c r="E229" s="2"/>
       <c r="F229" s="5"/>
       <c r="G229" s="2"/>
       <c r="H229" s="5"/>
-      <c r="I229" s="8"/>
+      <c r="I229" s="7"/>
       <c r="J229" s="2"/>
       <c r="K229" s="2"/>
       <c r="L229" s="2"/>
     </row>
     <row r="230" spans="1:12" ht="15">
-      <c r="A230" s="7"/>
+      <c r="A230" s="6"/>
       <c r="B230" s="2"/>
       <c r="C230" s="2"/>
       <c r="D230" s="2"/>
       <c r="E230" s="2"/>
       <c r="F230" s="5"/>
       <c r="G230" s="2"/>
       <c r="H230" s="5"/>
-      <c r="I230" s="8"/>
+      <c r="I230" s="7"/>
       <c r="J230" s="2"/>
       <c r="K230" s="2"/>
       <c r="L230" s="2"/>
     </row>
     <row r="231" spans="1:12" ht="15">
-      <c r="A231" s="7"/>
+      <c r="A231" s="6"/>
       <c r="B231" s="2"/>
       <c r="C231" s="2"/>
       <c r="D231" s="2"/>
       <c r="E231" s="2"/>
       <c r="F231" s="5"/>
       <c r="G231" s="2"/>
       <c r="H231" s="5"/>
-      <c r="I231" s="8"/>
+      <c r="I231" s="7"/>
       <c r="J231" s="2"/>
       <c r="K231" s="2"/>
       <c r="L231" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{14D4930F-7791-4682-A743-AB67FCEFC883}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B68BC701-63DE-4D94-B9B3-98217A66CC3D}">
   <dimension ref="A1:L198"/>
   <sheetViews>
-    <sheetView topLeftCell="A65" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="38.5" style="15" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="63.625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
+    <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
+    <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
+    <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
+    <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
+    <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...9 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
     </row>
     <row r="2" spans="1:12" ht="15">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="27" t="s">
+      <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="28" t="s">
+      <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="27" t="s">
+      <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="28" t="s">
+      <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="29" t="s">
+      <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="27" t="s">
+      <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="27" t="s">
+      <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
-      <c r="A3" s="7" t="s">
-        <v>736</v>
+      <c r="A3" s="6" t="s">
+        <v>740</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="5">
         <v>52240</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="5">
         <v>62</v>
       </c>
-      <c r="I3" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="9">
+      <c r="I3" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="J3" s="8">
         <v>44962</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15">
-      <c r="A4" s="7" t="s">
-        <v>158</v>
+      <c r="A4" s="6" t="s">
+        <v>163</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="5">
         <v>50309</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="5">
         <v>45</v>
       </c>
-      <c r="I4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="9">
+      <c r="I4" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="J4" s="8">
         <v>44958</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
-      <c r="A5" s="7" t="s">
-        <v>740</v>
+      <c r="A5" s="6" t="s">
+        <v>744</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="5">
         <v>52233</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="5">
         <v>35</v>
       </c>
-      <c r="I5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="9">
+      <c r="I5" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="J5" s="8">
         <v>45047</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
-      <c r="A6" s="7" t="s">
-        <v>743</v>
+      <c r="A6" s="6" t="s">
+        <v>747</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="5">
         <v>52499</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="5">
         <v>42</v>
       </c>
-      <c r="I6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="9">
+      <c r="I6" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="J6" s="8">
         <v>45006</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
-      <c r="A7" s="7" t="s">
-        <v>746</v>
+      <c r="A7" s="6" t="s">
+        <v>750</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>50638</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="5">
         <v>81</v>
       </c>
-      <c r="I7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="9">
+      <c r="I7" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="J7" s="8">
         <v>45044</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15">
-      <c r="A8" s="7" t="s">
-        <v>751</v>
+      <c r="A8" s="6" t="s">
+        <v>755</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="5">
         <v>52577</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="5">
         <v>28</v>
       </c>
-      <c r="I8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="9">
+      <c r="I8" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="J8" s="8">
         <v>45018</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
-      <c r="A9" s="7" t="s">
-        <v>755</v>
+      <c r="A9" s="6" t="s">
+        <v>759</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="5">
         <v>50501</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="5">
         <v>11</v>
       </c>
-      <c r="I9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="9">
+      <c r="I9" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="J9" s="8">
         <v>45000</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
-      <c r="A10" s="7" t="s">
-        <v>761</v>
+      <c r="A10" s="6" t="s">
+        <v>765</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5">
         <v>50273</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="5">
         <v>26</v>
       </c>
-      <c r="I10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="9">
+      <c r="I10" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="J10" s="8">
         <v>45000</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>761</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="2" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="5">
         <v>50501</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="5">
         <v>51</v>
       </c>
-      <c r="I11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="9">
+      <c r="I11" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="J11" s="8">
         <v>45000</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
-      <c r="A12" s="7" t="s">
-        <v>766</v>
+      <c r="A12" s="6" t="s">
+        <v>770</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="5">
         <v>50548</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="5">
         <v>30</v>
       </c>
-      <c r="I12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="9">
+      <c r="I12" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="J12" s="8">
         <v>45000</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
-      <c r="A13" s="7" t="s">
-        <v>769</v>
+      <c r="A13" s="6" t="s">
+        <v>773</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="5">
         <v>50273</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H13" s="5">
         <v>43</v>
       </c>
-      <c r="I13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="9">
+      <c r="I13" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="J13" s="8">
         <v>45000</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
-      <c r="A14" s="7" t="s">
-        <v>772</v>
+      <c r="A14" s="6" t="s">
+        <v>776</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="5">
         <v>52060</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="5">
         <v>53</v>
       </c>
-      <c r="I14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="9">
+      <c r="I14" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="J14" s="8">
         <v>45031</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
-      <c r="A15" s="7" t="s">
-        <v>776</v>
+      <c r="A15" s="6" t="s">
+        <v>780</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="5">
         <v>52807</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="5">
         <v>129</v>
       </c>
-      <c r="I15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="9">
+      <c r="I15" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="J15" s="8">
         <v>45078</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
-      <c r="A16" s="7" t="s">
-        <v>780</v>
+      <c r="A16" s="6" t="s">
+        <v>784</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="5">
         <v>52641</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="5">
         <v>118</v>
       </c>
-      <c r="I16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="9">
+      <c r="I16" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="J16" s="8">
         <v>45077</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
-      <c r="A17" s="7" t="s">
-        <v>776</v>
+      <c r="A17" s="6" t="s">
+        <v>780</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="5">
         <v>50701</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="5">
         <v>97</v>
       </c>
-      <c r="I17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="9">
+      <c r="I17" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="J17" s="8">
         <v>45078</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
-      <c r="A18" s="7" t="s">
-        <v>787</v>
+      <c r="A18" s="6" t="s">
+        <v>791</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5">
         <v>50322</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="5">
         <v>46</v>
       </c>
-      <c r="I18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="9">
+      <c r="I18" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="J18" s="8">
         <v>45058</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
-      <c r="A19" s="7" t="s">
-        <v>791</v>
+      <c r="A19" s="6" t="s">
+        <v>795</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="5">
         <v>50112</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="5">
         <v>54</v>
       </c>
-      <c r="I19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="9">
+      <c r="I19" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="J19" s="8">
         <v>45052</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
-      <c r="A20" s="7" t="s">
-        <v>794</v>
+      <c r="A20" s="6" t="s">
+        <v>798</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5">
         <v>52245</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H20" s="5">
         <v>17</v>
       </c>
-      <c r="I20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="9">
+      <c r="I20" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="J20" s="8">
         <v>45016</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
-      <c r="A21" s="7" t="s">
-        <v>798</v>
+      <c r="A21" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>800</v>
+        <v>141</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="5">
         <v>50325</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="5">
         <v>29</v>
       </c>
-      <c r="I21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="9">
+      <c r="I21" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="J21" s="8">
         <v>45089</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
-      <c r="A22" s="7" t="s">
-        <v>798</v>
+      <c r="A22" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="5">
         <v>52302</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="5">
         <v>26</v>
       </c>
-      <c r="I22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="9">
+      <c r="I22" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="J22" s="8">
         <v>45089</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15">
-      <c r="A23" s="7" t="s">
-        <v>798</v>
+      <c r="A23" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="5">
         <v>51106</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="5">
         <v>17</v>
       </c>
-      <c r="I23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="9">
+      <c r="I23" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="J23" s="8">
         <v>45089</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
-      <c r="A24" s="7" t="s">
-        <v>798</v>
+      <c r="A24" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5">
         <v>52807</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="5">
         <v>22</v>
       </c>
-      <c r="I24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="9">
+      <c r="I24" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="J24" s="8">
         <v>45089</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
-      <c r="A25" s="7" t="s">
-        <v>211</v>
+      <c r="A25" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="5">
         <v>50309</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="5">
         <v>69</v>
       </c>
-      <c r="I25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="9">
+      <c r="I25" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="J25" s="8">
         <v>45034</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
-      <c r="A26" s="7" t="s">
-        <v>211</v>
+      <c r="A26" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="5">
         <v>50309</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="5">
         <v>8</v>
       </c>
-      <c r="I26" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="9">
+      <c r="I26" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="J26" s="8">
         <v>45034</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
-      <c r="A27" s="7" t="s">
-        <v>211</v>
+      <c r="A27" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="5">
         <v>50309</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="5">
         <v>1</v>
       </c>
-      <c r="I27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="9">
+      <c r="I27" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="J27" s="8">
         <v>45034</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
-      <c r="A28" s="7" t="s">
-        <v>787</v>
+      <c r="A28" s="6" t="s">
+        <v>791</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="5">
         <v>50322</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H28" s="5">
         <v>1</v>
       </c>
-      <c r="I28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="9">
+      <c r="I28" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="J28" s="8">
         <v>45079</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
-      <c r="A29" s="7" t="s">
-        <v>812</v>
+      <c r="A29" s="6" t="s">
+        <v>815</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="5">
         <v>52404</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H29" s="5">
         <v>37</v>
       </c>
-      <c r="I29" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="9">
+      <c r="I29" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="J29" s="8">
         <v>45078</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15">
-      <c r="A30" s="7" t="s">
-        <v>740</v>
+      <c r="A30" s="6" t="s">
+        <v>744</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="5">
         <v>52233</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H30" s="5">
         <v>1</v>
       </c>
-      <c r="I30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="9">
+      <c r="I30" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="J30" s="8">
         <v>45047</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15">
-      <c r="A31" s="7" t="s">
-        <v>815</v>
+      <c r="A31" s="6" t="s">
+        <v>818</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5">
         <v>52339</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="5">
         <v>85</v>
       </c>
-      <c r="I31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="9">
+      <c r="I31" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="J31" s="8">
         <v>45079</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
-      <c r="A32" s="7" t="s">
-        <v>196</v>
+      <c r="A32" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="5">
         <v>52002</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="5">
         <v>10</v>
       </c>
-      <c r="I32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="9">
+      <c r="I32" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="J32" s="8">
         <v>45108</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15">
-      <c r="A33" s="7" t="s">
-        <v>196</v>
+      <c r="A33" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="5">
         <v>53732</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="5">
         <v>5</v>
       </c>
-      <c r="I33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="9">
+      <c r="I33" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="J33" s="8">
         <v>45108</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
-      <c r="A34" s="7" t="s">
-        <v>196</v>
+      <c r="A34" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="5">
         <v>52803</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="5">
         <v>20</v>
       </c>
-      <c r="I34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="9">
+      <c r="I34" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="J34" s="8">
         <v>45108</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
-      <c r="A35" s="7" t="s">
-        <v>196</v>
+      <c r="A35" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5">
         <v>52761</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="5">
         <v>7</v>
       </c>
-      <c r="I35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="9">
+      <c r="I35" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="J35" s="8">
         <v>45108</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
-      <c r="A36" s="7" t="s">
-        <v>196</v>
+      <c r="A36" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5">
         <v>52601</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="5">
         <v>19</v>
       </c>
-      <c r="I36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="9">
+      <c r="I36" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="J36" s="8">
         <v>45108</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
-      <c r="A37" s="7" t="s">
-        <v>196</v>
+      <c r="A37" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="5">
         <v>50677</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="5">
         <v>3</v>
       </c>
-      <c r="I37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="9">
+      <c r="I37" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="J37" s="8">
         <v>45108</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15">
-      <c r="A38" s="7" t="s">
-        <v>829</v>
+      <c r="A38" s="6" t="s">
+        <v>832</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5">
         <v>52142</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="5">
         <v>21</v>
       </c>
-      <c r="I38" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="9">
+      <c r="I38" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="J38" s="8">
         <v>45056</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15">
-      <c r="A39" s="7" t="s">
-        <v>829</v>
+      <c r="A39" s="6" t="s">
+        <v>832</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="5">
         <v>52142</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H39" s="5">
         <v>1</v>
       </c>
-      <c r="I39" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="9">
+      <c r="I39" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="J39" s="8">
         <v>45057</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15">
-      <c r="A40" s="7" t="s">
-        <v>211</v>
+      <c r="A40" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="5">
         <v>50266</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="5">
         <v>25</v>
       </c>
-      <c r="I40" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="9">
+      <c r="I40" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="J40" s="8">
         <v>45061</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15">
-      <c r="A41" s="7" t="s">
-        <v>835</v>
+      <c r="A41" s="6" t="s">
+        <v>838</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="5">
         <v>52243</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H41" s="5">
         <v>106</v>
       </c>
-      <c r="I41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="9">
+      <c r="I41" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="J41" s="8">
         <v>45096</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
-      <c r="A42" s="7" t="s">
-        <v>829</v>
+      <c r="A42" s="6" t="s">
+        <v>832</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="5">
         <v>52142</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H42" s="5">
         <v>13</v>
       </c>
-      <c r="I42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="9">
+      <c r="I42" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="J42" s="8">
         <v>45070</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
-      <c r="A43" s="7" t="s">
-        <v>839</v>
+      <c r="A43" s="6" t="s">
+        <v>842</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="5">
         <v>51106</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="5">
         <v>92</v>
       </c>
-      <c r="I43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="9">
+      <c r="I43" s="7" t="s">
+        <v>844</v>
+      </c>
+      <c r="J43" s="8">
         <v>45107</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
-      <c r="A44" s="7" t="s">
-        <v>842</v>
+      <c r="A44" s="6" t="s">
+        <v>845</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="5">
         <v>50309</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="5">
         <v>38</v>
       </c>
-      <c r="I44" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="9">
+      <c r="I44" s="7" t="s">
+        <v>844</v>
+      </c>
+      <c r="J44" s="8">
         <v>45138</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
-      <c r="A45" s="7" t="s">
-        <v>798</v>
+      <c r="A45" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>800</v>
+        <v>141</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="5">
         <v>50325</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H45" s="5">
         <v>22</v>
       </c>
-      <c r="I45" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="9">
+      <c r="I45" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="J45" s="8">
         <v>45158</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
-      <c r="A46" s="7" t="s">
-        <v>798</v>
+      <c r="A46" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="5">
         <v>52302</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H46" s="5">
         <v>25</v>
       </c>
-      <c r="I46" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="9">
+      <c r="I46" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="J46" s="8">
         <v>45158</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
-      <c r="A47" s="7" t="s">
-        <v>798</v>
+      <c r="A47" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="5">
         <v>51106</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H47" s="5">
         <v>20</v>
       </c>
-      <c r="I47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="9">
+      <c r="I47" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="J47" s="8">
         <v>45158</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15">
-      <c r="A48" s="7" t="s">
-        <v>798</v>
+      <c r="A48" s="6" t="s">
+        <v>802</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="5">
         <v>52807</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H48" s="5">
         <v>26</v>
       </c>
-      <c r="I48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="9">
+      <c r="I48" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="J48" s="8">
         <v>45158</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15">
-      <c r="A49" s="7" t="s">
-        <v>845</v>
+      <c r="A49" s="6" t="s">
+        <v>848</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="F49" s="5">
         <v>93721</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H49" s="5">
         <v>4</v>
       </c>
-      <c r="I49" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="9">
+      <c r="I49" s="7" t="s">
+        <v>852</v>
+      </c>
+      <c r="J49" s="8">
         <v>45091</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15">
-      <c r="A50" s="7" t="s">
-        <v>851</v>
+      <c r="A50" s="6" t="s">
+        <v>854</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="5">
         <v>50158</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H50" s="5">
         <v>125</v>
       </c>
-      <c r="I50" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="9">
+      <c r="I50" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="J50" s="8">
         <v>45153</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15">
-      <c r="A51" s="7" t="s">
-        <v>855</v>
+      <c r="A51" s="6" t="s">
+        <v>858</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5">
         <v>51106</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H51" s="5">
         <v>101</v>
       </c>
-      <c r="I51" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="9">
+      <c r="I51" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="J51" s="8">
         <v>45174</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
-      <c r="A52" s="7" t="s">
-        <v>397</v>
+      <c r="A52" s="6" t="s">
+        <v>401</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F52" s="5">
         <v>50323</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H52" s="5">
         <v>1</v>
       </c>
-      <c r="I52" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="9">
+      <c r="I52" s="7" t="s">
+        <v>861</v>
+      </c>
+      <c r="J52" s="8">
         <v>45169</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
-      <c r="A53" s="7" t="s">
-        <v>859</v>
+      <c r="A53" s="6" t="s">
+        <v>862</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F53" s="5">
         <v>50321</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H53" s="5">
         <v>36</v>
       </c>
-      <c r="I53" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="9">
+      <c r="I53" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="J53" s="8">
         <v>45143</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15">
-      <c r="A54" s="7" t="s">
-        <v>862</v>
+      <c r="A54" s="6" t="s">
+        <v>865</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="5">
         <v>50313</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H54" s="5">
         <v>29</v>
       </c>
-      <c r="I54" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="9">
+      <c r="I54" s="7" t="s">
+        <v>867</v>
+      </c>
+      <c r="J54" s="8">
         <v>45170</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
-      <c r="A55" s="7" t="s">
-        <v>865</v>
+      <c r="A55" s="6" t="s">
+        <v>868</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F55" s="5">
         <v>50111</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H55" s="5">
         <v>29</v>
       </c>
-      <c r="I55" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="9">
+      <c r="I55" s="7" t="s">
+        <v>871</v>
+      </c>
+      <c r="J55" s="8">
         <v>45158</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
-      <c r="A56" s="7" t="s">
-        <v>869</v>
+      <c r="A56" s="6" t="s">
+        <v>872</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="5">
         <v>50644</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H56" s="5">
         <v>211</v>
       </c>
-      <c r="I56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="9">
+      <c r="I56" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="J56" s="8">
         <v>45205</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
-      <c r="A57" s="7" t="s">
-        <v>869</v>
+      <c r="A57" s="6" t="s">
+        <v>872</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="5">
         <v>50644</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H57" s="5">
         <v>6</v>
       </c>
-      <c r="I57" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="9">
+      <c r="I57" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="J57" s="8">
         <v>45261</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15">
-      <c r="A58" s="7" t="s">
-        <v>211</v>
+      <c r="A58" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F58" s="5">
         <v>50309</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H58" s="5">
         <v>65</v>
       </c>
-      <c r="I58" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="9">
+      <c r="I58" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="J58" s="8">
         <v>45118</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
-      <c r="A59" s="7" t="s">
-        <v>211</v>
+      <c r="A59" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F59" s="5">
         <v>50309</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H59" s="5">
         <v>7</v>
       </c>
-      <c r="I59" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J59" s="9">
+      <c r="I59" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="J59" s="8">
         <v>45118</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
-      <c r="A60" s="7" t="s">
+      <c r="A60" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="5">
         <v>50309</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H60" s="5">
         <v>8</v>
       </c>
-      <c r="I60" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="9">
+      <c r="I60" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="J60" s="8">
         <v>45146</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
-      <c r="A61" s="7" t="s">
-        <v>874</v>
+      <c r="A61" s="6" t="s">
+        <v>877</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="5">
         <v>50266</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H61" s="5">
         <v>92</v>
       </c>
-      <c r="I61" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J61" s="9">
+      <c r="I61" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="J61" s="8">
         <v>45137</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15">
-      <c r="A62" s="7" t="s">
-        <v>874</v>
+      <c r="A62" s="6" t="s">
+        <v>877</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="5">
         <v>50313</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H62" s="5">
         <v>49</v>
       </c>
-      <c r="I62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="9">
+      <c r="I62" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="J62" s="8">
         <v>45137</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15">
-      <c r="A63" s="7" t="s">
-        <v>874</v>
+      <c r="A63" s="6" t="s">
+        <v>877</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="5">
         <v>51111</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="5">
         <v>7</v>
       </c>
-      <c r="I63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J63" s="9">
+      <c r="I63" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="J63" s="8">
         <v>45137</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
-      <c r="A64" s="7" t="s">
-        <v>874</v>
+      <c r="A64" s="6" t="s">
+        <v>877</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F64" s="5">
         <v>50401</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H64" s="5">
         <v>4</v>
       </c>
-      <c r="I64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="9">
+      <c r="I64" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="J64" s="8">
         <v>45137</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
-      <c r="A65" s="7" t="s">
-        <v>874</v>
+      <c r="A65" s="6" t="s">
+        <v>877</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F65" s="5">
         <v>52068</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H65" s="5">
         <v>1</v>
       </c>
-      <c r="I65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="9">
+      <c r="I65" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="J65" s="8">
         <v>45137</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
-      <c r="A66" s="7" t="s">
-        <v>874</v>
+      <c r="A66" s="6" t="s">
+        <v>877</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F66" s="5">
         <v>51501</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H66" s="5">
         <v>30</v>
       </c>
-      <c r="I66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J66" s="9">
+      <c r="I66" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="J66" s="8">
         <v>45137</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
-      <c r="A67" s="7" t="s">
-        <v>874</v>
+      <c r="A67" s="6" t="s">
+        <v>877</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F67" s="5">
         <v>52404</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="5">
         <v>1</v>
       </c>
-      <c r="I67" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J67" s="9">
+      <c r="I67" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="J67" s="8">
         <v>45137</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
-      <c r="A68" s="7" t="s">
-        <v>884</v>
+      <c r="A68" s="6" t="s">
+        <v>887</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F68" s="5">
         <v>52730</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H68" s="5">
         <v>46</v>
       </c>
-      <c r="I68" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J68" s="9">
+      <c r="I68" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="J68" s="8">
         <v>45154</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
-      <c r="A69" s="7" t="s">
+      <c r="A69" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F69" s="5">
         <v>50309</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H69" s="5">
         <v>1</v>
       </c>
-      <c r="I69" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J69" s="9">
+      <c r="I69" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="J69" s="8">
         <v>45160</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="15">
-      <c r="A70" s="7" t="s">
-        <v>704</v>
+      <c r="A70" s="6" t="s">
+        <v>708</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="5">
         <v>50554</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H70" s="5">
         <v>46</v>
       </c>
-      <c r="I70" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="9">
+      <c r="I70" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="J70" s="8">
         <v>45176</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
-      <c r="A71" s="7" t="s">
-        <v>892</v>
+      <c r="A71" s="6" t="s">
+        <v>895</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F71" s="5">
         <v>50401</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H71" s="5">
         <v>38</v>
       </c>
-      <c r="I71" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J71" s="9">
+      <c r="I71" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="J71" s="8">
         <v>45217</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
-      <c r="A72" s="7" t="s">
-        <v>895</v>
+      <c r="A72" s="6" t="s">
+        <v>898</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F72" s="5">
         <v>52066</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H72" s="5">
         <v>155</v>
       </c>
-      <c r="I72" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J72" s="9">
+      <c r="I72" s="7" t="s">
+        <v>899</v>
+      </c>
+      <c r="J72" s="8">
         <v>45218</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
-      <c r="A73" s="7" t="s">
-        <v>897</v>
+      <c r="A73" s="6" t="s">
+        <v>900</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F73" s="5">
         <v>52240</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H73" s="5">
         <v>100</v>
       </c>
-      <c r="I73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J73" s="9">
+      <c r="I73" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="J73" s="8">
         <v>45198</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
-      <c r="A74" s="7" t="s">
-        <v>208</v>
+      <c r="A74" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>52498</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H74" s="5">
         <v>68</v>
       </c>
-      <c r="I74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J74" s="9">
+      <c r="I74" s="7" t="s">
+        <v>903</v>
+      </c>
+      <c r="J74" s="8">
         <v>45212</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="15">
-      <c r="A75" s="7" t="s">
-        <v>901</v>
+      <c r="A75" s="6" t="s">
+        <v>904</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F75" s="5">
         <v>52722</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H75" s="5">
         <v>123</v>
       </c>
-      <c r="I75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J75" s="9">
+      <c r="I75" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="J75" s="8">
         <v>45197</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
-      <c r="A76" s="7" t="s">
-        <v>904</v>
+      <c r="A76" s="6" t="s">
+        <v>907</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F76" s="5">
         <v>50401</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H76" s="5">
         <v>43</v>
       </c>
-      <c r="I76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J76" s="9">
+      <c r="I76" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="J76" s="8">
         <v>45191</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L76" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="15">
-      <c r="A77" s="7" t="s">
+      <c r="A77" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F77" s="5">
         <v>50309</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H77" s="5">
         <v>1</v>
       </c>
-      <c r="I77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J77" s="9">
+      <c r="I77" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="J77" s="8">
         <v>45263</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
-      <c r="A78" s="7" t="s">
-        <v>211</v>
+      <c r="A78" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F78" s="5">
         <v>50265</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H78" s="5">
         <v>34</v>
       </c>
-      <c r="I78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J78" s="9">
+      <c r="I78" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="J78" s="8">
         <v>45263</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
-      <c r="A79" s="7" t="s">
-        <v>211</v>
+      <c r="A79" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="5">
         <v>50309</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H79" s="5">
         <v>4</v>
       </c>
-      <c r="I79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J79" s="9">
+      <c r="I79" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="J79" s="8">
         <v>45277</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="15">
-      <c r="A80" s="7" t="s">
-        <v>211</v>
+      <c r="A80" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F80" s="5">
         <v>50309</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H80" s="5">
         <v>1</v>
       </c>
-      <c r="I80" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J80" s="9">
+      <c r="I80" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="J80" s="8">
         <v>45277</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
-      <c r="A81" s="7" t="s">
+      <c r="A81" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F81" s="5">
         <v>50265</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H81" s="5">
         <v>6</v>
       </c>
-      <c r="I81" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J81" s="9">
+      <c r="I81" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="J81" s="8">
         <v>45277</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
-      <c r="A82" s="7" t="s">
-        <v>909</v>
+      <c r="A82" s="6" t="s">
+        <v>912</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F82" s="5">
         <v>52407</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H82" s="5">
         <v>40</v>
       </c>
-      <c r="I82" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J82" s="9">
+      <c r="I82" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="J82" s="8">
         <v>45223</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="15">
-      <c r="A83" s="7" t="s">
-        <v>912</v>
+      <c r="A83" s="6" t="s">
+        <v>915</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F83" s="5">
         <v>50315</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H83" s="5">
         <v>27</v>
       </c>
-      <c r="I83" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="9">
+      <c r="I83" s="7" t="s">
+        <v>917</v>
+      </c>
+      <c r="J83" s="8">
         <v>45237</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L83" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
       <c r="A84" s="2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F84" s="5">
         <v>50265</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H84" s="5">
         <v>1</v>
       </c>
-      <c r="I84" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J84" s="9">
+      <c r="I84" s="7" t="s">
+        <v>918</v>
+      </c>
+      <c r="J84" s="8">
         <v>45305</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="15">
-      <c r="A85" s="7" t="s">
-        <v>916</v>
+      <c r="A85" s="6" t="s">
+        <v>919</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F85" s="5">
         <v>50265</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H85" s="5">
         <v>43</v>
       </c>
-      <c r="I85" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J85" s="9">
+      <c r="I85" s="7" t="s">
+        <v>920</v>
+      </c>
+      <c r="J85" s="8">
         <v>45275</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="15">
-      <c r="A86" s="7" t="s">
-        <v>553</v>
+      <c r="A86" s="6" t="s">
+        <v>557</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F86" s="5">
         <v>51301</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H86" s="5">
         <v>5</v>
       </c>
-      <c r="I86" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="9">
+      <c r="I86" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="J86" s="8">
         <v>45318</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
-      <c r="A87" s="7" t="s">
-        <v>211</v>
+      <c r="A87" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F87" s="5">
         <v>50265</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H87" s="5">
         <v>8</v>
       </c>
-      <c r="I87" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J87" s="9">
+      <c r="I87" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="J87" s="8">
         <v>45319</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
-      <c r="A88" s="7" t="s">
-        <v>553</v>
+      <c r="A88" s="6" t="s">
+        <v>557</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F88" s="5">
         <v>50158</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H88" s="5">
         <v>1</v>
       </c>
-      <c r="I88" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="9">
+      <c r="I88" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="J88" s="8">
         <v>45331</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
-      <c r="A89" s="7" t="s">
-        <v>211</v>
+      <c r="A89" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="5">
         <v>50266</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H89" s="5">
         <v>1</v>
       </c>
-      <c r="I89" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J89" s="9">
+      <c r="I89" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="J89" s="8">
         <v>44969</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
-      <c r="A90" s="7" t="s">
-        <v>925</v>
+      <c r="A90" s="6" t="s">
+        <v>928</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5">
         <v>52655</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H90" s="5">
         <v>45</v>
       </c>
-      <c r="I90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="9">
+      <c r="I90" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="J90" s="8">
         <v>45345</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
-      <c r="A91" s="7" t="s">
-        <v>925</v>
+      <c r="A91" s="6" t="s">
+        <v>928</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="5">
         <v>52655</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H91" s="5">
         <v>11</v>
       </c>
-      <c r="I91" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J91" s="9">
+      <c r="I91" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="J91" s="8">
         <v>45345</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
-      <c r="A92" s="7" t="s">
-        <v>925</v>
+      <c r="A92" s="6" t="s">
+        <v>928</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F92" s="5">
         <v>52627</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H92" s="5">
         <v>11</v>
       </c>
-      <c r="I92" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J92" s="9">
+      <c r="I92" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="J92" s="8">
         <v>45345</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
-      <c r="A93" s="7" t="s">
-        <v>931</v>
+      <c r="A93" s="6" t="s">
+        <v>934</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F93" s="5">
         <v>50501</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H93" s="5">
         <v>85</v>
       </c>
-      <c r="I93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J93" s="9">
+      <c r="I93" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="J93" s="8">
         <v>45322</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15">
-      <c r="A94" s="7" t="s">
-        <v>934</v>
+      <c r="A94" s="6" t="s">
+        <v>937</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F94" s="5">
         <v>52353</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H94" s="5">
         <v>65</v>
       </c>
-      <c r="I94" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="9">
+      <c r="I94" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="J94" s="8">
         <v>45292</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="15">
-      <c r="A95" s="7"/>
+      <c r="A95" s="6"/>
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="5"/>
       <c r="G95" s="2"/>
       <c r="H95" s="5"/>
-      <c r="I95" s="8"/>
+      <c r="I95" s="7"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
     </row>
     <row r="96" spans="1:12" ht="15">
-      <c r="A96" s="7"/>
+      <c r="A96" s="6"/>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
       <c r="E96" s="2"/>
       <c r="F96" s="5"/>
       <c r="G96" s="2"/>
       <c r="H96" s="5"/>
-      <c r="I96" s="8"/>
+      <c r="I96" s="7"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
       <c r="L96" s="2"/>
     </row>
     <row r="97" spans="1:12" ht="15">
-      <c r="A97" s="7"/>
+      <c r="A97" s="6"/>
       <c r="B97" s="2"/>
       <c r="C97" s="2"/>
       <c r="D97" s="2"/>
       <c r="E97" s="2"/>
       <c r="F97" s="5"/>
       <c r="G97" s="2"/>
       <c r="H97" s="5"/>
-      <c r="I97" s="8"/>
+      <c r="I97" s="7"/>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="2"/>
     </row>
     <row r="98" spans="1:12" ht="15">
-      <c r="A98" s="7"/>
+      <c r="A98" s="6"/>
       <c r="B98" s="2"/>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
       <c r="E98" s="2"/>
       <c r="F98" s="5"/>
       <c r="G98" s="2"/>
       <c r="H98" s="5"/>
-      <c r="I98" s="8"/>
+      <c r="I98" s="7"/>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
       <c r="L98" s="2"/>
     </row>
     <row r="99" spans="1:12" ht="15">
-      <c r="A99" s="7"/>
+      <c r="A99" s="6"/>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="5"/>
       <c r="G99" s="2"/>
       <c r="H99" s="5"/>
-      <c r="I99" s="8"/>
+      <c r="I99" s="7"/>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2"/>
     </row>
     <row r="100" spans="1:12" ht="15">
-      <c r="A100" s="7"/>
+      <c r="A100" s="6"/>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
       <c r="E100" s="2"/>
       <c r="F100" s="5"/>
       <c r="G100" s="2"/>
       <c r="H100" s="5"/>
-      <c r="I100" s="8"/>
+      <c r="I100" s="7"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="2"/>
     </row>
     <row r="101" spans="1:12" ht="15">
-      <c r="A101" s="7"/>
+      <c r="A101" s="6"/>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="5"/>
       <c r="G101" s="2"/>
       <c r="H101" s="5"/>
-      <c r="I101" s="8"/>
+      <c r="I101" s="7"/>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2"/>
     </row>
     <row r="102" spans="1:12" ht="15">
-      <c r="A102" s="7"/>
+      <c r="A102" s="6"/>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="5"/>
       <c r="G102" s="2"/>
       <c r="H102" s="5"/>
-      <c r="I102" s="8"/>
+      <c r="I102" s="7"/>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="2"/>
     </row>
     <row r="103" spans="1:12" ht="15">
-      <c r="A103" s="7"/>
+      <c r="A103" s="6"/>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
       <c r="D103" s="2"/>
       <c r="E103" s="2"/>
       <c r="F103" s="5"/>
       <c r="G103" s="2"/>
       <c r="H103" s="5"/>
-      <c r="I103" s="8"/>
+      <c r="I103" s="7"/>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="2"/>
     </row>
     <row r="104" spans="1:12" ht="15">
-      <c r="A104" s="7"/>
+      <c r="A104" s="6"/>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="5"/>
       <c r="G104" s="2"/>
       <c r="H104" s="5"/>
-      <c r="I104" s="8"/>
+      <c r="I104" s="7"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="2"/>
     </row>
     <row r="105" spans="1:12" ht="15">
-      <c r="A105" s="7"/>
+      <c r="A105" s="6"/>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="5"/>
       <c r="G105" s="2"/>
       <c r="H105" s="5"/>
-      <c r="I105" s="8"/>
+      <c r="I105" s="7"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2"/>
     </row>
     <row r="106" spans="1:12" ht="15">
-      <c r="A106" s="7"/>
+      <c r="A106" s="6"/>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="5"/>
       <c r="G106" s="2"/>
       <c r="H106" s="5"/>
-      <c r="I106" s="8"/>
+      <c r="I106" s="7"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="2"/>
     </row>
     <row r="107" spans="1:12" ht="15">
-      <c r="A107" s="7"/>
+      <c r="A107" s="6"/>
       <c r="B107" s="2"/>
       <c r="C107" s="2"/>
       <c r="D107" s="2"/>
       <c r="E107" s="2"/>
       <c r="F107" s="5"/>
       <c r="G107" s="2"/>
       <c r="H107" s="5"/>
-      <c r="I107" s="8"/>
+      <c r="I107" s="7"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="2"/>
     </row>
     <row r="108" spans="1:12" ht="15">
-      <c r="A108" s="7"/>
+      <c r="A108" s="6"/>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
       <c r="E108" s="2"/>
       <c r="F108" s="5"/>
       <c r="G108" s="2"/>
       <c r="H108" s="5"/>
-      <c r="I108" s="8"/>
+      <c r="I108" s="7"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
       <c r="L108" s="2"/>
     </row>
     <row r="109" spans="1:12" ht="15">
-      <c r="A109" s="7"/>
+      <c r="A109" s="6"/>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="5"/>
       <c r="G109" s="2"/>
       <c r="H109" s="5"/>
-      <c r="I109" s="8"/>
+      <c r="I109" s="7"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
     </row>
     <row r="110" spans="1:12" ht="15">
-      <c r="A110" s="7"/>
+      <c r="A110" s="6"/>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="5"/>
       <c r="G110" s="2"/>
       <c r="H110" s="5"/>
-      <c r="I110" s="8"/>
+      <c r="I110" s="7"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
     </row>
     <row r="111" spans="1:12" ht="15">
-      <c r="A111" s="7"/>
+      <c r="A111" s="6"/>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
       <c r="D111" s="2"/>
       <c r="E111" s="2"/>
       <c r="F111" s="5"/>
       <c r="G111" s="2"/>
       <c r="H111" s="5"/>
-      <c r="I111" s="8"/>
+      <c r="I111" s="7"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2"/>
     </row>
     <row r="112" spans="1:12" ht="15">
-      <c r="A112" s="7"/>
+      <c r="A112" s="6"/>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
       <c r="E112" s="2"/>
       <c r="F112" s="5"/>
       <c r="G112" s="2"/>
       <c r="H112" s="5"/>
-      <c r="I112" s="8"/>
+      <c r="I112" s="7"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="2"/>
     </row>
     <row r="113" spans="1:12" ht="15">
-      <c r="A113" s="7"/>
+      <c r="A113" s="6"/>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="5"/>
       <c r="G113" s="2"/>
       <c r="H113" s="5"/>
-      <c r="I113" s="8"/>
+      <c r="I113" s="7"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2"/>
     </row>
     <row r="114" spans="1:12" ht="15">
-      <c r="A114" s="7"/>
+      <c r="A114" s="6"/>
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
       <c r="D114" s="2"/>
       <c r="E114" s="2"/>
       <c r="F114" s="5"/>
       <c r="G114" s="2"/>
       <c r="H114" s="5"/>
-      <c r="I114" s="8"/>
+      <c r="I114" s="7"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="2"/>
     </row>
     <row r="115" spans="1:12" ht="15">
-      <c r="A115" s="7"/>
+      <c r="A115" s="6"/>
       <c r="B115" s="2"/>
       <c r="C115" s="2"/>
       <c r="D115" s="2"/>
       <c r="E115" s="2"/>
       <c r="F115" s="5"/>
       <c r="G115" s="2"/>
       <c r="H115" s="5"/>
-      <c r="I115" s="8"/>
+      <c r="I115" s="7"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="2"/>
     </row>
     <row r="116" spans="1:12" ht="15">
-      <c r="A116" s="7"/>
+      <c r="A116" s="6"/>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
       <c r="E116" s="2"/>
       <c r="F116" s="5"/>
       <c r="G116" s="2"/>
       <c r="H116" s="5"/>
-      <c r="I116" s="8"/>
+      <c r="I116" s="7"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="2"/>
     </row>
     <row r="117" spans="1:12" ht="15">
-      <c r="A117" s="7"/>
+      <c r="A117" s="6"/>
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
       <c r="D117" s="2"/>
       <c r="E117" s="2"/>
       <c r="F117" s="5"/>
       <c r="G117" s="2"/>
       <c r="H117" s="5"/>
-      <c r="I117" s="8"/>
+      <c r="I117" s="7"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="2"/>
     </row>
     <row r="118" spans="1:12" ht="15">
-      <c r="A118" s="7"/>
+      <c r="A118" s="6"/>
       <c r="B118" s="2"/>
       <c r="C118" s="2"/>
       <c r="D118" s="2"/>
       <c r="E118" s="2"/>
       <c r="F118" s="5"/>
       <c r="G118" s="2"/>
       <c r="H118" s="5"/>
-      <c r="I118" s="8"/>
+      <c r="I118" s="7"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="2"/>
     </row>
     <row r="119" spans="1:12" ht="15">
-      <c r="A119" s="7"/>
+      <c r="A119" s="6"/>
       <c r="B119" s="2"/>
       <c r="C119" s="2"/>
       <c r="D119" s="2"/>
       <c r="E119" s="2"/>
       <c r="F119" s="5"/>
       <c r="G119" s="2"/>
       <c r="H119" s="5"/>
-      <c r="I119" s="8"/>
+      <c r="I119" s="7"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="2"/>
     </row>
     <row r="120" spans="1:12" ht="15">
-      <c r="A120" s="7"/>
+      <c r="A120" s="6"/>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="5"/>
       <c r="G120" s="2"/>
       <c r="H120" s="5"/>
-      <c r="I120" s="8"/>
+      <c r="I120" s="7"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
     </row>
     <row r="121" spans="1:12" ht="15">
-      <c r="A121" s="7"/>
+      <c r="A121" s="6"/>
       <c r="B121" s="2"/>
       <c r="C121" s="2"/>
       <c r="D121" s="2"/>
       <c r="E121" s="2"/>
       <c r="F121" s="5"/>
       <c r="G121" s="2"/>
       <c r="H121" s="5"/>
-      <c r="I121" s="8"/>
+      <c r="I121" s="7"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2"/>
     </row>
     <row r="122" spans="1:12" ht="15">
-      <c r="A122" s="7"/>
+      <c r="A122" s="6"/>
       <c r="B122" s="2"/>
       <c r="C122" s="2"/>
       <c r="D122" s="2"/>
       <c r="E122" s="2"/>
       <c r="F122" s="5"/>
       <c r="G122" s="2"/>
       <c r="H122" s="5"/>
-      <c r="I122" s="8"/>
+      <c r="I122" s="7"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="2"/>
     </row>
     <row r="123" spans="1:12" ht="15">
-      <c r="A123" s="7"/>
+      <c r="A123" s="6"/>
       <c r="B123" s="2"/>
       <c r="C123" s="2"/>
       <c r="D123" s="2"/>
       <c r="E123" s="2"/>
       <c r="F123" s="5"/>
       <c r="G123" s="2"/>
       <c r="H123" s="5"/>
-      <c r="I123" s="8"/>
+      <c r="I123" s="7"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2"/>
     </row>
     <row r="124" spans="1:12" ht="15">
-      <c r="A124" s="7"/>
+      <c r="A124" s="6"/>
       <c r="B124" s="2"/>
       <c r="C124" s="2"/>
       <c r="D124" s="2"/>
       <c r="E124" s="2"/>
       <c r="F124" s="5"/>
       <c r="G124" s="2"/>
       <c r="H124" s="5"/>
-      <c r="I124" s="8"/>
+      <c r="I124" s="7"/>
       <c r="J124" s="2"/>
       <c r="K124" s="2"/>
       <c r="L124" s="2"/>
     </row>
     <row r="125" spans="1:12" ht="15">
-      <c r="A125" s="7"/>
+      <c r="A125" s="6"/>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
       <c r="E125" s="2"/>
       <c r="F125" s="5"/>
       <c r="G125" s="2"/>
       <c r="H125" s="5"/>
-      <c r="I125" s="8"/>
+      <c r="I125" s="7"/>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2"/>
     </row>
     <row r="126" spans="1:12" ht="15">
-      <c r="A126" s="7"/>
+      <c r="A126" s="6"/>
       <c r="B126" s="2"/>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
       <c r="E126" s="2"/>
       <c r="F126" s="5"/>
       <c r="G126" s="2"/>
       <c r="H126" s="5"/>
-      <c r="I126" s="8"/>
+      <c r="I126" s="7"/>
       <c r="J126" s="2"/>
       <c r="K126" s="2"/>
       <c r="L126" s="2"/>
     </row>
     <row r="127" spans="1:12" ht="15">
-      <c r="A127" s="7"/>
+      <c r="A127" s="6"/>
       <c r="B127" s="2"/>
       <c r="C127" s="2"/>
       <c r="D127" s="2"/>
       <c r="E127" s="2"/>
       <c r="F127" s="5"/>
       <c r="G127" s="2"/>
       <c r="H127" s="5"/>
-      <c r="I127" s="8"/>
+      <c r="I127" s="7"/>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
     </row>
     <row r="128" spans="1:12" ht="15">
-      <c r="A128" s="7"/>
+      <c r="A128" s="6"/>
       <c r="B128" s="2"/>
       <c r="C128" s="2"/>
       <c r="D128" s="2"/>
       <c r="E128" s="2"/>
       <c r="F128" s="5"/>
       <c r="G128" s="2"/>
       <c r="H128" s="5"/>
-      <c r="I128" s="8"/>
+      <c r="I128" s="7"/>
       <c r="J128" s="2"/>
       <c r="K128" s="2"/>
       <c r="L128" s="2"/>
     </row>
     <row r="129" spans="1:12" ht="15">
-      <c r="A129" s="7"/>
+      <c r="A129" s="6"/>
       <c r="B129" s="2"/>
       <c r="C129" s="2"/>
       <c r="D129" s="2"/>
       <c r="E129" s="2"/>
       <c r="F129" s="5"/>
       <c r="G129" s="2"/>
       <c r="H129" s="5"/>
-      <c r="I129" s="8"/>
+      <c r="I129" s="7"/>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
       <c r="L129" s="2"/>
     </row>
     <row r="130" spans="1:12" ht="15">
-      <c r="A130" s="7"/>
+      <c r="A130" s="6"/>
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
       <c r="D130" s="2"/>
       <c r="E130" s="2"/>
       <c r="F130" s="5"/>
       <c r="G130" s="2"/>
       <c r="H130" s="5"/>
-      <c r="I130" s="8"/>
+      <c r="I130" s="7"/>
       <c r="J130" s="2"/>
       <c r="K130" s="2"/>
       <c r="L130" s="2"/>
     </row>
     <row r="131" spans="1:12" ht="15">
-      <c r="A131" s="7"/>
+      <c r="A131" s="6"/>
       <c r="B131" s="2"/>
       <c r="C131" s="2"/>
       <c r="D131" s="2"/>
       <c r="E131" s="2"/>
       <c r="F131" s="5"/>
       <c r="G131" s="2"/>
       <c r="H131" s="5"/>
-      <c r="I131" s="8"/>
+      <c r="I131" s="7"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
       <c r="L131" s="2"/>
     </row>
     <row r="132" spans="1:12" ht="15">
-      <c r="A132" s="7"/>
+      <c r="A132" s="6"/>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="F132" s="5"/>
       <c r="G132" s="2"/>
       <c r="H132" s="5"/>
-      <c r="I132" s="8"/>
+      <c r="I132" s="7"/>
       <c r="J132" s="2"/>
       <c r="K132" s="2"/>
       <c r="L132" s="2"/>
     </row>
     <row r="133" spans="1:12" ht="15">
-      <c r="A133" s="7"/>
+      <c r="A133" s="6"/>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="5"/>
       <c r="G133" s="2"/>
       <c r="H133" s="5"/>
-      <c r="I133" s="8"/>
+      <c r="I133" s="7"/>
       <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="2"/>
     </row>
     <row r="134" spans="1:12" ht="15">
-      <c r="A134" s="7"/>
+      <c r="A134" s="6"/>
       <c r="B134" s="2"/>
       <c r="C134" s="2"/>
       <c r="D134" s="2"/>
       <c r="E134" s="2"/>
       <c r="F134" s="5"/>
       <c r="G134" s="2"/>
       <c r="H134" s="5"/>
-      <c r="I134" s="8"/>
+      <c r="I134" s="7"/>
       <c r="J134" s="2"/>
       <c r="K134" s="2"/>
       <c r="L134" s="2"/>
     </row>
     <row r="135" spans="1:12" ht="15">
-      <c r="A135" s="7"/>
+      <c r="A135" s="6"/>
       <c r="B135" s="2"/>
       <c r="C135" s="2"/>
       <c r="D135" s="2"/>
       <c r="E135" s="2"/>
       <c r="F135" s="5"/>
       <c r="G135" s="2"/>
       <c r="H135" s="5"/>
-      <c r="I135" s="8"/>
+      <c r="I135" s="7"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
     </row>
     <row r="136" spans="1:12" ht="15">
-      <c r="A136" s="7"/>
+      <c r="A136" s="6"/>
       <c r="B136" s="2"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="5"/>
       <c r="G136" s="2"/>
       <c r="H136" s="5"/>
-      <c r="I136" s="8"/>
+      <c r="I136" s="7"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
     </row>
     <row r="137" spans="1:12" ht="15">
-      <c r="A137" s="7"/>
+      <c r="A137" s="6"/>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="5"/>
       <c r="G137" s="2"/>
       <c r="H137" s="5"/>
-      <c r="I137" s="8"/>
+      <c r="I137" s="7"/>
       <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="2"/>
     </row>
     <row r="138" spans="1:12" ht="15">
-      <c r="A138" s="7"/>
+      <c r="A138" s="6"/>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
       <c r="E138" s="2"/>
       <c r="F138" s="5"/>
       <c r="G138" s="2"/>
       <c r="H138" s="5"/>
-      <c r="I138" s="8"/>
+      <c r="I138" s="7"/>
       <c r="J138" s="2"/>
       <c r="K138" s="2"/>
       <c r="L138" s="2"/>
     </row>
     <row r="139" spans="1:12" ht="15">
-      <c r="A139" s="7"/>
+      <c r="A139" s="6"/>
       <c r="B139" s="2"/>
       <c r="C139" s="2"/>
       <c r="D139" s="2"/>
       <c r="E139" s="2"/>
       <c r="F139" s="5"/>
       <c r="G139" s="2"/>
       <c r="H139" s="5"/>
-      <c r="I139" s="8"/>
+      <c r="I139" s="7"/>
       <c r="J139" s="2"/>
       <c r="K139" s="2"/>
       <c r="L139" s="2"/>
     </row>
     <row r="140" spans="1:12" ht="15">
-      <c r="A140" s="7"/>
+      <c r="A140" s="6"/>
       <c r="B140" s="2"/>
       <c r="C140" s="2"/>
       <c r="D140" s="2"/>
       <c r="E140" s="2"/>
       <c r="F140" s="5"/>
       <c r="G140" s="2"/>
       <c r="H140" s="5"/>
-      <c r="I140" s="8"/>
+      <c r="I140" s="7"/>
       <c r="J140" s="2"/>
       <c r="K140" s="2"/>
       <c r="L140" s="2"/>
     </row>
     <row r="141" spans="1:12" ht="15">
-      <c r="A141" s="7"/>
+      <c r="A141" s="6"/>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
       <c r="E141" s="2"/>
       <c r="F141" s="5"/>
       <c r="G141" s="2"/>
       <c r="H141" s="5"/>
-      <c r="I141" s="8"/>
+      <c r="I141" s="7"/>
       <c r="J141" s="2"/>
       <c r="K141" s="2"/>
       <c r="L141" s="2"/>
     </row>
     <row r="142" spans="1:12" ht="15">
-      <c r="A142" s="7"/>
+      <c r="A142" s="6"/>
       <c r="B142" s="2"/>
       <c r="C142" s="2"/>
       <c r="D142" s="2"/>
       <c r="E142" s="2"/>
       <c r="F142" s="5"/>
       <c r="G142" s="2"/>
       <c r="H142" s="5"/>
-      <c r="I142" s="8"/>
+      <c r="I142" s="7"/>
       <c r="J142" s="2"/>
       <c r="K142" s="2"/>
       <c r="L142" s="2"/>
     </row>
     <row r="143" spans="1:12" ht="15">
-      <c r="A143" s="7"/>
+      <c r="A143" s="6"/>
       <c r="B143" s="2"/>
       <c r="C143" s="2"/>
       <c r="D143" s="2"/>
       <c r="E143" s="2"/>
       <c r="F143" s="5"/>
       <c r="G143" s="2"/>
       <c r="H143" s="5"/>
-      <c r="I143" s="8"/>
+      <c r="I143" s="7"/>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2"/>
     </row>
     <row r="144" spans="1:12" ht="15">
-      <c r="A144" s="7"/>
+      <c r="A144" s="6"/>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="5"/>
       <c r="G144" s="2"/>
       <c r="H144" s="5"/>
-      <c r="I144" s="8"/>
+      <c r="I144" s="7"/>
       <c r="J144" s="2"/>
       <c r="K144" s="2"/>
       <c r="L144" s="2"/>
     </row>
     <row r="145" spans="1:12" ht="15">
-      <c r="A145" s="7"/>
+      <c r="A145" s="6"/>
       <c r="B145" s="2"/>
       <c r="C145" s="2"/>
       <c r="D145" s="2"/>
       <c r="E145" s="2"/>
       <c r="F145" s="5"/>
       <c r="G145" s="2"/>
       <c r="H145" s="5"/>
-      <c r="I145" s="8"/>
+      <c r="I145" s="7"/>
       <c r="J145" s="2"/>
       <c r="K145" s="2"/>
       <c r="L145" s="2"/>
     </row>
     <row r="146" spans="1:12" ht="15">
-      <c r="A146" s="7"/>
+      <c r="A146" s="6"/>
       <c r="B146" s="2"/>
       <c r="C146" s="2"/>
       <c r="D146" s="2"/>
       <c r="E146" s="2"/>
       <c r="F146" s="5"/>
       <c r="G146" s="2"/>
       <c r="H146" s="5"/>
-      <c r="I146" s="8"/>
+      <c r="I146" s="7"/>
       <c r="J146" s="2"/>
       <c r="K146" s="2"/>
       <c r="L146" s="2"/>
     </row>
     <row r="147" spans="1:12" ht="15">
-      <c r="A147" s="7"/>
+      <c r="A147" s="6"/>
       <c r="B147" s="2"/>
       <c r="C147" s="2"/>
       <c r="D147" s="2"/>
       <c r="E147" s="2"/>
       <c r="F147" s="5"/>
       <c r="G147" s="2"/>
       <c r="H147" s="5"/>
-      <c r="I147" s="8"/>
+      <c r="I147" s="7"/>
       <c r="J147" s="2"/>
       <c r="K147" s="2"/>
       <c r="L147" s="2"/>
     </row>
     <row r="148" spans="1:12" ht="15">
-      <c r="A148" s="7"/>
+      <c r="A148" s="6"/>
       <c r="B148" s="2"/>
       <c r="C148" s="2"/>
       <c r="D148" s="2"/>
       <c r="E148" s="2"/>
       <c r="F148" s="5"/>
       <c r="G148" s="2"/>
       <c r="H148" s="5"/>
-      <c r="I148" s="8"/>
+      <c r="I148" s="7"/>
       <c r="J148" s="2"/>
       <c r="K148" s="2"/>
       <c r="L148" s="2"/>
     </row>
     <row r="149" spans="1:12" ht="15">
-      <c r="A149" s="7"/>
+      <c r="A149" s="6"/>
       <c r="B149" s="2"/>
       <c r="C149" s="2"/>
       <c r="D149" s="2"/>
       <c r="E149" s="2"/>
       <c r="F149" s="5"/>
       <c r="G149" s="2"/>
       <c r="H149" s="5"/>
-      <c r="I149" s="8"/>
+      <c r="I149" s="7"/>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2"/>
     </row>
     <row r="150" spans="1:12" ht="15">
-      <c r="A150" s="7"/>
+      <c r="A150" s="6"/>
       <c r="B150" s="2"/>
       <c r="C150" s="2"/>
       <c r="D150" s="2"/>
       <c r="E150" s="2"/>
       <c r="F150" s="5"/>
       <c r="G150" s="2"/>
       <c r="H150" s="5"/>
-      <c r="I150" s="8"/>
+      <c r="I150" s="7"/>
       <c r="J150" s="2"/>
       <c r="K150" s="2"/>
       <c r="L150" s="2"/>
     </row>
     <row r="151" spans="1:12" ht="15">
-      <c r="A151" s="7"/>
+      <c r="A151" s="6"/>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
       <c r="E151" s="2"/>
       <c r="F151" s="5"/>
       <c r="G151" s="2"/>
       <c r="H151" s="5"/>
-      <c r="I151" s="8"/>
+      <c r="I151" s="7"/>
       <c r="J151" s="2"/>
       <c r="K151" s="2"/>
       <c r="L151" s="2"/>
     </row>
     <row r="152" spans="1:12" ht="15">
-      <c r="A152" s="7"/>
+      <c r="A152" s="6"/>
       <c r="B152" s="2"/>
       <c r="C152" s="2"/>
       <c r="D152" s="2"/>
       <c r="E152" s="2"/>
       <c r="F152" s="5"/>
       <c r="G152" s="2"/>
       <c r="H152" s="5"/>
-      <c r="I152" s="8"/>
+      <c r="I152" s="7"/>
       <c r="J152" s="2"/>
       <c r="K152" s="2"/>
       <c r="L152" s="2"/>
     </row>
     <row r="153" spans="1:12" ht="15">
-      <c r="A153" s="7"/>
+      <c r="A153" s="6"/>
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
       <c r="E153" s="2"/>
       <c r="F153" s="5"/>
       <c r="G153" s="2"/>
       <c r="H153" s="5"/>
-      <c r="I153" s="8"/>
+      <c r="I153" s="7"/>
       <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2"/>
     </row>
     <row r="154" spans="1:12" ht="15">
-      <c r="A154" s="7"/>
+      <c r="A154" s="6"/>
       <c r="B154" s="2"/>
       <c r="C154" s="2"/>
       <c r="D154" s="2"/>
       <c r="E154" s="2"/>
       <c r="F154" s="5"/>
       <c r="G154" s="2"/>
       <c r="H154" s="5"/>
-      <c r="I154" s="8"/>
+      <c r="I154" s="7"/>
       <c r="J154" s="2"/>
       <c r="K154" s="2"/>
       <c r="L154" s="2"/>
     </row>
     <row r="155" spans="1:12" ht="15">
-      <c r="A155" s="7"/>
+      <c r="A155" s="6"/>
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
       <c r="E155" s="2"/>
       <c r="F155" s="5"/>
       <c r="G155" s="2"/>
       <c r="H155" s="5"/>
-      <c r="I155" s="8"/>
+      <c r="I155" s="7"/>
       <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2"/>
     </row>
     <row r="156" spans="1:12" ht="15">
-      <c r="A156" s="7"/>
+      <c r="A156" s="6"/>
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
       <c r="D156" s="2"/>
       <c r="E156" s="2"/>
       <c r="F156" s="5"/>
       <c r="G156" s="2"/>
       <c r="H156" s="5"/>
-      <c r="I156" s="8"/>
+      <c r="I156" s="7"/>
       <c r="J156" s="2"/>
       <c r="K156" s="2"/>
       <c r="L156" s="2"/>
     </row>
     <row r="157" spans="1:12" ht="15">
-      <c r="A157" s="7"/>
+      <c r="A157" s="6"/>
       <c r="B157" s="2"/>
       <c r="C157" s="2"/>
       <c r="D157" s="2"/>
       <c r="E157" s="2"/>
       <c r="F157" s="5"/>
       <c r="G157" s="2"/>
       <c r="H157" s="5"/>
-      <c r="I157" s="8"/>
+      <c r="I157" s="7"/>
       <c r="J157" s="2"/>
       <c r="K157" s="2"/>
       <c r="L157" s="2"/>
     </row>
     <row r="158" spans="1:12" ht="15">
-      <c r="A158" s="7"/>
+      <c r="A158" s="6"/>
       <c r="B158" s="2"/>
       <c r="C158" s="2"/>
       <c r="D158" s="2"/>
       <c r="E158" s="2"/>
       <c r="F158" s="5"/>
       <c r="G158" s="2"/>
       <c r="H158" s="5"/>
-      <c r="I158" s="8"/>
+      <c r="I158" s="7"/>
       <c r="J158" s="2"/>
       <c r="K158" s="2"/>
       <c r="L158" s="2"/>
     </row>
     <row r="159" spans="1:12" ht="15">
-      <c r="A159" s="7"/>
+      <c r="A159" s="6"/>
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
       <c r="D159" s="2"/>
       <c r="E159" s="2"/>
       <c r="F159" s="5"/>
       <c r="G159" s="2"/>
       <c r="H159" s="5"/>
-      <c r="I159" s="8"/>
+      <c r="I159" s="7"/>
       <c r="J159" s="2"/>
       <c r="K159" s="2"/>
       <c r="L159" s="2"/>
     </row>
     <row r="160" spans="1:12" ht="15">
-      <c r="A160" s="7"/>
+      <c r="A160" s="6"/>
       <c r="B160" s="2"/>
       <c r="C160" s="2"/>
       <c r="D160" s="2"/>
       <c r="E160" s="2"/>
       <c r="F160" s="5"/>
       <c r="G160" s="2"/>
       <c r="H160" s="5"/>
-      <c r="I160" s="8"/>
+      <c r="I160" s="7"/>
       <c r="J160" s="2"/>
       <c r="K160" s="2"/>
       <c r="L160" s="2"/>
     </row>
     <row r="161" spans="1:12" ht="15">
-      <c r="A161" s="7"/>
+      <c r="A161" s="6"/>
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
       <c r="D161" s="2"/>
       <c r="E161" s="2"/>
       <c r="F161" s="5"/>
       <c r="G161" s="2"/>
       <c r="H161" s="5"/>
-      <c r="I161" s="8"/>
+      <c r="I161" s="7"/>
       <c r="J161" s="2"/>
       <c r="K161" s="2"/>
       <c r="L161" s="2"/>
     </row>
     <row r="162" spans="1:12" ht="15">
-      <c r="A162" s="7"/>
+      <c r="A162" s="6"/>
       <c r="B162" s="2"/>
       <c r="C162" s="2"/>
       <c r="D162" s="2"/>
       <c r="E162" s="2"/>
       <c r="F162" s="5"/>
       <c r="G162" s="2"/>
       <c r="H162" s="5"/>
-      <c r="I162" s="8"/>
+      <c r="I162" s="7"/>
       <c r="J162" s="2"/>
       <c r="K162" s="2"/>
       <c r="L162" s="2"/>
     </row>
     <row r="163" spans="1:12" ht="15">
-      <c r="A163" s="7"/>
+      <c r="A163" s="6"/>
       <c r="B163" s="2"/>
       <c r="C163" s="2"/>
       <c r="D163" s="2"/>
       <c r="E163" s="2"/>
       <c r="F163" s="5"/>
       <c r="G163" s="2"/>
       <c r="H163" s="5"/>
-      <c r="I163" s="8"/>
+      <c r="I163" s="7"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
     </row>
     <row r="164" spans="1:12" ht="15">
-      <c r="A164" s="7"/>
+      <c r="A164" s="6"/>
       <c r="B164" s="2"/>
       <c r="C164" s="2"/>
       <c r="D164" s="2"/>
       <c r="E164" s="2"/>
       <c r="F164" s="5"/>
       <c r="G164" s="2"/>
       <c r="H164" s="5"/>
-      <c r="I164" s="8"/>
+      <c r="I164" s="7"/>
       <c r="J164" s="2"/>
       <c r="K164" s="2"/>
       <c r="L164" s="2"/>
     </row>
     <row r="165" spans="1:12" ht="15">
-      <c r="A165" s="7"/>
+      <c r="A165" s="6"/>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
       <c r="E165" s="2"/>
       <c r="F165" s="5"/>
       <c r="G165" s="2"/>
       <c r="H165" s="5"/>
-      <c r="I165" s="8"/>
+      <c r="I165" s="7"/>
       <c r="J165" s="2"/>
       <c r="K165" s="2"/>
       <c r="L165" s="2"/>
     </row>
     <row r="166" spans="1:12" ht="15">
-      <c r="A166" s="7"/>
+      <c r="A166" s="6"/>
       <c r="B166" s="2"/>
       <c r="C166" s="2"/>
       <c r="D166" s="2"/>
       <c r="E166" s="2"/>
       <c r="F166" s="5"/>
       <c r="G166" s="2"/>
       <c r="H166" s="5"/>
-      <c r="I166" s="8"/>
+      <c r="I166" s="7"/>
       <c r="J166" s="2"/>
       <c r="K166" s="2"/>
       <c r="L166" s="2"/>
     </row>
     <row r="167" spans="1:12" ht="15">
-      <c r="A167" s="7"/>
+      <c r="A167" s="6"/>
       <c r="B167" s="2"/>
       <c r="C167" s="2"/>
       <c r="D167" s="2"/>
       <c r="E167" s="2"/>
       <c r="F167" s="5"/>
       <c r="G167" s="2"/>
       <c r="H167" s="5"/>
-      <c r="I167" s="8"/>
+      <c r="I167" s="7"/>
       <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="2"/>
     </row>
     <row r="168" spans="1:12" ht="15">
-      <c r="A168" s="7"/>
+      <c r="A168" s="6"/>
       <c r="B168" s="2"/>
       <c r="C168" s="2"/>
       <c r="D168" s="2"/>
       <c r="E168" s="2"/>
       <c r="F168" s="5"/>
       <c r="G168" s="2"/>
       <c r="H168" s="5"/>
-      <c r="I168" s="8"/>
+      <c r="I168" s="7"/>
       <c r="J168" s="2"/>
       <c r="K168" s="2"/>
       <c r="L168" s="2"/>
     </row>
     <row r="169" spans="1:12" ht="15">
-      <c r="A169" s="7"/>
+      <c r="A169" s="6"/>
       <c r="B169" s="2"/>
       <c r="C169" s="2"/>
       <c r="D169" s="2"/>
       <c r="E169" s="2"/>
       <c r="F169" s="5"/>
       <c r="G169" s="2"/>
       <c r="H169" s="5"/>
-      <c r="I169" s="8"/>
+      <c r="I169" s="7"/>
       <c r="J169" s="2"/>
       <c r="K169" s="2"/>
       <c r="L169" s="2"/>
     </row>
     <row r="170" spans="1:12" ht="15">
-      <c r="A170" s="7"/>
+      <c r="A170" s="6"/>
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="5"/>
       <c r="G170" s="2"/>
       <c r="H170" s="5"/>
-      <c r="I170" s="8"/>
+      <c r="I170" s="7"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
     </row>
     <row r="171" spans="1:12" ht="15">
-      <c r="A171" s="7"/>
+      <c r="A171" s="6"/>
       <c r="B171" s="2"/>
       <c r="C171" s="2"/>
       <c r="D171" s="2"/>
       <c r="E171" s="2"/>
       <c r="F171" s="5"/>
       <c r="G171" s="2"/>
       <c r="H171" s="5"/>
-      <c r="I171" s="8"/>
+      <c r="I171" s="7"/>
       <c r="J171" s="2"/>
       <c r="K171" s="2"/>
       <c r="L171" s="2"/>
     </row>
     <row r="172" spans="1:12" ht="15">
-      <c r="A172" s="7"/>
+      <c r="A172" s="6"/>
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
       <c r="D172" s="2"/>
       <c r="E172" s="2"/>
       <c r="F172" s="5"/>
       <c r="G172" s="2"/>
       <c r="H172" s="5"/>
-      <c r="I172" s="8"/>
+      <c r="I172" s="7"/>
       <c r="J172" s="2"/>
       <c r="K172" s="2"/>
       <c r="L172" s="2"/>
     </row>
     <row r="173" spans="1:12" ht="15">
-      <c r="A173" s="7"/>
+      <c r="A173" s="6"/>
       <c r="B173" s="2"/>
       <c r="C173" s="2"/>
       <c r="D173" s="2"/>
       <c r="E173" s="2"/>
       <c r="F173" s="5"/>
       <c r="G173" s="2"/>
       <c r="H173" s="5"/>
-      <c r="I173" s="8"/>
+      <c r="I173" s="7"/>
       <c r="J173" s="2"/>
       <c r="K173" s="2"/>
       <c r="L173" s="2"/>
     </row>
     <row r="174" spans="1:12" ht="15">
-      <c r="A174" s="7"/>
+      <c r="A174" s="6"/>
       <c r="B174" s="2"/>
       <c r="C174" s="2"/>
       <c r="D174" s="2"/>
       <c r="E174" s="2"/>
       <c r="F174" s="5"/>
       <c r="G174" s="2"/>
       <c r="H174" s="5"/>
-      <c r="I174" s="8"/>
+      <c r="I174" s="7"/>
       <c r="J174" s="2"/>
       <c r="K174" s="2"/>
       <c r="L174" s="2"/>
     </row>
     <row r="175" spans="1:12" ht="15">
-      <c r="A175" s="7"/>
+      <c r="A175" s="6"/>
       <c r="B175" s="2"/>
       <c r="C175" s="2"/>
       <c r="D175" s="2"/>
       <c r="E175" s="2"/>
       <c r="F175" s="5"/>
       <c r="G175" s="2"/>
       <c r="H175" s="5"/>
-      <c r="I175" s="8"/>
+      <c r="I175" s="7"/>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="2"/>
     </row>
     <row r="176" spans="1:12" ht="15">
-      <c r="A176" s="7"/>
+      <c r="A176" s="6"/>
       <c r="B176" s="2"/>
       <c r="C176" s="2"/>
       <c r="D176" s="2"/>
       <c r="E176" s="2"/>
       <c r="F176" s="5"/>
       <c r="G176" s="2"/>
       <c r="H176" s="5"/>
-      <c r="I176" s="8"/>
+      <c r="I176" s="7"/>
       <c r="J176" s="2"/>
       <c r="K176" s="2"/>
       <c r="L176" s="2"/>
     </row>
     <row r="177" spans="1:12" ht="15">
-      <c r="A177" s="7"/>
+      <c r="A177" s="6"/>
       <c r="B177" s="2"/>
       <c r="C177" s="2"/>
       <c r="D177" s="2"/>
       <c r="E177" s="2"/>
       <c r="F177" s="5"/>
       <c r="G177" s="2"/>
       <c r="H177" s="5"/>
-      <c r="I177" s="8"/>
+      <c r="I177" s="7"/>
       <c r="J177" s="2"/>
       <c r="K177" s="2"/>
       <c r="L177" s="2"/>
     </row>
     <row r="178" spans="1:12" ht="15">
-      <c r="A178" s="7"/>
+      <c r="A178" s="6"/>
       <c r="B178" s="2"/>
       <c r="C178" s="2"/>
       <c r="D178" s="2"/>
       <c r="E178" s="2"/>
       <c r="F178" s="5"/>
       <c r="G178" s="2"/>
       <c r="H178" s="5"/>
-      <c r="I178" s="8"/>
+      <c r="I178" s="7"/>
       <c r="J178" s="2"/>
       <c r="K178" s="2"/>
       <c r="L178" s="2"/>
     </row>
     <row r="179" spans="1:12" ht="15">
-      <c r="A179" s="7"/>
+      <c r="A179" s="6"/>
       <c r="B179" s="2"/>
       <c r="C179" s="2"/>
       <c r="D179" s="2"/>
       <c r="E179" s="2"/>
       <c r="F179" s="5"/>
       <c r="G179" s="2"/>
       <c r="H179" s="5"/>
-      <c r="I179" s="8"/>
+      <c r="I179" s="7"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
     </row>
     <row r="180" spans="1:12" ht="15">
-      <c r="A180" s="7"/>
+      <c r="A180" s="6"/>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="2"/>
       <c r="F180" s="5"/>
       <c r="G180" s="2"/>
       <c r="H180" s="5"/>
-      <c r="I180" s="8"/>
+      <c r="I180" s="7"/>
       <c r="J180" s="2"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
     </row>
     <row r="181" spans="1:12" ht="15">
-      <c r="A181" s="7"/>
+      <c r="A181" s="6"/>
       <c r="B181" s="2"/>
       <c r="C181" s="2"/>
       <c r="D181" s="2"/>
       <c r="E181" s="2"/>
       <c r="F181" s="5"/>
       <c r="G181" s="2"/>
       <c r="H181" s="5"/>
-      <c r="I181" s="8"/>
+      <c r="I181" s="7"/>
       <c r="J181" s="2"/>
       <c r="K181" s="2"/>
       <c r="L181" s="2"/>
     </row>
     <row r="182" spans="1:12" ht="15">
-      <c r="A182" s="7"/>
+      <c r="A182" s="6"/>
       <c r="B182" s="2"/>
       <c r="C182" s="2"/>
       <c r="D182" s="2"/>
       <c r="E182" s="2"/>
       <c r="F182" s="5"/>
       <c r="G182" s="2"/>
       <c r="H182" s="5"/>
-      <c r="I182" s="8"/>
+      <c r="I182" s="7"/>
       <c r="J182" s="2"/>
       <c r="K182" s="2"/>
       <c r="L182" s="2"/>
     </row>
     <row r="183" spans="1:12" ht="15">
-      <c r="A183" s="7"/>
+      <c r="A183" s="6"/>
       <c r="B183" s="2"/>
       <c r="C183" s="2"/>
       <c r="D183" s="2"/>
       <c r="E183" s="2"/>
       <c r="F183" s="5"/>
       <c r="G183" s="2"/>
       <c r="H183" s="5"/>
-      <c r="I183" s="8"/>
+      <c r="I183" s="7"/>
       <c r="J183" s="2"/>
       <c r="K183" s="2"/>
       <c r="L183" s="2"/>
     </row>
     <row r="184" spans="1:12" ht="15">
-      <c r="A184" s="7"/>
+      <c r="A184" s="6"/>
       <c r="B184" s="2"/>
       <c r="C184" s="2"/>
       <c r="D184" s="2"/>
       <c r="E184" s="2"/>
       <c r="F184" s="5"/>
       <c r="G184" s="2"/>
       <c r="H184" s="5"/>
-      <c r="I184" s="8"/>
+      <c r="I184" s="7"/>
       <c r="J184" s="2"/>
       <c r="K184" s="2"/>
       <c r="L184" s="2"/>
     </row>
     <row r="185" spans="1:12" ht="15">
-      <c r="A185" s="7"/>
+      <c r="A185" s="6"/>
       <c r="B185" s="2"/>
       <c r="C185" s="2"/>
       <c r="D185" s="2"/>
       <c r="E185" s="2"/>
       <c r="F185" s="5"/>
       <c r="G185" s="2"/>
       <c r="H185" s="5"/>
-      <c r="I185" s="8"/>
+      <c r="I185" s="7"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
     </row>
     <row r="186" spans="1:12" ht="15">
-      <c r="A186" s="7"/>
+      <c r="A186" s="6"/>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="5"/>
       <c r="G186" s="2"/>
       <c r="H186" s="5"/>
-      <c r="I186" s="8"/>
+      <c r="I186" s="7"/>
       <c r="J186" s="2"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
     </row>
     <row r="187" spans="1:12" ht="15">
-      <c r="A187" s="7"/>
+      <c r="A187" s="6"/>
       <c r="B187" s="2"/>
       <c r="C187" s="2"/>
       <c r="D187" s="2"/>
       <c r="E187" s="2"/>
       <c r="F187" s="5"/>
       <c r="G187" s="2"/>
       <c r="H187" s="5"/>
-      <c r="I187" s="8"/>
+      <c r="I187" s="7"/>
       <c r="J187" s="2"/>
       <c r="K187" s="2"/>
       <c r="L187" s="2"/>
     </row>
     <row r="188" spans="1:12" ht="15">
-      <c r="A188" s="7"/>
+      <c r="A188" s="6"/>
       <c r="B188" s="2"/>
       <c r="C188" s="2"/>
       <c r="D188" s="2"/>
       <c r="E188" s="2"/>
       <c r="F188" s="5"/>
       <c r="G188" s="2"/>
       <c r="H188" s="5"/>
-      <c r="I188" s="8"/>
+      <c r="I188" s="7"/>
       <c r="J188" s="2"/>
       <c r="K188" s="2"/>
       <c r="L188" s="2"/>
     </row>
     <row r="189" spans="1:12" ht="15">
-      <c r="A189" s="7"/>
+      <c r="A189" s="6"/>
       <c r="B189" s="2"/>
       <c r="C189" s="2"/>
       <c r="D189" s="2"/>
       <c r="E189" s="2"/>
       <c r="F189" s="5"/>
       <c r="G189" s="2"/>
       <c r="H189" s="5"/>
-      <c r="I189" s="8"/>
+      <c r="I189" s="7"/>
       <c r="J189" s="2"/>
       <c r="K189" s="2"/>
       <c r="L189" s="2"/>
     </row>
     <row r="190" spans="1:12" ht="15">
-      <c r="A190" s="7"/>
+      <c r="A190" s="6"/>
       <c r="B190" s="2"/>
       <c r="C190" s="2"/>
       <c r="D190" s="2"/>
       <c r="E190" s="2"/>
       <c r="F190" s="5"/>
       <c r="G190" s="2"/>
       <c r="H190" s="5"/>
-      <c r="I190" s="8"/>
+      <c r="I190" s="7"/>
       <c r="J190" s="2"/>
       <c r="K190" s="2"/>
       <c r="L190" s="2"/>
     </row>
     <row r="191" spans="1:12" ht="15">
-      <c r="A191" s="7"/>
+      <c r="A191" s="6"/>
       <c r="B191" s="2"/>
       <c r="C191" s="2"/>
       <c r="D191" s="2"/>
       <c r="E191" s="2"/>
       <c r="F191" s="5"/>
       <c r="G191" s="2"/>
       <c r="H191" s="5"/>
-      <c r="I191" s="8"/>
+      <c r="I191" s="7"/>
       <c r="J191" s="2"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
     </row>
     <row r="192" spans="1:12" ht="15">
-      <c r="A192" s="7"/>
+      <c r="A192" s="6"/>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="5"/>
       <c r="G192" s="2"/>
       <c r="H192" s="5"/>
-      <c r="I192" s="8"/>
+      <c r="I192" s="7"/>
       <c r="J192" s="2"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
     </row>
     <row r="193" spans="1:12" ht="15">
-      <c r="A193" s="7"/>
+      <c r="A193" s="6"/>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="5"/>
       <c r="G193" s="2"/>
       <c r="H193" s="5"/>
-      <c r="I193" s="8"/>
+      <c r="I193" s="7"/>
       <c r="J193" s="2"/>
       <c r="K193" s="2"/>
       <c r="L193" s="2"/>
     </row>
     <row r="194" spans="1:12" ht="15">
-      <c r="A194" s="7"/>
+      <c r="A194" s="6"/>
       <c r="B194" s="2"/>
       <c r="C194" s="2"/>
       <c r="D194" s="2"/>
       <c r="E194" s="2"/>
       <c r="F194" s="5"/>
       <c r="G194" s="2"/>
       <c r="H194" s="5"/>
-      <c r="I194" s="8"/>
+      <c r="I194" s="7"/>
       <c r="J194" s="2"/>
       <c r="K194" s="2"/>
       <c r="L194" s="2"/>
     </row>
     <row r="195" spans="1:12" ht="15">
-      <c r="A195" s="7"/>
+      <c r="A195" s="6"/>
       <c r="B195" s="2"/>
       <c r="C195" s="2"/>
       <c r="D195" s="2"/>
       <c r="E195" s="2"/>
       <c r="F195" s="5"/>
       <c r="G195" s="2"/>
       <c r="H195" s="5"/>
-      <c r="I195" s="8"/>
+      <c r="I195" s="7"/>
       <c r="J195" s="2"/>
       <c r="K195" s="2"/>
       <c r="L195" s="2"/>
     </row>
     <row r="196" spans="1:12" ht="15">
-      <c r="A196" s="7"/>
+      <c r="A196" s="6"/>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="5"/>
       <c r="G196" s="2"/>
       <c r="H196" s="5"/>
-      <c r="I196" s="8"/>
+      <c r="I196" s="7"/>
       <c r="J196" s="2"/>
       <c r="K196" s="2"/>
       <c r="L196" s="2"/>
     </row>
     <row r="197" spans="1:12" ht="15">
-      <c r="A197" s="7"/>
+      <c r="A197" s="6"/>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="5"/>
       <c r="G197" s="2"/>
       <c r="H197" s="5"/>
-      <c r="I197" s="8"/>
+      <c r="I197" s="7"/>
       <c r="J197" s="2"/>
       <c r="K197" s="2"/>
       <c r="L197" s="2"/>
     </row>
     <row r="198" spans="1:12" ht="15">
-      <c r="A198" s="7"/>
+      <c r="A198" s="6"/>
       <c r="B198" s="2"/>
       <c r="C198" s="2"/>
       <c r="D198" s="2"/>
       <c r="E198" s="2"/>
       <c r="F198" s="5"/>
       <c r="G198" s="2"/>
       <c r="H198" s="5"/>
-      <c r="I198" s="8"/>
+      <c r="I198" s="7"/>
       <c r="J198" s="2"/>
       <c r="K198" s="2"/>
       <c r="L198" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{CE7333DB-28F8-495D-AAF7-21C37DFA2DB9}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF223191-8F92-4707-8233-0319ED04D86C}">
   <dimension ref="A1:L204"/>
   <sheetViews>
     <sheetView topLeftCell="A77" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="38.5" style="15" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="63.625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
+    <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
+    <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
+    <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
+    <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
+    <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...9 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
     </row>
     <row r="2" spans="1:12" ht="15">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="27" t="s">
+      <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="28" t="s">
+      <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="27" t="s">
+      <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="28" t="s">
+      <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="29" t="s">
+      <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="27" t="s">
+      <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="27" t="s">
+      <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
-      <c r="A3" s="7" t="s">
-        <v>939</v>
+      <c r="A3" s="6" t="s">
+        <v>942</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="5">
         <v>52240</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="5">
         <v>53</v>
       </c>
-      <c r="I3" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="9">
+      <c r="I3" s="7" t="s">
+        <v>944</v>
+      </c>
+      <c r="J3" s="8">
         <v>44680</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15">
-      <c r="A4" s="7" t="s">
-        <v>942</v>
+      <c r="A4" s="6" t="s">
+        <v>945</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="5">
         <v>50211</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="5">
         <v>30</v>
       </c>
-      <c r="I4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="9">
+      <c r="I4" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="J4" s="8">
         <v>44651</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
-      <c r="A5" s="7" t="s">
-        <v>947</v>
+      <c r="A5" s="6" t="s">
+        <v>950</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="5">
         <v>52001</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="5">
         <v>58</v>
       </c>
-      <c r="I5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="9">
+      <c r="I5" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="J5" s="8">
         <v>44696</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
-      <c r="A6" s="7" t="s">
-        <v>951</v>
+      <c r="A6" s="6" t="s">
+        <v>954</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="5">
         <v>52627</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="5">
         <v>121</v>
       </c>
-      <c r="I6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="9">
+      <c r="I6" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="J6" s="8">
         <v>44601</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
-      <c r="A7" s="7" t="s">
-        <v>955</v>
+      <c r="A7" s="6" t="s">
+        <v>958</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>52324</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="5">
         <v>61</v>
       </c>
-      <c r="I7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="9">
+      <c r="I7" s="7" t="s">
+        <v>961</v>
+      </c>
+      <c r="J7" s="8">
         <v>44694</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="45">
-      <c r="A8" s="7" t="s">
-        <v>960</v>
+      <c r="A8" s="6" t="s">
+        <v>963</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="5">
         <v>51111</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="5">
         <v>121</v>
       </c>
-      <c r="I8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="9">
+      <c r="I8" s="7" t="s">
+        <v>965</v>
+      </c>
+      <c r="J8" s="8">
         <v>44690</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
-      <c r="A9" s="7" t="s">
-        <v>964</v>
+      <c r="A9" s="6" t="s">
+        <v>967</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="5">
         <v>50576</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="5">
         <v>135</v>
       </c>
-      <c r="I9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="9">
+      <c r="I9" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="J9" s="8">
         <v>44656</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
-      <c r="A10" s="7" t="s">
-        <v>970</v>
+      <c r="A10" s="6" t="s">
+        <v>973</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5">
         <v>52641</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="5">
         <v>67</v>
       </c>
-      <c r="I10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="9">
+      <c r="I10" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="J10" s="8">
         <v>44742</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
-      <c r="A11" s="7" t="s">
-        <v>975</v>
+      <c r="A11" s="6" t="s">
+        <v>978</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="5">
         <v>50428</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="5">
         <v>86</v>
       </c>
-      <c r="I11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="9">
+      <c r="I11" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="J11" s="8">
         <v>44742</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="5">
         <v>50266</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H12" s="5">
         <v>25</v>
       </c>
-      <c r="I12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="9">
+      <c r="I12" s="7" t="s">
+        <v>982</v>
+      </c>
+      <c r="J12" s="8">
         <v>44705</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
-      <c r="A13" s="7" t="s">
-        <v>776</v>
+      <c r="A13" s="6" t="s">
+        <v>780</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="5">
         <v>50021</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="5">
         <v>138</v>
       </c>
-      <c r="I13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="9">
+      <c r="I13" s="7" t="s">
+        <v>984</v>
+      </c>
+      <c r="J13" s="8">
         <v>44742</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
-      <c r="A14" s="7" t="s">
-        <v>982</v>
+      <c r="A14" s="6" t="s">
+        <v>985</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5">
         <v>52801</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="5">
         <v>62</v>
       </c>
-      <c r="I14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="9">
+      <c r="I14" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="J14" s="8">
         <v>44710</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
-      <c r="A15" s="7" t="s">
-        <v>985</v>
+      <c r="A15" s="6" t="s">
+        <v>988</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="5">
         <v>52411</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="5">
         <v>322</v>
       </c>
-      <c r="I15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="9">
+      <c r="I15" s="7" t="s">
+        <v>990</v>
+      </c>
+      <c r="J15" s="8">
         <v>44744</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
-      <c r="A16" s="7" t="s">
-        <v>988</v>
+      <c r="A16" s="6" t="s">
+        <v>991</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="5">
         <v>52601</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H16" s="5">
         <v>57</v>
       </c>
-      <c r="I16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="9">
+      <c r="I16" s="7" t="s">
+        <v>990</v>
+      </c>
+      <c r="J16" s="8">
         <v>44695</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
-      <c r="A17" s="7" t="s">
-        <v>211</v>
+      <c r="A17" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="5">
         <v>50266</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H17" s="5">
         <v>3</v>
       </c>
-      <c r="I17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="9">
+      <c r="I17" s="7" t="s">
+        <v>993</v>
+      </c>
+      <c r="J17" s="8">
         <v>44747</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
-      <c r="A18" s="7" t="s">
-[...3 lines deleted...]
-        <v>810</v>
+      <c r="A18" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>813</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5">
         <v>50309</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="5">
         <v>44</v>
       </c>
-      <c r="I18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="9">
+      <c r="I18" s="7" t="s">
+        <v>993</v>
+      </c>
+      <c r="J18" s="8">
         <v>44733</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
-      <c r="A19" s="7" t="s">
-        <v>211</v>
+      <c r="A19" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5">
         <v>50309</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H19" s="5">
         <v>5</v>
       </c>
-      <c r="I19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="9">
+      <c r="I19" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="J19" s="8">
         <v>44761</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5">
         <v>50266</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H20" s="5">
         <v>6</v>
       </c>
-      <c r="I20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="9">
+      <c r="I20" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="J20" s="8">
         <v>44761</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
-      <c r="A21" s="7" t="s">
-        <v>993</v>
+      <c r="A21" s="6" t="s">
+        <v>996</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="5">
         <v>52627</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="5">
         <v>172</v>
       </c>
-      <c r="I21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="9">
+      <c r="I21" s="7" t="s">
+        <v>997</v>
+      </c>
+      <c r="J21" s="8">
         <v>44701</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
-      <c r="A22" s="7" t="s">
-        <v>995</v>
+      <c r="A22" s="6" t="s">
+        <v>998</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="5">
         <v>51301</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="5">
         <v>15</v>
       </c>
-      <c r="I22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="9">
+      <c r="I22" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J22" s="8">
         <v>44681</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15">
-      <c r="A23" s="7" t="s">
-        <v>995</v>
+      <c r="A23" s="6" t="s">
+        <v>998</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="5">
         <v>51360</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="5">
         <v>6</v>
       </c>
-      <c r="I23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="9">
+      <c r="I23" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J23" s="8">
         <v>44681</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
-      <c r="A24" s="7" t="s">
-        <v>995</v>
+      <c r="A24" s="6" t="s">
+        <v>998</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5">
         <v>50588</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="5">
         <v>13</v>
       </c>
-      <c r="I24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="9">
+      <c r="I24" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J24" s="8">
         <v>44681</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
-      <c r="A25" s="7" t="s">
-        <v>1002</v>
+      <c r="A25" s="6" t="s">
+        <v>1005</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="5">
         <v>50010</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H25" s="5">
         <v>9</v>
       </c>
-      <c r="I25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="9">
+      <c r="I25" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J25" s="8">
         <v>44681</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
-      <c r="A26" s="7" t="s">
-        <v>1002</v>
+      <c r="A26" s="6" t="s">
+        <v>1005</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="5">
         <v>50010</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H26" s="5">
         <v>6</v>
       </c>
-      <c r="I26" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="9">
+      <c r="I26" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J26" s="8">
         <v>44681</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
-      <c r="A27" s="7" t="s">
-        <v>1002</v>
+      <c r="A27" s="6" t="s">
+        <v>1005</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F27" s="5">
         <v>50036</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="5">
         <v>16</v>
       </c>
-      <c r="I27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="9">
+      <c r="I27" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J27" s="8">
         <v>44694</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
-      <c r="A28" s="7" t="s">
-        <v>211</v>
+      <c r="A28" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="5">
         <v>50309</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H28" s="5">
         <v>1</v>
       </c>
-      <c r="I28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="9">
+      <c r="I28" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J28" s="8">
         <v>44775</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
-      <c r="A29" s="7" t="s">
-        <v>955</v>
+      <c r="A29" s="6" t="s">
+        <v>958</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="5">
         <v>52324</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H29" s="5">
         <v>25</v>
       </c>
-      <c r="I29" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="9">
+      <c r="I29" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="J29" s="8">
         <v>44820</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15">
-      <c r="A30" s="7" t="s">
-        <v>211</v>
+      <c r="A30" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="5">
         <v>50266</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H30" s="5">
         <v>3</v>
       </c>
-      <c r="I30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="9">
+      <c r="I30" s="7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J30" s="8">
         <v>44789</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15">
-      <c r="A31" s="7" t="s">
-        <v>211</v>
+      <c r="A31" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5">
         <v>50309</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H31" s="5">
         <v>3</v>
       </c>
-      <c r="I31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="9">
+      <c r="I31" s="7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J31" s="8">
         <v>44789</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
-      <c r="A32" s="7" t="s">
-        <v>743</v>
+      <c r="A32" s="6" t="s">
+        <v>747</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="5">
         <v>52499</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="5">
         <v>40</v>
       </c>
-      <c r="I32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="9">
+      <c r="I32" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J32" s="8">
         <v>44788</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="30">
-      <c r="A33" s="7" t="s">
-        <v>1013</v>
+      <c r="A33" s="6" t="s">
+        <v>1016</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="5">
         <v>50226</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H33" s="5">
         <v>53</v>
       </c>
-      <c r="I33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="9">
+      <c r="I33" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J33" s="8">
         <v>44793</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
-      <c r="A34" s="7" t="s">
-        <v>1017</v>
+      <c r="A34" s="6" t="s">
+        <v>1020</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="5">
         <v>51445</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5">
         <v>23</v>
       </c>
-      <c r="I34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="9">
+      <c r="I34" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J34" s="8">
         <v>44788</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
-      <c r="A35" s="7" t="s">
-        <v>1020</v>
+      <c r="A35" s="6" t="s">
+        <v>1023</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5">
         <v>51503</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="5">
         <v>49</v>
       </c>
-      <c r="I35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="9">
+      <c r="I35" s="7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J35" s="8">
         <v>44804</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
-      <c r="A36" s="7" t="s">
-        <v>1023</v>
+      <c r="A36" s="6" t="s">
+        <v>1026</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5">
         <v>52411</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="5">
         <v>3</v>
       </c>
-      <c r="I36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="9">
+      <c r="I36" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J36" s="8">
         <v>44865</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
-      <c r="A37" s="7" t="s">
-        <v>1026</v>
+      <c r="A37" s="6" t="s">
+        <v>1029</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="5">
         <v>52411</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="5">
         <v>1</v>
       </c>
-      <c r="I37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="9">
+      <c r="I37" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J37" s="8">
         <v>44865</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15">
-      <c r="A38" s="7" t="s">
-        <v>211</v>
+      <c r="A38" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="5">
         <v>50266</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H38" s="5">
         <v>29</v>
       </c>
-      <c r="I38" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="9">
+      <c r="I38" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J38" s="8">
         <v>44803</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15">
-      <c r="A39" s="7" t="s">
-        <v>211</v>
+      <c r="A39" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="5">
         <v>50315</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H39" s="5">
         <v>6</v>
       </c>
-      <c r="I39" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="9">
+      <c r="I39" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J39" s="8">
         <v>44803</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15">
-      <c r="A40" s="7" t="s">
-        <v>211</v>
+      <c r="A40" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="5">
         <v>50315</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H40" s="5">
         <v>37</v>
       </c>
-      <c r="I40" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="9">
+      <c r="I40" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J40" s="8">
         <v>44803</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15">
-      <c r="A41" s="7" t="s">
-        <v>211</v>
+      <c r="A41" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="5">
         <v>50021</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="5">
         <v>35</v>
       </c>
-      <c r="I41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="9">
+      <c r="I41" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J41" s="8">
         <v>44803</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
-      <c r="A42" s="7" t="s">
-        <v>1029</v>
+      <c r="A42" s="6" t="s">
+        <v>1032</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="5">
         <v>52411</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="5">
         <v>7</v>
       </c>
-      <c r="I42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="9">
+      <c r="I42" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J42" s="8">
         <v>44865</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
-      <c r="A43" s="7" t="s">
-        <v>1030</v>
+      <c r="A43" s="6" t="s">
+        <v>1033</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="5">
         <v>52411</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="5">
         <v>1</v>
       </c>
-      <c r="I43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="9">
+      <c r="I43" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J43" s="8">
         <v>44865</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
-      <c r="A44" s="7" t="s">
-        <v>211</v>
+      <c r="A44" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="5">
         <v>50266</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H44" s="5">
         <v>9</v>
       </c>
-      <c r="I44" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="9">
+      <c r="I44" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J44" s="8">
         <v>44818</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
-      <c r="A45" s="7" t="s">
-        <v>211</v>
+      <c r="A45" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5">
         <v>50309</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H45" s="5">
         <v>3</v>
       </c>
-      <c r="I45" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="9">
+      <c r="I45" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J45" s="8">
         <v>44818</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
-      <c r="A46" s="7" t="s">
-        <v>1032</v>
+      <c r="A46" s="6" t="s">
+        <v>1035</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="5">
         <v>51104</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="5">
         <v>70</v>
       </c>
-      <c r="I46" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="9">
+      <c r="I46" s="7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="J46" s="8">
         <v>44763</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
-      <c r="A47" s="7" t="s">
-        <v>1035</v>
+      <c r="A47" s="6" t="s">
+        <v>1038</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="5">
         <v>52411</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H47" s="5">
         <v>3</v>
       </c>
-      <c r="I47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="9">
+      <c r="I47" s="7" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J47" s="8">
         <v>44865</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15">
-      <c r="A48" s="7" t="s">
+      <c r="A48" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="5">
         <v>50266</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H48" s="5">
         <v>18</v>
       </c>
-      <c r="I48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="9">
+      <c r="I48" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J48" s="8">
         <v>44832</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15">
-      <c r="A49" s="7" t="s">
+      <c r="A49" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5">
         <v>50021</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H49" s="5">
         <v>13</v>
       </c>
-      <c r="I49" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="9">
+      <c r="I49" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J49" s="8">
         <v>44832</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15">
-      <c r="A50" s="7" t="s">
-        <v>211</v>
+      <c r="A50" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>800</v>
+        <v>141</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="5">
         <v>50325</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H50" s="5">
         <v>29</v>
       </c>
-      <c r="I50" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="9">
+      <c r="I50" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J50" s="8">
         <v>44826</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15">
-      <c r="A51" s="7" t="s">
-        <v>1039</v>
+      <c r="A51" s="6" t="s">
+        <v>1042</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5">
         <v>50129</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H51" s="5">
         <v>58</v>
       </c>
-      <c r="I51" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="9">
+      <c r="I51" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J51" s="8">
         <v>44832</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
-      <c r="A52" s="7" t="s">
+      <c r="A52" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F52" s="5">
         <v>50309</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H52" s="5">
         <v>14</v>
       </c>
-      <c r="I52" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="9">
+      <c r="I52" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J52" s="8">
         <v>44832</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
-      <c r="A53" s="7" t="s">
+      <c r="A53" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="5">
         <v>50309</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H53" s="5">
         <v>6</v>
       </c>
-      <c r="I53" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="9">
+      <c r="I53" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J53" s="8">
         <v>44832</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15">
-      <c r="A54" s="7" t="s">
+      <c r="A54" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="5">
         <v>50309</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H54" s="5">
         <v>1</v>
       </c>
-      <c r="I54" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="9">
+      <c r="I54" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J54" s="8">
         <v>44832</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
-      <c r="A55" s="7" t="s">
-        <v>704</v>
+      <c r="A55" s="6" t="s">
+        <v>708</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="5">
         <v>50554</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H55" s="5">
         <v>57</v>
       </c>
-      <c r="I55" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="9">
+      <c r="I55" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="J55" s="8">
         <v>44822</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
-      <c r="A56" s="7" t="s">
-        <v>211</v>
+      <c r="A56" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="5">
         <v>50266</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H56" s="5">
         <v>59</v>
       </c>
-      <c r="I56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="9">
+      <c r="I56" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J56" s="8">
         <v>44859</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
-      <c r="A57" s="7" t="s">
-        <v>211</v>
+      <c r="A57" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="5">
         <v>50309</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H57" s="5">
         <v>13</v>
       </c>
-      <c r="I57" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="9">
+      <c r="I57" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J57" s="8">
         <v>44859</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15">
-      <c r="A58" s="7" t="s">
+      <c r="A58" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F58" s="5">
         <v>50309</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H58" s="5">
         <v>1</v>
       </c>
-      <c r="I58" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="9">
+      <c r="I58" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J58" s="8">
         <v>44832</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
-      <c r="A59" s="7" t="s">
-        <v>211</v>
+      <c r="A59" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F59" s="5">
         <v>50021</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H59" s="5">
         <v>1</v>
       </c>
-      <c r="I59" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J59" s="9">
+      <c r="I59" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J59" s="8">
         <v>44859</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
-      <c r="A60" s="7" t="s">
+      <c r="A60" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>800</v>
+        <v>141</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="5">
         <v>50325</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H60" s="5">
         <v>2</v>
       </c>
-      <c r="I60" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="9">
+      <c r="I60" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J60" s="8">
         <v>44859</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
-      <c r="A61" s="7" t="s">
-        <v>1048</v>
+      <c r="A61" s="6" t="s">
+        <v>1051</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="5">
         <v>52499</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H61" s="5">
         <v>15</v>
       </c>
-      <c r="I61" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J61" s="9">
+      <c r="I61" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J61" s="8">
         <v>44830</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15">
-      <c r="A62" s="7" t="s">
-        <v>1051</v>
+      <c r="A62" s="6" t="s">
+        <v>1054</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="5">
         <v>52499</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H62" s="5">
         <v>55</v>
       </c>
-      <c r="I62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="9">
+      <c r="I62" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J62" s="8">
         <v>44926</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15">
-      <c r="A63" s="7" t="s">
-        <v>1053</v>
+      <c r="A63" s="6" t="s">
+        <v>1056</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="5">
         <v>52632</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H63" s="5">
         <v>65</v>
       </c>
-      <c r="I63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J63" s="9">
+      <c r="I63" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J63" s="8">
         <v>44799</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
-      <c r="A64" s="7" t="s">
-        <v>1056</v>
+      <c r="A64" s="6" t="s">
+        <v>1059</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F64" s="5">
         <v>52632</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H64" s="5">
         <v>151</v>
       </c>
-      <c r="I64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="9">
+      <c r="I64" s="7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J64" s="8">
         <v>44869</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
-      <c r="A65" s="7" t="s">
-        <v>1059</v>
+      <c r="A65" s="6" t="s">
+        <v>1062</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F65" s="5">
         <v>50131</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H65" s="5">
         <v>35</v>
       </c>
-      <c r="I65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="9">
+      <c r="I65" s="7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J65" s="8">
         <v>44839</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
-      <c r="A66" s="7" t="s">
-        <v>1062</v>
+      <c r="A66" s="6" t="s">
+        <v>1065</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
         <v>52411</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="5">
         <v>3</v>
       </c>
-      <c r="I66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J66" s="9">
+      <c r="I66" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J66" s="8">
         <v>44865</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
-      <c r="A67" s="7" t="s">
-        <v>1065</v>
+      <c r="A67" s="6" t="s">
+        <v>1068</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F67" s="5">
         <v>52224</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="5">
         <v>33</v>
       </c>
-      <c r="I67" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J67" s="9">
+      <c r="I67" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J67" s="8">
         <v>44823</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
-      <c r="A68" s="7" t="s">
-        <v>1068</v>
+      <c r="A68" s="6" t="s">
+        <v>1071</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F68" s="5">
         <v>50169</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H68" s="5">
         <v>8</v>
       </c>
-      <c r="I68" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J68" s="9">
+      <c r="I68" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J68" s="8">
         <v>44835</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
-      <c r="A69" s="7" t="s">
-        <v>1071</v>
+      <c r="A69" s="6" t="s">
+        <v>1074</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F69" s="5">
         <v>50313</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H69" s="5">
         <v>34</v>
       </c>
-      <c r="I69" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J69" s="9">
+      <c r="I69" s="7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="J69" s="8">
         <v>44851</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="15">
-      <c r="A70" s="7" t="s">
-        <v>1074</v>
+      <c r="A70" s="6" t="s">
+        <v>1077</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="5">
         <v>52404</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H70" s="5">
         <v>222</v>
       </c>
-      <c r="I70" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="9">
+      <c r="I70" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J70" s="8">
         <v>44852</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
-      <c r="A71" s="7" t="s">
-        <v>1077</v>
+      <c r="A71" s="6" t="s">
+        <v>1080</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F71" s="5">
         <v>50450</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H71" s="5">
         <v>197</v>
       </c>
-      <c r="I71" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J71" s="9">
+      <c r="I71" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J71" s="8">
         <v>44824</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
-      <c r="A72" s="7" t="s">
+      <c r="A72" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F72" s="5">
         <v>50266</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H72" s="5">
         <v>17</v>
       </c>
-      <c r="I72" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J72" s="9">
+      <c r="I72" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J72" s="8">
         <v>44887</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
-      <c r="A73" s="7" t="s">
-        <v>211</v>
+      <c r="A73" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F73" s="5">
         <v>50309</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H73" s="5">
         <v>13</v>
       </c>
-      <c r="I73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J73" s="9">
+      <c r="I73" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J73" s="8">
         <v>44887</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
-      <c r="A74" s="7" t="s">
-        <v>211</v>
+      <c r="A74" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>50309</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H74" s="5">
         <v>2</v>
       </c>
-      <c r="I74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J74" s="9">
+      <c r="I74" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J74" s="8">
         <v>44887</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="15">
-      <c r="A75" s="7" t="s">
+      <c r="A75" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F75" s="5">
         <v>50309</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H75" s="5">
         <v>1</v>
       </c>
-      <c r="I75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J75" s="9">
+      <c r="I75" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J75" s="8">
         <v>44887</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
-      <c r="A76" s="7" t="s">
-        <v>211</v>
+      <c r="A76" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F76" s="5">
         <v>50309</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H76" s="5">
         <v>1</v>
       </c>
-      <c r="I76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J76" s="9">
+      <c r="I76" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J76" s="8">
         <v>44887</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="15">
-      <c r="A77" s="7" t="s">
+      <c r="A77" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>800</v>
+        <v>141</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F77" s="5">
         <v>50325</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H77" s="5">
         <v>1</v>
       </c>
-      <c r="I77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J77" s="9">
+      <c r="I77" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J77" s="8">
         <v>44887</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
-      <c r="A78" s="7" t="s">
-        <v>211</v>
+      <c r="A78" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F78" s="5">
         <v>50021</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H78" s="5">
         <v>1</v>
       </c>
-      <c r="I78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J78" s="9">
+      <c r="I78" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J78" s="8">
         <v>44887</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
-      <c r="A79" s="7" t="s">
-        <v>1083</v>
+      <c r="A79" s="6" t="s">
+        <v>1086</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="5">
         <v>50627</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H79" s="5">
         <v>44</v>
       </c>
-      <c r="I79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J79" s="9">
+      <c r="I79" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J79" s="8">
         <v>44865</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="15">
-      <c r="A80" s="7" t="s">
-        <v>1088</v>
+      <c r="A80" s="6" t="s">
+        <v>1091</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F80" s="5">
         <v>52159</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H80" s="5">
         <v>45</v>
       </c>
-      <c r="I80" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J80" s="9">
+      <c r="I80" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J80" s="8">
         <v>44960</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
-      <c r="A81" s="7" t="s">
-        <v>988</v>
+      <c r="A81" s="6" t="s">
+        <v>991</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F81" s="5">
         <v>52601</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H81" s="5">
         <v>74</v>
       </c>
-      <c r="I81" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J81" s="9">
+      <c r="I81" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J81" s="8">
         <v>44862</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
-      <c r="A82" s="7" t="s">
-        <v>1094</v>
+      <c r="A82" s="6" t="s">
+        <v>1097</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F82" s="5">
         <v>52655</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H82" s="5">
         <v>35</v>
       </c>
-      <c r="I82" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J82" s="9">
+      <c r="I82" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J82" s="8">
         <v>44866</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="30">
-      <c r="A83" s="7" t="s">
-        <v>1096</v>
+      <c r="A83" s="6" t="s">
+        <v>1099</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F83" s="5">
         <v>52162</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H83" s="5">
         <v>45</v>
       </c>
-      <c r="I83" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="9">
+      <c r="I83" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J83" s="8">
         <v>44884</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
-      <c r="A84" s="7" t="s">
-        <v>1099</v>
+      <c r="A84" s="6" t="s">
+        <v>1102</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F84" s="5">
         <v>52402</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H84" s="5">
         <v>38</v>
       </c>
-      <c r="I84" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J84" s="9">
+      <c r="I84" s="7" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J84" s="8">
         <v>44840</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="15">
-      <c r="A85" s="7" t="s">
-        <v>1102</v>
+      <c r="A85" s="6" t="s">
+        <v>1105</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F85" s="5">
         <v>50703</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H85" s="5">
         <v>61</v>
       </c>
-      <c r="I85" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J85" s="9">
+      <c r="I85" s="7" t="s">
+        <v>1107</v>
+      </c>
+      <c r="J85" s="8">
         <v>44874</v>
       </c>
       <c r="K85" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="15">
-      <c r="A86" s="7" t="s">
+      <c r="A86" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F86" s="5">
         <v>50309</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H86" s="5">
         <v>1</v>
       </c>
-      <c r="I86" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="9">
+      <c r="I86" s="7" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J86" s="8">
         <v>44915</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
-      <c r="A87" s="7" t="s">
-        <v>1106</v>
+      <c r="A87" s="6" t="s">
+        <v>1109</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="5">
         <v>52641</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="5">
         <v>350</v>
       </c>
-      <c r="I87" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J87" s="9">
+      <c r="I87" s="7" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J87" s="8">
         <v>44926</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
-      <c r="A88" s="7" t="s">
-        <v>1109</v>
+      <c r="A88" s="6" t="s">
+        <v>1112</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F88" s="5">
         <v>52001</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H88" s="5">
         <v>85</v>
       </c>
-      <c r="I88" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="9">
+      <c r="I88" s="7" t="s">
+        <v>1114</v>
+      </c>
+      <c r="J88" s="8">
         <v>44926</v>
       </c>
       <c r="K88" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
-      <c r="A89" s="7" t="s">
+      <c r="A89" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F89" s="5">
         <v>50266</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H89" s="5">
         <v>10</v>
       </c>
-      <c r="I89" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J89" s="9">
+      <c r="I89" s="7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J89" s="8">
         <v>44929</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
-      <c r="A90" s="7" t="s">
+      <c r="A90" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5">
         <v>50309</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H90" s="5">
         <v>3</v>
       </c>
-      <c r="I90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="9">
+      <c r="I90" s="7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J90" s="8">
         <v>44929</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
-      <c r="A91" s="7" t="s">
-        <v>1113</v>
+      <c r="A91" s="6" t="s">
+        <v>1116</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="5">
         <v>52136</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H91" s="5">
         <v>48</v>
       </c>
-      <c r="I91" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J91" s="9">
+      <c r="I91" s="7" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J91" s="8">
         <v>44962</v>
       </c>
       <c r="K91" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
-      <c r="A92" s="7" t="s">
-        <v>1118</v>
+      <c r="A92" s="6" t="s">
+        <v>1121</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F92" s="5">
         <v>50309</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H92" s="5">
         <v>65</v>
       </c>
-      <c r="I92" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J92" s="9">
+      <c r="I92" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J92" s="8">
         <v>44929</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
-      <c r="A93" s="7" t="s">
-        <v>1121</v>
+      <c r="A93" s="6" t="s">
+        <v>1124</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F93" s="5">
         <v>50023</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H93" s="5">
         <v>17</v>
       </c>
-      <c r="I93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J93" s="9">
+      <c r="I93" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J93" s="8">
         <v>44914</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15">
-      <c r="A94" s="7" t="s">
+      <c r="A94" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F94" s="5">
         <v>50266</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H94" s="5">
         <v>5</v>
       </c>
-      <c r="I94" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="9">
+      <c r="I94" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J94" s="8">
         <v>44958</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L94" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="15">
-      <c r="A95" s="7" t="s">
-        <v>211</v>
+      <c r="A95" s="6" t="s">
+        <v>215</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F95" s="5">
         <v>50309</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H95" s="5">
         <v>2</v>
       </c>
-      <c r="I95" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J95" s="9">
+      <c r="I95" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J95" s="8">
         <v>44958</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="15">
-      <c r="A96" s="7" t="s">
+      <c r="A96" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F96" s="5">
         <v>50309</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H96" s="5">
         <v>1</v>
       </c>
-      <c r="I96" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J96" s="9">
+      <c r="I96" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J96" s="8">
         <v>44958</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L96" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="15">
-      <c r="A97" s="7" t="s">
-        <v>1124</v>
+      <c r="A97" s="6" t="s">
+        <v>1127</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F97" s="5">
         <v>51442</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H97" s="5">
         <v>26</v>
       </c>
-      <c r="I97" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J97" s="9">
+      <c r="I97" s="7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J97" s="8">
         <v>44891</v>
       </c>
       <c r="K97" s="2" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="15">
-      <c r="A98" s="7" t="s">
-        <v>812</v>
+      <c r="A98" s="6" t="s">
+        <v>815</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F98" s="5">
         <v>52245</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H98" s="5">
         <v>50</v>
       </c>
-      <c r="I98" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J98" s="9">
+      <c r="I98" s="7" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J98" s="8">
         <v>44911</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="15">
-      <c r="A99" s="7" t="s">
-        <v>1128</v>
+      <c r="A99" s="6" t="s">
+        <v>1131</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F99" s="5">
         <v>52317</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H99" s="5">
         <v>73</v>
       </c>
-      <c r="I99" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J99" s="9">
+      <c r="I99" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J99" s="8">
         <v>44897</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="15">
-      <c r="A100" s="7" t="s">
-        <v>1131</v>
+      <c r="A100" s="6" t="s">
+        <v>1134</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F100" s="5">
         <v>50158</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H100" s="5">
         <v>114</v>
       </c>
-      <c r="I100" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J100" s="9">
+      <c r="I100" s="7" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J100" s="8">
         <v>44942</v>
       </c>
       <c r="K100" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L100" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="15">
-      <c r="A101" s="7"/>
+      <c r="A101" s="6"/>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="5"/>
       <c r="G101" s="2"/>
       <c r="H101" s="5"/>
-      <c r="I101" s="8"/>
+      <c r="I101" s="7"/>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2"/>
     </row>
     <row r="102" spans="1:12" ht="15">
-      <c r="A102" s="7"/>
+      <c r="A102" s="6"/>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="5"/>
       <c r="G102" s="2"/>
       <c r="H102" s="5"/>
-      <c r="I102" s="8"/>
+      <c r="I102" s="7"/>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="2"/>
     </row>
     <row r="103" spans="1:12" ht="15">
-      <c r="A103" s="7"/>
+      <c r="A103" s="6"/>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
       <c r="D103" s="2"/>
       <c r="E103" s="2"/>
       <c r="F103" s="5"/>
       <c r="G103" s="2"/>
       <c r="H103" s="5"/>
-      <c r="I103" s="8"/>
+      <c r="I103" s="7"/>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="2"/>
     </row>
     <row r="104" spans="1:12" ht="15">
-      <c r="A104" s="7"/>
+      <c r="A104" s="6"/>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="5"/>
       <c r="G104" s="2"/>
       <c r="H104" s="5"/>
-      <c r="I104" s="8"/>
+      <c r="I104" s="7"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="2"/>
     </row>
     <row r="105" spans="1:12" ht="15">
-      <c r="A105" s="7"/>
+      <c r="A105" s="6"/>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="5"/>
       <c r="G105" s="2"/>
       <c r="H105" s="5"/>
-      <c r="I105" s="8"/>
+      <c r="I105" s="7"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2"/>
     </row>
     <row r="106" spans="1:12" ht="15">
-      <c r="A106" s="7"/>
+      <c r="A106" s="6"/>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="5"/>
       <c r="G106" s="2"/>
       <c r="H106" s="5"/>
-      <c r="I106" s="8"/>
+      <c r="I106" s="7"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="2"/>
     </row>
     <row r="107" spans="1:12" ht="15">
-      <c r="A107" s="7"/>
+      <c r="A107" s="6"/>
       <c r="B107" s="2"/>
       <c r="C107" s="2"/>
       <c r="D107" s="2"/>
       <c r="E107" s="2"/>
       <c r="F107" s="5"/>
       <c r="G107" s="2"/>
       <c r="H107" s="5"/>
-      <c r="I107" s="8"/>
+      <c r="I107" s="7"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="2"/>
     </row>
     <row r="108" spans="1:12" ht="15">
-      <c r="A108" s="7"/>
+      <c r="A108" s="6"/>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
       <c r="E108" s="2"/>
       <c r="F108" s="5"/>
       <c r="G108" s="2"/>
       <c r="H108" s="5"/>
-      <c r="I108" s="8"/>
+      <c r="I108" s="7"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
       <c r="L108" s="2"/>
     </row>
     <row r="109" spans="1:12" ht="15">
-      <c r="A109" s="7"/>
+      <c r="A109" s="6"/>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="5"/>
       <c r="G109" s="2"/>
       <c r="H109" s="5"/>
-      <c r="I109" s="8"/>
+      <c r="I109" s="7"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
     </row>
     <row r="110" spans="1:12" ht="15">
-      <c r="A110" s="7"/>
+      <c r="A110" s="6"/>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="5"/>
       <c r="G110" s="2"/>
       <c r="H110" s="5"/>
-      <c r="I110" s="8"/>
+      <c r="I110" s="7"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
     </row>
     <row r="111" spans="1:12" ht="15">
-      <c r="A111" s="7"/>
+      <c r="A111" s="6"/>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
       <c r="D111" s="2"/>
       <c r="E111" s="2"/>
       <c r="F111" s="5"/>
       <c r="G111" s="2"/>
       <c r="H111" s="5"/>
-      <c r="I111" s="8"/>
+      <c r="I111" s="7"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2"/>
     </row>
     <row r="112" spans="1:12" ht="15">
-      <c r="A112" s="7"/>
+      <c r="A112" s="6"/>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
       <c r="E112" s="2"/>
       <c r="F112" s="5"/>
       <c r="G112" s="2"/>
       <c r="H112" s="5"/>
-      <c r="I112" s="8"/>
+      <c r="I112" s="7"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="2"/>
     </row>
     <row r="113" spans="1:12" ht="15">
-      <c r="A113" s="7"/>
+      <c r="A113" s="6"/>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="5"/>
       <c r="G113" s="2"/>
       <c r="H113" s="5"/>
-      <c r="I113" s="8"/>
+      <c r="I113" s="7"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2"/>
     </row>
     <row r="114" spans="1:12" ht="15">
-      <c r="A114" s="7"/>
+      <c r="A114" s="6"/>
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
       <c r="D114" s="2"/>
       <c r="E114" s="2"/>
       <c r="F114" s="5"/>
       <c r="G114" s="2"/>
       <c r="H114" s="5"/>
-      <c r="I114" s="8"/>
+      <c r="I114" s="7"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="2"/>
     </row>
     <row r="115" spans="1:12" ht="15">
-      <c r="A115" s="7"/>
+      <c r="A115" s="6"/>
       <c r="B115" s="2"/>
       <c r="C115" s="2"/>
       <c r="D115" s="2"/>
       <c r="E115" s="2"/>
       <c r="F115" s="5"/>
       <c r="G115" s="2"/>
       <c r="H115" s="5"/>
-      <c r="I115" s="8"/>
+      <c r="I115" s="7"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="2"/>
     </row>
     <row r="116" spans="1:12" ht="15">
-      <c r="A116" s="7"/>
+      <c r="A116" s="6"/>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
       <c r="E116" s="2"/>
       <c r="F116" s="5"/>
       <c r="G116" s="2"/>
       <c r="H116" s="5"/>
-      <c r="I116" s="8"/>
+      <c r="I116" s="7"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="2"/>
     </row>
     <row r="117" spans="1:12" ht="15">
-      <c r="A117" s="7"/>
+      <c r="A117" s="6"/>
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
       <c r="D117" s="2"/>
       <c r="E117" s="2"/>
       <c r="F117" s="5"/>
       <c r="G117" s="2"/>
       <c r="H117" s="5"/>
-      <c r="I117" s="8"/>
+      <c r="I117" s="7"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="2"/>
     </row>
     <row r="118" spans="1:12" ht="15">
-      <c r="A118" s="7"/>
+      <c r="A118" s="6"/>
       <c r="B118" s="2"/>
       <c r="C118" s="2"/>
       <c r="D118" s="2"/>
       <c r="E118" s="2"/>
       <c r="F118" s="5"/>
       <c r="G118" s="2"/>
       <c r="H118" s="5"/>
-      <c r="I118" s="8"/>
+      <c r="I118" s="7"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="2"/>
     </row>
     <row r="119" spans="1:12" ht="15">
-      <c r="A119" s="7"/>
+      <c r="A119" s="6"/>
       <c r="B119" s="2"/>
       <c r="C119" s="2"/>
       <c r="D119" s="2"/>
       <c r="E119" s="2"/>
       <c r="F119" s="5"/>
       <c r="G119" s="2"/>
       <c r="H119" s="5"/>
-      <c r="I119" s="8"/>
+      <c r="I119" s="7"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="2"/>
     </row>
     <row r="120" spans="1:12" ht="15">
-      <c r="A120" s="7"/>
+      <c r="A120" s="6"/>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="5"/>
       <c r="G120" s="2"/>
       <c r="H120" s="5"/>
-      <c r="I120" s="8"/>
+      <c r="I120" s="7"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
     </row>
     <row r="121" spans="1:12" ht="15">
-      <c r="A121" s="7"/>
+      <c r="A121" s="6"/>
       <c r="B121" s="2"/>
       <c r="C121" s="2"/>
       <c r="D121" s="2"/>
       <c r="E121" s="2"/>
       <c r="F121" s="5"/>
       <c r="G121" s="2"/>
       <c r="H121" s="5"/>
-      <c r="I121" s="8"/>
+      <c r="I121" s="7"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2"/>
     </row>
     <row r="122" spans="1:12" ht="15">
-      <c r="A122" s="7"/>
+      <c r="A122" s="6"/>
       <c r="B122" s="2"/>
       <c r="C122" s="2"/>
       <c r="D122" s="2"/>
       <c r="E122" s="2"/>
       <c r="F122" s="5"/>
       <c r="G122" s="2"/>
       <c r="H122" s="5"/>
-      <c r="I122" s="8"/>
+      <c r="I122" s="7"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="2"/>
     </row>
     <row r="123" spans="1:12" ht="15">
-      <c r="A123" s="7"/>
+      <c r="A123" s="6"/>
       <c r="B123" s="2"/>
       <c r="C123" s="2"/>
       <c r="D123" s="2"/>
       <c r="E123" s="2"/>
       <c r="F123" s="5"/>
       <c r="G123" s="2"/>
       <c r="H123" s="5"/>
-      <c r="I123" s="8"/>
+      <c r="I123" s="7"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2"/>
     </row>
     <row r="124" spans="1:12" ht="15">
-      <c r="A124" s="7"/>
+      <c r="A124" s="6"/>
       <c r="B124" s="2"/>
       <c r="C124" s="2"/>
       <c r="D124" s="2"/>
       <c r="E124" s="2"/>
       <c r="F124" s="5"/>
       <c r="G124" s="2"/>
       <c r="H124" s="5"/>
-      <c r="I124" s="8"/>
+      <c r="I124" s="7"/>
       <c r="J124" s="2"/>
       <c r="K124" s="2"/>
       <c r="L124" s="2"/>
     </row>
     <row r="125" spans="1:12" ht="15">
-      <c r="A125" s="7"/>
+      <c r="A125" s="6"/>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
       <c r="E125" s="2"/>
       <c r="F125" s="5"/>
       <c r="G125" s="2"/>
       <c r="H125" s="5"/>
-      <c r="I125" s="8"/>
+      <c r="I125" s="7"/>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2"/>
     </row>
     <row r="126" spans="1:12" ht="15">
-      <c r="A126" s="7"/>
+      <c r="A126" s="6"/>
       <c r="B126" s="2"/>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
       <c r="E126" s="2"/>
       <c r="F126" s="5"/>
       <c r="G126" s="2"/>
       <c r="H126" s="5"/>
-      <c r="I126" s="8"/>
+      <c r="I126" s="7"/>
       <c r="J126" s="2"/>
       <c r="K126" s="2"/>
       <c r="L126" s="2"/>
     </row>
     <row r="127" spans="1:12" ht="15">
-      <c r="A127" s="7"/>
+      <c r="A127" s="6"/>
       <c r="B127" s="2"/>
       <c r="C127" s="2"/>
       <c r="D127" s="2"/>
       <c r="E127" s="2"/>
       <c r="F127" s="5"/>
       <c r="G127" s="2"/>
       <c r="H127" s="5"/>
-      <c r="I127" s="8"/>
+      <c r="I127" s="7"/>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
     </row>
     <row r="128" spans="1:12" ht="15">
-      <c r="A128" s="7"/>
+      <c r="A128" s="6"/>
       <c r="B128" s="2"/>
       <c r="C128" s="2"/>
       <c r="D128" s="2"/>
       <c r="E128" s="2"/>
       <c r="F128" s="5"/>
       <c r="G128" s="2"/>
       <c r="H128" s="5"/>
-      <c r="I128" s="8"/>
+      <c r="I128" s="7"/>
       <c r="J128" s="2"/>
       <c r="K128" s="2"/>
       <c r="L128" s="2"/>
     </row>
     <row r="129" spans="1:12" ht="15">
-      <c r="A129" s="7"/>
+      <c r="A129" s="6"/>
       <c r="B129" s="2"/>
       <c r="C129" s="2"/>
       <c r="D129" s="2"/>
       <c r="E129" s="2"/>
       <c r="F129" s="5"/>
       <c r="G129" s="2"/>
       <c r="H129" s="5"/>
-      <c r="I129" s="8"/>
+      <c r="I129" s="7"/>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
       <c r="L129" s="2"/>
     </row>
     <row r="130" spans="1:12" ht="15">
-      <c r="A130" s="7"/>
+      <c r="A130" s="6"/>
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
       <c r="D130" s="2"/>
       <c r="E130" s="2"/>
       <c r="F130" s="5"/>
       <c r="G130" s="2"/>
       <c r="H130" s="5"/>
-      <c r="I130" s="8"/>
+      <c r="I130" s="7"/>
       <c r="J130" s="2"/>
       <c r="K130" s="2"/>
       <c r="L130" s="2"/>
     </row>
     <row r="131" spans="1:12" ht="15">
-      <c r="A131" s="7"/>
+      <c r="A131" s="6"/>
       <c r="B131" s="2"/>
       <c r="C131" s="2"/>
       <c r="D131" s="2"/>
       <c r="E131" s="2"/>
       <c r="F131" s="5"/>
       <c r="G131" s="2"/>
       <c r="H131" s="5"/>
-      <c r="I131" s="8"/>
+      <c r="I131" s="7"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
       <c r="L131" s="2"/>
     </row>
     <row r="132" spans="1:12" ht="15">
-      <c r="A132" s="7"/>
+      <c r="A132" s="6"/>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="F132" s="5"/>
       <c r="G132" s="2"/>
       <c r="H132" s="5"/>
-      <c r="I132" s="8"/>
+      <c r="I132" s="7"/>
       <c r="J132" s="2"/>
       <c r="K132" s="2"/>
       <c r="L132" s="2"/>
     </row>
     <row r="133" spans="1:12" ht="15">
-      <c r="A133" s="7"/>
+      <c r="A133" s="6"/>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="5"/>
       <c r="G133" s="2"/>
       <c r="H133" s="5"/>
-      <c r="I133" s="8"/>
+      <c r="I133" s="7"/>
       <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="2"/>
     </row>
     <row r="134" spans="1:12" ht="15">
-      <c r="A134" s="7"/>
+      <c r="A134" s="6"/>
       <c r="B134" s="2"/>
       <c r="C134" s="2"/>
       <c r="D134" s="2"/>
       <c r="E134" s="2"/>
       <c r="F134" s="5"/>
       <c r="G134" s="2"/>
       <c r="H134" s="5"/>
-      <c r="I134" s="8"/>
+      <c r="I134" s="7"/>
       <c r="J134" s="2"/>
       <c r="K134" s="2"/>
       <c r="L134" s="2"/>
     </row>
     <row r="135" spans="1:12" ht="15">
-      <c r="A135" s="7"/>
+      <c r="A135" s="6"/>
       <c r="B135" s="2"/>
       <c r="C135" s="2"/>
       <c r="D135" s="2"/>
       <c r="E135" s="2"/>
       <c r="F135" s="5"/>
       <c r="G135" s="2"/>
       <c r="H135" s="5"/>
-      <c r="I135" s="8"/>
+      <c r="I135" s="7"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
     </row>
     <row r="136" spans="1:12" ht="15">
-      <c r="A136" s="7"/>
+      <c r="A136" s="6"/>
       <c r="B136" s="2"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="5"/>
       <c r="G136" s="2"/>
       <c r="H136" s="5"/>
-      <c r="I136" s="8"/>
+      <c r="I136" s="7"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
     </row>
     <row r="137" spans="1:12" ht="15">
-      <c r="A137" s="7"/>
+      <c r="A137" s="6"/>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="5"/>
       <c r="G137" s="2"/>
       <c r="H137" s="5"/>
-      <c r="I137" s="8"/>
+      <c r="I137" s="7"/>
       <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="2"/>
     </row>
     <row r="138" spans="1:12" ht="15">
-      <c r="A138" s="7"/>
+      <c r="A138" s="6"/>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
       <c r="E138" s="2"/>
       <c r="F138" s="5"/>
       <c r="G138" s="2"/>
       <c r="H138" s="5"/>
-      <c r="I138" s="8"/>
+      <c r="I138" s="7"/>
       <c r="J138" s="2"/>
       <c r="K138" s="2"/>
       <c r="L138" s="2"/>
     </row>
     <row r="139" spans="1:12" ht="15">
-      <c r="A139" s="7"/>
+      <c r="A139" s="6"/>
       <c r="B139" s="2"/>
       <c r="C139" s="2"/>
       <c r="D139" s="2"/>
       <c r="E139" s="2"/>
       <c r="F139" s="5"/>
       <c r="G139" s="2"/>
       <c r="H139" s="5"/>
-      <c r="I139" s="8"/>
+      <c r="I139" s="7"/>
       <c r="J139" s="2"/>
       <c r="K139" s="2"/>
       <c r="L139" s="2"/>
     </row>
     <row r="140" spans="1:12" ht="15">
-      <c r="A140" s="7"/>
+      <c r="A140" s="6"/>
       <c r="B140" s="2"/>
       <c r="C140" s="2"/>
       <c r="D140" s="2"/>
       <c r="E140" s="2"/>
       <c r="F140" s="5"/>
       <c r="G140" s="2"/>
       <c r="H140" s="5"/>
-      <c r="I140" s="8"/>
+      <c r="I140" s="7"/>
       <c r="J140" s="2"/>
       <c r="K140" s="2"/>
       <c r="L140" s="2"/>
     </row>
     <row r="141" spans="1:12" ht="15">
-      <c r="A141" s="7"/>
+      <c r="A141" s="6"/>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
       <c r="E141" s="2"/>
       <c r="F141" s="5"/>
       <c r="G141" s="2"/>
       <c r="H141" s="5"/>
-      <c r="I141" s="8"/>
+      <c r="I141" s="7"/>
       <c r="J141" s="2"/>
       <c r="K141" s="2"/>
       <c r="L141" s="2"/>
     </row>
     <row r="142" spans="1:12" ht="15">
-      <c r="A142" s="7"/>
+      <c r="A142" s="6"/>
       <c r="B142" s="2"/>
       <c r="C142" s="2"/>
       <c r="D142" s="2"/>
       <c r="E142" s="2"/>
       <c r="F142" s="5"/>
       <c r="G142" s="2"/>
       <c r="H142" s="5"/>
-      <c r="I142" s="8"/>
+      <c r="I142" s="7"/>
       <c r="J142" s="2"/>
       <c r="K142" s="2"/>
       <c r="L142" s="2"/>
     </row>
     <row r="143" spans="1:12" ht="15">
-      <c r="A143" s="7"/>
+      <c r="A143" s="6"/>
       <c r="B143" s="2"/>
       <c r="C143" s="2"/>
       <c r="D143" s="2"/>
       <c r="E143" s="2"/>
       <c r="F143" s="5"/>
       <c r="G143" s="2"/>
       <c r="H143" s="5"/>
-      <c r="I143" s="8"/>
+      <c r="I143" s="7"/>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2"/>
     </row>
     <row r="144" spans="1:12" ht="15">
-      <c r="A144" s="7"/>
+      <c r="A144" s="6"/>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="5"/>
       <c r="G144" s="2"/>
       <c r="H144" s="5"/>
-      <c r="I144" s="8"/>
+      <c r="I144" s="7"/>
       <c r="J144" s="2"/>
       <c r="K144" s="2"/>
       <c r="L144" s="2"/>
     </row>
     <row r="145" spans="1:12" ht="15">
-      <c r="A145" s="7"/>
+      <c r="A145" s="6"/>
       <c r="B145" s="2"/>
       <c r="C145" s="2"/>
       <c r="D145" s="2"/>
       <c r="E145" s="2"/>
       <c r="F145" s="5"/>
       <c r="G145" s="2"/>
       <c r="H145" s="5"/>
-      <c r="I145" s="8"/>
+      <c r="I145" s="7"/>
       <c r="J145" s="2"/>
       <c r="K145" s="2"/>
       <c r="L145" s="2"/>
     </row>
     <row r="146" spans="1:12" ht="15">
-      <c r="A146" s="7"/>
+      <c r="A146" s="6"/>
       <c r="B146" s="2"/>
       <c r="C146" s="2"/>
       <c r="D146" s="2"/>
       <c r="E146" s="2"/>
       <c r="F146" s="5"/>
       <c r="G146" s="2"/>
       <c r="H146" s="5"/>
-      <c r="I146" s="8"/>
+      <c r="I146" s="7"/>
       <c r="J146" s="2"/>
       <c r="K146" s="2"/>
       <c r="L146" s="2"/>
     </row>
     <row r="147" spans="1:12" ht="15">
-      <c r="A147" s="7"/>
+      <c r="A147" s="6"/>
       <c r="B147" s="2"/>
       <c r="C147" s="2"/>
       <c r="D147" s="2"/>
       <c r="E147" s="2"/>
       <c r="F147" s="5"/>
       <c r="G147" s="2"/>
       <c r="H147" s="5"/>
-      <c r="I147" s="8"/>
+      <c r="I147" s="7"/>
       <c r="J147" s="2"/>
       <c r="K147" s="2"/>
       <c r="L147" s="2"/>
     </row>
     <row r="148" spans="1:12" ht="15">
-      <c r="A148" s="7"/>
+      <c r="A148" s="6"/>
       <c r="B148" s="2"/>
       <c r="C148" s="2"/>
       <c r="D148" s="2"/>
       <c r="E148" s="2"/>
       <c r="F148" s="5"/>
       <c r="G148" s="2"/>
       <c r="H148" s="5"/>
-      <c r="I148" s="8"/>
+      <c r="I148" s="7"/>
       <c r="J148" s="2"/>
       <c r="K148" s="2"/>
       <c r="L148" s="2"/>
     </row>
     <row r="149" spans="1:12" ht="15">
-      <c r="A149" s="7"/>
+      <c r="A149" s="6"/>
       <c r="B149" s="2"/>
       <c r="C149" s="2"/>
       <c r="D149" s="2"/>
       <c r="E149" s="2"/>
       <c r="F149" s="5"/>
       <c r="G149" s="2"/>
       <c r="H149" s="5"/>
-      <c r="I149" s="8"/>
+      <c r="I149" s="7"/>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2"/>
     </row>
     <row r="150" spans="1:12" ht="15">
-      <c r="A150" s="7"/>
+      <c r="A150" s="6"/>
       <c r="B150" s="2"/>
       <c r="C150" s="2"/>
       <c r="D150" s="2"/>
       <c r="E150" s="2"/>
       <c r="F150" s="5"/>
       <c r="G150" s="2"/>
       <c r="H150" s="5"/>
-      <c r="I150" s="8"/>
+      <c r="I150" s="7"/>
       <c r="J150" s="2"/>
       <c r="K150" s="2"/>
       <c r="L150" s="2"/>
     </row>
     <row r="151" spans="1:12" ht="15">
-      <c r="A151" s="7"/>
+      <c r="A151" s="6"/>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
       <c r="E151" s="2"/>
       <c r="F151" s="5"/>
       <c r="G151" s="2"/>
       <c r="H151" s="5"/>
-      <c r="I151" s="8"/>
+      <c r="I151" s="7"/>
       <c r="J151" s="2"/>
       <c r="K151" s="2"/>
       <c r="L151" s="2"/>
     </row>
     <row r="152" spans="1:12" ht="15">
-      <c r="A152" s="7"/>
+      <c r="A152" s="6"/>
       <c r="B152" s="2"/>
       <c r="C152" s="2"/>
       <c r="D152" s="2"/>
       <c r="E152" s="2"/>
       <c r="F152" s="5"/>
       <c r="G152" s="2"/>
       <c r="H152" s="5"/>
-      <c r="I152" s="8"/>
+      <c r="I152" s="7"/>
       <c r="J152" s="2"/>
       <c r="K152" s="2"/>
       <c r="L152" s="2"/>
     </row>
     <row r="153" spans="1:12" ht="15">
-      <c r="A153" s="7"/>
+      <c r="A153" s="6"/>
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
       <c r="E153" s="2"/>
       <c r="F153" s="5"/>
       <c r="G153" s="2"/>
       <c r="H153" s="5"/>
-      <c r="I153" s="8"/>
+      <c r="I153" s="7"/>
       <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2"/>
     </row>
     <row r="154" spans="1:12" ht="15">
-      <c r="A154" s="7"/>
+      <c r="A154" s="6"/>
       <c r="B154" s="2"/>
       <c r="C154" s="2"/>
       <c r="D154" s="2"/>
       <c r="E154" s="2"/>
       <c r="F154" s="5"/>
       <c r="G154" s="2"/>
       <c r="H154" s="5"/>
-      <c r="I154" s="8"/>
+      <c r="I154" s="7"/>
       <c r="J154" s="2"/>
       <c r="K154" s="2"/>
       <c r="L154" s="2"/>
     </row>
     <row r="155" spans="1:12" ht="15">
-      <c r="A155" s="7"/>
+      <c r="A155" s="6"/>
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
       <c r="E155" s="2"/>
       <c r="F155" s="5"/>
       <c r="G155" s="2"/>
       <c r="H155" s="5"/>
-      <c r="I155" s="8"/>
+      <c r="I155" s="7"/>
       <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2"/>
     </row>
     <row r="156" spans="1:12" ht="15">
-      <c r="A156" s="7"/>
+      <c r="A156" s="6"/>
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
       <c r="D156" s="2"/>
       <c r="E156" s="2"/>
       <c r="F156" s="5"/>
       <c r="G156" s="2"/>
       <c r="H156" s="5"/>
-      <c r="I156" s="8"/>
+      <c r="I156" s="7"/>
       <c r="J156" s="2"/>
       <c r="K156" s="2"/>
       <c r="L156" s="2"/>
     </row>
     <row r="157" spans="1:12" ht="15">
-      <c r="A157" s="7"/>
+      <c r="A157" s="6"/>
       <c r="B157" s="2"/>
       <c r="C157" s="2"/>
       <c r="D157" s="2"/>
       <c r="E157" s="2"/>
       <c r="F157" s="5"/>
       <c r="G157" s="2"/>
       <c r="H157" s="5"/>
-      <c r="I157" s="8"/>
+      <c r="I157" s="7"/>
       <c r="J157" s="2"/>
       <c r="K157" s="2"/>
       <c r="L157" s="2"/>
     </row>
     <row r="158" spans="1:12" ht="15">
-      <c r="A158" s="7"/>
+      <c r="A158" s="6"/>
       <c r="B158" s="2"/>
       <c r="C158" s="2"/>
       <c r="D158" s="2"/>
       <c r="E158" s="2"/>
       <c r="F158" s="5"/>
       <c r="G158" s="2"/>
       <c r="H158" s="5"/>
-      <c r="I158" s="8"/>
+      <c r="I158" s="7"/>
       <c r="J158" s="2"/>
       <c r="K158" s="2"/>
       <c r="L158" s="2"/>
     </row>
     <row r="159" spans="1:12" ht="15">
-      <c r="A159" s="7"/>
+      <c r="A159" s="6"/>
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
       <c r="D159" s="2"/>
       <c r="E159" s="2"/>
       <c r="F159" s="5"/>
       <c r="G159" s="2"/>
       <c r="H159" s="5"/>
-      <c r="I159" s="8"/>
+      <c r="I159" s="7"/>
       <c r="J159" s="2"/>
       <c r="K159" s="2"/>
       <c r="L159" s="2"/>
     </row>
     <row r="160" spans="1:12" ht="15">
-      <c r="A160" s="7"/>
+      <c r="A160" s="6"/>
       <c r="B160" s="2"/>
       <c r="C160" s="2"/>
       <c r="D160" s="2"/>
       <c r="E160" s="2"/>
       <c r="F160" s="5"/>
       <c r="G160" s="2"/>
       <c r="H160" s="5"/>
-      <c r="I160" s="8"/>
+      <c r="I160" s="7"/>
       <c r="J160" s="2"/>
       <c r="K160" s="2"/>
       <c r="L160" s="2"/>
     </row>
     <row r="161" spans="1:12" ht="15">
-      <c r="A161" s="7"/>
+      <c r="A161" s="6"/>
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
       <c r="D161" s="2"/>
       <c r="E161" s="2"/>
       <c r="F161" s="5"/>
       <c r="G161" s="2"/>
       <c r="H161" s="5"/>
-      <c r="I161" s="8"/>
+      <c r="I161" s="7"/>
       <c r="J161" s="2"/>
       <c r="K161" s="2"/>
       <c r="L161" s="2"/>
     </row>
     <row r="162" spans="1:12" ht="15">
-      <c r="A162" s="7"/>
+      <c r="A162" s="6"/>
       <c r="B162" s="2"/>
       <c r="C162" s="2"/>
       <c r="D162" s="2"/>
       <c r="E162" s="2"/>
       <c r="F162" s="5"/>
       <c r="G162" s="2"/>
       <c r="H162" s="5"/>
-      <c r="I162" s="8"/>
+      <c r="I162" s="7"/>
       <c r="J162" s="2"/>
       <c r="K162" s="2"/>
       <c r="L162" s="2"/>
     </row>
     <row r="163" spans="1:12" ht="15">
-      <c r="A163" s="7"/>
+      <c r="A163" s="6"/>
       <c r="B163" s="2"/>
       <c r="C163" s="2"/>
       <c r="D163" s="2"/>
       <c r="E163" s="2"/>
       <c r="F163" s="5"/>
       <c r="G163" s="2"/>
       <c r="H163" s="5"/>
-      <c r="I163" s="8"/>
+      <c r="I163" s="7"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
     </row>
     <row r="164" spans="1:12" ht="15">
-      <c r="A164" s="7"/>
+      <c r="A164" s="6"/>
       <c r="B164" s="2"/>
       <c r="C164" s="2"/>
       <c r="D164" s="2"/>
       <c r="E164" s="2"/>
       <c r="F164" s="5"/>
       <c r="G164" s="2"/>
       <c r="H164" s="5"/>
-      <c r="I164" s="8"/>
+      <c r="I164" s="7"/>
       <c r="J164" s="2"/>
       <c r="K164" s="2"/>
       <c r="L164" s="2"/>
     </row>
     <row r="165" spans="1:12" ht="15">
-      <c r="A165" s="7"/>
+      <c r="A165" s="6"/>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
       <c r="E165" s="2"/>
       <c r="F165" s="5"/>
       <c r="G165" s="2"/>
       <c r="H165" s="5"/>
-      <c r="I165" s="8"/>
+      <c r="I165" s="7"/>
       <c r="J165" s="2"/>
       <c r="K165" s="2"/>
       <c r="L165" s="2"/>
     </row>
     <row r="166" spans="1:12" ht="15">
-      <c r="A166" s="7"/>
+      <c r="A166" s="6"/>
       <c r="B166" s="2"/>
       <c r="C166" s="2"/>
       <c r="D166" s="2"/>
       <c r="E166" s="2"/>
       <c r="F166" s="5"/>
       <c r="G166" s="2"/>
       <c r="H166" s="5"/>
-      <c r="I166" s="8"/>
+      <c r="I166" s="7"/>
       <c r="J166" s="2"/>
       <c r="K166" s="2"/>
       <c r="L166" s="2"/>
     </row>
     <row r="167" spans="1:12" ht="15">
-      <c r="A167" s="7"/>
+      <c r="A167" s="6"/>
       <c r="B167" s="2"/>
       <c r="C167" s="2"/>
       <c r="D167" s="2"/>
       <c r="E167" s="2"/>
       <c r="F167" s="5"/>
       <c r="G167" s="2"/>
       <c r="H167" s="5"/>
-      <c r="I167" s="8"/>
+      <c r="I167" s="7"/>
       <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="2"/>
     </row>
     <row r="168" spans="1:12" ht="15">
-      <c r="A168" s="7"/>
+      <c r="A168" s="6"/>
       <c r="B168" s="2"/>
       <c r="C168" s="2"/>
       <c r="D168" s="2"/>
       <c r="E168" s="2"/>
       <c r="F168" s="5"/>
       <c r="G168" s="2"/>
       <c r="H168" s="5"/>
-      <c r="I168" s="8"/>
+      <c r="I168" s="7"/>
       <c r="J168" s="2"/>
       <c r="K168" s="2"/>
       <c r="L168" s="2"/>
     </row>
     <row r="169" spans="1:12" ht="15">
-      <c r="A169" s="7"/>
+      <c r="A169" s="6"/>
       <c r="B169" s="2"/>
       <c r="C169" s="2"/>
       <c r="D169" s="2"/>
       <c r="E169" s="2"/>
       <c r="F169" s="5"/>
       <c r="G169" s="2"/>
       <c r="H169" s="5"/>
-      <c r="I169" s="8"/>
+      <c r="I169" s="7"/>
       <c r="J169" s="2"/>
       <c r="K169" s="2"/>
       <c r="L169" s="2"/>
     </row>
     <row r="170" spans="1:12" ht="15">
-      <c r="A170" s="7"/>
+      <c r="A170" s="6"/>
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="5"/>
       <c r="G170" s="2"/>
       <c r="H170" s="5"/>
-      <c r="I170" s="8"/>
+      <c r="I170" s="7"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
     </row>
     <row r="171" spans="1:12" ht="15">
-      <c r="A171" s="7"/>
+      <c r="A171" s="6"/>
       <c r="B171" s="2"/>
       <c r="C171" s="2"/>
       <c r="D171" s="2"/>
       <c r="E171" s="2"/>
       <c r="F171" s="5"/>
       <c r="G171" s="2"/>
       <c r="H171" s="5"/>
-      <c r="I171" s="8"/>
+      <c r="I171" s="7"/>
       <c r="J171" s="2"/>
       <c r="K171" s="2"/>
       <c r="L171" s="2"/>
     </row>
     <row r="172" spans="1:12" ht="15">
-      <c r="A172" s="7"/>
+      <c r="A172" s="6"/>
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
       <c r="D172" s="2"/>
       <c r="E172" s="2"/>
       <c r="F172" s="5"/>
       <c r="G172" s="2"/>
       <c r="H172" s="5"/>
-      <c r="I172" s="8"/>
+      <c r="I172" s="7"/>
       <c r="J172" s="2"/>
       <c r="K172" s="2"/>
       <c r="L172" s="2"/>
     </row>
     <row r="173" spans="1:12" ht="15">
-      <c r="A173" s="7"/>
+      <c r="A173" s="6"/>
       <c r="B173" s="2"/>
       <c r="C173" s="2"/>
       <c r="D173" s="2"/>
       <c r="E173" s="2"/>
       <c r="F173" s="5"/>
       <c r="G173" s="2"/>
       <c r="H173" s="5"/>
-      <c r="I173" s="8"/>
+      <c r="I173" s="7"/>
       <c r="J173" s="2"/>
       <c r="K173" s="2"/>
       <c r="L173" s="2"/>
     </row>
     <row r="174" spans="1:12" ht="15">
-      <c r="A174" s="7"/>
+      <c r="A174" s="6"/>
       <c r="B174" s="2"/>
       <c r="C174" s="2"/>
       <c r="D174" s="2"/>
       <c r="E174" s="2"/>
       <c r="F174" s="5"/>
       <c r="G174" s="2"/>
       <c r="H174" s="5"/>
-      <c r="I174" s="8"/>
+      <c r="I174" s="7"/>
       <c r="J174" s="2"/>
       <c r="K174" s="2"/>
       <c r="L174" s="2"/>
     </row>
     <row r="175" spans="1:12" ht="15">
-      <c r="A175" s="7"/>
+      <c r="A175" s="6"/>
       <c r="B175" s="2"/>
       <c r="C175" s="2"/>
       <c r="D175" s="2"/>
       <c r="E175" s="2"/>
       <c r="F175" s="5"/>
       <c r="G175" s="2"/>
       <c r="H175" s="5"/>
-      <c r="I175" s="8"/>
+      <c r="I175" s="7"/>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="2"/>
     </row>
     <row r="176" spans="1:12" ht="15">
-      <c r="A176" s="7"/>
+      <c r="A176" s="6"/>
       <c r="B176" s="2"/>
       <c r="C176" s="2"/>
       <c r="D176" s="2"/>
       <c r="E176" s="2"/>
       <c r="F176" s="5"/>
       <c r="G176" s="2"/>
       <c r="H176" s="5"/>
-      <c r="I176" s="8"/>
+      <c r="I176" s="7"/>
       <c r="J176" s="2"/>
       <c r="K176" s="2"/>
       <c r="L176" s="2"/>
     </row>
     <row r="177" spans="1:12" ht="15">
-      <c r="A177" s="7"/>
+      <c r="A177" s="6"/>
       <c r="B177" s="2"/>
       <c r="C177" s="2"/>
       <c r="D177" s="2"/>
       <c r="E177" s="2"/>
       <c r="F177" s="5"/>
       <c r="G177" s="2"/>
       <c r="H177" s="5"/>
-      <c r="I177" s="8"/>
+      <c r="I177" s="7"/>
       <c r="J177" s="2"/>
       <c r="K177" s="2"/>
       <c r="L177" s="2"/>
     </row>
     <row r="178" spans="1:12" ht="15">
-      <c r="A178" s="7"/>
+      <c r="A178" s="6"/>
       <c r="B178" s="2"/>
       <c r="C178" s="2"/>
       <c r="D178" s="2"/>
       <c r="E178" s="2"/>
       <c r="F178" s="5"/>
       <c r="G178" s="2"/>
       <c r="H178" s="5"/>
-      <c r="I178" s="8"/>
+      <c r="I178" s="7"/>
       <c r="J178" s="2"/>
       <c r="K178" s="2"/>
       <c r="L178" s="2"/>
     </row>
     <row r="179" spans="1:12" ht="15">
-      <c r="A179" s="7"/>
+      <c r="A179" s="6"/>
       <c r="B179" s="2"/>
       <c r="C179" s="2"/>
       <c r="D179" s="2"/>
       <c r="E179" s="2"/>
       <c r="F179" s="5"/>
       <c r="G179" s="2"/>
       <c r="H179" s="5"/>
-      <c r="I179" s="8"/>
+      <c r="I179" s="7"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
     </row>
     <row r="180" spans="1:12" ht="15">
-      <c r="A180" s="7"/>
+      <c r="A180" s="6"/>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="2"/>
       <c r="F180" s="5"/>
       <c r="G180" s="2"/>
       <c r="H180" s="5"/>
-      <c r="I180" s="8"/>
+      <c r="I180" s="7"/>
       <c r="J180" s="2"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
     </row>
     <row r="181" spans="1:12" ht="15">
-      <c r="A181" s="7"/>
+      <c r="A181" s="6"/>
       <c r="B181" s="2"/>
       <c r="C181" s="2"/>
       <c r="D181" s="2"/>
       <c r="E181" s="2"/>
       <c r="F181" s="5"/>
       <c r="G181" s="2"/>
       <c r="H181" s="5"/>
-      <c r="I181" s="8"/>
+      <c r="I181" s="7"/>
       <c r="J181" s="2"/>
       <c r="K181" s="2"/>
       <c r="L181" s="2"/>
     </row>
     <row r="182" spans="1:12" ht="15">
-      <c r="A182" s="7"/>
+      <c r="A182" s="6"/>
       <c r="B182" s="2"/>
       <c r="C182" s="2"/>
       <c r="D182" s="2"/>
       <c r="E182" s="2"/>
       <c r="F182" s="5"/>
       <c r="G182" s="2"/>
       <c r="H182" s="5"/>
-      <c r="I182" s="8"/>
+      <c r="I182" s="7"/>
       <c r="J182" s="2"/>
       <c r="K182" s="2"/>
       <c r="L182" s="2"/>
     </row>
     <row r="183" spans="1:12" ht="15">
-      <c r="A183" s="7"/>
+      <c r="A183" s="6"/>
       <c r="B183" s="2"/>
       <c r="C183" s="2"/>
       <c r="D183" s="2"/>
       <c r="E183" s="2"/>
       <c r="F183" s="5"/>
       <c r="G183" s="2"/>
       <c r="H183" s="5"/>
-      <c r="I183" s="8"/>
+      <c r="I183" s="7"/>
       <c r="J183" s="2"/>
       <c r="K183" s="2"/>
       <c r="L183" s="2"/>
     </row>
     <row r="184" spans="1:12" ht="15">
-      <c r="A184" s="7"/>
+      <c r="A184" s="6"/>
       <c r="B184" s="2"/>
       <c r="C184" s="2"/>
       <c r="D184" s="2"/>
       <c r="E184" s="2"/>
       <c r="F184" s="5"/>
       <c r="G184" s="2"/>
       <c r="H184" s="5"/>
-      <c r="I184" s="8"/>
+      <c r="I184" s="7"/>
       <c r="J184" s="2"/>
       <c r="K184" s="2"/>
       <c r="L184" s="2"/>
     </row>
     <row r="185" spans="1:12" ht="15">
-      <c r="A185" s="7"/>
+      <c r="A185" s="6"/>
       <c r="B185" s="2"/>
       <c r="C185" s="2"/>
       <c r="D185" s="2"/>
       <c r="E185" s="2"/>
       <c r="F185" s="5"/>
       <c r="G185" s="2"/>
       <c r="H185" s="5"/>
-      <c r="I185" s="8"/>
+      <c r="I185" s="7"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
     </row>
     <row r="186" spans="1:12" ht="15">
-      <c r="A186" s="7"/>
+      <c r="A186" s="6"/>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="5"/>
       <c r="G186" s="2"/>
       <c r="H186" s="5"/>
-      <c r="I186" s="8"/>
+      <c r="I186" s="7"/>
       <c r="J186" s="2"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
     </row>
     <row r="187" spans="1:12" ht="15">
-      <c r="A187" s="7"/>
+      <c r="A187" s="6"/>
       <c r="B187" s="2"/>
       <c r="C187" s="2"/>
       <c r="D187" s="2"/>
       <c r="E187" s="2"/>
       <c r="F187" s="5"/>
       <c r="G187" s="2"/>
       <c r="H187" s="5"/>
-      <c r="I187" s="8"/>
+      <c r="I187" s="7"/>
       <c r="J187" s="2"/>
       <c r="K187" s="2"/>
       <c r="L187" s="2"/>
     </row>
     <row r="188" spans="1:12" ht="15">
-      <c r="A188" s="7"/>
+      <c r="A188" s="6"/>
       <c r="B188" s="2"/>
       <c r="C188" s="2"/>
       <c r="D188" s="2"/>
       <c r="E188" s="2"/>
       <c r="F188" s="5"/>
       <c r="G188" s="2"/>
       <c r="H188" s="5"/>
-      <c r="I188" s="8"/>
+      <c r="I188" s="7"/>
       <c r="J188" s="2"/>
       <c r="K188" s="2"/>
       <c r="L188" s="2"/>
     </row>
     <row r="189" spans="1:12" ht="15">
-      <c r="A189" s="7"/>
+      <c r="A189" s="6"/>
       <c r="B189" s="2"/>
       <c r="C189" s="2"/>
       <c r="D189" s="2"/>
       <c r="E189" s="2"/>
       <c r="F189" s="5"/>
       <c r="G189" s="2"/>
       <c r="H189" s="5"/>
-      <c r="I189" s="8"/>
+      <c r="I189" s="7"/>
       <c r="J189" s="2"/>
       <c r="K189" s="2"/>
       <c r="L189" s="2"/>
     </row>
     <row r="190" spans="1:12" ht="15">
-      <c r="A190" s="7"/>
+      <c r="A190" s="6"/>
       <c r="B190" s="2"/>
       <c r="C190" s="2"/>
       <c r="D190" s="2"/>
       <c r="E190" s="2"/>
       <c r="F190" s="5"/>
       <c r="G190" s="2"/>
       <c r="H190" s="5"/>
-      <c r="I190" s="8"/>
+      <c r="I190" s="7"/>
       <c r="J190" s="2"/>
       <c r="K190" s="2"/>
       <c r="L190" s="2"/>
     </row>
     <row r="191" spans="1:12" ht="15">
-      <c r="A191" s="7"/>
+      <c r="A191" s="6"/>
       <c r="B191" s="2"/>
       <c r="C191" s="2"/>
       <c r="D191" s="2"/>
       <c r="E191" s="2"/>
       <c r="F191" s="5"/>
       <c r="G191" s="2"/>
       <c r="H191" s="5"/>
-      <c r="I191" s="8"/>
+      <c r="I191" s="7"/>
       <c r="J191" s="2"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
     </row>
     <row r="192" spans="1:12" ht="15">
-      <c r="A192" s="7"/>
+      <c r="A192" s="6"/>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="5"/>
       <c r="G192" s="2"/>
       <c r="H192" s="5"/>
-      <c r="I192" s="8"/>
+      <c r="I192" s="7"/>
       <c r="J192" s="2"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
     </row>
     <row r="193" spans="1:12" ht="15">
-      <c r="A193" s="7"/>
+      <c r="A193" s="6"/>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="5"/>
       <c r="G193" s="2"/>
       <c r="H193" s="5"/>
-      <c r="I193" s="8"/>
+      <c r="I193" s="7"/>
       <c r="J193" s="2"/>
       <c r="K193" s="2"/>
       <c r="L193" s="2"/>
     </row>
     <row r="194" spans="1:12" ht="15">
-      <c r="A194" s="7"/>
+      <c r="A194" s="6"/>
       <c r="B194" s="2"/>
       <c r="C194" s="2"/>
       <c r="D194" s="2"/>
       <c r="E194" s="2"/>
       <c r="F194" s="5"/>
       <c r="G194" s="2"/>
       <c r="H194" s="5"/>
-      <c r="I194" s="8"/>
+      <c r="I194" s="7"/>
       <c r="J194" s="2"/>
       <c r="K194" s="2"/>
       <c r="L194" s="2"/>
     </row>
     <row r="195" spans="1:12" ht="15">
-      <c r="A195" s="7"/>
+      <c r="A195" s="6"/>
       <c r="B195" s="2"/>
       <c r="C195" s="2"/>
       <c r="D195" s="2"/>
       <c r="E195" s="2"/>
       <c r="F195" s="5"/>
       <c r="G195" s="2"/>
       <c r="H195" s="5"/>
-      <c r="I195" s="8"/>
+      <c r="I195" s="7"/>
       <c r="J195" s="2"/>
       <c r="K195" s="2"/>
       <c r="L195" s="2"/>
     </row>
     <row r="196" spans="1:12" ht="15">
-      <c r="A196" s="7"/>
+      <c r="A196" s="6"/>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="5"/>
       <c r="G196" s="2"/>
       <c r="H196" s="5"/>
-      <c r="I196" s="8"/>
+      <c r="I196" s="7"/>
       <c r="J196" s="2"/>
       <c r="K196" s="2"/>
       <c r="L196" s="2"/>
     </row>
     <row r="197" spans="1:12" ht="15">
-      <c r="A197" s="7"/>
+      <c r="A197" s="6"/>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="5"/>
       <c r="G197" s="2"/>
       <c r="H197" s="5"/>
-      <c r="I197" s="8"/>
+      <c r="I197" s="7"/>
       <c r="J197" s="2"/>
       <c r="K197" s="2"/>
       <c r="L197" s="2"/>
     </row>
     <row r="198" spans="1:12" ht="15">
-      <c r="A198" s="7"/>
+      <c r="A198" s="6"/>
       <c r="B198" s="2"/>
       <c r="C198" s="2"/>
       <c r="D198" s="2"/>
       <c r="E198" s="2"/>
       <c r="F198" s="5"/>
       <c r="G198" s="2"/>
       <c r="H198" s="5"/>
-      <c r="I198" s="8"/>
+      <c r="I198" s="7"/>
       <c r="J198" s="2"/>
       <c r="K198" s="2"/>
       <c r="L198" s="2"/>
     </row>
     <row r="199" spans="1:12" ht="15">
-      <c r="A199" s="7"/>
+      <c r="A199" s="6"/>
       <c r="B199" s="2"/>
       <c r="C199" s="2"/>
       <c r="D199" s="2"/>
       <c r="E199" s="2"/>
       <c r="F199" s="5"/>
       <c r="G199" s="2"/>
       <c r="H199" s="5"/>
-      <c r="I199" s="8"/>
+      <c r="I199" s="7"/>
       <c r="J199" s="2"/>
       <c r="K199" s="2"/>
       <c r="L199" s="2"/>
     </row>
     <row r="200" spans="1:12" ht="15">
-      <c r="A200" s="7"/>
+      <c r="A200" s="6"/>
       <c r="B200" s="2"/>
       <c r="C200" s="2"/>
       <c r="D200" s="2"/>
       <c r="E200" s="2"/>
       <c r="F200" s="5"/>
       <c r="G200" s="2"/>
       <c r="H200" s="5"/>
-      <c r="I200" s="8"/>
+      <c r="I200" s="7"/>
       <c r="J200" s="2"/>
       <c r="K200" s="2"/>
       <c r="L200" s="2"/>
     </row>
     <row r="201" spans="1:12" ht="15">
-      <c r="A201" s="7"/>
+      <c r="A201" s="6"/>
       <c r="B201" s="2"/>
       <c r="C201" s="2"/>
       <c r="D201" s="2"/>
       <c r="E201" s="2"/>
       <c r="F201" s="5"/>
       <c r="G201" s="2"/>
       <c r="H201" s="5"/>
-      <c r="I201" s="8"/>
+      <c r="I201" s="7"/>
       <c r="J201" s="2"/>
       <c r="K201" s="2"/>
       <c r="L201" s="2"/>
     </row>
     <row r="202" spans="1:12" ht="15">
-      <c r="A202" s="7"/>
+      <c r="A202" s="6"/>
       <c r="B202" s="2"/>
       <c r="C202" s="2"/>
       <c r="D202" s="2"/>
       <c r="E202" s="2"/>
       <c r="F202" s="5"/>
       <c r="G202" s="2"/>
       <c r="H202" s="5"/>
-      <c r="I202" s="8"/>
+      <c r="I202" s="7"/>
       <c r="J202" s="2"/>
       <c r="K202" s="2"/>
       <c r="L202" s="2"/>
     </row>
     <row r="203" spans="1:12" ht="15">
-      <c r="A203" s="7"/>
+      <c r="A203" s="6"/>
       <c r="B203" s="2"/>
       <c r="C203" s="2"/>
       <c r="D203" s="2"/>
       <c r="E203" s="2"/>
       <c r="F203" s="5"/>
       <c r="G203" s="2"/>
       <c r="H203" s="5"/>
-      <c r="I203" s="8"/>
+      <c r="I203" s="7"/>
       <c r="J203" s="2"/>
       <c r="K203" s="2"/>
       <c r="L203" s="2"/>
     </row>
     <row r="204" spans="1:12" ht="15">
-      <c r="A204" s="7"/>
+      <c r="A204" s="6"/>
       <c r="B204" s="2"/>
       <c r="C204" s="2"/>
       <c r="D204" s="2"/>
       <c r="E204" s="2"/>
       <c r="F204" s="5"/>
       <c r="G204" s="2"/>
       <c r="H204" s="5"/>
-      <c r="I204" s="8"/>
+      <c r="I204" s="7"/>
       <c r="J204" s="2"/>
       <c r="K204" s="2"/>
       <c r="L204" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{4E33BEC3-2E25-4DEB-B23F-2174C53FB4D3}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC2664FB-EEE5-4B9D-9CD3-D928A6EDFE7A}">
-  <dimension ref="A1:L126"/>
+  <dimension ref="A1:L123"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="38.5" style="15" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="63.625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
+    <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
+    <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
+    <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
+    <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
+    <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
+    <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...9 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
     </row>
     <row r="2" spans="1:12" ht="15">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="27" t="s">
+      <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="28" t="s">
+      <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="27" t="s">
+      <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="28" t="s">
+      <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="29" t="s">
+      <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="27" t="s">
+      <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="L2" s="27" t="s">
+      <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
-      <c r="A3" s="12" t="s">
-[...27 lines deleted...]
-        <v>44377</v>
+      <c r="A3" s="6" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F3" s="5">
+        <v>52655</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="H3" s="5">
+        <v>234</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J3" s="8">
+        <v>44407</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>187</v>
+        <v>35</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>959</v>
+        <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15">
-      <c r="A4" s="7" t="s">
-        <v>1134</v>
+      <c r="A4" s="6" t="s">
+        <v>1136</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>418</v>
+        <v>293</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>269</v>
+        <v>17</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F4" s="5">
-        <v>52722</v>
+        <v>52655</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>19</v>
+        <v>501</v>
       </c>
       <c r="H4" s="5">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>44360</v>
+        <v>236</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>1139</v>
+      </c>
+      <c r="J4" s="8">
+        <v>44421</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
-      <c r="A5" s="7" t="s">
-        <v>1137</v>
+      <c r="A5" s="6" t="s">
+        <v>1140</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>1139</v>
+        <v>269</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="5">
-        <v>52722</v>
+        <v>52241</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="5">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="I5" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="J5" s="8">
+        <v>44425</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="15">
+      <c r="A6" s="6" t="s">
         <v>1136</v>
       </c>
-      <c r="J5" s="9">
-[...12 lines deleted...]
-      </c>
       <c r="B6" s="2" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F6" s="5">
         <v>52655</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="H6" s="5">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>44407</v>
+        <v>238</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="J6" s="8">
+        <v>44435</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
-      <c r="A7" s="7" t="s">
-        <v>1140</v>
+      <c r="A7" s="6" t="s">
+        <v>1144</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>289</v>
+        <v>136</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F7" s="5">
-        <v>52655</v>
+        <v>52404</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>497</v>
+        <v>40</v>
       </c>
       <c r="H7" s="5">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>44421</v>
+        <v>43</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J7" s="8">
+        <v>44439</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>35</v>
+        <v>191</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>153</v>
-[...4 lines deleted...]
-        <v>1144</v>
+        <v>949</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="30">
+      <c r="A8" s="6" t="s">
+        <v>1147</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>265</v>
+        <v>1149</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>266</v>
+        <v>355</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="5">
-        <v>52241</v>
+        <v>51454</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="5">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>44425</v>
+        <v>34</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>1150</v>
+      </c>
+      <c r="J8" s="8">
+        <v>44407</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>187</v>
+        <v>966</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>217</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
-      <c r="A9" s="7" t="s">
-        <v>1140</v>
+      <c r="A9" s="6" t="s">
+        <v>1152</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>1141</v>
+        <v>1153</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>17</v>
+        <v>273</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F9" s="5">
-        <v>52655</v>
+        <v>52804</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>570</v>
+        <v>33</v>
       </c>
       <c r="H9" s="5">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>44435</v>
+        <v>49</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>1150</v>
+      </c>
+      <c r="J9" s="8">
+        <v>44421</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
-      <c r="A10" s="7" t="s">
-        <v>1148</v>
+      <c r="A10" s="6" t="s">
+        <v>1136</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>1149</v>
+        <v>1137</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" s="5">
+        <v>52655</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="H10" s="5">
+        <v>239</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J10" s="8">
+        <v>44449</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15">
+      <c r="A11" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="5">
+        <v>50208</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" s="5">
+        <v>82</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>1157</v>
+      </c>
+      <c r="J11" s="8">
+        <v>44488</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="15">
+      <c r="A12" s="6" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="E12" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" s="5">
+        <v>52498</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="5">
+        <v>37</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J12" s="8">
+        <v>44470</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="15">
+      <c r="A13" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="F10" s="5">
-[...112 lines deleted...]
-      </c>
       <c r="F13" s="5">
-        <v>52655</v>
+        <v>50392</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>570</v>
+        <v>27</v>
       </c>
       <c r="H13" s="5">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>44449</v>
+        <v>25</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J13" s="8">
+        <v>44480</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>153</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
-      <c r="A14" s="7" t="s">
-        <v>1159</v>
+      <c r="A14" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>621</v>
+        <v>229</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>622</v>
+        <v>230</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5">
-        <v>50208</v>
+        <v>50010</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H14" s="5">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>44488</v>
+        <v>26</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="J14" s="8">
+        <v>44491</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>141</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
-      <c r="A15" s="7" t="s">
-        <v>1162</v>
+      <c r="A15" s="6" t="s">
+        <v>1166</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F15" s="5">
-        <v>52498</v>
+        <v>52404</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H15" s="5">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>44470</v>
+        <v>60</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J15" s="8">
+        <v>44535</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        <v>1165</v>
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="30">
+      <c r="A16" s="6" t="s">
+        <v>1170</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>17</v>
+        <v>1172</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>26</v>
+        <v>1173</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="5">
-        <v>50392</v>
+        <v>51334</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="H16" s="5">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>44480</v>
+        <v>59</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="J16" s="8">
+        <v>44505</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>28</v>
+        <v>972</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>29</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
-      <c r="A17" s="7" t="s">
-        <v>196</v>
+      <c r="A17" s="6" t="s">
+        <v>1175</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>225</v>
+        <v>625</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>226</v>
+        <v>626</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="5">
-        <v>50010</v>
+        <v>50208</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H17" s="5">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>44491</v>
+        <v>710</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="J17" s="8">
+        <v>44561</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>1155</v>
+        <v>953</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
-      <c r="A18" s="7" t="s">
-        <v>1170</v>
+      <c r="A18" s="6" t="s">
+        <v>1136</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>1171</v>
+        <v>1137</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>136</v>
+        <v>293</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="5">
-        <v>52404</v>
+        <v>52655</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>33</v>
+        <v>501</v>
       </c>
       <c r="H18" s="5">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>44535</v>
+        <v>247</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="J18" s="8">
+        <v>44547</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>187</v>
+        <v>35</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>1173</v>
-[...4 lines deleted...]
-        <v>1174</v>
+        <v>158</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="15">
+      <c r="A19" s="6" t="s">
+        <v>1161</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>1176</v>
+        <v>350</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>1177</v>
+        <v>26</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="F19" s="5">
-        <v>51334</v>
+        <v>50392</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>40</v>
+        <v>501</v>
       </c>
       <c r="H19" s="5">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>44505</v>
+        <v>30</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>1179</v>
+      </c>
+      <c r="J19" s="8">
+        <v>44519</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>969</v>
+        <v>28</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>1155</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
-      <c r="A20" s="7" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A20" s="6"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
     </row>
     <row r="21" spans="1:12" ht="15">
-      <c r="A21" s="7" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A21" s="6"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
     </row>
     <row r="22" spans="1:12" ht="15">
-      <c r="A22" s="7" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A22" s="6"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
     </row>
     <row r="23" spans="1:12" ht="15">
-      <c r="A23" s="7"/>
+      <c r="A23" s="6"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="5"/>
       <c r="G23" s="2"/>
       <c r="H23" s="5"/>
-      <c r="I23" s="8"/>
+      <c r="I23" s="7"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
     </row>
     <row r="24" spans="1:12" ht="15">
-      <c r="A24" s="7"/>
+      <c r="A24" s="6"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="5"/>
       <c r="G24" s="2"/>
       <c r="H24" s="5"/>
-      <c r="I24" s="8"/>
+      <c r="I24" s="7"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
     </row>
     <row r="25" spans="1:12" ht="15">
-      <c r="A25" s="7"/>
+      <c r="A25" s="6"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="5"/>
       <c r="G25" s="2"/>
       <c r="H25" s="5"/>
-      <c r="I25" s="8"/>
+      <c r="I25" s="7"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
     </row>
     <row r="26" spans="1:12" ht="15">
-      <c r="A26" s="7"/>
+      <c r="A26" s="6"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="5"/>
       <c r="G26" s="2"/>
       <c r="H26" s="5"/>
-      <c r="I26" s="8"/>
+      <c r="I26" s="7"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
     </row>
     <row r="27" spans="1:12" ht="15">
-      <c r="A27" s="7"/>
+      <c r="A27" s="6"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="5"/>
       <c r="G27" s="2"/>
       <c r="H27" s="5"/>
-      <c r="I27" s="8"/>
+      <c r="I27" s="7"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
     </row>
     <row r="28" spans="1:12" ht="15">
-      <c r="A28" s="7"/>
+      <c r="A28" s="6"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="5"/>
       <c r="G28" s="2"/>
       <c r="H28" s="5"/>
-      <c r="I28" s="8"/>
+      <c r="I28" s="7"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
     </row>
     <row r="29" spans="1:12" ht="15">
-      <c r="A29" s="7"/>
+      <c r="A29" s="6"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="5"/>
       <c r="G29" s="2"/>
       <c r="H29" s="5"/>
-      <c r="I29" s="8"/>
+      <c r="I29" s="7"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
     </row>
     <row r="30" spans="1:12" ht="15">
-      <c r="A30" s="7"/>
+      <c r="A30" s="6"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="5"/>
       <c r="G30" s="2"/>
       <c r="H30" s="5"/>
-      <c r="I30" s="8"/>
+      <c r="I30" s="7"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
     </row>
     <row r="31" spans="1:12" ht="15">
-      <c r="A31" s="7"/>
+      <c r="A31" s="6"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="5"/>
       <c r="G31" s="2"/>
       <c r="H31" s="5"/>
-      <c r="I31" s="8"/>
+      <c r="I31" s="7"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
     </row>
     <row r="32" spans="1:12" ht="15">
-      <c r="A32" s="7"/>
+      <c r="A32" s="6"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="5"/>
       <c r="G32" s="2"/>
       <c r="H32" s="5"/>
-      <c r="I32" s="8"/>
+      <c r="I32" s="7"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
     </row>
     <row r="33" spans="1:12" ht="15">
-      <c r="A33" s="7"/>
+      <c r="A33" s="6"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="5"/>
       <c r="G33" s="2"/>
       <c r="H33" s="5"/>
-      <c r="I33" s="8"/>
+      <c r="I33" s="7"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
     </row>
     <row r="34" spans="1:12" ht="15">
-      <c r="A34" s="7"/>
+      <c r="A34" s="6"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="5"/>
       <c r="G34" s="2"/>
       <c r="H34" s="5"/>
-      <c r="I34" s="8"/>
+      <c r="I34" s="7"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
     </row>
     <row r="35" spans="1:12" ht="15">
-      <c r="A35" s="7"/>
+      <c r="A35" s="6"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="5"/>
       <c r="G35" s="2"/>
       <c r="H35" s="5"/>
-      <c r="I35" s="8"/>
+      <c r="I35" s="7"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
     </row>
     <row r="36" spans="1:12" ht="15">
-      <c r="A36" s="7"/>
+      <c r="A36" s="6"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="5"/>
       <c r="G36" s="2"/>
       <c r="H36" s="5"/>
-      <c r="I36" s="8"/>
+      <c r="I36" s="7"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
     </row>
     <row r="37" spans="1:12" ht="15">
-      <c r="A37" s="7"/>
+      <c r="A37" s="6"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="5"/>
       <c r="G37" s="2"/>
       <c r="H37" s="5"/>
-      <c r="I37" s="8"/>
+      <c r="I37" s="7"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
     </row>
     <row r="38" spans="1:12" ht="15">
-      <c r="A38" s="7"/>
+      <c r="A38" s="6"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="5"/>
       <c r="G38" s="2"/>
       <c r="H38" s="5"/>
-      <c r="I38" s="8"/>
+      <c r="I38" s="7"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="15">
-      <c r="A39" s="7"/>
+      <c r="A39" s="6"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="5"/>
       <c r="G39" s="2"/>
       <c r="H39" s="5"/>
-      <c r="I39" s="8"/>
+      <c r="I39" s="7"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
     <row r="40" spans="1:12" ht="15">
-      <c r="A40" s="7"/>
+      <c r="A40" s="6"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="5"/>
       <c r="G40" s="2"/>
       <c r="H40" s="5"/>
-      <c r="I40" s="8"/>
+      <c r="I40" s="7"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
     </row>
     <row r="41" spans="1:12" ht="15">
-      <c r="A41" s="7"/>
+      <c r="A41" s="6"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="5"/>
       <c r="G41" s="2"/>
       <c r="H41" s="5"/>
-      <c r="I41" s="8"/>
+      <c r="I41" s="7"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
     </row>
     <row r="42" spans="1:12" ht="15">
-      <c r="A42" s="7"/>
+      <c r="A42" s="6"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="5"/>
       <c r="G42" s="2"/>
       <c r="H42" s="5"/>
-      <c r="I42" s="8"/>
+      <c r="I42" s="7"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
     </row>
     <row r="43" spans="1:12" ht="15">
-      <c r="A43" s="7"/>
+      <c r="A43" s="6"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="5"/>
       <c r="G43" s="2"/>
       <c r="H43" s="5"/>
-      <c r="I43" s="8"/>
+      <c r="I43" s="7"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
     </row>
     <row r="44" spans="1:12" ht="15">
-      <c r="A44" s="7"/>
+      <c r="A44" s="6"/>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="5"/>
       <c r="G44" s="2"/>
       <c r="H44" s="5"/>
-      <c r="I44" s="8"/>
+      <c r="I44" s="7"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
     </row>
     <row r="45" spans="1:12" ht="15">
-      <c r="A45" s="7"/>
+      <c r="A45" s="6"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="5"/>
       <c r="G45" s="2"/>
       <c r="H45" s="5"/>
-      <c r="I45" s="8"/>
+      <c r="I45" s="7"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
     </row>
     <row r="46" spans="1:12" ht="15">
-      <c r="A46" s="7"/>
+      <c r="A46" s="6"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="5"/>
       <c r="G46" s="2"/>
       <c r="H46" s="5"/>
-      <c r="I46" s="8"/>
+      <c r="I46" s="7"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
     </row>
     <row r="47" spans="1:12" ht="15">
-      <c r="A47" s="7"/>
+      <c r="A47" s="6"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="5"/>
       <c r="G47" s="2"/>
       <c r="H47" s="5"/>
-      <c r="I47" s="8"/>
+      <c r="I47" s="7"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
     </row>
     <row r="48" spans="1:12" ht="15">
-      <c r="A48" s="7"/>
+      <c r="A48" s="6"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="5"/>
       <c r="G48" s="2"/>
       <c r="H48" s="5"/>
-      <c r="I48" s="8"/>
+      <c r="I48" s="7"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
     </row>
     <row r="49" spans="1:12" ht="15">
-      <c r="A49" s="7"/>
+      <c r="A49" s="6"/>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="5"/>
       <c r="G49" s="2"/>
       <c r="H49" s="5"/>
-      <c r="I49" s="8"/>
+      <c r="I49" s="7"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
     </row>
     <row r="50" spans="1:12" ht="15">
-      <c r="A50" s="7"/>
+      <c r="A50" s="6"/>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="5"/>
       <c r="G50" s="2"/>
       <c r="H50" s="5"/>
-      <c r="I50" s="8"/>
+      <c r="I50" s="7"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
     </row>
     <row r="51" spans="1:12" ht="15">
-      <c r="A51" s="7"/>
+      <c r="A51" s="6"/>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="5"/>
       <c r="G51" s="2"/>
       <c r="H51" s="5"/>
-      <c r="I51" s="8"/>
+      <c r="I51" s="7"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
     </row>
     <row r="52" spans="1:12" ht="15">
-      <c r="A52" s="7"/>
+      <c r="A52" s="6"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="5"/>
       <c r="G52" s="2"/>
       <c r="H52" s="5"/>
-      <c r="I52" s="8"/>
+      <c r="I52" s="7"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
     </row>
     <row r="53" spans="1:12" ht="15">
-      <c r="A53" s="7"/>
+      <c r="A53" s="6"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="5"/>
       <c r="G53" s="2"/>
       <c r="H53" s="5"/>
-      <c r="I53" s="8"/>
+      <c r="I53" s="7"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
     </row>
     <row r="54" spans="1:12" ht="15">
-      <c r="A54" s="7"/>
+      <c r="A54" s="6"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="5"/>
       <c r="G54" s="2"/>
       <c r="H54" s="5"/>
-      <c r="I54" s="8"/>
+      <c r="I54" s="7"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
     </row>
     <row r="55" spans="1:12" ht="15">
-      <c r="A55" s="7"/>
+      <c r="A55" s="6"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="5"/>
       <c r="G55" s="2"/>
       <c r="H55" s="5"/>
-      <c r="I55" s="8"/>
+      <c r="I55" s="7"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
     </row>
     <row r="56" spans="1:12" ht="15">
-      <c r="A56" s="7"/>
+      <c r="A56" s="6"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="5"/>
       <c r="G56" s="2"/>
       <c r="H56" s="5"/>
-      <c r="I56" s="8"/>
+      <c r="I56" s="7"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
     </row>
     <row r="57" spans="1:12" ht="15">
-      <c r="A57" s="7"/>
+      <c r="A57" s="6"/>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="5"/>
       <c r="G57" s="2"/>
       <c r="H57" s="5"/>
-      <c r="I57" s="8"/>
+      <c r="I57" s="7"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
     </row>
     <row r="58" spans="1:12" ht="15">
-      <c r="A58" s="7"/>
+      <c r="A58" s="6"/>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="5"/>
       <c r="G58" s="2"/>
       <c r="H58" s="5"/>
-      <c r="I58" s="8"/>
+      <c r="I58" s="7"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
     </row>
     <row r="59" spans="1:12" ht="15">
-      <c r="A59" s="7"/>
+      <c r="A59" s="6"/>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="5"/>
       <c r="G59" s="2"/>
       <c r="H59" s="5"/>
-      <c r="I59" s="8"/>
+      <c r="I59" s="7"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
     </row>
     <row r="60" spans="1:12" ht="15">
-      <c r="A60" s="7"/>
+      <c r="A60" s="6"/>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="5"/>
       <c r="G60" s="2"/>
       <c r="H60" s="5"/>
-      <c r="I60" s="8"/>
+      <c r="I60" s="7"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
     </row>
     <row r="61" spans="1:12" ht="15">
-      <c r="A61" s="7"/>
+      <c r="A61" s="6"/>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="5"/>
       <c r="G61" s="2"/>
       <c r="H61" s="5"/>
-      <c r="I61" s="8"/>
+      <c r="I61" s="7"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
       <c r="L61" s="2"/>
     </row>
     <row r="62" spans="1:12" ht="15">
-      <c r="A62" s="7"/>
+      <c r="A62" s="6"/>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="5"/>
       <c r="G62" s="2"/>
       <c r="H62" s="5"/>
-      <c r="I62" s="8"/>
+      <c r="I62" s="7"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
     </row>
     <row r="63" spans="1:12" ht="15">
-      <c r="A63" s="7"/>
+      <c r="A63" s="6"/>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
       <c r="D63" s="2"/>
       <c r="E63" s="2"/>
       <c r="F63" s="5"/>
       <c r="G63" s="2"/>
       <c r="H63" s="5"/>
-      <c r="I63" s="8"/>
+      <c r="I63" s="7"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2"/>
     </row>
     <row r="64" spans="1:12" ht="15">
-      <c r="A64" s="7"/>
+      <c r="A64" s="6"/>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="5"/>
       <c r="G64" s="2"/>
       <c r="H64" s="5"/>
-      <c r="I64" s="8"/>
+      <c r="I64" s="7"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="L64" s="2"/>
     </row>
     <row r="65" spans="1:12" ht="15">
-      <c r="A65" s="7"/>
+      <c r="A65" s="6"/>
       <c r="B65" s="2"/>
       <c r="C65" s="2"/>
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="5"/>
       <c r="G65" s="2"/>
       <c r="H65" s="5"/>
-      <c r="I65" s="8"/>
+      <c r="I65" s="7"/>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="2"/>
     </row>
     <row r="66" spans="1:12" ht="15">
-      <c r="A66" s="7"/>
+      <c r="A66" s="6"/>
       <c r="B66" s="2"/>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
       <c r="E66" s="2"/>
       <c r="F66" s="5"/>
       <c r="G66" s="2"/>
       <c r="H66" s="5"/>
-      <c r="I66" s="8"/>
+      <c r="I66" s="7"/>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
       <c r="L66" s="2"/>
     </row>
     <row r="67" spans="1:12" ht="15">
-      <c r="A67" s="7"/>
+      <c r="A67" s="6"/>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="5"/>
       <c r="G67" s="2"/>
       <c r="H67" s="5"/>
-      <c r="I67" s="8"/>
+      <c r="I67" s="7"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
     </row>
     <row r="68" spans="1:12" ht="15">
-      <c r="A68" s="7"/>
+      <c r="A68" s="6"/>
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
       <c r="F68" s="5"/>
       <c r="G68" s="2"/>
       <c r="H68" s="5"/>
-      <c r="I68" s="8"/>
+      <c r="I68" s="7"/>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
       <c r="L68" s="2"/>
     </row>
     <row r="69" spans="1:12" ht="15">
-      <c r="A69" s="7"/>
+      <c r="A69" s="6"/>
       <c r="B69" s="2"/>
       <c r="C69" s="2"/>
       <c r="D69" s="2"/>
       <c r="E69" s="2"/>
       <c r="F69" s="5"/>
       <c r="G69" s="2"/>
       <c r="H69" s="5"/>
-      <c r="I69" s="8"/>
+      <c r="I69" s="7"/>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2"/>
     </row>
     <row r="70" spans="1:12" ht="15">
-      <c r="A70" s="7"/>
+      <c r="A70" s="6"/>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="5"/>
       <c r="G70" s="2"/>
       <c r="H70" s="5"/>
-      <c r="I70" s="8"/>
+      <c r="I70" s="7"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
     </row>
     <row r="71" spans="1:12" ht="15">
-      <c r="A71" s="7"/>
+      <c r="A71" s="6"/>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
       <c r="F71" s="5"/>
       <c r="G71" s="2"/>
       <c r="H71" s="5"/>
-      <c r="I71" s="8"/>
+      <c r="I71" s="7"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2"/>
     </row>
     <row r="72" spans="1:12" ht="15">
-      <c r="A72" s="7"/>
+      <c r="A72" s="6"/>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="5"/>
       <c r="G72" s="2"/>
       <c r="H72" s="5"/>
-      <c r="I72" s="8"/>
+      <c r="I72" s="7"/>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
       <c r="L72" s="2"/>
     </row>
     <row r="73" spans="1:12" ht="15">
-      <c r="A73" s="7"/>
+      <c r="A73" s="6"/>
       <c r="B73" s="2"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="5"/>
       <c r="G73" s="2"/>
       <c r="H73" s="5"/>
-      <c r="I73" s="8"/>
+      <c r="I73" s="7"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
     </row>
     <row r="74" spans="1:12" ht="15">
-      <c r="A74" s="7"/>
+      <c r="A74" s="6"/>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="5"/>
       <c r="G74" s="2"/>
       <c r="H74" s="5"/>
-      <c r="I74" s="8"/>
+      <c r="I74" s="7"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
     </row>
     <row r="75" spans="1:12" ht="15">
-      <c r="A75" s="7"/>
+      <c r="A75" s="6"/>
       <c r="B75" s="2"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="5"/>
       <c r="G75" s="2"/>
       <c r="H75" s="5"/>
-      <c r="I75" s="8"/>
+      <c r="I75" s="7"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="2"/>
     </row>
     <row r="76" spans="1:12" ht="15">
-      <c r="A76" s="7"/>
+      <c r="A76" s="6"/>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="5"/>
       <c r="G76" s="2"/>
       <c r="H76" s="5"/>
-      <c r="I76" s="8"/>
+      <c r="I76" s="7"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
     </row>
     <row r="77" spans="1:12" ht="15">
-      <c r="A77" s="7"/>
+      <c r="A77" s="6"/>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="5"/>
       <c r="G77" s="2"/>
       <c r="H77" s="5"/>
-      <c r="I77" s="8"/>
+      <c r="I77" s="7"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2"/>
     </row>
     <row r="78" spans="1:12" ht="15">
-      <c r="A78" s="7"/>
+      <c r="A78" s="6"/>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
       <c r="F78" s="5"/>
       <c r="G78" s="2"/>
       <c r="H78" s="5"/>
-      <c r="I78" s="8"/>
+      <c r="I78" s="7"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
     </row>
     <row r="79" spans="1:12" ht="15">
-      <c r="A79" s="7"/>
+      <c r="A79" s="6"/>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
       <c r="D79" s="2"/>
       <c r="E79" s="2"/>
       <c r="F79" s="5"/>
       <c r="G79" s="2"/>
       <c r="H79" s="5"/>
-      <c r="I79" s="8"/>
+      <c r="I79" s="7"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2"/>
     </row>
     <row r="80" spans="1:12" ht="15">
-      <c r="A80" s="7"/>
+      <c r="A80" s="6"/>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="5"/>
       <c r="G80" s="2"/>
       <c r="H80" s="5"/>
-      <c r="I80" s="8"/>
+      <c r="I80" s="7"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
     </row>
     <row r="81" spans="1:12" ht="15">
-      <c r="A81" s="7"/>
+      <c r="A81" s="6"/>
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="5"/>
       <c r="G81" s="2"/>
       <c r="H81" s="5"/>
-      <c r="I81" s="8"/>
+      <c r="I81" s="7"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
     </row>
     <row r="82" spans="1:12" ht="15">
-      <c r="A82" s="7"/>
+      <c r="A82" s="6"/>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="5"/>
       <c r="G82" s="2"/>
       <c r="H82" s="5"/>
-      <c r="I82" s="8"/>
+      <c r="I82" s="7"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
       <c r="L82" s="2"/>
     </row>
     <row r="83" spans="1:12" ht="15">
-      <c r="A83" s="7"/>
+      <c r="A83" s="6"/>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
       <c r="D83" s="2"/>
       <c r="E83" s="2"/>
       <c r="F83" s="5"/>
       <c r="G83" s="2"/>
       <c r="H83" s="5"/>
-      <c r="I83" s="8"/>
+      <c r="I83" s="7"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="2"/>
     </row>
     <row r="84" spans="1:12" ht="15">
-      <c r="A84" s="7"/>
+      <c r="A84" s="6"/>
       <c r="B84" s="2"/>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
       <c r="E84" s="2"/>
       <c r="F84" s="5"/>
       <c r="G84" s="2"/>
       <c r="H84" s="5"/>
-      <c r="I84" s="8"/>
+      <c r="I84" s="7"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
     </row>
     <row r="85" spans="1:12" ht="15">
-      <c r="A85" s="7"/>
+      <c r="A85" s="6"/>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="5"/>
       <c r="G85" s="2"/>
       <c r="H85" s="5"/>
-      <c r="I85" s="8"/>
+      <c r="I85" s="7"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2"/>
     </row>
     <row r="86" spans="1:12" ht="15">
-      <c r="A86" s="7"/>
+      <c r="A86" s="6"/>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="5"/>
       <c r="G86" s="2"/>
       <c r="H86" s="5"/>
-      <c r="I86" s="8"/>
+      <c r="I86" s="7"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
     </row>
     <row r="87" spans="1:12" ht="15">
-      <c r="A87" s="7"/>
+      <c r="A87" s="6"/>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
       <c r="D87" s="2"/>
       <c r="E87" s="2"/>
       <c r="F87" s="5"/>
       <c r="G87" s="2"/>
       <c r="H87" s="5"/>
-      <c r="I87" s="8"/>
+      <c r="I87" s="7"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
     </row>
     <row r="88" spans="1:12" ht="15">
-      <c r="A88" s="7"/>
+      <c r="A88" s="6"/>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
       <c r="E88" s="2"/>
       <c r="F88" s="5"/>
       <c r="G88" s="2"/>
       <c r="H88" s="5"/>
-      <c r="I88" s="8"/>
+      <c r="I88" s="7"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="2"/>
     </row>
     <row r="89" spans="1:12" ht="15">
-      <c r="A89" s="7"/>
+      <c r="A89" s="6"/>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
       <c r="D89" s="2"/>
       <c r="E89" s="2"/>
       <c r="F89" s="5"/>
       <c r="G89" s="2"/>
       <c r="H89" s="5"/>
-      <c r="I89" s="8"/>
+      <c r="I89" s="7"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
     </row>
     <row r="90" spans="1:12" ht="15">
-      <c r="A90" s="7"/>
+      <c r="A90" s="6"/>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="5"/>
       <c r="G90" s="2"/>
       <c r="H90" s="5"/>
-      <c r="I90" s="8"/>
+      <c r="I90" s="7"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
     </row>
     <row r="91" spans="1:12" ht="15">
-      <c r="A91" s="7"/>
+      <c r="A91" s="6"/>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="5"/>
       <c r="G91" s="2"/>
       <c r="H91" s="5"/>
-      <c r="I91" s="8"/>
+      <c r="I91" s="7"/>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2"/>
     </row>
     <row r="92" spans="1:12" ht="15">
-      <c r="A92" s="7"/>
+      <c r="A92" s="6"/>
       <c r="B92" s="2"/>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
       <c r="E92" s="2"/>
       <c r="F92" s="5"/>
       <c r="G92" s="2"/>
       <c r="H92" s="5"/>
-      <c r="I92" s="8"/>
+      <c r="I92" s="7"/>
       <c r="J92" s="2"/>
       <c r="K92" s="2"/>
       <c r="L92" s="2"/>
     </row>
     <row r="93" spans="1:12" ht="15">
-      <c r="A93" s="7"/>
+      <c r="A93" s="6"/>
       <c r="B93" s="2"/>
       <c r="C93" s="2"/>
       <c r="D93" s="2"/>
       <c r="E93" s="2"/>
       <c r="F93" s="5"/>
       <c r="G93" s="2"/>
       <c r="H93" s="5"/>
-      <c r="I93" s="8"/>
+      <c r="I93" s="7"/>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="2"/>
     </row>
     <row r="94" spans="1:12" ht="15">
-      <c r="A94" s="7"/>
+      <c r="A94" s="6"/>
       <c r="B94" s="2"/>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
       <c r="E94" s="2"/>
       <c r="F94" s="5"/>
       <c r="G94" s="2"/>
       <c r="H94" s="5"/>
-      <c r="I94" s="8"/>
+      <c r="I94" s="7"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
     </row>
     <row r="95" spans="1:12" ht="15">
-      <c r="A95" s="7"/>
+      <c r="A95" s="6"/>
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="5"/>
       <c r="G95" s="2"/>
       <c r="H95" s="5"/>
-      <c r="I95" s="8"/>
+      <c r="I95" s="7"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
     </row>
     <row r="96" spans="1:12" ht="15">
-      <c r="A96" s="7"/>
+      <c r="A96" s="6"/>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
       <c r="E96" s="2"/>
       <c r="F96" s="5"/>
       <c r="G96" s="2"/>
       <c r="H96" s="5"/>
-      <c r="I96" s="8"/>
+      <c r="I96" s="7"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
       <c r="L96" s="2"/>
     </row>
     <row r="97" spans="1:12" ht="15">
-      <c r="A97" s="7"/>
+      <c r="A97" s="6"/>
       <c r="B97" s="2"/>
       <c r="C97" s="2"/>
       <c r="D97" s="2"/>
       <c r="E97" s="2"/>
       <c r="F97" s="5"/>
       <c r="G97" s="2"/>
       <c r="H97" s="5"/>
-      <c r="I97" s="8"/>
+      <c r="I97" s="7"/>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="2"/>
     </row>
     <row r="98" spans="1:12" ht="15">
-      <c r="A98" s="7"/>
+      <c r="A98" s="6"/>
       <c r="B98" s="2"/>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
       <c r="E98" s="2"/>
       <c r="F98" s="5"/>
       <c r="G98" s="2"/>
       <c r="H98" s="5"/>
-      <c r="I98" s="8"/>
+      <c r="I98" s="7"/>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
       <c r="L98" s="2"/>
     </row>
     <row r="99" spans="1:12" ht="15">
-      <c r="A99" s="7"/>
+      <c r="A99" s="6"/>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="5"/>
       <c r="G99" s="2"/>
       <c r="H99" s="5"/>
-      <c r="I99" s="8"/>
+      <c r="I99" s="7"/>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2"/>
     </row>
     <row r="100" spans="1:12" ht="15">
-      <c r="A100" s="7"/>
+      <c r="A100" s="6"/>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
       <c r="E100" s="2"/>
       <c r="F100" s="5"/>
       <c r="G100" s="2"/>
       <c r="H100" s="5"/>
-      <c r="I100" s="8"/>
+      <c r="I100" s="7"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="2"/>
     </row>
     <row r="101" spans="1:12" ht="15">
-      <c r="A101" s="7"/>
+      <c r="A101" s="6"/>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="5"/>
       <c r="G101" s="2"/>
       <c r="H101" s="5"/>
-      <c r="I101" s="8"/>
+      <c r="I101" s="7"/>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2"/>
     </row>
     <row r="102" spans="1:12" ht="15">
-      <c r="A102" s="7"/>
+      <c r="A102" s="6"/>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="5"/>
       <c r="G102" s="2"/>
       <c r="H102" s="5"/>
-      <c r="I102" s="8"/>
+      <c r="I102" s="7"/>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="2"/>
     </row>
     <row r="103" spans="1:12" ht="15">
-      <c r="A103" s="7"/>
+      <c r="A103" s="6"/>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
       <c r="D103" s="2"/>
       <c r="E103" s="2"/>
       <c r="F103" s="5"/>
       <c r="G103" s="2"/>
       <c r="H103" s="5"/>
-      <c r="I103" s="8"/>
+      <c r="I103" s="7"/>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="2"/>
     </row>
     <row r="104" spans="1:12" ht="15">
-      <c r="A104" s="7"/>
+      <c r="A104" s="6"/>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="5"/>
       <c r="G104" s="2"/>
       <c r="H104" s="5"/>
-      <c r="I104" s="8"/>
+      <c r="I104" s="7"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="2"/>
     </row>
     <row r="105" spans="1:12" ht="15">
-      <c r="A105" s="7"/>
+      <c r="A105" s="6"/>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="5"/>
       <c r="G105" s="2"/>
       <c r="H105" s="5"/>
-      <c r="I105" s="8"/>
+      <c r="I105" s="7"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2"/>
     </row>
     <row r="106" spans="1:12" ht="15">
-      <c r="A106" s="7"/>
+      <c r="A106" s="6"/>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="5"/>
       <c r="G106" s="2"/>
       <c r="H106" s="5"/>
-      <c r="I106" s="8"/>
+      <c r="I106" s="7"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="2"/>
     </row>
     <row r="107" spans="1:12" ht="15">
-      <c r="A107" s="7"/>
+      <c r="A107" s="6"/>
       <c r="B107" s="2"/>
       <c r="C107" s="2"/>
       <c r="D107" s="2"/>
       <c r="E107" s="2"/>
       <c r="F107" s="5"/>
       <c r="G107" s="2"/>
       <c r="H107" s="5"/>
-      <c r="I107" s="8"/>
+      <c r="I107" s="7"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="2"/>
     </row>
     <row r="108" spans="1:12" ht="15">
-      <c r="A108" s="7"/>
+      <c r="A108" s="6"/>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
       <c r="E108" s="2"/>
       <c r="F108" s="5"/>
       <c r="G108" s="2"/>
       <c r="H108" s="5"/>
-      <c r="I108" s="8"/>
+      <c r="I108" s="7"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
       <c r="L108" s="2"/>
     </row>
     <row r="109" spans="1:12" ht="15">
-      <c r="A109" s="7"/>
+      <c r="A109" s="6"/>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="5"/>
       <c r="G109" s="2"/>
       <c r="H109" s="5"/>
-      <c r="I109" s="8"/>
+      <c r="I109" s="7"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
     </row>
     <row r="110" spans="1:12" ht="15">
-      <c r="A110" s="7"/>
+      <c r="A110" s="6"/>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="5"/>
       <c r="G110" s="2"/>
       <c r="H110" s="5"/>
-      <c r="I110" s="8"/>
+      <c r="I110" s="7"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
     </row>
     <row r="111" spans="1:12" ht="15">
-      <c r="A111" s="7"/>
+      <c r="A111" s="6"/>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
       <c r="D111" s="2"/>
       <c r="E111" s="2"/>
       <c r="F111" s="5"/>
       <c r="G111" s="2"/>
       <c r="H111" s="5"/>
-      <c r="I111" s="8"/>
+      <c r="I111" s="7"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2"/>
     </row>
     <row r="112" spans="1:12" ht="15">
-      <c r="A112" s="7"/>
+      <c r="A112" s="6"/>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
       <c r="E112" s="2"/>
       <c r="F112" s="5"/>
       <c r="G112" s="2"/>
       <c r="H112" s="5"/>
-      <c r="I112" s="8"/>
+      <c r="I112" s="7"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="2"/>
     </row>
     <row r="113" spans="1:12" ht="15">
-      <c r="A113" s="7"/>
+      <c r="A113" s="6"/>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="5"/>
       <c r="G113" s="2"/>
       <c r="H113" s="5"/>
-      <c r="I113" s="8"/>
+      <c r="I113" s="7"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2"/>
     </row>
     <row r="114" spans="1:12" ht="15">
-      <c r="A114" s="7"/>
+      <c r="A114" s="6"/>
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
       <c r="D114" s="2"/>
       <c r="E114" s="2"/>
       <c r="F114" s="5"/>
       <c r="G114" s="2"/>
       <c r="H114" s="5"/>
-      <c r="I114" s="8"/>
+      <c r="I114" s="7"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="2"/>
     </row>
     <row r="115" spans="1:12" ht="15">
-      <c r="A115" s="7"/>
+      <c r="A115" s="6"/>
       <c r="B115" s="2"/>
       <c r="C115" s="2"/>
       <c r="D115" s="2"/>
       <c r="E115" s="2"/>
       <c r="F115" s="5"/>
       <c r="G115" s="2"/>
       <c r="H115" s="5"/>
-      <c r="I115" s="8"/>
+      <c r="I115" s="7"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="2"/>
     </row>
     <row r="116" spans="1:12" ht="15">
-      <c r="A116" s="7"/>
+      <c r="A116" s="6"/>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
       <c r="E116" s="2"/>
       <c r="F116" s="5"/>
       <c r="G116" s="2"/>
       <c r="H116" s="5"/>
-      <c r="I116" s="8"/>
+      <c r="I116" s="7"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="2"/>
     </row>
     <row r="117" spans="1:12" ht="15">
-      <c r="A117" s="7"/>
+      <c r="A117" s="6"/>
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
       <c r="D117" s="2"/>
       <c r="E117" s="2"/>
       <c r="F117" s="5"/>
       <c r="G117" s="2"/>
       <c r="H117" s="5"/>
-      <c r="I117" s="8"/>
+      <c r="I117" s="7"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="2"/>
     </row>
     <row r="118" spans="1:12" ht="15">
-      <c r="A118" s="7"/>
+      <c r="A118" s="6"/>
       <c r="B118" s="2"/>
       <c r="C118" s="2"/>
       <c r="D118" s="2"/>
       <c r="E118" s="2"/>
       <c r="F118" s="5"/>
       <c r="G118" s="2"/>
       <c r="H118" s="5"/>
-      <c r="I118" s="8"/>
+      <c r="I118" s="7"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="2"/>
     </row>
     <row r="119" spans="1:12" ht="15">
-      <c r="A119" s="7"/>
+      <c r="A119" s="6"/>
       <c r="B119" s="2"/>
       <c r="C119" s="2"/>
       <c r="D119" s="2"/>
       <c r="E119" s="2"/>
       <c r="F119" s="5"/>
       <c r="G119" s="2"/>
       <c r="H119" s="5"/>
-      <c r="I119" s="8"/>
+      <c r="I119" s="7"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="2"/>
     </row>
     <row r="120" spans="1:12" ht="15">
-      <c r="A120" s="7"/>
+      <c r="A120" s="6"/>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="5"/>
       <c r="G120" s="2"/>
       <c r="H120" s="5"/>
-      <c r="I120" s="8"/>
+      <c r="I120" s="7"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
     </row>
     <row r="121" spans="1:12" ht="15">
-      <c r="A121" s="7"/>
+      <c r="A121" s="6"/>
       <c r="B121" s="2"/>
       <c r="C121" s="2"/>
       <c r="D121" s="2"/>
       <c r="E121" s="2"/>
       <c r="F121" s="5"/>
       <c r="G121" s="2"/>
       <c r="H121" s="5"/>
-      <c r="I121" s="8"/>
+      <c r="I121" s="7"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2"/>
     </row>
     <row r="122" spans="1:12" ht="15">
-      <c r="A122" s="7"/>
+      <c r="A122" s="6"/>
       <c r="B122" s="2"/>
       <c r="C122" s="2"/>
       <c r="D122" s="2"/>
       <c r="E122" s="2"/>
       <c r="F122" s="5"/>
       <c r="G122" s="2"/>
       <c r="H122" s="5"/>
-      <c r="I122" s="8"/>
+      <c r="I122" s="7"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="2"/>
     </row>
     <row r="123" spans="1:12" ht="15">
-      <c r="A123" s="7"/>
+      <c r="A123" s="6"/>
       <c r="B123" s="2"/>
       <c r="C123" s="2"/>
       <c r="D123" s="2"/>
       <c r="E123" s="2"/>
       <c r="F123" s="5"/>
       <c r="G123" s="2"/>
       <c r="H123" s="5"/>
-      <c r="I123" s="8"/>
+      <c r="I123" s="7"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2"/>
-    </row>
-[...40 lines deleted...]
-      <c r="L126" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{FDB455D2-25CF-4029-BAA5-A1A6AFB86DBB}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3160C22F-FADD-4A7B-B4FB-176BA35CDFDA}">
   <sheetPr filterMode="1"/>
   <dimension ref="A2:L189"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O5" sqref="O5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.875" customWidth="1"/>
     <col min="5" max="5" width="5.375" customWidth="1"/>
     <col min="6" max="6" width="6.5" customWidth="1"/>
     <col min="7" max="7" width="28.625" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="9" width="11.875" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" ht="30">
-      <c r="A2" s="12" t="s">
-        <v>593</v>
+      <c r="A2" s="11" t="s">
+        <v>597</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F2" s="1">
         <v>50009</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="1">
         <v>319</v>
       </c>
-      <c r="I2" s="34">
+      <c r="I2" s="32">
         <v>45475</v>
       </c>
-      <c r="J2" s="34">
+      <c r="J2" s="32">
         <v>45534</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="135">
-      <c r="A3" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E3" s="36" t="s">
+      <c r="A3" s="33" t="s">
         <v>319</v>
       </c>
-      <c r="F3" s="36">
+      <c r="B3" s="34" t="s">
+        <v>320</v>
+      </c>
+      <c r="C3" s="34" t="s">
+        <v>321</v>
+      </c>
+      <c r="D3" s="34" t="s">
+        <v>322</v>
+      </c>
+      <c r="E3" s="34" t="s">
+        <v>323</v>
+      </c>
+      <c r="F3" s="34">
         <v>57108</v>
       </c>
-      <c r="G3" s="36" t="s">
+      <c r="G3" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H3" s="36">
+      <c r="H3" s="34">
         <v>35</v>
       </c>
-      <c r="I3" s="37">
+      <c r="I3" s="35">
         <v>45772</v>
       </c>
-      <c r="J3" s="37">
+      <c r="J3" s="35">
         <v>45836</v>
       </c>
-      <c r="K3" s="36" t="s">
+      <c r="K3" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L3" s="35" t="s">
+      <c r="L3" s="33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="30">
-      <c r="A4" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="36" t="s">
+      <c r="A4" s="33" t="s">
+        <v>367</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>368</v>
+      </c>
+      <c r="C4" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="D4" s="36" t="s">
+      <c r="D4" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F4" s="36">
+      <c r="F4" s="34">
         <v>50701</v>
       </c>
-      <c r="G4" s="36" t="s">
+      <c r="G4" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="36">
+      <c r="H4" s="34">
         <v>71</v>
       </c>
-      <c r="I4" s="37">
+      <c r="I4" s="35">
         <v>45826</v>
       </c>
-      <c r="J4" s="37">
+      <c r="J4" s="35">
         <v>45886</v>
       </c>
-      <c r="K4" s="36" t="s">
+      <c r="K4" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L4" s="36" t="s">
-        <v>141</v>
+      <c r="L4" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="135">
-      <c r="A5" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="36" t="s">
+      <c r="A5" s="33" t="s">
+        <v>331</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>332</v>
+      </c>
+      <c r="C5" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="D5" s="36" t="s">
+      <c r="D5" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="34">
+        <v>50134</v>
+      </c>
+      <c r="G5" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="34">
+        <v>62</v>
+      </c>
+      <c r="I5" s="35">
+        <v>45790</v>
+      </c>
+      <c r="J5" s="35">
+        <v>45869</v>
+      </c>
+      <c r="K5" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="33" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="15">
+      <c r="A6" s="33" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>198</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>198</v>
+      </c>
+      <c r="E6" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="34">
+        <v>52761</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="34">
+        <v>32</v>
+      </c>
+      <c r="I6" s="35">
+        <v>45716</v>
+      </c>
+      <c r="J6" s="35">
+        <v>45779</v>
+      </c>
+      <c r="K6" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="15">
+      <c r="A7" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="B7" s="34" t="s">
         <v>226</v>
       </c>
-      <c r="E5" s="36" t="s">
-[...63 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="C7" s="34" t="s">
+        <v>127</v>
+      </c>
+      <c r="D7" s="34" t="s">
+        <v>127</v>
+      </c>
+      <c r="E7" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="F7" s="34">
+        <v>52001</v>
+      </c>
+      <c r="G7" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="34">
+        <v>160</v>
+      </c>
+      <c r="I7" s="35">
+        <v>45748</v>
+      </c>
+      <c r="J7" s="35">
+        <v>45838</v>
+      </c>
+      <c r="K7" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="34" t="s">
         <v>221</v>
       </c>
-      <c r="B7" s="36" t="s">
-[...31 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:12" ht="15">
-      <c r="A8" s="12" t="s">
-        <v>295</v>
+      <c r="A8" s="11" t="s">
+        <v>299</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="1">
         <v>52404</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="1">
         <v>32</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="32">
         <v>45762</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="32">
         <v>45792</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="30">
-      <c r="A9" s="12" t="s">
-        <v>353</v>
+      <c r="A9" s="11" t="s">
+        <v>357</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="1">
         <v>52501</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="1">
         <v>92</v>
       </c>
-      <c r="I9" s="34">
+      <c r="I9" s="32">
         <v>45817</v>
       </c>
-      <c r="J9" s="34">
+      <c r="J9" s="32">
         <v>45838</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
-      <c r="A10" s="12" t="s">
-        <v>732</v>
+      <c r="A10" s="11" t="s">
+        <v>736</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="1">
         <v>52553</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="1">
         <v>29</v>
       </c>
-      <c r="I10" s="34">
+      <c r="I10" s="32">
         <v>45649</v>
       </c>
-      <c r="J10" s="34">
+      <c r="J10" s="32">
         <v>45693</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
-      <c r="A11" s="12" t="s">
-        <v>722</v>
+      <c r="A11" s="11" t="s">
+        <v>726</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="1">
         <v>51537</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="1">
         <v>94</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="32">
         <v>45622</v>
       </c>
-      <c r="J11" s="34">
+      <c r="J11" s="32">
         <v>45691</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
-      <c r="A12" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E12" s="36" t="s">
+      <c r="A12" s="33" t="s">
+        <v>345</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>346</v>
+      </c>
+      <c r="C12" s="34" t="s">
+        <v>229</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="E12" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="34">
         <v>50010</v>
       </c>
-      <c r="G12" s="36" t="s">
+      <c r="G12" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="34">
         <v>70</v>
       </c>
-      <c r="I12" s="37">
+      <c r="I12" s="35">
         <v>45796</v>
       </c>
-      <c r="J12" s="37">
+      <c r="J12" s="35">
         <v>45826</v>
       </c>
-      <c r="K12" s="36" t="s">
+      <c r="K12" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L12" s="36" t="s">
+      <c r="L12" s="34" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
-      <c r="A13" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="36" t="s">
+      <c r="A13" s="33" t="s">
+        <v>212</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>213</v>
+      </c>
+      <c r="C13" s="34" t="s">
         <v>136</v>
       </c>
-      <c r="D13" s="36" t="s">
+      <c r="D13" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="E13" s="36" t="s">
+      <c r="E13" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="34">
         <v>52498</v>
       </c>
-      <c r="G13" s="36" t="s">
+      <c r="G13" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="34">
         <v>160</v>
       </c>
-      <c r="I13" s="37">
+      <c r="I13" s="35">
         <v>45729</v>
       </c>
-      <c r="J13" s="37">
+      <c r="J13" s="35">
         <v>45761</v>
       </c>
-      <c r="K13" s="36" t="s">
+      <c r="K13" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="L13" s="36" t="s">
-        <v>141</v>
+      <c r="L13" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
-      <c r="A14" s="12" t="s">
-        <v>208</v>
+      <c r="A14" s="11" t="s">
+        <v>212</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="1">
         <v>52498</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="1">
         <v>102</v>
       </c>
-      <c r="I14" s="34">
+      <c r="I14" s="32">
         <v>45820</v>
       </c>
-      <c r="J14" s="34">
+      <c r="J14" s="32">
         <v>45856</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
-      <c r="A15" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E15" s="36" t="s">
+      <c r="A15" s="33" t="s">
+        <v>212</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>363</v>
+      </c>
+      <c r="C15" s="34" t="s">
+        <v>219</v>
+      </c>
+      <c r="D15" s="34" t="s">
+        <v>220</v>
+      </c>
+      <c r="E15" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F15" s="36">
+      <c r="F15" s="34">
         <v>52101</v>
       </c>
-      <c r="G15" s="36" t="s">
+      <c r="G15" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="34">
         <v>29</v>
       </c>
-      <c r="I15" s="37">
+      <c r="I15" s="35">
         <v>45820</v>
       </c>
-      <c r="J15" s="37">
+      <c r="J15" s="35">
         <v>45856</v>
       </c>
-      <c r="K15" s="36" t="s">
+      <c r="K15" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L15" s="36" t="s">
-        <v>141</v>
+      <c r="L15" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
-      <c r="A16" s="12" t="s">
-        <v>691</v>
+      <c r="A16" s="11" t="s">
+        <v>695</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="1">
         <v>50317</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="1">
         <v>32</v>
       </c>
-      <c r="I16" s="34">
+      <c r="I16" s="32">
         <v>45587</v>
       </c>
-      <c r="J16" s="34">
+      <c r="J16" s="32">
         <v>45597</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
-      <c r="A17" s="12" t="s">
-        <v>229</v>
+      <c r="A17" s="11" t="s">
+        <v>233</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="1">
         <v>50131</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="1">
         <v>44</v>
       </c>
-      <c r="I17" s="34">
+      <c r="I17" s="32">
         <v>45749</v>
       </c>
-      <c r="J17" s="34">
+      <c r="J17" s="32">
         <v>45786</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
-      <c r="A18" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D18" s="36" t="s">
+      <c r="A18" s="33" t="s">
+        <v>733</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>734</v>
+      </c>
+      <c r="C18" s="34" t="s">
+        <v>403</v>
+      </c>
+      <c r="D18" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E18" s="36" t="s">
+      <c r="E18" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F18" s="36">
+      <c r="F18" s="34">
         <v>50322</v>
       </c>
-      <c r="G18" s="36" t="s">
+      <c r="G18" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H18" s="36">
+      <c r="H18" s="34">
         <v>48</v>
       </c>
-      <c r="I18" s="37">
+      <c r="I18" s="35">
         <v>45642</v>
       </c>
-      <c r="J18" s="37">
+      <c r="J18" s="35">
         <v>45703</v>
       </c>
-      <c r="K18" s="36" t="s">
+      <c r="K18" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L18" s="36" t="s">
+      <c r="L18" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
-      <c r="A19" s="36" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="36" t="s">
+      <c r="A19" s="34" t="s">
+        <v>484</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>675</v>
+      </c>
+      <c r="C19" s="34" t="s">
         <v>109</v>
       </c>
-      <c r="D19" s="36" t="s">
+      <c r="D19" s="34" t="s">
         <v>110</v>
       </c>
-      <c r="E19" s="36" t="s">
+      <c r="E19" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="34">
         <v>52040</v>
       </c>
-      <c r="G19" s="36" t="s">
+      <c r="G19" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H19" s="36">
+      <c r="H19" s="34">
         <v>8</v>
       </c>
-      <c r="I19" s="37">
+      <c r="I19" s="35">
         <v>45558</v>
       </c>
-      <c r="J19" s="37">
+      <c r="J19" s="35">
         <v>45618</v>
       </c>
-      <c r="K19" s="36" t="s">
+      <c r="K19" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L19" s="36" t="s">
+      <c r="L19" s="34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
       <c r="A20" s="1" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="1">
         <v>52302</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="1">
         <v>10</v>
       </c>
-      <c r="I20" s="34">
+      <c r="I20" s="32">
         <v>45558</v>
       </c>
-      <c r="J20" s="34">
+      <c r="J20" s="32">
         <v>45618</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
-      <c r="A21" s="36" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="36" t="s">
+      <c r="A21" s="34" t="s">
+        <v>484</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>678</v>
+      </c>
+      <c r="C21" s="34" t="s">
+        <v>679</v>
+      </c>
+      <c r="D21" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="E21" s="36" t="s">
+      <c r="E21" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F21" s="36">
+      <c r="F21" s="34">
         <v>51111</v>
       </c>
-      <c r="G21" s="36" t="s">
+      <c r="G21" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H21" s="36">
+      <c r="H21" s="34">
         <v>10</v>
       </c>
-      <c r="I21" s="37">
+      <c r="I21" s="35">
         <v>45558</v>
       </c>
-      <c r="J21" s="37">
+      <c r="J21" s="35">
         <v>45618</v>
       </c>
-      <c r="K21" s="36" t="s">
+      <c r="K21" s="34" t="s">
         <v>101</v>
       </c>
-      <c r="L21" s="36" t="s">
+      <c r="L21" s="34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
       <c r="A22" s="1" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="1">
         <v>52175</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="1">
         <v>12</v>
       </c>
-      <c r="I22" s="34">
+      <c r="I22" s="32">
         <v>45558</v>
       </c>
-      <c r="J22" s="34">
+      <c r="J22" s="32">
         <v>45618</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="30">
-      <c r="A23" s="12" t="s">
-        <v>553</v>
+      <c r="A23" s="11" t="s">
+        <v>557</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1">
         <v>50022</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="1">
         <v>13</v>
       </c>
-      <c r="I23" s="34">
+      <c r="I23" s="32">
         <v>45558</v>
       </c>
-      <c r="J23" s="34">
+      <c r="J23" s="32">
         <v>45618</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
-      <c r="A24" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E24" s="36" t="s">
+      <c r="A24" s="33" t="s">
+        <v>639</v>
+      </c>
+      <c r="B24" s="34" t="s">
+        <v>640</v>
+      </c>
+      <c r="C24" s="34" t="s">
+        <v>229</v>
+      </c>
+      <c r="D24" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="E24" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F24" s="36">
+      <c r="F24" s="34">
         <v>50010</v>
       </c>
-      <c r="G24" s="36" t="s">
+      <c r="G24" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H24" s="36">
+      <c r="H24" s="34">
         <v>40</v>
       </c>
-      <c r="I24" s="37">
+      <c r="I24" s="35">
         <v>45518</v>
       </c>
-      <c r="J24" s="37">
+      <c r="J24" s="35">
         <v>45535</v>
       </c>
-      <c r="K24" s="36" t="s">
+      <c r="K24" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L24" s="36" t="s">
-        <v>141</v>
+      <c r="L24" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
-      <c r="A25" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E25" s="36" t="s">
+      <c r="A25" s="33" t="s">
+        <v>639</v>
+      </c>
+      <c r="B25" s="34" t="s">
+        <v>640</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>229</v>
+      </c>
+      <c r="D25" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="E25" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F25" s="36">
+      <c r="F25" s="34">
         <v>50010</v>
       </c>
-      <c r="G25" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="36">
+      <c r="G25" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="H25" s="34">
         <v>3</v>
       </c>
-      <c r="I25" s="37">
+      <c r="I25" s="35">
         <v>45560</v>
       </c>
-      <c r="J25" s="37">
+      <c r="J25" s="35">
         <v>45560</v>
       </c>
-      <c r="K25" s="36" t="s">
+      <c r="K25" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L25" s="36" t="s">
-        <v>141</v>
+      <c r="L25" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
-      <c r="A26" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="36" t="s">
+      <c r="A26" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="B26" s="34" t="s">
+        <v>164</v>
+      </c>
+      <c r="C26" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="D26" s="36" t="s">
+      <c r="D26" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E26" s="36" t="s">
+      <c r="E26" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F26" s="36">
+      <c r="F26" s="34">
         <v>50309</v>
       </c>
-      <c r="G26" s="36" t="s">
+      <c r="G26" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H26" s="36">
+      <c r="H26" s="34">
         <v>28</v>
       </c>
-      <c r="I26" s="37">
+      <c r="I26" s="35">
         <v>45673</v>
       </c>
-      <c r="J26" s="37">
+      <c r="J26" s="35">
         <v>45689</v>
       </c>
-      <c r="K26" s="36" t="s">
+      <c r="K26" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L26" s="36" t="s">
-        <v>161</v>
+      <c r="L26" s="34" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
-      <c r="A27" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="36" t="s">
+      <c r="A27" s="33" t="s">
+        <v>643</v>
+      </c>
+      <c r="B27" s="34" t="s">
+        <v>644</v>
+      </c>
+      <c r="C27" s="34" t="s">
         <v>127</v>
       </c>
-      <c r="D27" s="36" t="s">
+      <c r="D27" s="34" t="s">
         <v>127</v>
       </c>
-      <c r="E27" s="36" t="s">
+      <c r="E27" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F27" s="36">
+      <c r="F27" s="34">
         <v>52002</v>
       </c>
-      <c r="G27" s="36" t="s">
+      <c r="G27" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="H27" s="36">
+      <c r="H27" s="34">
         <v>74</v>
       </c>
-      <c r="I27" s="37">
+      <c r="I27" s="35">
         <v>45526</v>
       </c>
-      <c r="J27" s="37">
+      <c r="J27" s="35">
         <v>45592</v>
       </c>
-      <c r="K27" s="36" t="s">
+      <c r="K27" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L27" s="36" t="s">
-        <v>642</v>
+      <c r="L27" s="34" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
-      <c r="A28" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E28" s="36" t="s">
+      <c r="A28" s="33" t="s">
+        <v>227</v>
+      </c>
+      <c r="B28" s="34" t="s">
+        <v>228</v>
+      </c>
+      <c r="C28" s="34" t="s">
+        <v>229</v>
+      </c>
+      <c r="D28" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="E28" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="34">
         <v>50010</v>
       </c>
-      <c r="G28" s="36" t="s">
+      <c r="G28" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="H28" s="36">
+      <c r="H28" s="34">
         <v>62</v>
       </c>
-      <c r="I28" s="37">
+      <c r="I28" s="35">
         <v>45749</v>
       </c>
-      <c r="J28" s="37">
+      <c r="J28" s="35">
         <v>45808</v>
       </c>
-      <c r="K28" s="36" t="s">
+      <c r="K28" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L28" s="36" t="s">
-        <v>228</v>
+      <c r="L28" s="34" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
-      <c r="A29" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="36" t="s">
+      <c r="A29" s="33" t="s">
+        <v>352</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>353</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>354</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>355</v>
+      </c>
+      <c r="E29" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F29" s="36">
+      <c r="F29" s="34">
         <v>51442</v>
       </c>
-      <c r="G29" s="36" t="s">
+      <c r="G29" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H29" s="36">
+      <c r="H29" s="34">
         <v>115</v>
       </c>
-      <c r="I29" s="37">
+      <c r="I29" s="35">
         <v>45811</v>
       </c>
-      <c r="J29" s="37">
+      <c r="J29" s="35">
         <v>45821</v>
       </c>
-      <c r="K29" s="36" t="s">
+      <c r="K29" s="34" t="s">
         <v>101</v>
       </c>
-      <c r="L29" s="36" t="s">
+      <c r="L29" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="30">
-      <c r="A30" s="12" t="s">
-        <v>368</v>
+      <c r="A30" s="11" t="s">
+        <v>372</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="1">
         <v>50309</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="1">
         <v>84</v>
       </c>
-      <c r="I30" s="34">
+      <c r="I30" s="32">
         <v>45838</v>
       </c>
-      <c r="J30" s="34">
+      <c r="J30" s="32">
         <v>45901</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="30">
-      <c r="A31" s="12" t="s">
-        <v>344</v>
+      <c r="A31" s="11" t="s">
+        <v>348</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="1">
         <v>50309</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="1">
         <v>103</v>
       </c>
-      <c r="I31" s="34">
+      <c r="I31" s="32">
         <v>45804</v>
       </c>
-      <c r="J31" s="34">
+      <c r="J31" s="32">
         <v>45810</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L31" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
-      <c r="A32" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="36" t="s">
+      <c r="A32" s="33" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32" s="34" t="s">
+        <v>190</v>
+      </c>
+      <c r="C32" s="34" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="36" t="s">
+      <c r="D32" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="E32" s="36" t="s">
+      <c r="E32" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F32" s="36">
+      <c r="F32" s="34">
         <v>52233</v>
       </c>
-      <c r="G32" s="36" t="s">
+      <c r="G32" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H32" s="36">
+      <c r="H32" s="34">
         <v>32</v>
       </c>
-      <c r="I32" s="37">
+      <c r="I32" s="35">
         <v>45699</v>
       </c>
-      <c r="J32" s="37">
+      <c r="J32" s="35">
         <v>45728</v>
       </c>
-      <c r="K32" s="36" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="K32" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="L32" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15">
-      <c r="A33" s="36" t="s">
-[...8 lines deleted...]
-      <c r="D33" s="36" t="s">
+      <c r="A33" s="34" t="s">
+        <v>326</v>
+      </c>
+      <c r="B33" s="34" t="s">
+        <v>327</v>
+      </c>
+      <c r="C33" s="34" t="s">
+        <v>328</v>
+      </c>
+      <c r="D33" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="E33" s="36" t="s">
+      <c r="E33" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F33" s="36">
+      <c r="F33" s="34">
         <v>50401</v>
       </c>
-      <c r="G33" s="36" t="s">
+      <c r="G33" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H33" s="36">
+      <c r="H33" s="34">
         <v>47</v>
       </c>
-      <c r="I33" s="37">
+      <c r="I33" s="35">
         <v>45778</v>
       </c>
-      <c r="J33" s="37">
+      <c r="J33" s="35">
         <v>45838</v>
       </c>
-      <c r="K33" s="36" t="s">
+      <c r="K33" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L33" s="36" t="s">
-        <v>141</v>
+      <c r="L33" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
       <c r="A34" s="1" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="1">
         <v>50401</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H34" s="1">
         <v>46</v>
       </c>
-      <c r="I34" s="34">
+      <c r="I34" s="32">
         <v>45778</v>
       </c>
-      <c r="J34" s="34">
+      <c r="J34" s="32">
         <v>45838</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
-      <c r="A35" s="12" t="s">
-        <v>619</v>
+      <c r="A35" s="11" t="s">
+        <v>623</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="1">
         <v>50208</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="1">
         <v>33</v>
       </c>
-      <c r="I35" s="34">
+      <c r="I35" s="32">
         <v>45505</v>
       </c>
-      <c r="J35" s="34">
+      <c r="J35" s="32">
         <v>45597</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
-      <c r="A36" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E36" s="36" t="s">
+      <c r="A36" s="33" t="s">
+        <v>623</v>
+      </c>
+      <c r="B36" s="34" t="s">
+        <v>624</v>
+      </c>
+      <c r="C36" s="34" t="s">
+        <v>625</v>
+      </c>
+      <c r="D36" s="34" t="s">
+        <v>626</v>
+      </c>
+      <c r="E36" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F36" s="36">
+      <c r="F36" s="34">
         <v>50208</v>
       </c>
-      <c r="G36" s="36" t="s">
+      <c r="G36" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="H36" s="36">
+      <c r="H36" s="34">
         <v>4</v>
       </c>
-      <c r="I36" s="37">
+      <c r="I36" s="35">
         <v>45505</v>
       </c>
-      <c r="J36" s="37">
+      <c r="J36" s="35">
         <v>45611</v>
       </c>
-      <c r="K36" s="36" t="s">
+      <c r="K36" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L36" s="36" t="s">
-        <v>141</v>
+      <c r="L36" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
-      <c r="A37" s="12" t="s">
-        <v>619</v>
+      <c r="A37" s="11" t="s">
+        <v>623</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="1">
         <v>50208</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="1">
         <v>4</v>
       </c>
-      <c r="I37" s="34">
+      <c r="I37" s="32">
         <v>45505</v>
       </c>
-      <c r="J37" s="34">
+      <c r="J37" s="32">
         <v>45618</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15" hidden="1">
-      <c r="A38" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E38" s="36" t="s">
+      <c r="A38" s="33" t="s">
+        <v>623</v>
+      </c>
+      <c r="B38" s="34" t="s">
+        <v>624</v>
+      </c>
+      <c r="C38" s="34" t="s">
+        <v>625</v>
+      </c>
+      <c r="D38" s="34" t="s">
+        <v>626</v>
+      </c>
+      <c r="E38" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F38" s="36">
+      <c r="F38" s="34">
         <v>50208</v>
       </c>
-      <c r="G38" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="36">
+      <c r="G38" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H38" s="34">
         <v>2</v>
       </c>
-      <c r="I38" s="37">
+      <c r="I38" s="35">
         <v>45575</v>
       </c>
-      <c r="J38" s="37">
+      <c r="J38" s="35">
         <v>45618</v>
       </c>
-      <c r="K38" s="36" t="s">
+      <c r="K38" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L38" s="36" t="s">
-        <v>141</v>
+      <c r="L38" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15" hidden="1">
-      <c r="A39" s="12" t="s">
-        <v>619</v>
+      <c r="A39" s="11" t="s">
+        <v>623</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="1">
         <v>50208</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H39" s="1">
         <v>2</v>
       </c>
-      <c r="I39" s="34">
+      <c r="I39" s="32">
         <v>45575</v>
       </c>
-      <c r="J39" s="34">
+      <c r="J39" s="32">
         <v>45688</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="30">
-      <c r="A40" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E40" s="36" t="s">
+      <c r="A40" s="33" t="s">
+        <v>657</v>
+      </c>
+      <c r="B40" s="34" t="s">
+        <v>658</v>
+      </c>
+      <c r="C40" s="34" t="s">
+        <v>659</v>
+      </c>
+      <c r="D40" s="34" t="s">
+        <v>660</v>
+      </c>
+      <c r="E40" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F40" s="36">
+      <c r="F40" s="34">
         <v>50441</v>
       </c>
-      <c r="G40" s="36" t="s">
+      <c r="G40" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H40" s="36">
+      <c r="H40" s="34">
         <v>17</v>
       </c>
-      <c r="I40" s="37">
+      <c r="I40" s="35">
         <v>45539</v>
       </c>
-      <c r="J40" s="37">
+      <c r="J40" s="35">
         <v>45571</v>
       </c>
-      <c r="K40" s="36" t="s">
+      <c r="K40" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L40" s="36" t="s">
-        <v>141</v>
+      <c r="L40" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="30">
-      <c r="A41" s="12" t="s">
-        <v>311</v>
+      <c r="A41" s="11" t="s">
+        <v>315</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="1">
         <v>50049</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H41" s="1">
         <v>129</v>
       </c>
-      <c r="I41" s="34">
+      <c r="I41" s="32">
         <v>45771</v>
       </c>
-      <c r="J41" s="34">
+      <c r="J41" s="32">
         <v>45832</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
-      <c r="A42" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E42" s="36" t="s">
+      <c r="A42" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B42" s="34" t="s">
+        <v>313</v>
+      </c>
+      <c r="C42" s="34" t="s">
+        <v>194</v>
+      </c>
+      <c r="D42" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="E42" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F42" s="36">
+      <c r="F42" s="34">
         <v>50021</v>
       </c>
-      <c r="G42" s="36" t="s">
+      <c r="G42" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H42" s="36">
+      <c r="H42" s="34">
         <v>332</v>
       </c>
-      <c r="I42" s="37">
+      <c r="I42" s="35">
         <v>45771</v>
       </c>
-      <c r="J42" s="37">
+      <c r="J42" s="35">
         <v>45832</v>
       </c>
-      <c r="K42" s="36" t="s">
+      <c r="K42" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L42" s="36" t="s">
-        <v>297</v>
+      <c r="L42" s="34" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
-      <c r="A43" s="12" t="s">
-        <v>142</v>
+      <c r="A43" s="11" t="s">
+        <v>147</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F43" s="1">
         <v>50009</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="1">
         <v>28</v>
       </c>
-      <c r="I43" s="34">
+      <c r="I43" s="32">
         <v>45667</v>
       </c>
-      <c r="J43" s="34">
+      <c r="J43" s="32">
         <v>45667</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
-      <c r="A44" s="35" t="s">
+      <c r="A44" s="33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="C44" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="E44" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" s="34">
+        <v>50009</v>
+      </c>
+      <c r="G44" s="34" t="s">
         <v>142</v>
       </c>
-      <c r="B44" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H44" s="36">
+      <c r="H44" s="34">
         <v>1</v>
       </c>
-      <c r="I44" s="37">
+      <c r="I44" s="35">
         <v>45698</v>
       </c>
-      <c r="J44" s="37">
+      <c r="J44" s="35">
         <v>45698</v>
       </c>
-      <c r="K44" s="36" t="s">
+      <c r="K44" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L44" s="36" t="s">
-        <v>146</v>
+      <c r="L44" s="34" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
-      <c r="A45" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E45" s="36" t="s">
+      <c r="A45" s="33" t="s">
+        <v>708</v>
+      </c>
+      <c r="B45" s="34" t="s">
+        <v>709</v>
+      </c>
+      <c r="C45" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="D45" s="34" t="s">
+        <v>711</v>
+      </c>
+      <c r="E45" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F45" s="36">
+      <c r="F45" s="34">
         <v>50554</v>
       </c>
-      <c r="G45" s="36" t="s">
+      <c r="G45" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="H45" s="36">
+      <c r="H45" s="34">
         <v>91</v>
       </c>
-      <c r="I45" s="37">
+      <c r="I45" s="35">
         <v>45603</v>
       </c>
-      <c r="J45" s="37">
+      <c r="J45" s="35">
         <v>45681</v>
       </c>
-      <c r="K45" s="36" t="s">
-[...3 lines deleted...]
-        <v>642</v>
+      <c r="K45" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L45" s="34" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
-      <c r="A46" s="12" t="s">
-        <v>162</v>
+      <c r="A46" s="11" t="s">
+        <v>167</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="1">
         <v>50112</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H46" s="1">
         <v>152</v>
       </c>
-      <c r="I46" s="34">
+      <c r="I46" s="32">
         <v>45573</v>
       </c>
-      <c r="J46" s="34">
+      <c r="J46" s="32">
         <v>45603</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
-      <c r="A47" s="12" t="s">
-        <v>162</v>
+      <c r="A47" s="11" t="s">
+        <v>167</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="1">
         <v>50112</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H47" s="1">
         <v>298</v>
       </c>
-      <c r="I47" s="34">
+      <c r="I47" s="32">
         <v>45677</v>
       </c>
-      <c r="J47" s="34">
+      <c r="J47" s="32">
         <v>45737</v>
       </c>
       <c r="K47" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="30">
-      <c r="A48" s="12" t="s">
-        <v>586</v>
+      <c r="A48" s="11" t="s">
+        <v>590</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="1">
         <v>52807</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H48" s="1">
         <v>80</v>
       </c>
-      <c r="I48" s="34">
+      <c r="I48" s="32">
         <v>45581</v>
       </c>
-      <c r="J48" s="34">
+      <c r="J48" s="32">
         <v>45660</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="30">
-      <c r="A49" s="12" t="s">
-        <v>188</v>
+      <c r="A49" s="11" t="s">
+        <v>192</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="1">
         <v>50023</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H49" s="1">
         <v>9</v>
       </c>
-      <c r="I49" s="34">
+      <c r="I49" s="32">
         <v>45709</v>
       </c>
-      <c r="J49" s="34">
+      <c r="J49" s="32">
         <v>45747</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="30">
-      <c r="A50" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D50" s="36" t="s">
+      <c r="A50" s="33" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" s="34" t="s">
+        <v>193</v>
+      </c>
+      <c r="C50" s="34" t="s">
+        <v>194</v>
+      </c>
+      <c r="D50" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E50" s="36" t="s">
+      <c r="E50" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F50" s="36">
+      <c r="F50" s="34">
         <v>50023</v>
       </c>
-      <c r="G50" s="36" t="s">
+      <c r="G50" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H50" s="36">
+      <c r="H50" s="34">
         <v>38</v>
       </c>
-      <c r="I50" s="37">
+      <c r="I50" s="35">
         <v>45709</v>
       </c>
-      <c r="J50" s="37">
+      <c r="J50" s="35">
         <v>45754</v>
       </c>
-      <c r="K50" s="36" t="s">
+      <c r="K50" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L50" s="36" t="s">
-        <v>141</v>
+      <c r="L50" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="30">
-      <c r="A51" s="12" t="s">
-        <v>188</v>
+      <c r="A51" s="11" t="s">
+        <v>192</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="1">
         <v>50023</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H51" s="1">
         <v>72</v>
       </c>
-      <c r="I51" s="34">
+      <c r="I51" s="32">
         <v>45709</v>
       </c>
-      <c r="J51" s="34">
+      <c r="J51" s="32">
         <v>45775</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
-      <c r="A52" s="12" t="s">
-        <v>611</v>
+      <c r="A52" s="11" t="s">
+        <v>615</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="1">
         <v>52001</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="1">
         <v>34</v>
       </c>
-      <c r="I52" s="34">
+      <c r="I52" s="32">
         <v>45497</v>
       </c>
-      <c r="J52" s="34">
+      <c r="J52" s="32">
         <v>45497</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
-      <c r="A53" s="12" t="s">
-        <v>614</v>
+      <c r="A53" s="11" t="s">
+        <v>618</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="1">
         <v>50131</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H53" s="1">
         <v>67</v>
       </c>
-      <c r="I53" s="34">
+      <c r="I53" s="32">
         <v>45497</v>
       </c>
-      <c r="J53" s="34">
+      <c r="J53" s="32">
         <v>45497</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15">
-      <c r="A54" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C54" s="36" t="s">
+      <c r="A54" s="33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="34" t="s">
+        <v>144</v>
+      </c>
+      <c r="C54" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="D54" s="36" t="s">
+      <c r="D54" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="E54" s="36" t="s">
+      <c r="E54" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F54" s="36">
+      <c r="F54" s="34">
         <v>52501</v>
       </c>
-      <c r="G54" s="36" t="s">
+      <c r="G54" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H54" s="36">
+      <c r="H54" s="34">
         <v>75</v>
       </c>
-      <c r="I54" s="37">
+      <c r="I54" s="35">
         <v>45663</v>
       </c>
-      <c r="J54" s="37">
+      <c r="J54" s="35">
         <v>45695</v>
       </c>
-      <c r="K54" s="36" t="s">
+      <c r="K54" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="L54" s="36" t="s">
-        <v>141</v>
+      <c r="L54" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
-      <c r="A55" s="12" t="s">
-        <v>395</v>
+      <c r="A55" s="11" t="s">
+        <v>399</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F55" s="1">
         <v>50704</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H55" s="1">
         <v>191</v>
       </c>
-      <c r="I55" s="34">
+      <c r="I55" s="32">
         <v>45484</v>
       </c>
-      <c r="J55" s="34">
+      <c r="J55" s="32">
         <v>45555</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
-      <c r="A56" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C56" s="36" t="s">
+      <c r="A56" s="33" t="s">
+        <v>399</v>
+      </c>
+      <c r="B56" s="34" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C56" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="D56" s="36" t="s">
+      <c r="D56" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="E56" s="36" t="s">
+      <c r="E56" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F56" s="36">
+      <c r="F56" s="34">
         <v>50701</v>
       </c>
-      <c r="G56" s="36" t="s">
+      <c r="G56" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H56" s="36">
+      <c r="H56" s="34">
         <v>89</v>
       </c>
-      <c r="I56" s="37">
+      <c r="I56" s="35">
         <v>45484</v>
       </c>
-      <c r="J56" s="37">
+      <c r="J56" s="35">
         <v>45555</v>
       </c>
-      <c r="K56" s="36" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="K56" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="L56" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
-      <c r="A57" s="12" t="s">
-        <v>395</v>
+      <c r="A57" s="11" t="s">
+        <v>399</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="1">
         <v>50701</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H57" s="1">
         <v>65</v>
       </c>
-      <c r="I57" s="34">
+      <c r="I57" s="32">
         <v>45484</v>
       </c>
-      <c r="J57" s="34">
+      <c r="J57" s="32">
         <v>45555</v>
       </c>
       <c r="K57" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15">
-      <c r="A58" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C58" s="36" t="s">
+      <c r="A58" s="33" t="s">
+        <v>399</v>
+      </c>
+      <c r="B58" s="34" t="s">
+        <v>503</v>
+      </c>
+      <c r="C58" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="D58" s="36" t="s">
+      <c r="D58" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="E58" s="36" t="s">
+      <c r="E58" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F58" s="36">
+      <c r="F58" s="34">
         <v>50704</v>
       </c>
-      <c r="G58" s="36" t="s">
+      <c r="G58" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="H58" s="36">
+      <c r="H58" s="34">
         <v>69</v>
       </c>
-      <c r="I58" s="37">
+      <c r="I58" s="35">
         <v>45497</v>
       </c>
-      <c r="J58" s="37">
+      <c r="J58" s="35">
         <v>45497</v>
       </c>
-      <c r="K58" s="36" t="s">
+      <c r="K58" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L58" s="36" t="s">
-        <v>141</v>
+      <c r="L58" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
-      <c r="A59" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C59" s="36" t="s">
+      <c r="A59" s="33" t="s">
+        <v>399</v>
+      </c>
+      <c r="B59" s="34" t="s">
+        <v>730</v>
+      </c>
+      <c r="C59" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="D59" s="36" t="s">
+      <c r="D59" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="E59" s="36" t="s">
+      <c r="E59" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F59" s="36">
+      <c r="F59" s="34">
         <v>50704</v>
       </c>
-      <c r="G59" s="36" t="s">
+      <c r="G59" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="H59" s="36">
+      <c r="H59" s="34">
         <v>112</v>
       </c>
-      <c r="I59" s="37">
+      <c r="I59" s="35">
         <v>45629</v>
       </c>
-      <c r="J59" s="37">
+      <c r="J59" s="35">
         <v>45663</v>
       </c>
-      <c r="K59" s="36" t="s">
+      <c r="K59" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L59" s="36" t="s">
-        <v>141</v>
+      <c r="L59" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
-      <c r="A60" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E60" s="36" t="s">
+      <c r="A60" s="33" t="s">
+        <v>620</v>
+      </c>
+      <c r="B60" s="34" t="s">
+        <v>621</v>
+      </c>
+      <c r="C60" s="34" t="s">
+        <v>161</v>
+      </c>
+      <c r="D60" s="34" t="s">
+        <v>162</v>
+      </c>
+      <c r="E60" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F60" s="36">
+      <c r="F60" s="34">
         <v>52361</v>
       </c>
-      <c r="G60" s="36" t="s">
+      <c r="G60" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H60" s="36">
+      <c r="H60" s="34">
         <v>192</v>
       </c>
-      <c r="I60" s="37">
+      <c r="I60" s="35">
         <v>45504</v>
       </c>
-      <c r="J60" s="37">
+      <c r="J60" s="35">
         <v>45505</v>
       </c>
-      <c r="K60" s="36" t="s">
-[...2 lines deleted...]
-      <c r="L60" s="36" t="s">
+      <c r="K60" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="L60" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
-      <c r="A61" s="12" t="s">
-        <v>154</v>
+      <c r="A61" s="11" t="s">
+        <v>159</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="1">
         <v>52361</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H61" s="1">
         <v>53</v>
       </c>
-      <c r="I61" s="34">
+      <c r="I61" s="32">
         <v>45672</v>
       </c>
-      <c r="J61" s="34">
+      <c r="J61" s="32">
         <v>45672</v>
       </c>
       <c r="K61" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="30">
-      <c r="A62" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E62" s="36" t="s">
+      <c r="A62" s="33" t="s">
+        <v>650</v>
+      </c>
+      <c r="B62" s="34" t="s">
+        <v>651</v>
+      </c>
+      <c r="C62" s="34" t="s">
+        <v>378</v>
+      </c>
+      <c r="D62" s="34" t="s">
+        <v>270</v>
+      </c>
+      <c r="E62" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F62" s="36">
+      <c r="F62" s="34">
         <v>52240</v>
       </c>
-      <c r="G62" s="36" t="s">
+      <c r="G62" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H62" s="36">
+      <c r="H62" s="34">
         <v>40</v>
       </c>
-      <c r="I62" s="37">
+      <c r="I62" s="35">
         <v>45538</v>
       </c>
-      <c r="J62" s="37">
+      <c r="J62" s="35">
         <v>45568</v>
       </c>
-      <c r="K62" s="36" t="s">
+      <c r="K62" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="L62" s="36" t="s">
+      <c r="L62" s="34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="15">
+      <c r="A63" s="33" t="s">
+        <v>370</v>
+      </c>
+      <c r="B63" s="34" t="s">
+        <v>371</v>
+      </c>
+      <c r="C63" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="D63" s="34" t="s">
+        <v>130</v>
+      </c>
+      <c r="E63" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63" s="34">
+        <v>50158</v>
+      </c>
+      <c r="G63" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="H63" s="34">
+        <v>62</v>
+      </c>
+      <c r="I63" s="35">
+        <v>45838</v>
+      </c>
+      <c r="J63" s="35">
+        <v>45870</v>
+      </c>
+      <c r="K63" s="34" t="s">
+        <v>288</v>
+      </c>
+      <c r="L63" s="34" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="63" spans="1:12" ht="15">
-[...36 lines deleted...]
-    </row>
     <row r="64" spans="1:12" ht="15">
-      <c r="A64" s="12" t="s">
-        <v>196</v>
+      <c r="A64" s="11" t="s">
+        <v>200</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F64" s="1">
         <v>50311</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H64" s="1">
         <v>10</v>
       </c>
-      <c r="I64" s="34">
+      <c r="I64" s="32">
         <v>45719</v>
       </c>
-      <c r="J64" s="34">
+      <c r="J64" s="32">
         <v>45744</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L64" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
-      <c r="A65" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="36" t="s">
+      <c r="A65" s="33" t="s">
+        <v>200</v>
+      </c>
+      <c r="B65" s="34" t="s">
+        <v>203</v>
+      </c>
+      <c r="C65" s="34" t="s">
         <v>124</v>
       </c>
-      <c r="D65" s="36" t="s">
+      <c r="D65" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="E65" s="36" t="s">
+      <c r="E65" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F65" s="36">
+      <c r="F65" s="34">
         <v>51106</v>
       </c>
-      <c r="G65" s="36" t="s">
+      <c r="G65" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H65" s="36">
+      <c r="H65" s="34">
         <v>3</v>
       </c>
-      <c r="I65" s="37">
+      <c r="I65" s="35">
         <v>45719</v>
       </c>
-      <c r="J65" s="37">
+      <c r="J65" s="35">
         <v>45744</v>
       </c>
-      <c r="K65" s="36" t="s">
-[...2 lines deleted...]
-      <c r="L65" s="36" t="s">
+      <c r="K65" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L65" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
-      <c r="A66" s="12" t="s">
-        <v>196</v>
+      <c r="A66" s="11" t="s">
+        <v>200</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F66" s="1">
         <v>50701</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H66" s="1">
         <v>2</v>
       </c>
-      <c r="I66" s="34">
+      <c r="I66" s="32">
         <v>45719</v>
       </c>
-      <c r="J66" s="34">
+      <c r="J66" s="32">
         <v>45744</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L66" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
-      <c r="A67" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C67" s="36" t="s">
+      <c r="A67" s="33" t="s">
+        <v>200</v>
+      </c>
+      <c r="B67" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="C67" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="D67" s="36" t="s">
+      <c r="D67" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E67" s="36" t="s">
+      <c r="E67" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F67" s="36">
+      <c r="F67" s="34">
         <v>50311</v>
       </c>
-      <c r="G67" s="36" t="s">
+      <c r="G67" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H67" s="36">
+      <c r="H67" s="34">
         <v>6</v>
       </c>
-      <c r="I67" s="37">
+      <c r="I67" s="35">
         <v>45719</v>
       </c>
-      <c r="J67" s="37">
+      <c r="J67" s="35">
         <v>45772</v>
       </c>
-      <c r="K67" s="36" t="s">
+      <c r="K67" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L67" s="36" t="s">
+      <c r="L67" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
-      <c r="A68" s="12" t="s">
-        <v>196</v>
+      <c r="A68" s="11" t="s">
+        <v>200</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F68" s="1">
         <v>51106</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H68" s="1">
         <v>4</v>
       </c>
-      <c r="I68" s="34">
+      <c r="I68" s="32">
         <v>45719</v>
       </c>
-      <c r="J68" s="34">
+      <c r="J68" s="32">
         <v>45772</v>
       </c>
       <c r="K68" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L68" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
-      <c r="A69" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="36" t="s">
+      <c r="A69" s="33" t="s">
         <v>200</v>
       </c>
-      <c r="C69" s="36" t="s">
+      <c r="B69" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="C69" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="D69" s="36" t="s">
+      <c r="D69" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="E69" s="36" t="s">
+      <c r="E69" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F69" s="36">
+      <c r="F69" s="34">
         <v>50701</v>
       </c>
-      <c r="G69" s="36" t="s">
+      <c r="G69" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H69" s="36">
+      <c r="H69" s="34">
         <v>2</v>
       </c>
-      <c r="I69" s="37">
+      <c r="I69" s="35">
         <v>45719</v>
       </c>
-      <c r="J69" s="37">
+      <c r="J69" s="35">
         <v>45772</v>
       </c>
-      <c r="K69" s="36" t="s">
+      <c r="K69" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="L69" s="34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="15">
+      <c r="A70" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>201</v>
-      </c>
-[...9 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F70" s="1">
         <v>50311</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H70" s="1">
         <v>1</v>
       </c>
-      <c r="I70" s="34">
+      <c r="I70" s="32">
         <v>45719</v>
       </c>
-      <c r="J70" s="34">
+      <c r="J70" s="32">
         <v>45835</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L70" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
-      <c r="A71" s="12" t="s">
-        <v>303</v>
+      <c r="A71" s="11" t="s">
+        <v>307</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="1">
         <v>50590</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="1">
         <v>13</v>
       </c>
-      <c r="I71" s="34">
+      <c r="I71" s="32">
         <v>45765</v>
       </c>
-      <c r="J71" s="34">
+      <c r="J71" s="32">
         <v>45861</v>
       </c>
       <c r="K71" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L71" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
-      <c r="A72" s="12" t="s">
-        <v>715</v>
+      <c r="A72" s="11" t="s">
+        <v>719</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F72" s="1">
         <v>22102</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H72" s="1">
         <v>34</v>
       </c>
-      <c r="I72" s="34">
+      <c r="I72" s="32">
         <v>45618</v>
       </c>
-      <c r="J72" s="34">
+      <c r="J72" s="32">
         <v>45657</v>
       </c>
       <c r="K72" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
-      <c r="A73" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E73" s="36" t="s">
+      <c r="A73" s="33" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" s="34" t="s">
+        <v>303</v>
+      </c>
+      <c r="C73" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="D73" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="E73" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F73" s="36">
+      <c r="F73" s="34">
         <v>50428</v>
       </c>
-      <c r="G73" s="36" t="s">
+      <c r="G73" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="H73" s="36">
+      <c r="H73" s="34">
         <v>29</v>
       </c>
-      <c r="I73" s="37">
+      <c r="I73" s="35">
         <v>45769</v>
       </c>
-      <c r="J73" s="37">
+      <c r="J73" s="35">
         <v>45800</v>
       </c>
-      <c r="K73" s="36" t="s">
+      <c r="K73" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L73" s="36" t="s">
-        <v>141</v>
+      <c r="L73" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
-      <c r="A74" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E74" s="36" t="s">
+      <c r="A74" s="33" t="s">
+        <v>628</v>
+      </c>
+      <c r="B74" s="34" t="s">
+        <v>629</v>
+      </c>
+      <c r="C74" s="34" t="s">
+        <v>630</v>
+      </c>
+      <c r="D74" s="34" t="s">
+        <v>425</v>
+      </c>
+      <c r="E74" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F74" s="36">
+      <c r="F74" s="34">
         <v>52640</v>
       </c>
-      <c r="G74" s="36" t="s">
+      <c r="G74" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="H74" s="36">
+      <c r="H74" s="34">
         <v>68</v>
       </c>
-      <c r="I74" s="37">
+      <c r="I74" s="35">
         <v>45505</v>
       </c>
-      <c r="J74" s="37">
+      <c r="J74" s="35">
         <v>45567</v>
       </c>
-      <c r="K74" s="36" t="s">
+      <c r="K74" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="L74" s="36" t="s">
+      <c r="L74" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="15">
-      <c r="A75" s="12" t="s">
-        <v>1190</v>
+      <c r="A75" s="11" t="s">
+        <v>1186</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F75" s="1">
         <v>50022</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H75" s="1">
         <v>60</v>
       </c>
-      <c r="I75" s="34">
+      <c r="I75" s="32">
         <v>45504</v>
       </c>
-      <c r="J75" s="34">
+      <c r="J75" s="32">
         <v>45641</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>101</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
-      <c r="A76" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E76" s="36" t="s">
+      <c r="A76" s="33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B76" s="34" t="s">
+        <v>173</v>
+      </c>
+      <c r="C76" s="34" t="s">
+        <v>174</v>
+      </c>
+      <c r="D76" s="34" t="s">
+        <v>175</v>
+      </c>
+      <c r="E76" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F76" s="36">
+      <c r="F76" s="34">
         <v>51632</v>
       </c>
-      <c r="G76" s="36" t="s">
+      <c r="G76" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H76" s="36">
+      <c r="H76" s="34">
         <v>34</v>
       </c>
-      <c r="I76" s="37">
+      <c r="I76" s="35">
         <v>45684</v>
       </c>
-      <c r="J76" s="37">
+      <c r="J76" s="35">
         <v>45716</v>
       </c>
-      <c r="K76" s="36" t="s">
+      <c r="K76" s="34" t="s">
         <v>101</v>
       </c>
-      <c r="L76" s="36" t="s">
-        <v>141</v>
+      <c r="L76" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="30">
-      <c r="A77" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E77" s="36" t="s">
+      <c r="A77" s="33" t="s">
+        <v>670</v>
+      </c>
+      <c r="B77" s="34" t="s">
+        <v>671</v>
+      </c>
+      <c r="C77" s="34" t="s">
+        <v>174</v>
+      </c>
+      <c r="D77" s="34" t="s">
+        <v>175</v>
+      </c>
+      <c r="E77" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F77" s="36">
+      <c r="F77" s="34">
         <v>51632</v>
       </c>
-      <c r="G77" s="36" t="s">
+      <c r="G77" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H77" s="36">
+      <c r="H77" s="34">
         <v>54</v>
       </c>
-      <c r="I77" s="37">
+      <c r="I77" s="35">
         <v>45554</v>
       </c>
-      <c r="J77" s="37">
+      <c r="J77" s="35">
         <v>45747</v>
       </c>
-      <c r="K77" s="36" t="s">
+      <c r="K77" s="34" t="s">
         <v>101</v>
       </c>
-      <c r="L77" s="36" t="s">
-        <v>141</v>
+      <c r="L77" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
-      <c r="A78" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E78" s="36" t="s">
+      <c r="A78" s="33" t="s">
+        <v>688</v>
+      </c>
+      <c r="B78" s="34" t="s">
+        <v>689</v>
+      </c>
+      <c r="C78" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="D78" s="34" t="s">
+        <v>248</v>
+      </c>
+      <c r="E78" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F78" s="36">
+      <c r="F78" s="34">
         <v>51501</v>
       </c>
-      <c r="G78" s="36" t="s">
+      <c r="G78" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="H78" s="36">
+      <c r="H78" s="34">
         <v>49</v>
       </c>
-      <c r="I78" s="37">
+      <c r="I78" s="35">
         <v>45576</v>
       </c>
-      <c r="J78" s="37">
+      <c r="J78" s="35">
         <v>45597</v>
       </c>
-      <c r="K78" s="36" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="K78" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L78" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
-      <c r="A79" s="12" t="s">
-        <v>649</v>
+      <c r="A79" s="11" t="s">
+        <v>653</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F79" s="1">
         <v>52537</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H79" s="1">
         <v>30</v>
       </c>
-      <c r="I79" s="34">
+      <c r="I79" s="32">
         <v>45538</v>
       </c>
-      <c r="J79" s="34">
+      <c r="J79" s="32">
         <v>45568</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L79" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="30">
-      <c r="A80" s="12" t="s">
-        <v>179</v>
+      <c r="A80" s="11" t="s">
+        <v>183</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F80" s="1">
         <v>50858</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H80" s="1">
         <v>36</v>
       </c>
-      <c r="I80" s="34">
+      <c r="I80" s="32">
         <v>45699</v>
       </c>
-      <c r="J80" s="34">
+      <c r="J80" s="32">
         <v>45839</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
-      <c r="A81" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E81" s="36" t="s">
+      <c r="A81" s="33" t="s">
+        <v>714</v>
+      </c>
+      <c r="B81" s="34" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C81" s="34" t="s">
+        <v>716</v>
+      </c>
+      <c r="D81" s="34" t="s">
+        <v>717</v>
+      </c>
+      <c r="E81" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F81" s="36">
+      <c r="F81" s="34">
         <v>51546</v>
       </c>
-      <c r="G81" s="36" t="s">
+      <c r="G81" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="H81" s="36">
+      <c r="H81" s="34">
         <v>25</v>
       </c>
-      <c r="I81" s="37">
+      <c r="I81" s="35">
         <v>45611</v>
       </c>
-      <c r="J81" s="37">
+      <c r="J81" s="35">
         <v>45657</v>
       </c>
-      <c r="K81" s="36" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="K81" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L81" s="34" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
-      <c r="A82" s="12" t="s">
-        <v>203</v>
+      <c r="A82" s="11" t="s">
+        <v>207</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F82" s="1">
         <v>50323</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H82" s="1">
         <v>168</v>
       </c>
-      <c r="I82" s="34">
+      <c r="I82" s="32">
         <v>45728</v>
       </c>
-      <c r="J82" s="34">
+      <c r="J82" s="32">
         <v>45796</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L82" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="15">
-      <c r="A83" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C83" s="36" t="s">
+      <c r="A83" s="33" t="s">
+        <v>692</v>
+      </c>
+      <c r="B83" s="34" t="s">
+        <v>693</v>
+      </c>
+      <c r="C83" s="34" t="s">
         <v>96</v>
       </c>
-      <c r="D83" s="36" t="s">
+      <c r="D83" s="34" t="s">
         <v>97</v>
       </c>
-      <c r="E83" s="36" t="s">
+      <c r="E83" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F83" s="36">
+      <c r="F83" s="34">
         <v>50616</v>
       </c>
-      <c r="G83" s="36" t="s">
+      <c r="G83" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H83" s="36">
+      <c r="H83" s="34">
         <v>132</v>
       </c>
-      <c r="I83" s="37">
+      <c r="I83" s="35">
         <v>45582</v>
       </c>
-      <c r="J83" s="37">
+      <c r="J83" s="35">
         <v>45566</v>
       </c>
-      <c r="K83" s="36" t="s">
+      <c r="K83" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L83" s="36" t="s">
-        <v>141</v>
+      <c r="L83" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
-      <c r="A84" s="12" t="s">
-        <v>696</v>
+      <c r="A84" s="11" t="s">
+        <v>700</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F84" s="1">
         <v>50263</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="1">
         <v>88</v>
       </c>
-      <c r="I84" s="34">
+      <c r="I84" s="32">
         <v>45589</v>
       </c>
-      <c r="J84" s="34">
+      <c r="J84" s="32">
         <v>45667</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="30">
-      <c r="A85" s="12" t="s">
-        <v>172</v>
+      <c r="A85" s="11" t="s">
+        <v>177</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F85" s="1">
         <v>51020</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H85" s="1">
         <v>41</v>
       </c>
-      <c r="I85" s="34">
+      <c r="I85" s="32">
         <v>45681</v>
       </c>
-      <c r="J85" s="34">
+      <c r="J85" s="32">
         <v>45713</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L85" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="30">
-      <c r="A86" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D86" s="36" t="s">
+      <c r="A86" s="33" t="s">
+        <v>666</v>
+      </c>
+      <c r="B86" s="34" t="s">
+        <v>667</v>
+      </c>
+      <c r="C86" s="34" t="s">
+        <v>403</v>
+      </c>
+      <c r="D86" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E86" s="36" t="s">
+      <c r="E86" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F86" s="36">
+      <c r="F86" s="34">
         <v>50322</v>
       </c>
-      <c r="G86" s="36" t="s">
+      <c r="G86" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H86" s="36">
+      <c r="H86" s="34">
         <v>68</v>
       </c>
-      <c r="I86" s="37">
+      <c r="I86" s="35">
         <v>45547</v>
       </c>
-      <c r="J86" s="37">
+      <c r="J86" s="35">
         <v>45547</v>
       </c>
-      <c r="K86" s="36" t="s">
+      <c r="K86" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L86" s="36" t="s">
-        <v>141</v>
+      <c r="L86" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
-      <c r="A87" s="12" t="s">
-        <v>290</v>
+      <c r="A87" s="11" t="s">
+        <v>294</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="1">
         <v>52498</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H87" s="1">
         <v>4</v>
       </c>
-      <c r="I87" s="34">
+      <c r="I87" s="32">
         <v>45757</v>
       </c>
-      <c r="J87" s="34">
+      <c r="J87" s="32">
         <v>45792</v>
       </c>
       <c r="K87" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L87" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
-      <c r="A88" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E88" s="36" t="s">
+      <c r="A88" s="33" t="s">
+        <v>608</v>
+      </c>
+      <c r="B88" s="34" t="s">
+        <v>609</v>
+      </c>
+      <c r="C88" s="34" t="s">
+        <v>486</v>
+      </c>
+      <c r="D88" s="34" t="s">
+        <v>487</v>
+      </c>
+      <c r="E88" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F88" s="36">
+      <c r="F88" s="34">
         <v>50213</v>
       </c>
-      <c r="G88" s="36" t="s">
+      <c r="G88" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H88" s="36">
+      <c r="H88" s="34">
         <v>51</v>
       </c>
-      <c r="I88" s="37">
+      <c r="I88" s="35">
         <v>45489</v>
       </c>
-      <c r="J88" s="37">
+      <c r="J88" s="35">
         <v>45489</v>
       </c>
-      <c r="K88" s="36" t="s">
+      <c r="K88" s="34" t="s">
         <v>101</v>
       </c>
-      <c r="L88" s="36" t="s">
-        <v>141</v>
+      <c r="L88" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
-      <c r="A89" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E89" s="36" t="s">
+      <c r="A89" s="33" t="s">
+        <v>217</v>
+      </c>
+      <c r="B89" s="34" t="s">
+        <v>218</v>
+      </c>
+      <c r="C89" s="34" t="s">
+        <v>219</v>
+      </c>
+      <c r="D89" s="34" t="s">
+        <v>220</v>
+      </c>
+      <c r="E89" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F89" s="36">
+      <c r="F89" s="34">
         <v>51201</v>
       </c>
-      <c r="G89" s="36" t="s">
+      <c r="G89" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H89" s="36">
+      <c r="H89" s="34">
         <v>130</v>
       </c>
-      <c r="I89" s="37">
+      <c r="I89" s="35">
         <v>45729</v>
       </c>
-      <c r="J89" s="37">
+      <c r="J89" s="35">
         <v>45838</v>
       </c>
-      <c r="K89" s="36" t="s">
+      <c r="K89" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L89" s="36" t="s">
-        <v>217</v>
+      <c r="L89" s="34" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
-      <c r="A90" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E90" s="36" t="s">
+      <c r="A90" s="33" t="s">
+        <v>152</v>
+      </c>
+      <c r="B90" s="34" t="s">
+        <v>153</v>
+      </c>
+      <c r="C90" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="D90" s="34" t="s">
+        <v>155</v>
+      </c>
+      <c r="E90" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F90" s="36">
+      <c r="F90" s="34">
         <v>51534</v>
       </c>
-      <c r="G90" s="36" t="s">
+      <c r="G90" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="H90" s="36">
+      <c r="H90" s="34">
         <v>23</v>
       </c>
-      <c r="I90" s="37">
+      <c r="I90" s="35">
         <v>45672</v>
       </c>
-      <c r="J90" s="37">
+      <c r="J90" s="35">
         <v>45702</v>
       </c>
-      <c r="K90" s="36" t="s">
-[...3 lines deleted...]
-        <v>153</v>
+      <c r="K90" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L90" s="34" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
-      <c r="A91" s="12" t="s">
-        <v>632</v>
+      <c r="A91" s="11" t="s">
+        <v>636</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="1">
         <v>52233</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H91" s="1">
         <v>23</v>
       </c>
-      <c r="I91" s="34">
+      <c r="I91" s="32">
         <v>45509</v>
       </c>
-      <c r="J91" s="34">
+      <c r="J91" s="32">
         <v>45568</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
-      <c r="A92" s="12" t="s">
-        <v>701</v>
+      <c r="A92" s="11" t="s">
+        <v>705</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F92" s="1">
         <v>52411</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H92" s="1">
         <v>54</v>
       </c>
-      <c r="I92" s="34">
+      <c r="I92" s="32">
         <v>45586</v>
       </c>
-      <c r="J92" s="34">
+      <c r="J92" s="32">
         <v>46022</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L92" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
-      <c r="A93" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C93" s="36" t="s">
+      <c r="A93" s="33" t="s">
+        <v>379</v>
+      </c>
+      <c r="B93" s="34" t="s">
+        <v>380</v>
+      </c>
+      <c r="C93" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="D93" s="36" t="s">
+      <c r="D93" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="E93" s="36" t="s">
+      <c r="E93" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F93" s="36">
+      <c r="F93" s="34">
         <v>50659</v>
       </c>
-      <c r="G93" s="36" t="s">
+      <c r="G93" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H93" s="36">
+      <c r="H93" s="34">
         <v>48</v>
       </c>
-      <c r="I93" s="37">
+      <c r="I93" s="35">
         <v>45838</v>
       </c>
-      <c r="J93" s="37">
+      <c r="J93" s="35">
         <v>45912</v>
       </c>
-      <c r="K93" s="36" t="s">
+      <c r="K93" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L93" s="36" t="s">
-        <v>141</v>
+      <c r="L93" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15" hidden="1">
-      <c r="A94" s="12" t="s">
-        <v>658</v>
+      <c r="A94" s="11" t="s">
+        <v>662</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F94" s="1">
         <v>50220</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="H94" s="1">
         <v>19</v>
       </c>
-      <c r="I94" s="34">
+      <c r="I94" s="32">
         <v>45544</v>
       </c>
-      <c r="J94" s="34">
+      <c r="J94" s="32">
         <v>45597</v>
       </c>
       <c r="K94" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="30">
-      <c r="A95" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C95" s="38" t="s">
+      <c r="A95" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B95" s="36" t="s">
+        <v>238</v>
+      </c>
+      <c r="C95" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="D95" s="36" t="s">
+      <c r="D95" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="E95" s="36" t="s">
+      <c r="E95" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F95" s="36">
+      <c r="F95" s="34">
         <v>52404</v>
       </c>
-      <c r="G95" s="36" t="s">
+      <c r="G95" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H95" s="36">
+      <c r="H95" s="34">
         <v>183</v>
       </c>
-      <c r="I95" s="37">
+      <c r="I95" s="35">
         <v>45754</v>
       </c>
-      <c r="J95" s="37">
+      <c r="J95" s="35">
         <v>45810</v>
       </c>
-      <c r="K95" s="36" t="s">
+      <c r="K95" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="L95" s="36" t="s">
-        <v>236</v>
+      <c r="L95" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="30">
-      <c r="A96" s="12" t="s">
-        <v>233</v>
+      <c r="A96" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F96" s="1">
         <v>50131</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H96" s="1">
         <v>39</v>
       </c>
-      <c r="I96" s="34">
+      <c r="I96" s="32">
         <v>45754</v>
       </c>
-      <c r="J96" s="34">
+      <c r="J96" s="32">
         <v>45810</v>
       </c>
       <c r="K96" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L96" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="30">
-      <c r="A97" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E97" s="36" t="s">
+      <c r="A97" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B97" s="36" t="s">
+        <v>242</v>
+      </c>
+      <c r="C97" s="36" t="s">
+        <v>149</v>
+      </c>
+      <c r="D97" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="E97" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F97" s="38">
+      <c r="F97" s="36">
         <v>50009</v>
       </c>
-      <c r="G97" s="36" t="s">
+      <c r="G97" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H97" s="36">
+      <c r="H97" s="34">
         <v>8</v>
       </c>
-      <c r="I97" s="37">
+      <c r="I97" s="35">
         <v>45754</v>
       </c>
-      <c r="J97" s="37">
+      <c r="J97" s="35">
         <v>45810</v>
       </c>
-      <c r="K97" s="36" t="s">
+      <c r="K97" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L97" s="36" t="s">
-        <v>236</v>
+      <c r="L97" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="30">
-      <c r="A98" s="12" t="s">
-        <v>233</v>
+      <c r="A98" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F98" s="3">
         <v>50010</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H98" s="1">
         <v>9</v>
       </c>
-      <c r="I98" s="34">
+      <c r="I98" s="32">
         <v>45754</v>
       </c>
-      <c r="J98" s="34">
+      <c r="J98" s="32">
         <v>45810</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L98" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="30">
-      <c r="A99" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E99" s="36" t="s">
+      <c r="A99" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B99" s="36" t="s">
+        <v>245</v>
+      </c>
+      <c r="C99" s="36" t="s">
+        <v>194</v>
+      </c>
+      <c r="D99" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="E99" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F99" s="38">
+      <c r="F99" s="36">
         <v>50021</v>
       </c>
-      <c r="G99" s="36" t="s">
+      <c r="G99" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H99" s="36">
+      <c r="H99" s="34">
         <v>7</v>
       </c>
-      <c r="I99" s="37">
+      <c r="I99" s="35">
         <v>45754</v>
       </c>
-      <c r="J99" s="37">
+      <c r="J99" s="35">
         <v>45810</v>
       </c>
-      <c r="K99" s="36" t="s">
+      <c r="K99" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L99" s="36" t="s">
-        <v>236</v>
+      <c r="L99" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="30">
-      <c r="A100" s="12" t="s">
-        <v>233</v>
+      <c r="A100" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F100" s="3">
         <v>51501</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H100" s="1">
         <v>6</v>
       </c>
-      <c r="I100" s="34">
+      <c r="I100" s="32">
         <v>45754</v>
       </c>
-      <c r="J100" s="34">
+      <c r="J100" s="32">
         <v>45810</v>
       </c>
       <c r="K100" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="30">
-      <c r="A101" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E101" s="36" t="s">
+      <c r="A101" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B101" s="36" t="s">
+        <v>249</v>
+      </c>
+      <c r="C101" s="36" t="s">
+        <v>250</v>
+      </c>
+      <c r="D101" s="34" t="s">
+        <v>251</v>
+      </c>
+      <c r="E101" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F101" s="38">
+      <c r="F101" s="36">
         <v>50801</v>
       </c>
-      <c r="G101" s="36" t="s">
+      <c r="G101" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H101" s="36">
+      <c r="H101" s="34">
         <v>9</v>
       </c>
-      <c r="I101" s="37">
+      <c r="I101" s="35">
         <v>45754</v>
       </c>
-      <c r="J101" s="37">
+      <c r="J101" s="35">
         <v>45810</v>
       </c>
-      <c r="K101" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K101" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L101" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="30">
-      <c r="A102" s="12" t="s">
-        <v>233</v>
+      <c r="A102" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F102" s="3">
         <v>50310</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H102" s="1">
         <v>11</v>
       </c>
-      <c r="I102" s="34">
+      <c r="I102" s="32">
         <v>45754</v>
       </c>
-      <c r="J102" s="34">
+      <c r="J102" s="32">
         <v>45810</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L102" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="30">
-      <c r="A103" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C103" s="38" t="s">
+      <c r="A103" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103" s="36" t="s">
+        <v>366</v>
+      </c>
+      <c r="C103" s="36" t="s">
         <v>133</v>
       </c>
-      <c r="D103" s="36" t="s">
+      <c r="D103" s="34" t="s">
         <v>134</v>
       </c>
-      <c r="E103" s="36" t="s">
+      <c r="E103" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F103" s="38">
+      <c r="F103" s="36">
         <v>50501</v>
       </c>
-      <c r="G103" s="36" t="s">
+      <c r="G103" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H103" s="36">
+      <c r="H103" s="34">
         <v>10</v>
       </c>
-      <c r="I103" s="37">
+      <c r="I103" s="35">
         <v>45754</v>
       </c>
-      <c r="J103" s="37">
+      <c r="J103" s="35">
         <v>45810</v>
       </c>
-      <c r="K103" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K103" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L103" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="30">
-      <c r="A104" s="12" t="s">
-        <v>233</v>
+      <c r="A104" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F104" s="3">
         <v>50125</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H104" s="1">
         <v>6</v>
       </c>
-      <c r="I104" s="34">
+      <c r="I104" s="32">
         <v>45754</v>
       </c>
-      <c r="J104" s="34">
+      <c r="J104" s="32">
         <v>45810</v>
       </c>
       <c r="K104" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L104" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="30">
-      <c r="A105" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C105" s="38" t="s">
+      <c r="A105" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="36" t="s">
+        <v>257</v>
+      </c>
+      <c r="C105" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="D105" s="36" t="s">
+      <c r="D105" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="E105" s="36" t="s">
+      <c r="E105" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F105" s="38">
+      <c r="F105" s="36">
         <v>50401</v>
       </c>
-      <c r="G105" s="36" t="s">
+      <c r="G105" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H105" s="36">
+      <c r="H105" s="34">
         <v>9</v>
       </c>
-      <c r="I105" s="37">
+      <c r="I105" s="35">
         <v>45754</v>
       </c>
-      <c r="J105" s="37">
+      <c r="J105" s="35">
         <v>45810</v>
       </c>
-      <c r="K105" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K105" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="L105" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="30">
-      <c r="A106" s="12" t="s">
-        <v>233</v>
+      <c r="A106" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F106" s="3">
         <v>51106</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H106" s="1">
         <v>5</v>
       </c>
-      <c r="I106" s="34">
+      <c r="I106" s="32">
         <v>45754</v>
       </c>
-      <c r="J106" s="34">
+      <c r="J106" s="32">
         <v>45810</v>
       </c>
       <c r="K106" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L106" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="30">
-      <c r="A107" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C107" s="38" t="s">
+      <c r="A107" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B107" s="36" t="s">
+        <v>260</v>
+      </c>
+      <c r="C107" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="D107" s="36" t="s">
+      <c r="D107" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E107" s="36" t="s">
+      <c r="E107" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F107" s="38">
+      <c r="F107" s="36">
         <v>50266</v>
       </c>
-      <c r="G107" s="36" t="s">
+      <c r="G107" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H107" s="36">
+      <c r="H107" s="34">
         <v>7</v>
       </c>
-      <c r="I107" s="37">
+      <c r="I107" s="35">
         <v>45754</v>
       </c>
-      <c r="J107" s="37">
+      <c r="J107" s="35">
         <v>45810</v>
       </c>
-      <c r="K107" s="36" t="s">
+      <c r="K107" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L107" s="36" t="s">
-        <v>236</v>
+      <c r="L107" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="30">
-      <c r="A108" s="12" t="s">
-        <v>233</v>
+      <c r="A108" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F108" s="3">
         <v>50266</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H108" s="1">
         <v>7</v>
       </c>
-      <c r="I108" s="34">
+      <c r="I108" s="32">
         <v>45754</v>
       </c>
-      <c r="J108" s="34">
+      <c r="J108" s="32">
         <v>45810</v>
       </c>
       <c r="K108" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L108" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="30">
-      <c r="A109" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D109" s="36" t="s">
+      <c r="A109" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B109" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="C109" s="36" t="s">
+        <v>263</v>
+      </c>
+      <c r="D109" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="E109" s="36" t="s">
+      <c r="E109" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F109" s="38">
+      <c r="F109" s="36">
         <v>50613</v>
       </c>
-      <c r="G109" s="36" t="s">
+      <c r="G109" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H109" s="36">
+      <c r="H109" s="34">
         <v>8</v>
       </c>
-      <c r="I109" s="37">
+      <c r="I109" s="35">
         <v>45754</v>
       </c>
-      <c r="J109" s="37">
+      <c r="J109" s="35">
         <v>45810</v>
       </c>
-      <c r="K109" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K109" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="L109" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="30">
-      <c r="A110" s="12" t="s">
-        <v>233</v>
+      <c r="A110" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F110" s="3">
         <v>52404</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H110" s="1">
         <v>10</v>
       </c>
-      <c r="I110" s="34">
+      <c r="I110" s="32">
         <v>45754</v>
       </c>
-      <c r="J110" s="34">
+      <c r="J110" s="32">
         <v>45810</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L110" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="30">
-      <c r="A111" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C111" s="38" t="s">
+      <c r="A111" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B111" s="36" t="s">
+        <v>265</v>
+      </c>
+      <c r="C111" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="D111" s="36" t="s">
+      <c r="D111" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="E111" s="36" t="s">
+      <c r="E111" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F111" s="38">
+      <c r="F111" s="36">
         <v>52411</v>
       </c>
-      <c r="G111" s="36" t="s">
+      <c r="G111" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H111" s="36">
+      <c r="H111" s="34">
         <v>10</v>
       </c>
-      <c r="I111" s="37">
+      <c r="I111" s="35">
         <v>45754</v>
       </c>
-      <c r="J111" s="37">
+      <c r="J111" s="35">
         <v>45810</v>
       </c>
-      <c r="K111" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K111" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="L111" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="30">
-      <c r="A112" s="12" t="s">
-        <v>233</v>
+      <c r="A112" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F112" s="3">
         <v>52402</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H112" s="1">
         <v>11</v>
       </c>
-      <c r="I112" s="34">
+      <c r="I112" s="32">
         <v>45754</v>
       </c>
-      <c r="J112" s="34">
+      <c r="J112" s="32">
         <v>45810</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="30">
-      <c r="A113" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C113" s="38" t="s">
+      <c r="A113" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="36" t="s">
+        <v>267</v>
+      </c>
+      <c r="C113" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="D113" s="36" t="s">
+      <c r="D113" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="E113" s="36" t="s">
+      <c r="E113" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F113" s="38">
+      <c r="F113" s="36">
         <v>52732</v>
       </c>
-      <c r="G113" s="36" t="s">
+      <c r="G113" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H113" s="36">
+      <c r="H113" s="34">
         <v>7</v>
       </c>
-      <c r="I113" s="37">
+      <c r="I113" s="35">
         <v>45754</v>
       </c>
-      <c r="J113" s="37">
+      <c r="J113" s="35">
         <v>45810</v>
       </c>
-      <c r="K113" s="36" t="s">
+      <c r="K113" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="L113" s="36" t="s">
-        <v>236</v>
+      <c r="L113" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="30">
-      <c r="A114" s="12" t="s">
-        <v>233</v>
+      <c r="A114" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F114" s="3">
         <v>52241</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H114" s="1">
         <v>10</v>
       </c>
-      <c r="I114" s="34">
+      <c r="I114" s="32">
         <v>45754</v>
       </c>
-      <c r="J114" s="34">
+      <c r="J114" s="32">
         <v>45810</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="30">
-      <c r="A115" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E115" s="36" t="s">
+      <c r="A115" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B115" s="36" t="s">
+        <v>271</v>
+      </c>
+      <c r="C115" s="36" t="s">
+        <v>272</v>
+      </c>
+      <c r="D115" s="34" t="s">
+        <v>273</v>
+      </c>
+      <c r="E115" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F115" s="38">
+      <c r="F115" s="36">
         <v>52806</v>
       </c>
-      <c r="G115" s="36" t="s">
+      <c r="G115" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H115" s="36">
+      <c r="H115" s="34">
         <v>8</v>
       </c>
-      <c r="I115" s="37">
+      <c r="I115" s="35">
         <v>45754</v>
       </c>
-      <c r="J115" s="37">
+      <c r="J115" s="35">
         <v>45810</v>
       </c>
-      <c r="K115" s="36" t="s">
+      <c r="K115" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="L115" s="36" t="s">
-        <v>236</v>
+      <c r="L115" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="30">
-      <c r="A116" s="12" t="s">
-        <v>233</v>
+      <c r="A116" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F116" s="3">
         <v>52807</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H116" s="1">
         <v>9</v>
       </c>
-      <c r="I116" s="34">
+      <c r="I116" s="32">
         <v>45754</v>
       </c>
-      <c r="J116" s="34">
+      <c r="J116" s="32">
         <v>45810</v>
       </c>
       <c r="K116" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L116" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="30">
-      <c r="A117" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E117" s="36" t="s">
+      <c r="A117" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B117" s="36" t="s">
+        <v>275</v>
+      </c>
+      <c r="C117" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D117" s="34" t="s">
+        <v>220</v>
+      </c>
+      <c r="E117" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F117" s="38">
+      <c r="F117" s="36">
         <v>52101</v>
       </c>
-      <c r="G117" s="36" t="s">
+      <c r="G117" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H117" s="36">
+      <c r="H117" s="34">
         <v>7</v>
       </c>
-      <c r="I117" s="37">
+      <c r="I117" s="35">
         <v>45754</v>
       </c>
-      <c r="J117" s="37">
+      <c r="J117" s="35">
         <v>45810</v>
       </c>
-      <c r="K117" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K117" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="L117" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="30">
-      <c r="A118" s="12" t="s">
-        <v>233</v>
+      <c r="A118" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F118" s="3">
         <v>52002</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H118" s="1">
         <v>18</v>
       </c>
-      <c r="I118" s="34">
+      <c r="I118" s="32">
         <v>45754</v>
       </c>
-      <c r="J118" s="34">
+      <c r="J118" s="32">
         <v>45810</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L118" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="30">
-      <c r="A119" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E119" s="36" t="s">
+      <c r="A119" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B119" s="36" t="s">
+        <v>277</v>
+      </c>
+      <c r="C119" s="36" t="s">
+        <v>278</v>
+      </c>
+      <c r="D119" s="34" t="s">
+        <v>270</v>
+      </c>
+      <c r="E119" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F119" s="38">
+      <c r="F119" s="36">
         <v>52246</v>
       </c>
-      <c r="G119" s="36" t="s">
+      <c r="G119" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H119" s="36">
+      <c r="H119" s="34">
         <v>8</v>
       </c>
-      <c r="I119" s="37">
+      <c r="I119" s="35">
         <v>45754</v>
       </c>
-      <c r="J119" s="37">
+      <c r="J119" s="35">
         <v>45810</v>
       </c>
-      <c r="K119" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K119" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="L119" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="30">
-      <c r="A120" s="12" t="s">
-        <v>233</v>
+      <c r="A120" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F120" s="3">
         <v>52632</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H120" s="1">
         <v>9</v>
       </c>
-      <c r="I120" s="34">
+      <c r="I120" s="32">
         <v>45754</v>
       </c>
-      <c r="J120" s="34">
+      <c r="J120" s="32">
         <v>45810</v>
       </c>
       <c r="K120" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L120" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="30">
-      <c r="A121" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E121" s="36" t="s">
+      <c r="A121" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B121" s="36" t="s">
+        <v>282</v>
+      </c>
+      <c r="C121" s="36" t="s">
+        <v>283</v>
+      </c>
+      <c r="D121" s="34" t="s">
+        <v>284</v>
+      </c>
+      <c r="E121" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F121" s="38">
+      <c r="F121" s="36">
         <v>50138</v>
       </c>
-      <c r="G121" s="36" t="s">
+      <c r="G121" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H121" s="36">
+      <c r="H121" s="34">
         <v>6</v>
       </c>
-      <c r="I121" s="37">
+      <c r="I121" s="35">
         <v>45754</v>
       </c>
-      <c r="J121" s="37">
+      <c r="J121" s="35">
         <v>45810</v>
       </c>
-      <c r="K121" s="36" t="s">
+      <c r="K121" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L121" s="36" t="s">
-        <v>236</v>
+      <c r="L121" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="30">
-      <c r="A122" s="12" t="s">
-        <v>233</v>
+      <c r="A122" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F122" s="3">
         <v>52057</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H122" s="1">
         <v>6</v>
       </c>
-      <c r="I122" s="34">
+      <c r="I122" s="32">
         <v>45754</v>
       </c>
-      <c r="J122" s="34">
+      <c r="J122" s="32">
         <v>45810</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L122" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="30">
-      <c r="A123" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C123" s="38" t="s">
+      <c r="A123" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B123" s="36" t="s">
+        <v>287</v>
+      </c>
+      <c r="C123" s="36" t="s">
         <v>129</v>
       </c>
-      <c r="D123" s="36" t="s">
+      <c r="D123" s="34" t="s">
         <v>130</v>
       </c>
-      <c r="E123" s="36" t="s">
+      <c r="E123" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F123" s="38">
+      <c r="F123" s="36">
         <v>50158</v>
       </c>
-      <c r="G123" s="36" t="s">
+      <c r="G123" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H123" s="36">
+      <c r="H123" s="34">
         <v>7</v>
       </c>
-      <c r="I123" s="37">
+      <c r="I123" s="35">
         <v>45754</v>
       </c>
-      <c r="J123" s="37">
+      <c r="J123" s="35">
         <v>45810</v>
       </c>
-      <c r="K123" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K123" s="34" t="s">
+        <v>288</v>
+      </c>
+      <c r="L123" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="30">
-      <c r="A124" s="12" t="s">
-        <v>233</v>
+      <c r="A124" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F124" s="3">
         <v>52761</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H124" s="1">
         <v>8</v>
       </c>
-      <c r="I124" s="34">
+      <c r="I124" s="32">
         <v>45754</v>
       </c>
-      <c r="J124" s="34">
+      <c r="J124" s="32">
         <v>45810</v>
       </c>
       <c r="K124" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="30">
-      <c r="A125" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C125" s="38" t="s">
+      <c r="A125" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B125" s="36" t="s">
+        <v>290</v>
+      </c>
+      <c r="C125" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="D125" s="36" t="s">
+      <c r="D125" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="E125" s="36" t="s">
+      <c r="E125" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F125" s="38">
+      <c r="F125" s="36">
         <v>52501</v>
       </c>
-      <c r="G125" s="36" t="s">
+      <c r="G125" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H125" s="36">
+      <c r="H125" s="34">
         <v>15</v>
       </c>
-      <c r="I125" s="37">
+      <c r="I125" s="35">
         <v>45754</v>
       </c>
-      <c r="J125" s="37">
+      <c r="J125" s="35">
         <v>45810</v>
       </c>
-      <c r="K125" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K125" s="34" t="s">
+        <v>288</v>
+      </c>
+      <c r="L125" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="30">
-      <c r="A126" s="12" t="s">
-        <v>233</v>
+      <c r="A126" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F126" s="3">
         <v>50702</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H126" s="1">
         <v>11</v>
       </c>
-      <c r="I126" s="34">
+      <c r="I126" s="32">
         <v>45754</v>
       </c>
-      <c r="J126" s="34">
+      <c r="J126" s="32">
         <v>45810</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L126" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="30">
-      <c r="A127" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D127" s="36" t="s">
+      <c r="A127" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B127" s="36" t="s">
+        <v>292</v>
+      </c>
+      <c r="C127" s="36" t="s">
+        <v>293</v>
+      </c>
+      <c r="D127" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="E127" s="36" t="s">
+      <c r="E127" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F127" s="38">
+      <c r="F127" s="36">
         <v>52655</v>
       </c>
-      <c r="G127" s="36" t="s">
+      <c r="G127" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H127" s="36">
+      <c r="H127" s="34">
         <v>13</v>
       </c>
-      <c r="I127" s="37">
+      <c r="I127" s="35">
         <v>45754</v>
       </c>
-      <c r="J127" s="37">
+      <c r="J127" s="35">
         <v>45810</v>
       </c>
-      <c r="K127" s="36" t="s">
+      <c r="K127" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="L127" s="36" t="s">
-        <v>236</v>
+      <c r="L127" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="30" hidden="1">
-      <c r="A128" s="12" t="s">
-        <v>233</v>
+      <c r="A128" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F128" s="1">
         <v>52404</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H128" s="1">
         <v>0</v>
       </c>
-      <c r="I128" s="34">
+      <c r="I128" s="32">
         <v>45819</v>
       </c>
-      <c r="J128" s="34">
+      <c r="J128" s="32">
         <v>45839</v>
       </c>
       <c r="K128" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L128" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="129" spans="1:12" ht="30" hidden="1">
-      <c r="A129" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B129" s="38" t="s">
+      <c r="A129" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="C129" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E129" s="36" t="s">
+      <c r="B129" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="C129" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="D129" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="E129" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F129" s="36">
+      <c r="F129" s="34">
         <v>50131</v>
       </c>
-      <c r="G129" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H129" s="36">
+      <c r="G129" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H129" s="34">
         <v>0</v>
       </c>
-      <c r="I129" s="37">
+      <c r="I129" s="35">
         <v>45819</v>
       </c>
-      <c r="J129" s="37">
+      <c r="J129" s="35">
         <v>45839</v>
       </c>
-      <c r="K129" s="36" t="s">
+      <c r="K129" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L129" s="36" t="s">
-        <v>236</v>
+      <c r="L129" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="130" spans="1:12" ht="30" hidden="1">
-      <c r="A130" s="12" t="s">
-        <v>233</v>
+      <c r="A130" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F130" s="3">
         <v>50009</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H130" s="1">
         <v>0</v>
       </c>
-      <c r="I130" s="34">
+      <c r="I130" s="32">
         <v>45819</v>
       </c>
-      <c r="J130" s="34">
+      <c r="J130" s="32">
         <v>45839</v>
       </c>
       <c r="K130" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L130" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="131" spans="1:12" ht="30" hidden="1">
-      <c r="A131" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D131" s="36" t="s">
+      <c r="A131" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B131" s="36" t="s">
+        <v>243</v>
+      </c>
+      <c r="C131" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="D131" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="E131" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="F131" s="36">
+        <v>50010</v>
+      </c>
+      <c r="G131" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H131" s="34">
+        <v>0</v>
+      </c>
+      <c r="I131" s="35">
+        <v>45819</v>
+      </c>
+      <c r="J131" s="35">
+        <v>45839</v>
+      </c>
+      <c r="K131" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="L131" s="34" t="s">
         <v>240</v>
       </c>
-      <c r="E131" s="36" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:12" ht="30" hidden="1">
-      <c r="A132" s="12" t="s">
-        <v>233</v>
+      <c r="A132" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F132" s="3">
         <v>50021</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H132" s="1">
         <v>0</v>
       </c>
-      <c r="I132" s="34">
+      <c r="I132" s="32">
         <v>45819</v>
       </c>
-      <c r="J132" s="34">
+      <c r="J132" s="32">
         <v>45839</v>
       </c>
       <c r="K132" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="133" spans="1:12" ht="30" hidden="1">
-      <c r="A133" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E133" s="36" t="s">
+      <c r="A133" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B133" s="36" t="s">
+        <v>246</v>
+      </c>
+      <c r="C133" s="36" t="s">
+        <v>247</v>
+      </c>
+      <c r="D133" s="34" t="s">
+        <v>248</v>
+      </c>
+      <c r="E133" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F133" s="38">
+      <c r="F133" s="36">
         <v>51501</v>
       </c>
-      <c r="G133" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H133" s="36">
+      <c r="G133" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H133" s="34">
         <v>0</v>
       </c>
-      <c r="I133" s="37">
+      <c r="I133" s="35">
         <v>45819</v>
       </c>
-      <c r="J133" s="37">
+      <c r="J133" s="35">
         <v>45839</v>
       </c>
-      <c r="K133" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K133" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L133" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="134" spans="1:12" ht="30" hidden="1">
-      <c r="A134" s="12" t="s">
-        <v>233</v>
+      <c r="A134" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F134" s="3">
         <v>50801</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H134" s="1">
         <v>0</v>
       </c>
-      <c r="I134" s="34">
+      <c r="I134" s="32">
         <v>45819</v>
       </c>
-      <c r="J134" s="34">
+      <c r="J134" s="32">
         <v>45839</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:12" ht="30" hidden="1">
-      <c r="A135" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C135" s="38" t="s">
+      <c r="A135" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B135" s="36" t="s">
+        <v>252</v>
+      </c>
+      <c r="C135" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="D135" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="36" t="s">
+      <c r="D135" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="E135" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F135" s="38">
+      <c r="F135" s="36">
         <v>50310</v>
       </c>
-      <c r="G135" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H135" s="36">
+      <c r="G135" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H135" s="34">
         <v>0</v>
       </c>
-      <c r="I135" s="37">
+      <c r="I135" s="35">
         <v>45819</v>
       </c>
-      <c r="J135" s="37">
+      <c r="J135" s="35">
         <v>45839</v>
       </c>
-      <c r="K135" s="36" t="s">
+      <c r="K135" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L135" s="36" t="s">
-        <v>236</v>
+      <c r="L135" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="136" spans="1:12" ht="30" hidden="1">
-      <c r="A136" s="12" t="s">
-        <v>233</v>
+      <c r="A136" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F136" s="3">
         <v>50501</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H136" s="1">
         <v>0</v>
       </c>
-      <c r="I136" s="34">
+      <c r="I136" s="32">
         <v>45819</v>
       </c>
-      <c r="J136" s="34">
+      <c r="J136" s="32">
         <v>45839</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="137" spans="1:12" ht="30" hidden="1">
-      <c r="A137" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E137" s="36" t="s">
+      <c r="A137" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B137" s="36" t="s">
+        <v>254</v>
+      </c>
+      <c r="C137" s="36" t="s">
+        <v>255</v>
+      </c>
+      <c r="D137" s="34" t="s">
+        <v>256</v>
+      </c>
+      <c r="E137" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F137" s="38">
+      <c r="F137" s="36">
         <v>50125</v>
       </c>
-      <c r="G137" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H137" s="36">
+      <c r="G137" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H137" s="34">
         <v>0</v>
       </c>
-      <c r="I137" s="37">
+      <c r="I137" s="35">
         <v>45819</v>
       </c>
-      <c r="J137" s="37">
+      <c r="J137" s="35">
         <v>45839</v>
       </c>
-      <c r="K137" s="36" t="s">
+      <c r="K137" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L137" s="36" t="s">
-        <v>236</v>
+      <c r="L137" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="138" spans="1:12" ht="30" hidden="1">
-      <c r="A138" s="12" t="s">
-        <v>233</v>
+      <c r="A138" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F138" s="3">
         <v>50401</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H138" s="1">
         <v>0</v>
       </c>
-      <c r="I138" s="34">
+      <c r="I138" s="32">
         <v>45819</v>
       </c>
-      <c r="J138" s="34">
+      <c r="J138" s="32">
         <v>45839</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L138" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="139" spans="1:12" ht="30" hidden="1">
-      <c r="A139" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C139" s="38" t="s">
+      <c r="A139" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B139" s="36" t="s">
+        <v>258</v>
+      </c>
+      <c r="C139" s="36" t="s">
         <v>124</v>
       </c>
-      <c r="D139" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E139" s="36" t="s">
+      <c r="D139" s="34" t="s">
+        <v>259</v>
+      </c>
+      <c r="E139" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F139" s="38">
+      <c r="F139" s="36">
         <v>51106</v>
       </c>
-      <c r="G139" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H139" s="36">
+      <c r="G139" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H139" s="34">
         <v>0</v>
       </c>
-      <c r="I139" s="37">
+      <c r="I139" s="35">
         <v>45819</v>
       </c>
-      <c r="J139" s="37">
+      <c r="J139" s="35">
         <v>45839</v>
       </c>
-      <c r="K139" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K139" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="L139" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:12" ht="30" hidden="1">
-      <c r="A140" s="12" t="s">
-        <v>233</v>
+      <c r="A140" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F140" s="3">
         <v>50266</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H140" s="1">
         <v>0</v>
       </c>
-      <c r="I140" s="34">
+      <c r="I140" s="32">
         <v>45819</v>
       </c>
-      <c r="J140" s="34">
+      <c r="J140" s="32">
         <v>45839</v>
       </c>
       <c r="K140" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="141" spans="1:12" ht="30" hidden="1">
-      <c r="A141" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C141" s="38" t="s">
+      <c r="A141" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B141" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="C141" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="D141" s="36" t="s">
+      <c r="D141" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E141" s="36" t="s">
+      <c r="E141" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F141" s="38">
+      <c r="F141" s="36">
         <v>50266</v>
       </c>
-      <c r="G141" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="36">
+      <c r="G141" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H141" s="34">
         <v>0</v>
       </c>
-      <c r="I141" s="37">
+      <c r="I141" s="35">
         <v>45819</v>
       </c>
-      <c r="J141" s="37">
+      <c r="J141" s="35">
         <v>45839</v>
       </c>
-      <c r="K141" s="36" t="s">
+      <c r="K141" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L141" s="36" t="s">
-        <v>236</v>
+      <c r="L141" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:12" ht="30" hidden="1">
-      <c r="A142" s="12" t="s">
-        <v>233</v>
+      <c r="A142" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F142" s="3">
         <v>50613</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H142" s="1">
         <v>0</v>
       </c>
-      <c r="I142" s="34">
+      <c r="I142" s="32">
         <v>45819</v>
       </c>
-      <c r="J142" s="34">
+      <c r="J142" s="32">
         <v>45839</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L142" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="143" spans="1:12" ht="30" hidden="1">
-      <c r="A143" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C143" s="38" t="s">
+      <c r="A143" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B143" s="36" t="s">
+        <v>264</v>
+      </c>
+      <c r="C143" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="D143" s="36" t="s">
+      <c r="D143" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="E143" s="36" t="s">
+      <c r="E143" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F143" s="38">
+      <c r="F143" s="36">
         <v>52404</v>
       </c>
-      <c r="G143" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H143" s="36">
+      <c r="G143" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H143" s="34">
         <v>0</v>
       </c>
-      <c r="I143" s="37">
+      <c r="I143" s="35">
         <v>45819</v>
       </c>
-      <c r="J143" s="37">
+      <c r="J143" s="35">
         <v>45839</v>
       </c>
-      <c r="K143" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K143" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="L143" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="144" spans="1:12" ht="30" hidden="1">
-      <c r="A144" s="12" t="s">
-        <v>233</v>
+      <c r="A144" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F144" s="3">
         <v>52411</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H144" s="1">
         <v>0</v>
       </c>
-      <c r="I144" s="34">
+      <c r="I144" s="32">
         <v>45819</v>
       </c>
-      <c r="J144" s="34">
+      <c r="J144" s="32">
         <v>45839</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L144" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="145" spans="1:12" ht="30" hidden="1">
-      <c r="A145" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C145" s="38" t="s">
+      <c r="A145" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B145" s="36" t="s">
+        <v>266</v>
+      </c>
+      <c r="C145" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="D145" s="36" t="s">
+      <c r="D145" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="E145" s="36" t="s">
+      <c r="E145" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F145" s="38">
+      <c r="F145" s="36">
         <v>52402</v>
       </c>
-      <c r="G145" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H145" s="36">
+      <c r="G145" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H145" s="34">
         <v>0</v>
       </c>
-      <c r="I145" s="37">
+      <c r="I145" s="35">
         <v>45819</v>
       </c>
-      <c r="J145" s="37">
+      <c r="J145" s="35">
         <v>45839</v>
       </c>
-      <c r="K145" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K145" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="L145" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="146" spans="1:12" ht="30" hidden="1">
-      <c r="A146" s="12" t="s">
-        <v>233</v>
+      <c r="A146" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F146" s="3">
         <v>52732</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H146" s="1">
         <v>0</v>
       </c>
-      <c r="I146" s="34">
+      <c r="I146" s="32">
         <v>45819</v>
       </c>
-      <c r="J146" s="34">
+      <c r="J146" s="32">
         <v>45839</v>
       </c>
       <c r="K146" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:12" ht="30" hidden="1">
-      <c r="A147" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E147" s="36" t="s">
+      <c r="A147" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B147" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="C147" s="36" t="s">
+        <v>269</v>
+      </c>
+      <c r="D147" s="34" t="s">
+        <v>270</v>
+      </c>
+      <c r="E147" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F147" s="38">
+      <c r="F147" s="36">
         <v>52241</v>
       </c>
-      <c r="G147" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H147" s="36">
+      <c r="G147" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H147" s="34">
         <v>0</v>
       </c>
-      <c r="I147" s="37">
+      <c r="I147" s="35">
         <v>45819</v>
       </c>
-      <c r="J147" s="37">
+      <c r="J147" s="35">
         <v>45839</v>
       </c>
-      <c r="K147" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K147" s="34" t="s">
+        <v>191</v>
+      </c>
+      <c r="L147" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="148" spans="1:12" ht="30" hidden="1">
-      <c r="A148" s="12" t="s">
-        <v>233</v>
+      <c r="A148" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F148" s="3">
         <v>52806</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H148" s="1">
         <v>0</v>
       </c>
-      <c r="I148" s="34">
+      <c r="I148" s="32">
         <v>45819</v>
       </c>
-      <c r="J148" s="34">
+      <c r="J148" s="32">
         <v>45839</v>
       </c>
       <c r="K148" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L148" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="149" spans="1:12" ht="30" hidden="1">
-      <c r="A149" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E149" s="36" t="s">
+      <c r="A149" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B149" s="36" t="s">
+        <v>274</v>
+      </c>
+      <c r="C149" s="36" t="s">
+        <v>272</v>
+      </c>
+      <c r="D149" s="34" t="s">
+        <v>273</v>
+      </c>
+      <c r="E149" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F149" s="38">
+      <c r="F149" s="36">
         <v>52807</v>
       </c>
-      <c r="G149" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H149" s="36">
+      <c r="G149" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H149" s="34">
         <v>0</v>
       </c>
-      <c r="I149" s="37">
+      <c r="I149" s="35">
         <v>45819</v>
       </c>
-      <c r="J149" s="37">
+      <c r="J149" s="35">
         <v>45839</v>
       </c>
-      <c r="K149" s="36" t="s">
+      <c r="K149" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="L149" s="36" t="s">
-        <v>236</v>
+      <c r="L149" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="150" spans="1:12" ht="30" hidden="1">
-      <c r="A150" s="12" t="s">
-        <v>233</v>
+      <c r="A150" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F150" s="3">
         <v>52101</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H150" s="1">
         <v>0</v>
       </c>
-      <c r="I150" s="34">
+      <c r="I150" s="32">
         <v>45819</v>
       </c>
-      <c r="J150" s="34">
+      <c r="J150" s="32">
         <v>45839</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L150" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:12" ht="30" hidden="1">
-      <c r="A151" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C151" s="38" t="s">
+      <c r="A151" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B151" s="36" t="s">
+        <v>276</v>
+      </c>
+      <c r="C151" s="36" t="s">
         <v>127</v>
       </c>
-      <c r="D151" s="36" t="s">
+      <c r="D151" s="34" t="s">
         <v>127</v>
       </c>
-      <c r="E151" s="36" t="s">
+      <c r="E151" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F151" s="38">
+      <c r="F151" s="36">
         <v>52002</v>
       </c>
-      <c r="G151" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H151" s="36">
+      <c r="G151" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H151" s="34">
         <v>0</v>
       </c>
-      <c r="I151" s="37">
+      <c r="I151" s="35">
         <v>45819</v>
       </c>
-      <c r="J151" s="37">
+      <c r="J151" s="35">
         <v>45839</v>
       </c>
-      <c r="K151" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K151" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="L151" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="152" spans="1:12" ht="30" hidden="1">
-      <c r="A152" s="12" t="s">
-        <v>233</v>
+      <c r="A152" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F152" s="3">
         <v>52246</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H152" s="1">
         <v>0</v>
       </c>
-      <c r="I152" s="34">
+      <c r="I152" s="32">
         <v>45819</v>
       </c>
-      <c r="J152" s="34">
+      <c r="J152" s="32">
         <v>45839</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="153" spans="1:12" ht="30" hidden="1">
-      <c r="A153" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E153" s="36" t="s">
+      <c r="A153" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B153" s="36" t="s">
+        <v>279</v>
+      </c>
+      <c r="C153" s="36" t="s">
+        <v>280</v>
+      </c>
+      <c r="D153" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="E153" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F153" s="38">
+      <c r="F153" s="36">
         <v>52632</v>
       </c>
-      <c r="G153" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H153" s="36">
+      <c r="G153" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H153" s="34">
         <v>0</v>
       </c>
-      <c r="I153" s="37">
+      <c r="I153" s="35">
         <v>45819</v>
       </c>
-      <c r="J153" s="37">
+      <c r="J153" s="35">
         <v>45839</v>
       </c>
-      <c r="K153" s="36" t="s">
+      <c r="K153" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="L153" s="36" t="s">
-        <v>236</v>
+      <c r="L153" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="154" spans="1:12" ht="30" hidden="1">
-      <c r="A154" s="12" t="s">
-        <v>233</v>
+      <c r="A154" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F154" s="3">
         <v>50138</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H154" s="1">
         <v>0</v>
       </c>
-      <c r="I154" s="34">
+      <c r="I154" s="32">
         <v>45819</v>
       </c>
-      <c r="J154" s="34">
+      <c r="J154" s="32">
         <v>45839</v>
       </c>
       <c r="K154" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="155" spans="1:12" ht="30" hidden="1">
-      <c r="A155" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D155" s="36" t="s">
+      <c r="A155" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B155" s="36" t="s">
+        <v>285</v>
+      </c>
+      <c r="C155" s="36" t="s">
+        <v>286</v>
+      </c>
+      <c r="D155" s="34" t="s">
         <v>110</v>
       </c>
-      <c r="E155" s="36" t="s">
+      <c r="E155" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F155" s="38">
+      <c r="F155" s="36">
         <v>52057</v>
       </c>
-      <c r="G155" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H155" s="36">
+      <c r="G155" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H155" s="34">
         <v>0</v>
       </c>
-      <c r="I155" s="37">
+      <c r="I155" s="35">
         <v>45819</v>
       </c>
-      <c r="J155" s="37">
+      <c r="J155" s="35">
         <v>45839</v>
       </c>
-      <c r="K155" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K155" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="L155" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="156" spans="1:12" ht="30" hidden="1">
-      <c r="A156" s="12" t="s">
-        <v>233</v>
+      <c r="A156" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F156" s="3">
         <v>50158</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H156" s="1">
         <v>0</v>
       </c>
-      <c r="I156" s="34">
+      <c r="I156" s="32">
         <v>45819</v>
       </c>
-      <c r="J156" s="34">
+      <c r="J156" s="32">
         <v>45839</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L156" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="157" spans="1:12" ht="30" hidden="1">
-      <c r="A157" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E157" s="36" t="s">
+      <c r="A157" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B157" s="36" t="s">
+        <v>289</v>
+      </c>
+      <c r="C157" s="36" t="s">
+        <v>198</v>
+      </c>
+      <c r="D157" s="34" t="s">
+        <v>198</v>
+      </c>
+      <c r="E157" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F157" s="38">
+      <c r="F157" s="36">
         <v>52761</v>
       </c>
-      <c r="G157" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H157" s="36">
+      <c r="G157" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H157" s="34">
         <v>0</v>
       </c>
-      <c r="I157" s="37">
+      <c r="I157" s="35">
         <v>45819</v>
       </c>
-      <c r="J157" s="37">
+      <c r="J157" s="35">
         <v>45839</v>
       </c>
-      <c r="K157" s="36" t="s">
+      <c r="K157" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="L157" s="36" t="s">
-        <v>236</v>
+      <c r="L157" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="158" spans="1:12" ht="30" hidden="1">
-      <c r="A158" s="12" t="s">
-        <v>233</v>
+      <c r="A158" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F158" s="3">
         <v>52501</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H158" s="1">
         <v>0</v>
       </c>
-      <c r="I158" s="34">
+      <c r="I158" s="32">
         <v>45819</v>
       </c>
-      <c r="J158" s="34">
+      <c r="J158" s="32">
         <v>45839</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L158" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="159" spans="1:12" ht="30" hidden="1">
-      <c r="A159" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C159" s="38" t="s">
+      <c r="A159" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B159" s="36" t="s">
+        <v>291</v>
+      </c>
+      <c r="C159" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="D159" s="36" t="s">
+      <c r="D159" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="E159" s="36" t="s">
+      <c r="E159" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F159" s="38">
+      <c r="F159" s="36">
         <v>50702</v>
       </c>
-      <c r="G159" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H159" s="36">
+      <c r="G159" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="H159" s="34">
         <v>0</v>
       </c>
-      <c r="I159" s="37">
+      <c r="I159" s="35">
         <v>45819</v>
       </c>
-      <c r="J159" s="37">
+      <c r="J159" s="35">
         <v>45839</v>
       </c>
-      <c r="K159" s="36" t="s">
-[...3 lines deleted...]
-        <v>236</v>
+      <c r="K159" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="L159" s="34" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="160" spans="1:12" ht="30" hidden="1">
-      <c r="A160" s="12" t="s">
-        <v>233</v>
+      <c r="A160" s="11" t="s">
+        <v>237</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F160" s="3">
         <v>52655</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H160" s="1">
         <v>0</v>
       </c>
-      <c r="I160" s="34">
+      <c r="I160" s="32">
         <v>45819</v>
       </c>
-      <c r="J160" s="34">
+      <c r="J160" s="32">
         <v>45839</v>
       </c>
       <c r="K160" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L160" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="161" spans="1:12" ht="15">
-      <c r="A161" s="12" t="s">
+      <c r="A161" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F161" s="1">
         <v>50266</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H161" s="1">
         <v>24</v>
       </c>
-      <c r="I161" s="34">
+      <c r="I161" s="32">
         <v>45482</v>
       </c>
-      <c r="J161" s="34">
+      <c r="J161" s="32">
         <v>45546</v>
       </c>
       <c r="K161" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L161" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="162" spans="1:12" ht="15">
-      <c r="A162" s="35" t="s">
+      <c r="A162" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B162" s="36" t="s">
+      <c r="B162" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="C162" s="36" t="s">
+      <c r="C162" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="D162" s="36" t="s">
+      <c r="D162" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E162" s="36" t="s">
+      <c r="E162" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F162" s="36">
+      <c r="F162" s="34">
         <v>50266</v>
       </c>
-      <c r="G162" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H162" s="36">
+      <c r="G162" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="H162" s="34">
         <v>3</v>
       </c>
-      <c r="I162" s="37">
+      <c r="I162" s="35">
         <v>45510</v>
       </c>
-      <c r="J162" s="37">
+      <c r="J162" s="35">
         <v>45571</v>
       </c>
-      <c r="K162" s="36" t="s">
+      <c r="K162" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L162" s="36" t="s">
+      <c r="L162" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="163" spans="1:12" ht="15">
-      <c r="A163" s="12" t="s">
+      <c r="A163" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F163" s="1">
         <v>50266</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H163" s="1">
         <v>16</v>
       </c>
-      <c r="I163" s="34">
+      <c r="I163" s="32">
         <v>45524</v>
       </c>
-      <c r="J163" s="34">
+      <c r="J163" s="32">
         <v>45585</v>
       </c>
       <c r="K163" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L163" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="164" spans="1:12" ht="15">
-      <c r="A164" s="12" t="s">
+      <c r="A164" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F164" s="1">
         <v>50266</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H164" s="1">
         <v>2</v>
       </c>
-      <c r="I164" s="34">
+      <c r="I164" s="32">
         <v>45608</v>
       </c>
-      <c r="J164" s="34">
+      <c r="J164" s="32">
         <v>45669</v>
       </c>
       <c r="K164" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L164" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="165" spans="1:12" ht="15">
-      <c r="A165" s="35" t="s">
+      <c r="A165" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B165" s="36" t="s">
+      <c r="B165" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="C165" s="36" t="s">
+      <c r="C165" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="D165" s="36" t="s">
+      <c r="D165" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E165" s="36" t="s">
+      <c r="E165" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F165" s="36">
+      <c r="F165" s="34">
         <v>50266</v>
       </c>
-      <c r="G165" s="36" t="s">
+      <c r="G165" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H165" s="36">
+      <c r="H165" s="34">
         <v>33</v>
       </c>
-      <c r="I165" s="37">
+      <c r="I165" s="35">
         <v>45720</v>
       </c>
-      <c r="J165" s="37">
+      <c r="J165" s="35">
         <v>45751</v>
       </c>
-      <c r="K165" s="36" t="s">
+      <c r="K165" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L165" s="36" t="s">
+      <c r="L165" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="166" spans="1:12" ht="15">
-      <c r="A166" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B166" s="36" t="s">
+      <c r="A166" s="33" t="s">
+        <v>215</v>
+      </c>
+      <c r="B166" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="C166" s="36" t="s">
+      <c r="C166" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="D166" s="36" t="s">
+      <c r="D166" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E166" s="36" t="s">
+      <c r="E166" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F166" s="36">
+      <c r="F166" s="34">
         <v>50266</v>
       </c>
-      <c r="G166" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H166" s="36">
+      <c r="G166" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="H166" s="34">
         <v>12</v>
       </c>
-      <c r="I166" s="37">
+      <c r="I166" s="35">
         <v>45496</v>
       </c>
-      <c r="J166" s="37">
+      <c r="J166" s="35">
         <v>45558</v>
       </c>
-      <c r="K166" s="36" t="s">
+      <c r="K166" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L166" s="36" t="s">
+      <c r="L166" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="167" spans="1:12" ht="15">
-      <c r="A167" s="12" t="s">
-        <v>211</v>
+      <c r="A167" s="11" t="s">
+        <v>215</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F167" s="1">
         <v>50266</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H167" s="1">
         <v>47</v>
       </c>
-      <c r="I167" s="34">
+      <c r="I167" s="32">
         <v>45553</v>
       </c>
-      <c r="J167" s="34">
+      <c r="J167" s="32">
         <v>45614</v>
       </c>
       <c r="K167" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L167" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:12" ht="15">
-      <c r="A168" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B168" s="36" t="s">
+      <c r="A168" s="33" t="s">
+        <v>215</v>
+      </c>
+      <c r="B168" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="C168" s="36" t="s">
+      <c r="C168" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="D168" s="36" t="s">
+      <c r="D168" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E168" s="36" t="s">
+      <c r="E168" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F168" s="36">
+      <c r="F168" s="34">
         <v>50266</v>
       </c>
-      <c r="G168" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H168" s="36">
+      <c r="G168" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="H168" s="34">
         <v>8</v>
       </c>
-      <c r="I168" s="37">
+      <c r="I168" s="35">
         <v>45566</v>
       </c>
-      <c r="J168" s="37">
+      <c r="J168" s="35">
         <v>45627</v>
       </c>
-      <c r="K168" s="36" t="s">
+      <c r="K168" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L168" s="36" t="s">
+      <c r="L168" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="169" spans="1:12" ht="15">
-      <c r="A169" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B169" s="36" t="s">
+      <c r="A169" s="33" t="s">
+        <v>215</v>
+      </c>
+      <c r="B169" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="C169" s="36" t="s">
+      <c r="C169" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="D169" s="36" t="s">
+      <c r="D169" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E169" s="36" t="s">
+      <c r="E169" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F169" s="36">
+      <c r="F169" s="34">
         <v>50266</v>
       </c>
-      <c r="G169" s="36" t="s">
+      <c r="G169" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="H169" s="36">
+      <c r="H169" s="34">
         <v>32</v>
       </c>
-      <c r="I169" s="37">
+      <c r="I169" s="35">
         <v>45594</v>
       </c>
-      <c r="J169" s="37">
+      <c r="J169" s="35">
         <v>45655</v>
       </c>
-      <c r="K169" s="36" t="s">
+      <c r="K169" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L169" s="36" t="s">
+      <c r="L169" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="170" spans="1:12" ht="15">
-      <c r="A170" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B170" s="36" t="s">
+      <c r="A170" s="33" t="s">
+        <v>215</v>
+      </c>
+      <c r="B170" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="C170" s="36" t="s">
+      <c r="C170" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="D170" s="36" t="s">
+      <c r="D170" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E170" s="36" t="s">
+      <c r="E170" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F170" s="36">
+      <c r="F170" s="34">
         <v>50266</v>
       </c>
-      <c r="G170" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H170" s="36">
+      <c r="G170" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="H170" s="34">
         <v>2</v>
       </c>
-      <c r="I170" s="37">
+      <c r="I170" s="35">
         <v>45622</v>
       </c>
-      <c r="J170" s="37">
+      <c r="J170" s="35">
         <v>45683</v>
       </c>
-      <c r="K170" s="36" t="s">
+      <c r="K170" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L170" s="36" t="s">
+      <c r="L170" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="171" spans="1:12" ht="15">
-      <c r="A171" s="12" t="s">
-        <v>211</v>
+      <c r="A171" s="11" t="s">
+        <v>215</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F171" s="1">
         <v>50266</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H171" s="1">
         <v>21</v>
       </c>
-      <c r="I171" s="34">
+      <c r="I171" s="32">
         <v>45636</v>
       </c>
-      <c r="J171" s="34">
+      <c r="J171" s="32">
         <v>45698</v>
       </c>
       <c r="K171" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L171" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="172" spans="1:12" ht="15">
-      <c r="A172" s="12" t="s">
-        <v>211</v>
+      <c r="A172" s="11" t="s">
+        <v>215</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F172" s="1">
         <v>50266</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H172" s="1">
         <v>34</v>
       </c>
-      <c r="I172" s="34">
+      <c r="I172" s="32">
         <v>45734</v>
       </c>
-      <c r="J172" s="34">
+      <c r="J172" s="32">
         <v>45795</v>
       </c>
       <c r="K172" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L172" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="173" spans="1:12" ht="15">
-      <c r="A173" s="12" t="s">
-        <v>211</v>
+      <c r="A173" s="11" t="s">
+        <v>215</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F173" s="1">
         <v>50266</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H173" s="1">
         <v>14</v>
       </c>
-      <c r="I173" s="34">
+      <c r="I173" s="32">
         <v>45748</v>
       </c>
-      <c r="J173" s="34">
+      <c r="J173" s="32">
         <v>45809</v>
       </c>
       <c r="K173" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L173" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="174" spans="1:12" ht="15">
-      <c r="A174" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B174" s="36" t="s">
+      <c r="A174" s="33" t="s">
+        <v>215</v>
+      </c>
+      <c r="B174" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="C174" s="36" t="s">
+      <c r="C174" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="D174" s="36" t="s">
+      <c r="D174" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E174" s="36" t="s">
+      <c r="E174" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F174" s="36">
+      <c r="F174" s="34">
         <v>50266</v>
       </c>
-      <c r="G174" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H174" s="36">
+      <c r="G174" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="H174" s="34">
         <v>46</v>
       </c>
-      <c r="I174" s="37">
+      <c r="I174" s="35">
         <v>45762</v>
       </c>
-      <c r="J174" s="37">
+      <c r="J174" s="35">
         <v>45823</v>
       </c>
-      <c r="K174" s="36" t="s">
+      <c r="K174" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L174" s="36" t="s">
+      <c r="L174" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:12" ht="15">
-      <c r="A175" s="12" t="s">
-        <v>211</v>
+      <c r="A175" s="11" t="s">
+        <v>215</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F175" s="1">
         <v>50266</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H175" s="1">
         <v>41</v>
       </c>
-      <c r="I175" s="34">
+      <c r="I175" s="32">
         <v>45776</v>
       </c>
-      <c r="J175" s="34">
+      <c r="J175" s="32">
         <v>45837</v>
       </c>
       <c r="K175" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L175" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="176" spans="1:12" ht="15">
-      <c r="A176" s="12" t="s">
-        <v>211</v>
+      <c r="A176" s="11" t="s">
+        <v>215</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F176" s="1">
         <v>50266</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H176" s="1">
         <v>24</v>
       </c>
-      <c r="I176" s="34">
+      <c r="I176" s="32">
         <v>45790</v>
       </c>
-      <c r="J176" s="34">
+      <c r="J176" s="32">
         <v>45852</v>
       </c>
       <c r="K176" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L176" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="177" spans="1:12" ht="15">
-      <c r="A177" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B177" s="36" t="s">
+      <c r="A177" s="33" t="s">
+        <v>215</v>
+      </c>
+      <c r="B177" s="34" t="s">
         <v>137</v>
       </c>
-      <c r="C177" s="36" t="s">
+      <c r="C177" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="D177" s="36" t="s">
+      <c r="D177" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E177" s="36" t="s">
+      <c r="E177" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="F177" s="36">
+      <c r="F177" s="34">
         <v>50266</v>
       </c>
-      <c r="G177" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H177" s="36">
+      <c r="G177" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="H177" s="34">
         <v>35</v>
       </c>
-      <c r="I177" s="37">
+      <c r="I177" s="35">
         <v>45818</v>
       </c>
-      <c r="J177" s="37">
+      <c r="J177" s="35">
         <v>45879</v>
       </c>
-      <c r="K177" s="36" t="s">
+      <c r="K177" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="L177" s="36" t="s">
+      <c r="L177" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="178" spans="1:12" ht="15">
-      <c r="A178" s="12" t="s">
-        <v>211</v>
+      <c r="A178" s="11" t="s">
+        <v>215</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F178" s="1">
         <v>50266</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H178" s="1">
         <v>35</v>
       </c>
-      <c r="I178" s="34">
+      <c r="I178" s="32">
         <v>45832</v>
       </c>
-      <c r="J178" s="34">
+      <c r="J178" s="32">
         <v>45893</v>
       </c>
       <c r="K178" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L178" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="179" spans="1:12" ht="15">
-      <c r="A179" s="12" t="s">
-        <v>505</v>
+      <c r="A179" s="11" t="s">
+        <v>509</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F179" s="1">
         <v>52776</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H179" s="1">
         <v>1</v>
       </c>
-      <c r="I179" s="34">
+      <c r="I179" s="32">
         <v>45490</v>
       </c>
-      <c r="J179" s="34">
+      <c r="J179" s="32">
         <v>45522</v>
       </c>
       <c r="K179" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L179" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="180" spans="1:12" ht="15">
-      <c r="A180" s="12" t="s">
+      <c r="A180" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F180" s="1">
         <v>52203</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H180" s="1">
         <v>651</v>
       </c>
-      <c r="I180" s="34">
+      <c r="I180" s="32">
         <v>45748</v>
       </c>
-      <c r="J180" s="34">
+      <c r="J180" s="32">
         <v>45809</v>
       </c>
       <c r="K180" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L180" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="181" spans="1:12" ht="15">
-      <c r="A181" s="12" t="s">
-        <v>643</v>
+      <c r="A181" s="11" t="s">
+        <v>647</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F181" s="1">
         <v>51106</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H181" s="1">
         <v>58</v>
       </c>
-      <c r="I181" s="34">
+      <c r="I181" s="32">
         <v>45533</v>
       </c>
-      <c r="J181" s="34">
+      <c r="J181" s="32">
         <v>45565</v>
       </c>
       <c r="K181" s="1" t="s">
         <v>101</v>
       </c>
       <c r="L181" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="182" spans="1:12" ht="15">
-      <c r="A182" s="12" t="s">
-        <v>643</v>
+      <c r="A182" s="11" t="s">
+        <v>647</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F182" s="1">
         <v>51106</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="H182" s="1">
         <v>6</v>
       </c>
-      <c r="I182" s="34">
+      <c r="I182" s="32">
         <v>45562</v>
       </c>
-      <c r="J182" s="34">
+      <c r="J182" s="32">
         <v>45562</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L182" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="183" spans="1:12" ht="15">
-      <c r="A183" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C183" s="36" t="s">
+      <c r="A183" s="33" t="s">
+        <v>334</v>
+      </c>
+      <c r="B183" s="34" t="s">
+        <v>600</v>
+      </c>
+      <c r="C183" s="34" t="s">
         <v>96</v>
       </c>
-      <c r="D183" s="36" t="s">
+      <c r="D183" s="34" t="s">
         <v>97</v>
       </c>
-      <c r="E183" s="36" t="s">
+      <c r="E183" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F183" s="36">
+      <c r="F183" s="34">
         <v>50616</v>
       </c>
-      <c r="G183" s="36" t="s">
+      <c r="G183" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="H183" s="36">
+      <c r="H183" s="34">
         <v>36</v>
       </c>
-      <c r="I183" s="37">
+      <c r="I183" s="35">
         <v>45482</v>
       </c>
-      <c r="J183" s="37">
+      <c r="J183" s="35">
         <v>45536</v>
       </c>
-      <c r="K183" s="36" t="s">
+      <c r="K183" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L183" s="36" t="s">
-        <v>141</v>
+      <c r="L183" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="184" spans="1:12" ht="15">
-      <c r="A184" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E184" s="36" t="s">
+      <c r="A184" s="33" t="s">
+        <v>334</v>
+      </c>
+      <c r="B184" s="34" t="s">
+        <v>335</v>
+      </c>
+      <c r="C184" s="34" t="s">
+        <v>336</v>
+      </c>
+      <c r="D184" s="34" t="s">
+        <v>337</v>
+      </c>
+      <c r="E184" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F184" s="36">
+      <c r="F184" s="34">
         <v>50436</v>
       </c>
-      <c r="G184" s="36" t="s">
+      <c r="G184" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H184" s="36">
+      <c r="H184" s="34">
         <v>128</v>
       </c>
-      <c r="I184" s="37">
+      <c r="I184" s="35">
         <v>45792</v>
       </c>
-      <c r="J184" s="37">
+      <c r="J184" s="35">
         <v>45821</v>
       </c>
-      <c r="K184" s="36" t="s">
+      <c r="K184" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L184" s="36" t="s">
-        <v>141</v>
+      <c r="L184" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="185" spans="1:12" ht="15">
-      <c r="A185" s="12" t="s">
-        <v>330</v>
+      <c r="A185" s="11" t="s">
+        <v>334</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F185" s="1">
         <v>50450</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H185" s="1">
         <v>30</v>
       </c>
-      <c r="I185" s="34">
+      <c r="I185" s="32">
         <v>45792</v>
       </c>
-      <c r="J185" s="34">
+      <c r="J185" s="32">
         <v>45821</v>
       </c>
       <c r="K185" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L185" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="186" spans="1:12" ht="15">
-      <c r="A186" s="35" t="s">
-[...5 lines deleted...]
-      <c r="C186" s="36" t="s">
+      <c r="A186" s="33" t="s">
+        <v>334</v>
+      </c>
+      <c r="B186" s="34" t="s">
+        <v>340</v>
+      </c>
+      <c r="C186" s="34" t="s">
         <v>96</v>
       </c>
-      <c r="D186" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E186" s="36" t="s">
+      <c r="D186" s="34" t="s">
+        <v>341</v>
+      </c>
+      <c r="E186" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F186" s="36">
+      <c r="F186" s="34">
         <v>50616</v>
       </c>
-      <c r="G186" s="36" t="s">
+      <c r="G186" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="H186" s="36">
+      <c r="H186" s="34">
         <v>20</v>
       </c>
-      <c r="I186" s="37">
+      <c r="I186" s="35">
         <v>45792</v>
       </c>
-      <c r="J186" s="37">
+      <c r="J186" s="35">
         <v>45821</v>
       </c>
-      <c r="K186" s="36" t="s">
+      <c r="K186" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L186" s="36" t="s">
-        <v>141</v>
+      <c r="L186" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="187" spans="1:12" ht="15">
-      <c r="A187" s="12" t="s">
-        <v>330</v>
+      <c r="A187" s="11" t="s">
+        <v>334</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F187" s="1">
         <v>50677</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H187" s="1">
         <v>18</v>
       </c>
-      <c r="I187" s="34">
+      <c r="I187" s="32">
         <v>45792</v>
       </c>
-      <c r="J187" s="34">
+      <c r="J187" s="32">
         <v>45821</v>
       </c>
       <c r="K187" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L187" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="188" spans="1:12" ht="15">
-      <c r="A188" s="35" t="s">
-[...11 lines deleted...]
-      <c r="E188" s="36" t="s">
+      <c r="A188" s="33" t="s">
+        <v>698</v>
+      </c>
+      <c r="B188" s="34" t="s">
+        <v>335</v>
+      </c>
+      <c r="C188" s="34" t="s">
+        <v>336</v>
+      </c>
+      <c r="D188" s="34" t="s">
+        <v>699</v>
+      </c>
+      <c r="E188" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F188" s="36">
+      <c r="F188" s="34">
         <v>50436</v>
       </c>
-      <c r="G188" s="36" t="s">
+      <c r="G188" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="H188" s="36">
+      <c r="H188" s="34">
         <v>33</v>
       </c>
-      <c r="I188" s="37">
+      <c r="I188" s="35">
         <v>45587</v>
       </c>
-      <c r="J188" s="37">
+      <c r="J188" s="35">
         <v>45618</v>
       </c>
-      <c r="K188" s="36" t="s">
+      <c r="K188" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="L188" s="36" t="s">
-        <v>141</v>
+      <c r="L188" s="34" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="189" spans="1:12">
       <c r="H189">
         <f>SUBTOTAL(9,H2:H188)</f>
         <v>7632</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L188" xr:uid="{3160C22F-FADD-4A7B-B4FB-176BA35CDFDA}">
     <filterColumn colId="6">
       <filters>
         <filter val="Amendment - Additional Employees"/>
         <filter val="Closing"/>
         <filter val="Mass Layoff"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:XFD1048576">
     <sortCondition ref="A3:A1048576"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008FFDA55EC64F6340997887DF003F4858" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="610c4182e7e7902e7aea694cdd9432aa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb079858-90af-4c1d-b6f1-55332f11d181" xmlns:ns3="465031c5-3d91-457d-a71b-eb9b5941244d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="92492927522a77c15d270bbe3d3d4b37" ns2:_="" ns3:_="">
     <xsd:import namespace="bb079858-90af-4c1d-b6f1-55332f11d181"/>
     <xsd:import namespace="465031c5-3d91-457d-a71b-eb9b5941244d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -46050,84 +46097,75 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="465031c5-3d91-457d-a71b-eb9b5941244d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bb079858-90af-4c1d-b6f1-55332f11d181" xsi:nil="true"/>
     <SharedWithUsers xmlns="bb079858-90af-4c1d-b6f1-55332f11d181">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="465031c5-3d91-457d-a71b-eb9b5941244d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6492E40-AF0B-480F-B23D-6DA53B2EBE0E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F40177C-67A3-4DD8-A168-9BC85606FD5C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F40177C-67A3-4DD8-A168-9BC85606FD5C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6492E40-AF0B-480F-B23D-6DA53B2EBE0E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D66E9BA-12AB-4417-9A6A-6113397F4F5F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>westendorf, lacie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>