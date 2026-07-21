--- v9 (2026-07-01)
+++ v10 (2026-07-21)
@@ -15,107 +15,107 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30215"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30305"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lkraft\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{18E0AF52-2521-46EF-9695-1603CF5B6812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{39981AB9-35BF-4FE3-9300-026352FE2041}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
     <sheet name="2025" sheetId="9" r:id="rId2"/>
     <sheet name="2024" sheetId="10" r:id="rId3"/>
     <sheet name="2023" sheetId="5" r:id="rId4"/>
     <sheet name="2022" sheetId="6" r:id="rId5"/>
     <sheet name="2021" sheetId="7" r:id="rId6"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$2:$Z$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Sheet2!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H189" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6737" uniqueCount="1192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6749" uniqueCount="1195">
   <si>
     <t>Iowa WARN Log</t>
   </si>
   <si>
-    <t>Updated: 06-24-2026</t>
+    <t>Updated: 07-17-2026</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Address Line 1</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>St</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Notice Type</t>
   </si>
   <si>
     <t>Emp #</t>
   </si>
@@ -536,50 +536,95 @@
   <si>
     <t xml:space="preserve">Public Administration </t>
   </si>
   <si>
     <t>Plastic Products Co., Inc.</t>
   </si>
   <si>
     <t>228 Tidewater Dr</t>
   </si>
   <si>
     <t>West Branch</t>
   </si>
   <si>
     <t>Cedar</t>
   </si>
   <si>
     <t>BrandFX</t>
   </si>
   <si>
     <t>405 4th Ave W</t>
   </si>
   <si>
     <t>Swea City</t>
   </si>
   <si>
+    <t>Great Souther Bank</t>
+  </si>
+  <si>
+    <t>2805 S Ankeny Blvd</t>
+  </si>
+  <si>
+    <t>Ankeny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1290 Coper Creek Dr </t>
+  </si>
+  <si>
+    <t>Pleasant Hill</t>
+  </si>
+  <si>
+    <t>Independence Premium Foods</t>
+  </si>
+  <si>
+    <t xml:space="preserve">812 3rd St NE </t>
+  </si>
+  <si>
+    <t>River Hills Community Center</t>
+  </si>
+  <si>
+    <t>100 West Main St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richland </t>
+  </si>
+  <si>
+    <t>Keokuk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eastern Iowa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1015 N 18th St Suite C </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centerville </t>
+  </si>
+  <si>
+    <t>Appanoose</t>
+  </si>
+  <si>
     <t xml:space="preserve">John Deere Ottumwa Works </t>
   </si>
   <si>
     <t>928 E Vine St</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">IES Communications, LLC </t>
   </si>
   <si>
     <t>500 Share Way</t>
   </si>
   <si>
     <t>Altoona</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>Construction</t>
@@ -686,53 +731,50 @@
   <si>
     <t>Adair</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Educational Services </t>
   </si>
   <si>
     <t>Fisher Group</t>
   </si>
   <si>
     <t>1250 N Center Point Rd</t>
   </si>
   <si>
     <t>East Central Iowa</t>
   </si>
   <si>
     <t xml:space="preserve">John Deere Des Moines Works </t>
   </si>
   <si>
     <t>825 SW Irvinedale Dr</t>
   </si>
   <si>
-    <t>Ankeny</t>
-[...1 lines deleted...]
-  <si>
     <t>02/21/2025</t>
   </si>
   <si>
     <t>Ascent Professional Staffing</t>
   </si>
   <si>
     <t>119 Sycamore St, Suite 200</t>
   </si>
   <si>
     <t>Muscatine</t>
   </si>
   <si>
     <t>02/28/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Lutheran Services in Iowa </t>
   </si>
   <si>
     <t>3200 University Ave</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">1308 S Cleveland St </t>
@@ -941,53 +983,50 @@
   <si>
     <t>Davenport</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>2910 East 53rd St.</t>
   </si>
   <si>
     <t>801 Short St.</t>
   </si>
   <si>
     <t>806 Wacker Dr. Ste 112</t>
   </si>
   <si>
     <t>1705 Boyrum St</t>
   </si>
   <si>
     <t>Iowa City</t>
   </si>
   <si>
     <t>3360 Main Street</t>
   </si>
   <si>
-    <t>Keokuk</t>
-[...1 lines deleted...]
-  <si>
     <t>Lee</t>
   </si>
   <si>
     <t>1008 W Bell Ave Suite 101</t>
   </si>
   <si>
     <t>Knoxville</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
     <t>1206 West Main St.</t>
   </si>
   <si>
     <t>Manchester</t>
   </si>
   <si>
     <t>901 S. Center St., Ste 1</t>
   </si>
   <si>
     <t>South Central Iowa</t>
   </si>
   <si>
     <t>3414 North Port Dr., Ste. 3</t>
@@ -3506,196 +3545,166 @@
   <si>
     <t xml:space="preserve">701 S 15th St </t>
   </si>
   <si>
     <t>12/02/2022</t>
   </si>
   <si>
     <t>12/16/2022</t>
   </si>
   <si>
     <t xml:space="preserve">New Moxie Solar, LLC </t>
   </si>
   <si>
     <t xml:space="preserve">323 W Cherry St </t>
   </si>
   <si>
     <t>12/19/2022</t>
   </si>
   <si>
     <t xml:space="preserve">Lennox Industries </t>
   </si>
   <si>
     <t>12/20/2022</t>
   </si>
   <si>
-    <t>Color Web Printers, Inc</t>
-[...17 lines deleted...]
-    <t>7/14/21</t>
+    <t xml:space="preserve">Arcosa Wind Towers, Inc </t>
+  </si>
+  <si>
+    <t>801 N 19th Ave E</t>
+  </si>
+  <si>
+    <t>8/18/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collins Aerospace </t>
+  </si>
+  <si>
+    <t>400 Collins Road NE</t>
+  </si>
+  <si>
+    <t>9/1/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Principal Life Insurance Company </t>
+  </si>
+  <si>
+    <t xml:space="preserve">711 High Street </t>
+  </si>
+  <si>
+    <t>9/9/2021</t>
+  </si>
+  <si>
+    <t>1323 Northeast Ave</t>
+  </si>
+  <si>
+    <t>09/23/2021</t>
   </si>
   <si>
     <t xml:space="preserve">Health Care and Social Assistance </t>
   </si>
   <si>
-    <t xml:space="preserve">Linwood Mining and Minerals </t>
-[...2 lines deleted...]
-    <t>401 East Front Street</t>
+    <t xml:space="preserve">CHEP Services, LLC </t>
+  </si>
+  <si>
+    <t>10950 High Life Court SW</t>
+  </si>
+  <si>
+    <t>10/06/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Real Estate adn Rental and Leasing </t>
+  </si>
+  <si>
+    <t>Sequel Youth Services of Forest Ridge Youth Services, LLC</t>
+  </si>
+  <si>
+    <t>200 6th Street</t>
+  </si>
+  <si>
+    <t>Estherville</t>
+  </si>
+  <si>
+    <t>Emmet</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
+    <t>TPI Composites</t>
+  </si>
+  <si>
+    <t>2300 N 33rd E</t>
+  </si>
+  <si>
+    <t>10/18/2021</t>
   </si>
   <si>
     <t>ABB Inc</t>
   </si>
   <si>
     <t>510 East Agency Road</t>
-  </si>
-[...70 lines deleted...]
-    <t>10/18/2021</t>
   </si>
   <si>
     <t>711 High Street</t>
   </si>
   <si>
     <t>10/19/2021</t>
   </si>
   <si>
     <t>Lynn</t>
   </si>
   <si>
     <t>100 North Industiral Parkway</t>
   </si>
   <si>
     <t>510 Ashl St</t>
   </si>
   <si>
     <t xml:space="preserve">911 Industiral Ave </t>
   </si>
   <si>
     <t>911 Industiral Ave</t>
   </si>
   <si>
     <t xml:space="preserve">300 Commerical St </t>
   </si>
   <si>
     <t xml:space="preserve">Myers Industires </t>
   </si>
   <si>
     <t>1200 Industiral Dr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
@@ -3747,73 +3756,62 @@
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -3834,51 +3832,51 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -3932,75 +3930,72 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -4034,82 +4029,84 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="78">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -5585,52 +5582,52 @@
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{82138FD0-8F80-44C1-A2D4-3DBE3F5E46DA}" name="Table4" displayName="Table4" ref="A2:L74" totalsRowShown="0" headerRowDxfId="77">
-  <autoFilter ref="A2:L74" xr:uid="{82138FD0-8F80-44C1-A2D4-3DBE3F5E46DA}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{82138FD0-8F80-44C1-A2D4-3DBE3F5E46DA}" name="Table4" displayName="Table4" ref="A2:L80" totalsRowShown="0" headerRowDxfId="77">
+  <autoFilter ref="A2:L80" xr:uid="{82138FD0-8F80-44C1-A2D4-3DBE3F5E46DA}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{624CA823-360D-451E-81B4-66E6AEBB7049}" name="Company" dataDxfId="76"/>
     <tableColumn id="2" xr3:uid="{2CB99E09-68C4-4CD3-8D8C-07722FD0C438}" name="Address Line 1" dataDxfId="75"/>
     <tableColumn id="3" xr3:uid="{6D28F5DD-C55C-49F5-BC21-E65A9BE1DD61}" name="City" dataDxfId="74"/>
     <tableColumn id="4" xr3:uid="{A13CB33A-FF6E-4D1A-A4DF-065220A6ABC5}" name="County" dataDxfId="73"/>
     <tableColumn id="5" xr3:uid="{587A5897-BD1D-4F25-A68D-858840E4B8A5}" name="St" dataDxfId="72"/>
     <tableColumn id="6" xr3:uid="{0C64127B-781C-476A-9FCF-76B6DFFADDA0}" name="ZIP" dataDxfId="71"/>
     <tableColumn id="7" xr3:uid="{0EB4B6CE-D4C9-4160-A191-9FBD38F3DDEA}" name="Notice Type" dataDxfId="70"/>
     <tableColumn id="8" xr3:uid="{17FC8CB3-45DF-4FC4-BD43-B6CD8D33961E}" name="Emp #" dataDxfId="69"/>
     <tableColumn id="9" xr3:uid="{D95706F0-84A4-4401-98C4-B4CDFE50FEC0}" name="Notice Date" dataDxfId="68"/>
     <tableColumn id="10" xr3:uid="{DEECFA46-500F-4E19-95EC-1C04851E0544}" name="Layoff Date" dataDxfId="67"/>
     <tableColumn id="11" xr3:uid="{7C66899C-FD64-4D84-BB50-121B5403324D}" name="Local Workforce Area" dataDxfId="66"/>
     <tableColumn id="12" xr3:uid="{80F9C949-5F17-414D-B710-4536C7ED8A67}" name="Industry" dataDxfId="65"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{C38DC0A3-5963-41DA-B1AE-851C8651B8D6}" name="Table49" displayName="Table49" ref="A2:L191" totalsRowShown="0" headerRowDxfId="64">
   <autoFilter ref="A2:L191" xr:uid="{9A8EC2A9-F654-4ECE-92B0-473AB61146BD}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{F47EFFBD-8370-4B50-94FC-3C9E4F1AE434}" name="Company" dataDxfId="63"/>
     <tableColumn id="2" xr3:uid="{93297EE1-63D9-44D4-B13B-2B74D5923198}" name="Address Line 1" dataDxfId="62"/>
     <tableColumn id="3" xr3:uid="{48FE19FC-61F3-4A56-AC86-D8E87A0307CE}" name="City" dataDxfId="61"/>
@@ -5690,52 +5687,52 @@
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{25FBF075-C548-4221-B8A4-1F49253367BA}" name="Table412" displayName="Table412" ref="A2:L100" totalsRowShown="0" headerRowDxfId="25">
   <autoFilter ref="A2:L100" xr:uid="{F7B6069B-B333-40DA-86E9-55FDFFB47963}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{362773BE-158C-41ED-AAE3-FD5BB427C9A9}" name="Company" dataDxfId="24"/>
     <tableColumn id="2" xr3:uid="{BE1B1E9C-75CB-49BE-B4BC-40712CC861C4}" name="Address Line 1" dataDxfId="23"/>
     <tableColumn id="3" xr3:uid="{A5EE89EF-7B9E-4C4D-A25E-AED37DF8B909}" name="City" dataDxfId="22"/>
     <tableColumn id="4" xr3:uid="{9128010F-8E19-4179-AD79-A4578843A621}" name="County" dataDxfId="21"/>
     <tableColumn id="5" xr3:uid="{7FA27516-5743-4035-9E62-452602C0EAAE}" name="St" dataDxfId="20"/>
     <tableColumn id="6" xr3:uid="{DAA875D9-581F-40BF-9050-C3575DBE71A6}" name="ZIP" dataDxfId="19"/>
     <tableColumn id="7" xr3:uid="{EC6FD828-2A52-4D32-B232-F88C08F30154}" name="Notice Type" dataDxfId="18"/>
     <tableColumn id="8" xr3:uid="{35738285-26F2-47EC-86E5-DCF0B34A1432}" name="Emp #" dataDxfId="17"/>
     <tableColumn id="9" xr3:uid="{32BDB298-7A5A-4C43-A6C8-BD1A96DE483A}" name="Notice Date" dataDxfId="16"/>
     <tableColumn id="10" xr3:uid="{8E84D481-6385-4B20-B5FE-517AC3DFB1F2}" name="Layoff Date" dataDxfId="15"/>
     <tableColumn id="11" xr3:uid="{EEC16784-0B00-45FF-AED6-24A65BF634D7}" name="Local Workforce Area" dataDxfId="14"/>
     <tableColumn id="12" xr3:uid="{C20DD491-1BD2-49B6-88E3-0AA4C5E4E23F}" name="Industry" dataDxfId="13"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{1BEA32C5-692B-4A99-ADCC-E13692B74419}" name="Table413" displayName="Table413" ref="A2:L15" totalsRowShown="0" headerRowDxfId="12">
-  <autoFilter ref="A2:L15" xr:uid="{7470B6DE-4503-4D23-8D41-AC272013CBFF}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{1BEA32C5-692B-4A99-ADCC-E13692B74419}" name="Table413" displayName="Table413" ref="A2:L11" totalsRowShown="0" headerRowDxfId="12">
+  <autoFilter ref="A2:L11" xr:uid="{7470B6DE-4503-4D23-8D41-AC272013CBFF}"/>
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{5EC3C567-DD83-4D25-83FC-574F4BD72715}" name="Company" dataDxfId="11"/>
     <tableColumn id="2" xr3:uid="{584A3774-9FF7-45FB-94BD-71E440D87D86}" name="Address Line 1" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{44F97929-EDE7-4651-9A47-F22723489DDB}" name="City" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{F0D42B17-5D00-4307-A970-68E9727646AA}" name="County" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{4F6E5157-1E2D-41D0-89F3-C2F1FEF88689}" name="St" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{8DAF29E5-3488-4706-AB81-1E473C67079E}" name="ZIP" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{D057B5D7-7181-421E-9395-EA96F41FC2F4}" name="Notice Type" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{B73C142D-8BE3-493E-9DAE-2D31575F3F74}" name="Emp #" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{EBB78B45-B2C3-4FB9-9336-A9E901E59D79}" name="Notice Date" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{D533E2A5-31EA-4A2E-888E-66594841777B}" name="Layoff Date" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{B7376C0B-8CEE-4007-BB1A-BA1DCED90491}" name="Local Workforce Area" dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{11182329-D7D9-4C88-9943-E0C8CB809DA8}" name="Industry" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -5932,26978 +5929,8331 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:XDR120"/>
+  <dimension ref="A1:L80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="B54" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M76" sqref="M76"/>
+      <pane ySplit="2" topLeftCell="A62" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K80" sqref="K80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
     <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
     <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
     <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
     <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
     <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
     <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
     <col min="13" max="26" width="7.625" style="9" customWidth="1"/>
     <col min="27" max="16384" width="12.625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59" ht="26.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:12" ht="26.25" customHeight="1">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54" t="s">
+      <c r="B1" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="53"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:59" ht="14.25" customHeight="1">
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+    </row>
+    <row r="2" spans="1:12" ht="14.25" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="M2" s="25"/>
-[...14 lines deleted...]
-    <row r="3" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="3" spans="1:12" ht="14.25" customHeight="1">
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="5">
         <v>52601</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="5">
         <v>7</v>
       </c>
       <c r="I3" s="22">
         <v>46042</v>
       </c>
       <c r="J3" s="22" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="2"/>
-[...14 lines deleted...]
-    <row r="4" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="4" spans="1:12" ht="14.25" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="5">
         <v>52601</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="5">
         <v>4</v>
       </c>
       <c r="I4" s="22">
         <v>46042</v>
       </c>
       <c r="J4" s="22">
         <v>46113</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="2"/>
-[...14 lines deleted...]
-    <row r="5" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="5" spans="1:12" ht="14.25" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="5">
         <v>52601</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="5">
         <v>52</v>
       </c>
       <c r="I5" s="22">
         <v>46042</v>
       </c>
       <c r="J5" s="22">
         <v>46114</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="2"/>
-[...14 lines deleted...]
-    <row r="6" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="6" spans="1:12" ht="14.25" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="5">
         <v>52601</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="5">
         <v>18</v>
       </c>
       <c r="I6" s="22">
         <v>46042</v>
       </c>
       <c r="J6" s="22">
         <v>46120</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="2"/>
-[...14 lines deleted...]
-    <row r="7" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="7" spans="1:12" ht="14.25" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>52601</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="5">
         <v>9</v>
       </c>
       <c r="I7" s="22">
         <v>46042</v>
       </c>
       <c r="J7" s="22">
         <v>46121</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="2"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="8" spans="1:12" ht="14.25" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="5">
         <v>52601</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="5">
         <v>21</v>
       </c>
       <c r="I8" s="22">
         <v>46042</v>
       </c>
       <c r="J8" s="22">
         <v>46122</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M8" s="2"/>
-[...14 lines deleted...]
-    <row r="9" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="9" spans="1:12" ht="14.25" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="5">
         <v>52601</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="5">
         <v>16</v>
       </c>
       <c r="I9" s="22">
         <v>46042</v>
       </c>
       <c r="J9" s="22">
         <v>46125</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="2"/>
-[...14 lines deleted...]
-    <row r="10" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="10" spans="1:12" ht="14.25" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="5">
         <v>52601</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="5">
         <v>16</v>
       </c>
       <c r="I10" s="22">
         <v>46042</v>
       </c>
       <c r="J10" s="22">
         <v>46142</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="2"/>
-[...14 lines deleted...]
-    <row r="11" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="11" spans="1:12" ht="14.25" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5">
         <v>52601</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="5">
         <v>42</v>
       </c>
       <c r="I11" s="22">
         <v>46042</v>
       </c>
       <c r="J11" s="22">
         <v>46143</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M11" s="2"/>
-[...15 lines deleted...]
-      <c r="A12" s="44" t="s">
+    </row>
+    <row r="12" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A12" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="45" t="s">
+      <c r="B12" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="45" t="s">
+      <c r="C12" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="45" t="s">
+      <c r="D12" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="E12" s="45" t="s">
+      <c r="E12" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="43">
         <v>52601</v>
       </c>
-      <c r="G12" s="45" t="s">
+      <c r="G12" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="H12" s="46">
+      <c r="H12" s="43">
         <v>24</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="44">
         <v>46042</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="44">
         <v>46171</v>
       </c>
-      <c r="K12" s="45" t="s">
+      <c r="K12" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="L12" s="45" t="s">
+      <c r="L12" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="M12" s="2"/>
-[...15 lines deleted...]
-      <c r="A13" s="48" t="s">
+    </row>
+    <row r="13" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A13" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="49" t="s">
+      <c r="C13" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="D13" s="49" t="s">
+      <c r="D13" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="E13" s="49" t="s">
+      <c r="E13" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="50">
+      <c r="F13" s="47">
         <v>50266</v>
       </c>
-      <c r="G13" s="49" t="s">
+      <c r="G13" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="50">
+      <c r="H13" s="47">
         <v>33</v>
       </c>
-      <c r="I13" s="51">
+      <c r="I13" s="48">
         <v>46042</v>
       </c>
-      <c r="J13" s="51">
+      <c r="J13" s="48">
         <v>46101</v>
       </c>
-      <c r="K13" s="49" t="s">
+      <c r="K13" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="L13" s="49" t="s">
+      <c r="L13" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="M13" s="41"/>
-[...47 lines deleted...]
-    <row r="14" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="14" spans="1:12" ht="14.25" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5">
         <v>52732</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="5">
         <v>22</v>
       </c>
       <c r="I14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="22">
         <v>46104</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="L14" s="52" t="s">
+      <c r="L14" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="M14" s="2"/>
-[...14 lines deleted...]
-    <row r="15" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="15" spans="1:12" ht="14.25" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>52501</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="5">
         <v>40</v>
       </c>
       <c r="I15" s="22">
         <v>46045</v>
       </c>
       <c r="J15" s="22">
         <v>46080</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="M15" s="2"/>
-[...14 lines deleted...]
-    <row r="16" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="16" spans="1:12" ht="14.25" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="5">
         <v>50314</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H16" s="5">
         <v>67</v>
       </c>
       <c r="I16" s="22">
         <v>46048</v>
       </c>
       <c r="J16" s="22">
         <v>46098</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="M16" s="2"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="17" spans="1:12" ht="14.25" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="5">
         <v>50111</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H17" s="5">
         <v>47</v>
       </c>
       <c r="I17" s="22">
         <v>46049</v>
       </c>
       <c r="J17" s="22">
         <v>46112</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="M17" s="2"/>
-[...14 lines deleted...]
-    <row r="18" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="18" spans="1:12" ht="14.25" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="5">
         <v>50401</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="5">
         <v>34</v>
       </c>
       <c r="I18" s="22">
         <v>46048</v>
       </c>
       <c r="J18" s="22">
         <v>46098</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="M18" s="2"/>
-[...15 lines deleted...]
-      <c r="A19" s="48" t="s">
+    </row>
+    <row r="19" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A19" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="49" t="s">
+      <c r="B19" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="49" t="s">
+      <c r="C19" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="D19" s="49" t="s">
+      <c r="D19" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="E19" s="49" t="s">
+      <c r="E19" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="F19" s="50">
+      <c r="F19" s="47">
         <v>50266</v>
       </c>
-      <c r="G19" s="49" t="s">
+      <c r="G19" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="H19" s="50">
+      <c r="H19" s="47">
         <v>49</v>
       </c>
-      <c r="I19" s="51">
+      <c r="I19" s="48">
         <v>46056</v>
       </c>
-      <c r="J19" s="51">
+      <c r="J19" s="48">
         <v>46116</v>
       </c>
-      <c r="K19" s="49" t="s">
+      <c r="K19" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="L19" s="49" t="s">
+      <c r="L19" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="M19" s="41"/>
-[...48 lines deleted...]
-      <c r="A20" s="56" t="s">
+    </row>
+    <row r="20" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="B20" s="57" t="s">
+      <c r="B20" s="54" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="57" t="s">
+      <c r="C20" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="D20" s="57" t="s">
+      <c r="D20" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="E20" s="57" t="s">
+      <c r="E20" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="F20" s="58">
+      <c r="F20" s="55">
         <v>50703</v>
       </c>
-      <c r="G20" s="57" t="s">
+      <c r="G20" s="54" t="s">
         <v>40</v>
       </c>
-      <c r="H20" s="58">
+      <c r="H20" s="55">
         <v>89</v>
       </c>
-      <c r="I20" s="59">
+      <c r="I20" s="56">
         <v>46059</v>
       </c>
-      <c r="J20" s="59">
+      <c r="J20" s="56">
         <v>46098</v>
       </c>
-      <c r="K20" s="57" t="s">
+      <c r="K20" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="L20" s="57" t="s">
+      <c r="L20" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="M20" s="57"/>
-[...14 lines deleted...]
-    <row r="21" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="21" spans="1:12" ht="14.25" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="5">
         <v>52203</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="5">
         <v>341</v>
       </c>
       <c r="I21" s="22">
         <v>46070</v>
       </c>
       <c r="J21" s="22">
         <v>46090</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="L21" s="55" t="s">
+      <c r="L21" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="M21" s="2"/>
-[...15 lines deleted...]
-      <c r="A22" s="61" t="s">
+    </row>
+    <row r="22" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="62" t="s">
+      <c r="B22" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="C22" s="62" t="s">
+      <c r="C22" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="D22" s="62" t="s">
+      <c r="D22" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="E22" s="62" t="s">
+      <c r="E22" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="F22" s="63">
+      <c r="F22" s="60">
         <v>50266</v>
       </c>
-      <c r="G22" s="62" t="s">
+      <c r="G22" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="H22" s="63">
+      <c r="H22" s="60">
         <v>2</v>
       </c>
-      <c r="I22" s="64">
+      <c r="I22" s="61">
         <v>46070</v>
       </c>
-      <c r="J22" s="64">
+      <c r="J22" s="61">
         <v>46130</v>
       </c>
-      <c r="K22" s="62" t="s">
+      <c r="K22" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="L22" s="62" t="s">
+      <c r="L22" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="M22" s="57"/>
-[...14 lines deleted...]
-    <row r="23" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="23" spans="1:12" ht="14.25" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="5">
         <v>52601</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H23" s="5">
         <v>4</v>
       </c>
       <c r="I23" s="22">
         <v>46080</v>
       </c>
       <c r="J23" s="22">
         <v>46104</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M23" s="2"/>
-[...15 lines deleted...]
-      <c r="A24" s="56" t="s">
+    </row>
+    <row r="24" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A24" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="57" t="s">
+      <c r="B24" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="57" t="s">
+      <c r="C24" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="57" t="s">
+      <c r="D24" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="E24" s="57" t="s">
+      <c r="E24" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="F24" s="58">
+      <c r="F24" s="55">
         <v>52601</v>
       </c>
-      <c r="G24" s="57" t="s">
+      <c r="G24" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="H24" s="58">
+      <c r="H24" s="55">
         <v>47</v>
       </c>
-      <c r="I24" s="59">
+      <c r="I24" s="56">
         <v>46080</v>
       </c>
-      <c r="J24" s="59">
+      <c r="J24" s="56">
         <v>46114</v>
       </c>
-      <c r="K24" s="57" t="s">
+      <c r="K24" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="L24" s="57" t="s">
+      <c r="L24" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M24" s="57"/>
-[...14 lines deleted...]
-    <row r="25" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="25" spans="1:12" ht="14.25" customHeight="1">
       <c r="A25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="5">
         <v>52601</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H25" s="5">
         <v>16</v>
       </c>
       <c r="I25" s="22">
         <v>46080</v>
       </c>
       <c r="J25" s="22">
         <v>46120</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M25" s="2"/>
-[...15 lines deleted...]
-      <c r="A26" s="56" t="s">
+    </row>
+    <row r="26" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="57" t="s">
+      <c r="B26" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="57" t="s">
+      <c r="C26" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="57" t="s">
+      <c r="D26" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="E26" s="57" t="s">
+      <c r="E26" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="F26" s="58">
+      <c r="F26" s="55">
         <v>52601</v>
       </c>
-      <c r="G26" s="57" t="s">
+      <c r="G26" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="H26" s="58">
+      <c r="H26" s="55">
         <v>6</v>
       </c>
-      <c r="I26" s="59">
+      <c r="I26" s="56">
         <v>46080</v>
       </c>
-      <c r="J26" s="59">
+      <c r="J26" s="56">
         <v>46121</v>
       </c>
-      <c r="K26" s="57" t="s">
+      <c r="K26" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="L26" s="57" t="s">
+      <c r="L26" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M26" s="57"/>
-[...14 lines deleted...]
-    <row r="27" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="27" spans="1:12" ht="14.25" customHeight="1">
       <c r="A27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="5">
         <v>52601</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H27" s="5">
         <v>14</v>
       </c>
       <c r="I27" s="22">
         <v>46080</v>
       </c>
       <c r="J27" s="22">
         <v>46125</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M27" s="2"/>
-[...15 lines deleted...]
-      <c r="A28" s="56" t="s">
+    </row>
+    <row r="28" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="57" t="s">
+      <c r="B28" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="57" t="s">
+      <c r="C28" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="D28" s="57" t="s">
+      <c r="D28" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="E28" s="57" t="s">
+      <c r="E28" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="F28" s="58">
+      <c r="F28" s="55">
         <v>52601</v>
       </c>
-      <c r="G28" s="57" t="s">
+      <c r="G28" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="H28" s="58">
+      <c r="H28" s="55">
         <v>4</v>
       </c>
-      <c r="I28" s="59">
+      <c r="I28" s="56">
         <v>46080</v>
       </c>
-      <c r="J28" s="59">
+      <c r="J28" s="56">
         <v>46129</v>
       </c>
-      <c r="K28" s="57" t="s">
+      <c r="K28" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="L28" s="57" t="s">
+      <c r="L28" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M28" s="57"/>
-[...14 lines deleted...]
-    <row r="29" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="29" spans="1:12" ht="14.25" customHeight="1">
       <c r="A29" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="5">
         <v>52601</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H29" s="5">
         <v>4</v>
       </c>
       <c r="I29" s="22">
         <v>46080</v>
       </c>
       <c r="J29" s="22">
         <v>46136</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M29" s="2"/>
-[...15 lines deleted...]
-      <c r="A30" s="56" t="s">
+    </row>
+    <row r="30" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="57" t="s">
+      <c r="B30" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="57" t="s">
+      <c r="C30" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="D30" s="57" t="s">
+      <c r="D30" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="E30" s="57" t="s">
+      <c r="E30" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="F30" s="58">
+      <c r="F30" s="55">
         <v>52601</v>
       </c>
-      <c r="G30" s="57" t="s">
+      <c r="G30" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="H30" s="58">
+      <c r="H30" s="55">
         <v>18</v>
       </c>
-      <c r="I30" s="59">
+      <c r="I30" s="56">
         <v>46080</v>
       </c>
-      <c r="J30" s="59">
+      <c r="J30" s="56">
         <v>46142</v>
       </c>
-      <c r="K30" s="57" t="s">
+      <c r="K30" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="L30" s="57" t="s">
+      <c r="L30" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M30" s="57"/>
-[...14 lines deleted...]
-    <row r="31" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="31" spans="1:12" ht="14.25" customHeight="1">
       <c r="A31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5">
         <v>52601</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H31" s="5">
         <v>27</v>
       </c>
       <c r="I31" s="22">
         <v>46080</v>
       </c>
       <c r="J31" s="22">
         <v>46143</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M31" s="2"/>
-[...15 lines deleted...]
-      <c r="A32" s="56" t="s">
+    </row>
+    <row r="32" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="57" t="s">
+      <c r="B32" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="57" t="s">
+      <c r="C32" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="D32" s="57" t="s">
+      <c r="D32" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="E32" s="57" t="s">
+      <c r="E32" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="F32" s="58">
+      <c r="F32" s="55">
         <v>52601</v>
       </c>
-      <c r="G32" s="57" t="s">
+      <c r="G32" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="H32" s="58">
+      <c r="H32" s="55">
         <v>1</v>
       </c>
-      <c r="I32" s="59">
+      <c r="I32" s="56">
         <v>46080</v>
       </c>
-      <c r="J32" s="59">
+      <c r="J32" s="56">
         <v>46164</v>
       </c>
-      <c r="K32" s="57" t="s">
+      <c r="K32" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="L32" s="57" t="s">
+      <c r="L32" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M32" s="57"/>
-[...14 lines deleted...]
-    <row r="33" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="33" spans="1:12" ht="14.25" customHeight="1">
       <c r="A33" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="5">
         <v>52601</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H33" s="5">
         <v>7</v>
       </c>
       <c r="I33" s="22">
         <v>46080</v>
       </c>
       <c r="J33" s="22">
         <v>46171</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M33" s="2"/>
-[...15 lines deleted...]
-      <c r="A34" s="56" t="s">
+    </row>
+    <row r="34" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A34" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="57" t="s">
+      <c r="B34" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C34" s="57" t="s">
+      <c r="C34" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="D34" s="57" t="s">
+      <c r="D34" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="E34" s="57" t="s">
+      <c r="E34" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="55">
         <v>52601</v>
       </c>
-      <c r="G34" s="57" t="s">
+      <c r="G34" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="H34" s="58">
+      <c r="H34" s="55">
         <v>15</v>
       </c>
-      <c r="I34" s="59">
+      <c r="I34" s="56">
         <v>46080</v>
       </c>
-      <c r="J34" s="59">
+      <c r="J34" s="56">
         <v>46199</v>
       </c>
-      <c r="K34" s="57" t="s">
+      <c r="K34" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="L34" s="57" t="s">
+      <c r="L34" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M34" s="57"/>
-[...14 lines deleted...]
-    <row r="35" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="35" spans="1:12" ht="14.25" customHeight="1">
       <c r="A35" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>52601</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H35" s="5">
         <v>13</v>
       </c>
       <c r="I35" s="22">
         <v>46080</v>
       </c>
       <c r="J35" s="22">
         <v>46290</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M35" s="2"/>
-[...15 lines deleted...]
-      <c r="A36" s="65" t="s">
+    </row>
+    <row r="36" spans="1:12" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A36" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="66" t="s">
+      <c r="B36" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C36" s="66" t="s">
+      <c r="C36" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="D36" s="66" t="s">
+      <c r="D36" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="E36" s="66" t="s">
+      <c r="E36" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="F36" s="67">
+      <c r="F36" s="64">
         <v>52601</v>
       </c>
-      <c r="G36" s="66" t="s">
+      <c r="G36" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="H36" s="67">
+      <c r="H36" s="64">
         <v>5</v>
       </c>
-      <c r="I36" s="68">
+      <c r="I36" s="65">
         <v>46080</v>
       </c>
-      <c r="J36" s="68">
+      <c r="J36" s="65">
         <v>46387</v>
       </c>
-      <c r="K36" s="66" t="s">
+      <c r="K36" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="L36" s="66" t="s">
+      <c r="L36" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="M36" s="57"/>
-[...15 lines deleted...]
-      <c r="A37" s="65" t="s">
+    </row>
+    <row r="37" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A37" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="66" t="s">
+      <c r="B37" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="C37" s="66" t="s">
+      <c r="C37" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="D37" s="66" t="s">
+      <c r="D37" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="E37" s="66" t="s">
+      <c r="E37" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="F37" s="67">
+      <c r="F37" s="64">
         <v>50266</v>
       </c>
-      <c r="G37" s="66" t="s">
+      <c r="G37" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="H37" s="67">
+      <c r="H37" s="64">
         <v>7</v>
       </c>
-      <c r="I37" s="68">
+      <c r="I37" s="65">
         <v>46084</v>
       </c>
-      <c r="J37" s="68">
+      <c r="J37" s="65">
         <v>46144</v>
       </c>
-      <c r="K37" s="66" t="s">
+      <c r="K37" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="66" t="s">
+      <c r="L37" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="M37" s="57"/>
-[...47 lines deleted...]
-    <row r="38" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="38" spans="1:12" ht="14.25" customHeight="1">
       <c r="A38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5">
         <v>52315</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="5">
         <v>30</v>
       </c>
       <c r="I38" s="22">
         <v>46090</v>
       </c>
       <c r="J38" s="22">
         <v>46087</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M38" s="2"/>
-[...14 lines deleted...]
-    <row r="39" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="39" spans="1:12" ht="14.25" customHeight="1">
       <c r="A39" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="5">
         <v>52213</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="5">
         <v>46</v>
       </c>
       <c r="I39" s="22">
         <v>46090</v>
       </c>
       <c r="J39" s="22">
         <v>46087</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M39" s="2"/>
-[...15 lines deleted...]
-      <c r="A40" s="65" t="s">
+    </row>
+    <row r="40" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A40" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="B40" s="66" t="s">
+      <c r="B40" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="C40" s="66" t="s">
+      <c r="C40" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="D40" s="66" t="s">
+      <c r="D40" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="E40" s="66" t="s">
+      <c r="E40" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="F40" s="67">
+      <c r="F40" s="64">
         <v>50266</v>
       </c>
-      <c r="G40" s="66" t="s">
+      <c r="G40" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="H40" s="67">
+      <c r="H40" s="64">
         <v>62</v>
       </c>
-      <c r="I40" s="68">
+      <c r="I40" s="65">
         <v>46112</v>
       </c>
-      <c r="J40" s="68">
+      <c r="J40" s="65">
         <v>46172</v>
       </c>
-      <c r="K40" s="66" t="s">
+      <c r="K40" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="L40" s="66" t="s">
+      <c r="L40" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="M40" s="57"/>
-[...47 lines deleted...]
-    <row r="41" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="41" spans="1:12" ht="14.25" customHeight="1">
       <c r="A41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="5">
         <v>50702</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H41" s="5">
         <v>120</v>
       </c>
       <c r="I41" s="22">
         <v>46114</v>
       </c>
       <c r="J41" s="22">
         <v>46203</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="M41" s="2"/>
-[...14 lines deleted...]
-    <row r="42" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="42" spans="1:12" ht="14.25" customHeight="1">
       <c r="A42" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="5">
         <v>50703</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>68</v>
       </c>
       <c r="H42" s="5">
         <v>153</v>
       </c>
       <c r="I42" s="22">
         <v>46120</v>
       </c>
       <c r="J42" s="22">
         <v>46227</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="M42" s="2"/>
-[...14 lines deleted...]
-    <row r="43" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="43" spans="1:12" ht="14.25" customHeight="1">
       <c r="A43" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="5">
         <v>50662</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="5">
         <v>4</v>
       </c>
       <c r="I43" s="22">
         <v>46126</v>
       </c>
       <c r="J43" s="22">
         <v>46234</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M43" s="2"/>
-[...14 lines deleted...]
-    <row r="44" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="44" spans="1:12" ht="14.25" customHeight="1">
       <c r="A44" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="5">
         <v>50644</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H44" s="5">
         <v>5</v>
       </c>
       <c r="I44" s="22">
         <v>46126</v>
       </c>
       <c r="J44" s="22">
         <v>46234</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M44" s="2"/>
-[...14 lines deleted...]
-    <row r="45" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="45" spans="1:12" ht="14.25" customHeight="1">
       <c r="A45" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5">
         <v>52175</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H45" s="5">
         <v>4</v>
       </c>
       <c r="I45" s="22">
         <v>46126</v>
       </c>
       <c r="J45" s="22">
         <v>46234</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M45" s="2"/>
-[...14 lines deleted...]
-    <row r="46" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="46" spans="1:12" ht="14.25" customHeight="1">
       <c r="A46" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="5">
         <v>50659</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="5">
         <v>3</v>
       </c>
       <c r="I46" s="22">
         <v>46126</v>
       </c>
       <c r="J46" s="22">
         <v>46234</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M46" s="2"/>
-[...14 lines deleted...]
-    <row r="47" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="47" spans="1:12" ht="14.25" customHeight="1">
       <c r="A47" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="5">
         <v>50616</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H47" s="5">
         <v>5</v>
       </c>
       <c r="I47" s="22">
         <v>46126</v>
       </c>
       <c r="J47" s="22">
         <v>46234</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M47" s="2"/>
-[...14 lines deleted...]
-    <row r="48" spans="1:59" ht="14.25" customHeight="1">
+    </row>
+    <row r="48" spans="1:12" ht="14.25" customHeight="1">
       <c r="A48" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="5">
         <v>50595</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H48" s="5">
         <v>3</v>
       </c>
       <c r="I48" s="22">
         <v>46126</v>
       </c>
       <c r="J48" s="22">
         <v>46234</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M48" s="2"/>
-[...14 lines deleted...]
-    <row r="49" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="49" spans="1:12" ht="14.25" customHeight="1">
       <c r="A49" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5">
         <v>50511</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H49" s="5">
         <v>5</v>
       </c>
       <c r="I49" s="22">
         <v>46126</v>
       </c>
       <c r="J49" s="22">
         <v>46234</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M49" s="2"/>
-[...14 lines deleted...]
-    <row r="50" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="50" spans="1:12" ht="14.25" customHeight="1">
       <c r="A50" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="5">
         <v>52172</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="5">
         <v>1</v>
       </c>
       <c r="I50" s="22">
         <v>46126</v>
       </c>
       <c r="J50" s="22">
         <v>46234</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M50" s="2"/>
-[...14 lines deleted...]
-    <row r="51" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="51" spans="1:12" ht="14.25" customHeight="1">
       <c r="A51" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5">
         <v>52040</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H51" s="5">
         <v>5</v>
       </c>
       <c r="I51" s="22">
         <v>46126</v>
       </c>
       <c r="J51" s="22">
         <v>46234</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M51" s="2"/>
-[...15 lines deleted...]
-      <c r="A52" s="65" t="s">
+    </row>
+    <row r="52" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A52" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="B52" s="66" t="s">
+      <c r="B52" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="C52" s="66" t="s">
+      <c r="C52" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="D52" s="66" t="s">
+      <c r="D52" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="E52" s="66" t="s">
+      <c r="E52" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="F52" s="67">
+      <c r="F52" s="64">
         <v>50266</v>
       </c>
-      <c r="G52" s="66" t="s">
+      <c r="G52" s="63" t="s">
         <v>112</v>
       </c>
-      <c r="H52" s="67">
+      <c r="H52" s="64">
         <v>25</v>
       </c>
-      <c r="I52" s="68">
+      <c r="I52" s="65">
         <v>46126</v>
       </c>
-      <c r="J52" s="68">
+      <c r="J52" s="65">
         <v>46186</v>
       </c>
-      <c r="K52" s="66" t="s">
+      <c r="K52" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="L52" s="66" t="s">
+      <c r="L52" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="M52" s="57"/>
-[...48 lines deleted...]
-      <c r="A53" s="69" t="s">
+    </row>
+    <row r="53" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A53" s="66" t="s">
         <v>113</v>
       </c>
-      <c r="B53" s="70" t="s">
+      <c r="B53" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="C53" s="70" t="s">
+      <c r="C53" s="67" t="s">
         <v>115</v>
       </c>
-      <c r="D53" s="70" t="s">
+      <c r="D53" s="67" t="s">
         <v>86</v>
       </c>
-      <c r="E53" s="70" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="71">
+      <c r="E53" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="F53" s="68">
         <v>50662</v>
       </c>
-      <c r="G53" s="70" t="s">
+      <c r="G53" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="H53" s="71">
+      <c r="H53" s="68">
         <v>40</v>
       </c>
-      <c r="I53" s="72">
+      <c r="I53" s="69">
         <v>46128</v>
       </c>
-      <c r="J53" s="72">
+      <c r="J53" s="69">
         <v>46122</v>
       </c>
-      <c r="K53" s="70" t="s">
+      <c r="K53" s="67" t="s">
         <v>54</v>
       </c>
-      <c r="L53" s="52" t="s">
+      <c r="L53" s="49" t="s">
         <v>80</v>
       </c>
-      <c r="M53" s="14"/>
-[...49 lines deleted...]
-    <row r="54" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="54" spans="1:12" ht="14.25" customHeight="1">
       <c r="A54" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B54" s="73" t="s">
+      <c r="B54" s="70" t="s">
         <v>117</v>
       </c>
-      <c r="C54" s="73" t="s">
+      <c r="C54" s="70" t="s">
         <v>118</v>
       </c>
-      <c r="D54" s="74" t="s">
+      <c r="D54" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="E54" s="70" t="s">
+      <c r="E54" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="5">
         <v>52233</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H54" s="5">
         <v>97</v>
       </c>
       <c r="I54" s="22">
         <v>46126</v>
       </c>
       <c r="J54" s="22">
         <v>46227</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L54" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M54" s="2"/>
-[...14 lines deleted...]
-    <row r="55" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="55" spans="1:12" ht="14.25" customHeight="1">
       <c r="A55" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B55" s="75" t="s">
+      <c r="B55" s="72" t="s">
         <v>120</v>
       </c>
-      <c r="C55" s="74" t="s">
+      <c r="C55" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="D55" s="74" t="s">
+      <c r="D55" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="E55" s="70" t="s">
+      <c r="E55" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F55" s="5">
         <v>50309</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H55" s="5">
         <v>3</v>
       </c>
       <c r="I55" s="22">
         <v>46126</v>
       </c>
       <c r="J55" s="22">
         <v>46227</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L55" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M55" s="2"/>
-[...14 lines deleted...]
-    <row r="56" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="56" spans="1:12" ht="14.25" customHeight="1">
       <c r="A56" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B56" s="75" t="s">
+      <c r="B56" s="72" t="s">
         <v>121</v>
       </c>
-      <c r="C56" s="74" t="s">
+      <c r="C56" s="71" t="s">
         <v>48</v>
       </c>
-      <c r="D56" s="74" t="s">
+      <c r="D56" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="E56" s="70" t="s">
+      <c r="E56" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="5">
         <v>50111</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="5">
         <v>1</v>
       </c>
       <c r="I56" s="22">
         <v>46126</v>
       </c>
       <c r="J56" s="22">
         <v>46227</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L56" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M56" s="2"/>
-[...14 lines deleted...]
-    <row r="57" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="57" spans="1:12" ht="14.25" customHeight="1">
       <c r="A57" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B57" s="75" t="s">
+      <c r="B57" s="72" t="s">
         <v>122</v>
       </c>
-      <c r="C57" s="74" t="s">
+      <c r="C57" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="D57" s="74" t="s">
+      <c r="D57" s="71" t="s">
         <v>123</v>
       </c>
-      <c r="E57" s="70" t="s">
+      <c r="E57" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="5">
         <v>50266</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H57" s="5">
         <v>5</v>
       </c>
       <c r="I57" s="22">
         <v>46126</v>
       </c>
       <c r="J57" s="22">
         <v>46227</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L57" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M57" s="2"/>
-[...14 lines deleted...]
-    <row r="58" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="58" spans="1:12" ht="14.25" customHeight="1">
       <c r="A58" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B58" s="75" t="s">
+      <c r="B58" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="C58" s="74" t="s">
+      <c r="C58" s="71" t="s">
         <v>57</v>
       </c>
-      <c r="D58" s="74" t="s">
+      <c r="D58" s="71" t="s">
         <v>58</v>
       </c>
-      <c r="E58" s="70" t="s">
+      <c r="E58" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F58" s="5">
         <v>50703</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H58" s="5">
         <v>1</v>
       </c>
       <c r="I58" s="22">
         <v>46126</v>
       </c>
       <c r="J58" s="22">
         <v>46227</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L58" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M58" s="2"/>
-[...14 lines deleted...]
-    <row r="59" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="59" spans="1:12" ht="14.25" customHeight="1">
       <c r="A59" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B59" s="75" t="s">
+      <c r="B59" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="C59" s="74" t="s">
+      <c r="C59" s="71" t="s">
         <v>126</v>
       </c>
-      <c r="D59" s="74" t="s">
+      <c r="D59" s="71" t="s">
         <v>127</v>
       </c>
-      <c r="E59" s="70" t="s">
+      <c r="E59" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F59" s="5">
         <v>51104</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H59" s="5">
         <v>1</v>
       </c>
       <c r="I59" s="22">
         <v>46126</v>
       </c>
       <c r="J59" s="22">
         <v>46227</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L59" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M59" s="2"/>
-[...14 lines deleted...]
-    <row r="60" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="60" spans="1:12" ht="14.25" customHeight="1">
       <c r="A60" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B60" s="75" t="s">
+      <c r="B60" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="C60" s="74" t="s">
+      <c r="C60" s="71" t="s">
         <v>129</v>
       </c>
-      <c r="D60" s="74" t="s">
+      <c r="D60" s="71" t="s">
         <v>129</v>
       </c>
-      <c r="E60" s="70" t="s">
+      <c r="E60" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="5">
         <v>52001</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H60" s="5">
         <v>2</v>
       </c>
       <c r="I60" s="22">
         <v>46126</v>
       </c>
       <c r="J60" s="22">
         <v>46227</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L60" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M60" s="2"/>
-[...14 lines deleted...]
-    <row r="61" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="61" spans="1:12" ht="14.25" customHeight="1">
       <c r="A61" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B61" s="75" t="s">
+      <c r="B61" s="72" t="s">
         <v>130</v>
       </c>
-      <c r="C61" s="74" t="s">
+      <c r="C61" s="71" t="s">
         <v>131</v>
       </c>
-      <c r="D61" s="74" t="s">
+      <c r="D61" s="71" t="s">
         <v>132</v>
       </c>
-      <c r="E61" s="70" t="s">
+      <c r="E61" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F61" s="5">
         <v>50158</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H61" s="5">
         <v>1</v>
       </c>
       <c r="I61" s="22">
         <v>46126</v>
       </c>
       <c r="J61" s="22">
         <v>46227</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L61" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M61" s="2"/>
-[...14 lines deleted...]
-    <row r="62" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="62" spans="1:12" ht="14.25" customHeight="1">
       <c r="A62" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B62" s="75" t="s">
+      <c r="B62" s="72" t="s">
         <v>133</v>
       </c>
-      <c r="C62" s="74" t="s">
+      <c r="C62" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="D62" s="74" t="s">
+      <c r="D62" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="E62" s="70" t="s">
+      <c r="E62" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="5">
         <v>50321</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H62" s="5">
         <v>76</v>
       </c>
       <c r="I62" s="22">
         <v>46126</v>
       </c>
       <c r="J62" s="22">
         <v>46227</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L62" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M62" s="2"/>
-[...14 lines deleted...]
-    <row r="63" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="63" spans="1:12" ht="14.25" customHeight="1">
       <c r="A63" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B63" s="75" t="s">
+      <c r="B63" s="72" t="s">
         <v>134</v>
       </c>
-      <c r="C63" s="74" t="s">
+      <c r="C63" s="71" t="s">
         <v>135</v>
       </c>
-      <c r="D63" s="74" t="s">
+      <c r="D63" s="71" t="s">
         <v>136</v>
       </c>
-      <c r="E63" s="70" t="s">
+      <c r="E63" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="5">
         <v>50501</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H63" s="5">
         <v>1</v>
       </c>
       <c r="I63" s="22">
         <v>46126</v>
       </c>
       <c r="J63" s="22">
         <v>46227</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L63" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M63" s="2"/>
-[...14 lines deleted...]
-    <row r="64" spans="1:61" ht="14.25" customHeight="1">
+    </row>
+    <row r="64" spans="1:12" ht="14.25" customHeight="1">
       <c r="A64" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B64" s="75" t="s">
+      <c r="B64" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="C64" s="74" t="s">
+      <c r="C64" s="71" t="s">
         <v>138</v>
       </c>
-      <c r="D64" s="74" t="s">
+      <c r="D64" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="E64" s="70" t="s">
+      <c r="E64" s="67" t="s">
         <v>64</v>
       </c>
       <c r="F64" s="5">
         <v>52404</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H64" s="5">
         <v>1</v>
       </c>
       <c r="I64" s="22">
         <v>46126</v>
       </c>
       <c r="J64" s="22">
         <v>46227</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L64" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="M64" s="2"/>
-[...15 lines deleted...]
-      <c r="A65" s="44" t="s">
+    </row>
+    <row r="65" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A65" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B65" s="45" t="s">
+      <c r="B65" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="C65" s="45" t="s">
+      <c r="C65" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="D65" s="45" t="s">
+      <c r="D65" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="E65" s="45" t="s">
+      <c r="E65" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="F65" s="46">
+      <c r="F65" s="43">
         <v>50266</v>
       </c>
-      <c r="G65" s="45" t="s">
+      <c r="G65" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="H65" s="46">
+      <c r="H65" s="43">
         <v>10</v>
       </c>
-      <c r="I65" s="47">
+      <c r="I65" s="44">
         <v>46140</v>
       </c>
-      <c r="J65" s="47">
+      <c r="J65" s="44">
         <v>46200</v>
       </c>
-      <c r="K65" s="45" t="s">
+      <c r="K65" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="L65" s="45" t="s">
+      <c r="L65" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="M65" s="2"/>
-[...18 lines deleted...]
-      <c r="A66" s="76" t="s">
+    </row>
+    <row r="66" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A66" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="B66" s="52" t="s">
+      <c r="B66" s="49" t="s">
         <v>139</v>
       </c>
-      <c r="C66" s="52" t="s">
+      <c r="C66" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="D66" s="52" t="s">
+      <c r="D66" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="E66" s="52" t="s">
+      <c r="E66" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="F66" s="77">
+      <c r="F66" s="74">
         <v>50266</v>
       </c>
-      <c r="G66" s="52" t="s">
+      <c r="G66" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="H66" s="77">
+      <c r="H66" s="74">
         <v>29</v>
       </c>
-      <c r="I66" s="78">
+      <c r="I66" s="75">
         <v>46154</v>
       </c>
-      <c r="J66" s="78">
+      <c r="J66" s="75">
         <v>46214</v>
       </c>
-      <c r="K66" s="52" t="s">
+      <c r="K66" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="L66" s="52" t="s">
+      <c r="L66" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="M66" s="2"/>
-[...17 lines deleted...]
-    <row r="67" spans="1:16346" ht="14.25" customHeight="1">
+    </row>
+    <row r="67" spans="1:12" ht="14.25" customHeight="1">
       <c r="A67" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F67" s="5">
         <v>50266</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>68</v>
       </c>
       <c r="H67" s="5">
         <v>14</v>
       </c>
       <c r="I67" s="22">
         <v>46156</v>
       </c>
       <c r="J67" s="22">
         <v>46227</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="M67" s="2"/>
-[...15 lines deleted...]
-    <row r="68" spans="1:16346" ht="14.25" customHeight="1">
+    </row>
+    <row r="68" spans="1:12" ht="14.25" customHeight="1">
       <c r="A68" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="5">
         <v>50325</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H68" s="5">
         <v>47</v>
       </c>
       <c r="I68" s="22">
         <v>46163</v>
       </c>
       <c r="J68" s="22">
         <v>46143</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="M68" s="2"/>
-[...16 lines deleted...]
-      <c r="A69" s="79" t="s">
+    </row>
+    <row r="69" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A69" s="76" t="s">
         <v>23</v>
       </c>
-      <c r="B69" s="80" t="s">
+      <c r="B69" s="77" t="s">
         <v>139</v>
       </c>
-      <c r="C69" s="80" t="s">
+      <c r="C69" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="D69" s="80" t="s">
+      <c r="D69" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="E69" s="80" t="s">
+      <c r="E69" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="F69" s="81">
+      <c r="F69" s="78">
         <v>50266</v>
       </c>
-      <c r="G69" s="52" t="s">
+      <c r="G69" s="49" t="s">
         <v>143</v>
       </c>
-      <c r="H69" s="81">
+      <c r="H69" s="78">
         <v>1</v>
       </c>
-      <c r="I69" s="82">
+      <c r="I69" s="79">
         <v>46168</v>
       </c>
-      <c r="J69" s="82">
+      <c r="J69" s="79">
         <v>46228</v>
       </c>
-      <c r="K69" s="80" t="s">
+      <c r="K69" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="L69" s="80" t="s">
+      <c r="L69" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="M69" s="2"/>
-[...52 lines deleted...]
-      <c r="A70" s="69" t="s">
+    </row>
+    <row r="70" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A70" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="B70" s="70" t="s">
+      <c r="B70" s="67" t="s">
         <v>61</v>
       </c>
-      <c r="C70" s="70" t="s">
+      <c r="C70" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="D70" s="70" t="s">
+      <c r="D70" s="67" t="s">
         <v>144</v>
       </c>
-      <c r="E70" s="70" t="s">
-[...2 lines deleted...]
-      <c r="F70" s="71">
+      <c r="E70" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="F70" s="68">
         <v>52203</v>
       </c>
-      <c r="G70" s="70" t="s">
+      <c r="G70" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="H70" s="71">
+      <c r="H70" s="68">
         <v>288</v>
       </c>
-      <c r="I70" s="72">
+      <c r="I70" s="69">
         <v>46177</v>
       </c>
-      <c r="J70" s="72">
+      <c r="J70" s="69">
         <v>46208</v>
       </c>
-      <c r="K70" s="70" t="s">
+      <c r="K70" s="67" t="s">
         <v>65</v>
       </c>
-      <c r="L70" s="70" t="s">
+      <c r="L70" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="M70" s="2"/>
-[...14 lines deleted...]
-    <row r="71" spans="1:16346" ht="14.25" customHeight="1">
+    </row>
+    <row r="71" spans="1:12" ht="14.25" customHeight="1">
       <c r="A71" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F71" s="5">
         <v>50319</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H71" s="5">
         <v>192</v>
       </c>
       <c r="I71" s="22">
         <v>46182</v>
       </c>
       <c r="J71" s="22">
         <v>46237</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="M71" s="2"/>
-[...14 lines deleted...]
-    <row r="72" spans="1:16346" ht="14.25" customHeight="1">
+    </row>
+    <row r="72" spans="1:12" ht="14.25" customHeight="1">
       <c r="A72" s="6" t="s">
         <v>149</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F72" s="5">
         <v>52358</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H72" s="5">
         <v>77</v>
       </c>
       <c r="I72" s="22">
         <v>46188</v>
       </c>
       <c r="J72" s="22">
         <v>46248</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M72" s="2"/>
-[...15 lines deleted...]
-      <c r="A73" s="91" t="s">
+    </row>
+    <row r="73" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A73" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="B73" s="92" t="s">
+      <c r="B73" s="81" t="s">
         <v>139</v>
       </c>
-      <c r="C73" s="92" t="s">
+      <c r="C73" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="D73" s="92" t="s">
+      <c r="D73" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="E73" s="92" t="s">
+      <c r="E73" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="F73" s="93">
+      <c r="F73" s="82">
         <v>50266</v>
       </c>
-      <c r="G73" s="52" t="s">
+      <c r="G73" s="49" t="s">
         <v>143</v>
       </c>
-      <c r="H73" s="93">
+      <c r="H73" s="82">
         <v>43</v>
       </c>
-      <c r="I73" s="94">
+      <c r="I73" s="83">
         <v>46196</v>
       </c>
-      <c r="J73" s="94">
+      <c r="J73" s="83">
         <v>46256</v>
       </c>
-      <c r="K73" s="92" t="s">
+      <c r="K73" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="L73" s="92" t="s">
+      <c r="L73" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="M73" s="86"/>
-[...16334 lines deleted...]
-    <row r="74" spans="1:16346" ht="14.25" customHeight="1">
+    </row>
+    <row r="74" spans="1:12" ht="14.25" customHeight="1">
       <c r="A74" s="6" t="s">
         <v>153</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>50530</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="5">
         <v>56</v>
       </c>
       <c r="I74" s="22">
         <v>46203</v>
       </c>
       <c r="J74" s="22">
         <v>46265</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M74" s="2"/>
-[...1300 lines deleted...]
-      <c r="Z120" s="2"/>
+    </row>
+    <row r="75" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A75" s="84" t="s">
+        <v>23</v>
+      </c>
+      <c r="B75" s="85" t="s">
+        <v>139</v>
+      </c>
+      <c r="C75" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="D75" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" s="86">
+        <v>50266</v>
+      </c>
+      <c r="G75" s="85" t="s">
+        <v>143</v>
+      </c>
+      <c r="H75" s="86">
+        <v>20</v>
+      </c>
+      <c r="I75" s="87">
+        <v>46210</v>
+      </c>
+      <c r="J75" s="87">
+        <v>46270</v>
+      </c>
+      <c r="K75" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="L75" s="85" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A76" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F76" s="5">
+        <v>52211</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H76" s="5">
+        <v>5</v>
+      </c>
+      <c r="I76" s="22">
+        <v>46203</v>
+      </c>
+      <c r="J76" s="22">
+        <v>46296</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L76" s="63" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A77" s="66" t="s">
+        <v>156</v>
+      </c>
+      <c r="B77" s="67" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="D77" s="67" t="s">
+        <v>147</v>
+      </c>
+      <c r="E77" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="F77" s="68">
+        <v>50327</v>
+      </c>
+      <c r="G77" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="H77" s="68">
+        <v>4</v>
+      </c>
+      <c r="I77" s="69">
+        <v>46203</v>
+      </c>
+      <c r="J77" s="69">
+        <v>46296</v>
+      </c>
+      <c r="K77" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="L77" s="67" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" ht="14.25" customHeight="1">
+      <c r="A78" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F78" s="5">
+        <v>50644</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78" s="5">
+        <v>41</v>
+      </c>
+      <c r="I78" s="22">
+        <v>46213</v>
+      </c>
+      <c r="J78" s="22">
+        <v>46243</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="15" customHeight="1">
+      <c r="A79" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F79" s="5">
+        <v>52585</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H79" s="5">
+        <v>5</v>
+      </c>
+      <c r="I79" s="22">
+        <v>46220</v>
+      </c>
+      <c r="J79" s="22">
+        <v>46234</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="15" customHeight="1">
+      <c r="A80" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F80" s="5">
+        <v>52544</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H80" s="5">
+        <v>19</v>
+      </c>
+      <c r="I80" s="22">
+        <v>46220</v>
+      </c>
+      <c r="J80" s="22">
+        <v>46234</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>42</v>
+      </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:XFD2">
     <sortCondition ref="A2"/>
   </sortState>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:XFD2" xr:uid="{F6A7B0E2-FD97-4CB7-A6CE-156E7BA6571F}"/>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="48" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CIowa WARN Log</oddHeader>
     <oddFooter>&amp;L&amp;RWARN_20200807</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78E1DDF6-6CC3-48B9-A90E-CA11C6F8439A}">
-  <dimension ref="A1:L295"/>
+  <dimension ref="A1:L191"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B201" sqref="B201"/>
+    <sheetView topLeftCell="A100" workbookViewId="0">
+      <selection activeCell="L62" sqref="L62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
     <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
     <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
     <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
     <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
     <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
     <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...9 lines deleted...]
-      <c r="L1" s="53"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
     </row>
     <row r="2" spans="1:12" ht="15">
       <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
       <c r="A3" s="6" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F3" s="5">
         <v>52501</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="5">
         <v>75</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="J3" s="8">
         <v>45695</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15">
       <c r="A4" s="6" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="5">
         <v>50009</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="5">
         <v>28</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="J4" s="8">
         <v>45667</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
       <c r="A5" s="6" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="5">
         <v>51534</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="5">
         <v>23</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="J5" s="8">
         <v>45702</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
       <c r="A6" s="15" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>144</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="16">
         <v>52361</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="16">
         <v>53</v>
       </c>
       <c r="I6" s="17" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="J6" s="18">
         <v>45672</v>
       </c>
       <c r="K6" s="14" t="s">
         <v>65</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
       <c r="A7" s="6" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>50309</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="5">
         <v>28</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="J7" s="8">
         <v>45689</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15">
       <c r="A8" s="6" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="5">
         <v>50112</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="5">
         <v>298</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="J8" s="8">
         <v>45737</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
       <c r="A9" s="6" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="5">
         <v>51632</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="5">
         <v>34</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="J9" s="8">
         <v>45716</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
       <c r="A10" s="6" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="5">
         <v>51020</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="5">
         <v>41</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="J10" s="8">
         <v>45713</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
       <c r="A11" s="6" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5">
         <v>50009</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H11" s="5">
         <v>1</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="J11" s="8">
         <v>45698</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
       <c r="A12" s="15" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="D12" s="14" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="16">
         <v>50858</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="16">
         <v>36</v>
       </c>
       <c r="I12" s="17" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="J12" s="18">
         <v>45839</v>
       </c>
       <c r="K12" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L12" s="14" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
       <c r="A13" s="6" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>52233</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H13" s="5">
         <v>32</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="J13" s="8">
         <v>45728</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
       <c r="A14" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5">
         <v>50023</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="5">
         <v>9</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="J14" s="8">
         <v>45747</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
       <c r="A15" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="5">
         <v>50023</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="5">
         <v>38</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="J15" s="8">
         <v>45754</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
       <c r="A16" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="5">
         <v>50023</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H16" s="5">
         <v>72</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="J16" s="8">
         <v>45775</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
       <c r="A17" s="6" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="5">
         <v>52761</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H17" s="5">
         <v>32</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="J17" s="8">
         <v>45779</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
       <c r="A18" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="5">
         <v>50311</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="5">
         <v>10</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="J18" s="8">
         <v>45744</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
       <c r="A19" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5">
         <v>51106</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="5">
         <v>3</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="J19" s="8">
         <v>45744</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
       <c r="A20" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5">
         <v>50701</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="5">
         <v>2</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="J20" s="8">
         <v>45744</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
       <c r="A21" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="5">
         <v>50311</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="5">
         <v>6</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="J21" s="8">
         <v>45772</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
       <c r="A22" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="5">
         <v>51106</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H22" s="5">
         <v>4</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="J22" s="8">
         <v>45772</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15">
       <c r="A23" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="5">
         <v>50701</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="5">
         <v>2</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="J23" s="8">
         <v>45772</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
       <c r="A24" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5">
         <v>50311</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="5">
         <v>1</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="J24" s="8">
         <v>45835</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
       <c r="A25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="5">
         <v>50266</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="5">
         <v>33</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="J25" s="8">
         <v>45751</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
       <c r="A26" s="6" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="5">
         <v>50323</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H26" s="5">
         <v>168</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="J26" s="8">
         <v>45796</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
       <c r="A27" s="6" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="5">
         <v>52498</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="5">
         <v>160</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="J27" s="8">
         <v>45761</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
       <c r="A28" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="5">
         <v>50266</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H28" s="5">
         <v>34</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="J28" s="8">
         <v>45795</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
       <c r="A29" s="6" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="5">
         <v>51201</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H29" s="5">
         <v>130</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="J29" s="8">
         <v>45838</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15">
       <c r="A30" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="5">
         <v>52203</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="5">
         <v>651</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="J30" s="8">
         <v>45809</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15">
       <c r="A31" s="6" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="5">
         <v>52001</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="5">
         <v>160</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="J31" s="8">
         <v>45838</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
       <c r="A32" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="5">
         <v>50266</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H32" s="5">
         <v>14</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="J32" s="8">
         <v>45809</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15">
       <c r="A33" s="6" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="5">
         <v>50010</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="5">
         <v>62</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="J33" s="8">
         <v>45808</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
       <c r="A34" s="6" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="5">
         <v>50131</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="5">
         <v>44</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="J34" s="8">
         <v>45786</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
       <c r="A35" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5">
         <v>52404</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="5">
         <v>183</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J35" s="8">
         <v>45810</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
       <c r="A36" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>147</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="16">
         <v>50131</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="16">
         <v>39</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J36" s="8">
         <v>45810</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
       <c r="A37" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>147</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="20">
         <v>50009</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="16">
         <v>8</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J37" s="8">
         <v>45810</v>
       </c>
       <c r="K37" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15">
       <c r="A38" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B38" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C38" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="14" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="20">
         <v>50010</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="16">
         <v>9</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J38" s="8">
         <v>45810</v>
       </c>
       <c r="K38" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15">
       <c r="A39" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>147</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="20">
         <v>50021</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="16">
         <v>7</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J39" s="8">
         <v>45810</v>
       </c>
       <c r="K39" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15">
       <c r="A40" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D40" s="14" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E40" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="20">
         <v>51501</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="16">
         <v>6</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J40" s="8">
         <v>45810</v>
       </c>
       <c r="K40" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15">
       <c r="A41" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D41" s="14" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="20">
         <v>50801</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="16">
         <v>9</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J41" s="8">
         <v>45810</v>
       </c>
       <c r="K41" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
       <c r="A42" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>147</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="20">
         <v>50310</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H42" s="16">
         <v>11</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J42" s="8">
         <v>45810</v>
       </c>
       <c r="K42" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
       <c r="A43" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>136</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="20">
         <v>50501</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="16">
         <v>10</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J43" s="8">
         <v>45810</v>
       </c>
       <c r="K43" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
       <c r="A44" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="D44" s="14" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="20">
         <v>50125</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H44" s="16">
         <v>6</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J44" s="8">
         <v>45810</v>
       </c>
       <c r="K44" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
       <c r="A45" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E45" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="20">
         <v>50401</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H45" s="16">
         <v>9</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J45" s="8">
         <v>45810</v>
       </c>
       <c r="K45" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
       <c r="A46" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D46" s="14" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="20">
         <v>51106</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H46" s="16">
         <v>5</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J46" s="8">
         <v>45810</v>
       </c>
       <c r="K46" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
       <c r="A47" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="20">
         <v>50266</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H47" s="16">
         <v>7</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J47" s="8">
         <v>45810</v>
       </c>
       <c r="K47" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15">
       <c r="A48" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E48" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="20">
         <v>50266</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H48" s="16">
         <v>7</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J48" s="8">
         <v>45810</v>
       </c>
       <c r="K48" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15">
       <c r="A49" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>58</v>
       </c>
       <c r="E49" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="20">
         <v>50613</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H49" s="16">
         <v>8</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J49" s="8">
         <v>45810</v>
       </c>
       <c r="K49" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15">
       <c r="A50" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="20">
         <v>52404</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H50" s="16">
         <v>10</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J50" s="8">
         <v>45810</v>
       </c>
       <c r="K50" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15">
       <c r="A51" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D51" s="14" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="20">
         <v>52411</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H51" s="16">
         <v>10</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J51" s="8">
         <v>45810</v>
       </c>
       <c r="K51" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
       <c r="A52" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F52" s="20">
         <v>52402</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H52" s="16">
         <v>11</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J52" s="8">
         <v>45810</v>
       </c>
       <c r="K52" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
       <c r="A53" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F53" s="20">
         <v>52732</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H53" s="16">
         <v>7</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J53" s="8">
         <v>45810</v>
       </c>
       <c r="K53" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15">
       <c r="A54" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="D54" s="14" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E54" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="20">
         <v>52241</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H54" s="16">
         <v>10</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J54" s="8">
         <v>45810</v>
       </c>
       <c r="K54" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
       <c r="A55" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D55" s="14" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E55" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F55" s="20">
         <v>52806</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H55" s="16">
         <v>8</v>
       </c>
       <c r="I55" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J55" s="8">
         <v>45810</v>
       </c>
       <c r="K55" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
       <c r="A56" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D56" s="14" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E56" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="20">
         <v>52807</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H56" s="16">
         <v>9</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J56" s="8">
         <v>45810</v>
       </c>
       <c r="K56" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
       <c r="A57" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D57" s="14" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E57" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="20">
         <v>52101</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H57" s="16">
         <v>7</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J57" s="8">
         <v>45810</v>
       </c>
       <c r="K57" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15">
       <c r="A58" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>129</v>
       </c>
       <c r="E58" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F58" s="20">
         <v>52002</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H58" s="16">
         <v>18</v>
       </c>
       <c r="I58" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J58" s="8">
         <v>45810</v>
       </c>
       <c r="K58" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
       <c r="A59" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D59" s="14" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F59" s="20">
         <v>52246</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H59" s="16">
         <v>8</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J59" s="8">
         <v>45810</v>
       </c>
       <c r="K59" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
       <c r="A60" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>291</v>
+        <v>166</v>
       </c>
       <c r="D60" s="14" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="20">
         <v>52632</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H60" s="16">
         <v>9</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J60" s="8">
         <v>45810</v>
       </c>
       <c r="K60" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
       <c r="A61" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="D61" s="14" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="E61" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F61" s="20">
         <v>50138</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H61" s="16">
         <v>6</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J61" s="8">
         <v>45810</v>
       </c>
       <c r="K61" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15">
       <c r="A62" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>111</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="20">
         <v>52057</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H62" s="16">
         <v>6</v>
       </c>
       <c r="I62" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J62" s="8">
         <v>45810</v>
       </c>
       <c r="K62" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15">
       <c r="A63" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="20">
         <v>50158</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H63" s="16">
         <v>7</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J63" s="8">
         <v>45810</v>
       </c>
       <c r="K63" s="14" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
       <c r="A64" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D64" s="14" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E64" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F64" s="20">
         <v>52761</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H64" s="16">
         <v>8</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J64" s="8">
         <v>45810</v>
       </c>
       <c r="K64" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
       <c r="A65" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D65" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F65" s="20">
         <v>52501</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H65" s="16">
         <v>15</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J65" s="8">
         <v>45810</v>
       </c>
       <c r="K65" s="14" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
       <c r="A66" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D66" s="14" t="s">
         <v>58</v>
       </c>
       <c r="E66" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F66" s="20">
         <v>50702</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H66" s="16">
         <v>11</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J66" s="8">
         <v>45810</v>
       </c>
       <c r="K66" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
       <c r="A67" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D67" s="14" t="s">
         <v>17</v>
       </c>
       <c r="E67" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F67" s="20">
         <v>52655</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H67" s="16">
         <v>13</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="J67" s="8">
         <v>45810</v>
       </c>
       <c r="K67" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
       <c r="A68" s="6" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="5">
         <v>52498</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H68" s="5">
         <v>4</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="J68" s="8">
         <v>45792</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L68" s="21" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
       <c r="A69" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F69" s="5">
         <v>50266</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H69" s="5">
         <v>46</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="J69" s="8">
         <v>45823</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="15">
       <c r="A70" s="6" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="5">
         <v>52404</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H70" s="5">
         <v>32</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="J70" s="8">
         <v>45792</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
       <c r="A71" s="6" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="5">
         <v>50428</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="5">
         <v>29</v>
       </c>
       <c r="I71" s="7" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="J71" s="8">
         <v>45800</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
       <c r="A72" s="6" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F72" s="5">
         <v>50590</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="5">
         <v>13</v>
       </c>
       <c r="I72" s="7" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="J72" s="8">
         <v>45861</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
       <c r="A73" s="6" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F73" s="5">
         <v>50021</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H73" s="5">
         <v>332</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="J73" s="8">
         <v>45832</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
       <c r="A74" s="6" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>50049</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="5">
         <v>129</v>
       </c>
       <c r="I74" s="7" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="J74" s="8">
         <v>45832</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="30">
       <c r="A75" s="6" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="F75" s="5">
         <v>57108</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H75" s="5">
         <v>35</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="J75" s="8">
         <v>45836</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
       <c r="A76" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F76" s="5">
         <v>50266</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H76" s="5">
         <v>41</v>
       </c>
       <c r="I76" s="7" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="J76" s="8">
         <v>45837</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="15">
       <c r="A77" s="19" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F77" s="5">
         <v>50401</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H77" s="5">
         <v>47</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="J77" s="8">
         <v>45838</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
       <c r="A78" s="19" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F78" s="5">
         <v>50401</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H78" s="5">
         <v>46</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="J78" s="8">
         <v>45838</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
       <c r="A79" s="6" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="5">
         <v>50134</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H79" s="5">
         <v>62</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="J79" s="8">
         <v>45869</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="15">
       <c r="A80" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F80" s="5">
         <v>50266</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H80" s="5">
         <v>24</v>
       </c>
       <c r="I80" s="7" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="J80" s="8">
         <v>45852</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
       <c r="A81" s="11" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F81" s="5">
         <v>50436</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H81" s="5">
         <v>128</v>
       </c>
       <c r="I81" s="23">
         <v>45792</v>
       </c>
       <c r="J81" s="8">
         <v>45821</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
       <c r="A82" s="11" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F82" s="5">
         <v>50450</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H82" s="5">
         <v>30</v>
       </c>
       <c r="I82" s="23">
         <v>45792</v>
       </c>
       <c r="J82" s="8">
         <v>45821</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="15">
       <c r="A83" s="11" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F83" s="5">
         <v>50616</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H83" s="5">
         <v>20</v>
       </c>
       <c r="I83" s="23">
         <v>45792</v>
       </c>
       <c r="J83" s="8">
         <v>45821</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L83" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
       <c r="A84" s="11" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F84" s="5">
         <v>50677</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H84" s="5">
         <v>18</v>
       </c>
       <c r="I84" s="23">
         <v>45792</v>
       </c>
       <c r="J84" s="8">
         <v>45821</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="15">
       <c r="A85" s="6" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F85" s="5">
         <v>50010</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H85" s="5">
         <v>70</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="J85" s="8">
         <v>45826</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L85" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="15">
       <c r="A86" s="6" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F86" s="5">
         <v>50309</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H86" s="5">
         <v>103</v>
       </c>
       <c r="I86" s="7" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="J86" s="8">
         <v>45810</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L86" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
       <c r="A87" s="6" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="5">
         <v>51442</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H87" s="5">
         <v>115</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="J87" s="8">
         <v>45821</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
       <c r="A88" s="6" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F88" s="5">
         <v>52501</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H88" s="5">
         <v>92</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="J88" s="8">
         <v>45838</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
       <c r="A89" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="5">
         <v>50266</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H89" s="5">
         <v>35</v>
       </c>
       <c r="I89" s="7" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="J89" s="8">
         <v>45879</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
       <c r="A90" s="6" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5">
         <v>52498</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H90" s="5">
         <v>102</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="J90" s="8">
         <v>45856</v>
       </c>
       <c r="K90" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L90" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
       <c r="A91" s="6" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="5">
         <v>52101</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H91" s="5">
         <v>29</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="J91" s="8">
         <v>45856</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
       <c r="A92" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F92" s="5">
         <v>52404</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H92" s="5">
         <v>0</v>
       </c>
       <c r="I92" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J92" s="8">
         <v>45839</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
       <c r="A93" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D93" s="14" t="s">
         <v>147</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F93" s="16">
         <v>50131</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H93" s="16">
         <v>0</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J93" s="8">
         <v>45839</v>
       </c>
       <c r="K93" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15">
       <c r="A94" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D94" s="14" t="s">
         <v>147</v>
       </c>
       <c r="E94" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F94" s="20">
         <v>50009</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H94" s="16">
         <v>0</v>
       </c>
       <c r="I94" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J94" s="8">
         <v>45839</v>
       </c>
       <c r="K94" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="15">
       <c r="A95" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B95" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C95" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="C95" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D95" s="14" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="E95" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F95" s="20">
         <v>50010</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H95" s="16">
         <v>0</v>
       </c>
       <c r="I95" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J95" s="8">
         <v>45839</v>
       </c>
       <c r="K95" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L95" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="15">
       <c r="A96" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D96" s="14" t="s">
         <v>147</v>
       </c>
       <c r="E96" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F96" s="20">
         <v>50021</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H96" s="16">
         <v>0</v>
       </c>
       <c r="I96" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J96" s="8">
         <v>45839</v>
       </c>
       <c r="K96" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="15">
       <c r="A97" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D97" s="14" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F97" s="20">
         <v>51501</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H97" s="16">
         <v>0</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J97" s="8">
         <v>45839</v>
       </c>
       <c r="K97" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="15">
       <c r="A98" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D98" s="14" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E98" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F98" s="20">
         <v>50801</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H98" s="16">
         <v>0</v>
       </c>
       <c r="I98" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J98" s="8">
         <v>45839</v>
       </c>
       <c r="K98" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="15">
       <c r="A99" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D99" s="14" t="s">
         <v>147</v>
       </c>
       <c r="E99" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F99" s="20">
         <v>50310</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H99" s="16">
         <v>0</v>
       </c>
       <c r="I99" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J99" s="8">
         <v>45839</v>
       </c>
       <c r="K99" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="15">
       <c r="A100" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D100" s="14" t="s">
         <v>136</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F100" s="20">
         <v>50501</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H100" s="16">
         <v>0</v>
       </c>
       <c r="I100" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J100" s="8">
         <v>45839</v>
       </c>
       <c r="K100" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L100" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="15">
       <c r="A101" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="D101" s="14" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="E101" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F101" s="20">
         <v>50125</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H101" s="16">
         <v>0</v>
       </c>
       <c r="I101" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J101" s="8">
         <v>45839</v>
       </c>
       <c r="K101" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L101" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="15">
       <c r="A102" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D102" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E102" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F102" s="20">
         <v>50401</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H102" s="16">
         <v>0</v>
       </c>
       <c r="I102" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J102" s="8">
         <v>45839</v>
       </c>
       <c r="K102" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L102" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="15">
       <c r="A103" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D103" s="14" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E103" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F103" s="20">
         <v>51106</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H103" s="16">
         <v>0</v>
       </c>
       <c r="I103" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J103" s="8">
         <v>45839</v>
       </c>
       <c r="K103" s="14" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L103" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="15">
       <c r="A104" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E104" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F104" s="20">
         <v>50266</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H104" s="16">
         <v>0</v>
       </c>
       <c r="I104" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J104" s="8">
         <v>45839</v>
       </c>
       <c r="K104" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="15">
       <c r="A105" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E105" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F105" s="20">
         <v>50266</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H105" s="16">
         <v>0</v>
       </c>
       <c r="I105" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J105" s="8">
         <v>45839</v>
       </c>
       <c r="K105" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L105" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="15">
       <c r="A106" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="D106" s="14" t="s">
         <v>58</v>
       </c>
       <c r="E106" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F106" s="20">
         <v>50613</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H106" s="16">
         <v>0</v>
       </c>
       <c r="I106" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J106" s="8">
         <v>45839</v>
       </c>
       <c r="K106" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L106" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="15">
       <c r="A107" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D107" s="14" t="s">
         <v>77</v>
       </c>
       <c r="E107" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F107" s="20">
         <v>52404</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H107" s="16">
         <v>0</v>
       </c>
       <c r="I107" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J107" s="8">
         <v>45839</v>
       </c>
       <c r="K107" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="15">
       <c r="A108" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D108" s="14" t="s">
         <v>77</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F108" s="20">
         <v>52411</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H108" s="16">
         <v>0</v>
       </c>
       <c r="I108" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J108" s="8">
         <v>45839</v>
       </c>
       <c r="K108" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L108" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="15">
       <c r="A109" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D109" s="14" t="s">
         <v>77</v>
       </c>
       <c r="E109" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F109" s="20">
         <v>52402</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H109" s="16">
         <v>0</v>
       </c>
       <c r="I109" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J109" s="8">
         <v>45839</v>
       </c>
       <c r="K109" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L109" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="15">
       <c r="A110" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D110" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E110" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F110" s="20">
         <v>52732</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H110" s="16">
         <v>0</v>
       </c>
       <c r="I110" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J110" s="8">
         <v>45839</v>
       </c>
       <c r="K110" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L110" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="15">
       <c r="A111" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="D111" s="14" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E111" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F111" s="20">
         <v>52241</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H111" s="16">
         <v>0</v>
       </c>
       <c r="I111" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J111" s="8">
         <v>45839</v>
       </c>
       <c r="K111" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L111" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="15">
       <c r="A112" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D112" s="14" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E112" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F112" s="20">
         <v>52806</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H112" s="16">
         <v>0</v>
       </c>
       <c r="I112" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J112" s="8">
         <v>45839</v>
       </c>
       <c r="K112" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L112" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="15">
       <c r="A113" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D113" s="14" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E113" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F113" s="20">
         <v>52807</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H113" s="16">
         <v>0</v>
       </c>
       <c r="I113" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J113" s="8">
         <v>45839</v>
       </c>
       <c r="K113" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L113" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="15">
       <c r="A114" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D114" s="14" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E114" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F114" s="20">
         <v>52101</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H114" s="16">
         <v>0</v>
       </c>
       <c r="I114" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J114" s="8">
         <v>45839</v>
       </c>
       <c r="K114" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L114" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="15">
       <c r="A115" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D115" s="14" t="s">
         <v>129</v>
       </c>
       <c r="E115" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F115" s="20">
         <v>52002</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H115" s="16">
         <v>0</v>
       </c>
       <c r="I115" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J115" s="8">
         <v>45839</v>
       </c>
       <c r="K115" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L115" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="15">
       <c r="A116" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D116" s="14" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F116" s="20">
         <v>52246</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H116" s="16">
         <v>0</v>
       </c>
       <c r="I116" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J116" s="8">
         <v>45839</v>
       </c>
       <c r="K116" s="14" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L116" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="15">
       <c r="A117" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>291</v>
+        <v>166</v>
       </c>
       <c r="D117" s="14" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E117" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F117" s="20">
         <v>52632</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H117" s="16">
         <v>0</v>
       </c>
       <c r="I117" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J117" s="8">
         <v>45839</v>
       </c>
       <c r="K117" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L117" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="15">
       <c r="A118" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="D118" s="14" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="E118" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F118" s="20">
         <v>50138</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H118" s="16">
         <v>0</v>
       </c>
       <c r="I118" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J118" s="8">
         <v>45839</v>
       </c>
       <c r="K118" s="14" t="s">
         <v>28</v>
       </c>
       <c r="L118" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="15">
       <c r="A119" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="D119" s="14" t="s">
         <v>111</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F119" s="20">
         <v>52057</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H119" s="16">
         <v>0</v>
       </c>
       <c r="I119" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J119" s="8">
         <v>45839</v>
       </c>
       <c r="K119" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L119" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="15">
       <c r="A120" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D120" s="14" t="s">
         <v>132</v>
       </c>
       <c r="E120" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F120" s="20">
         <v>50158</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H120" s="16">
         <v>0</v>
       </c>
       <c r="I120" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J120" s="8">
         <v>45839</v>
       </c>
       <c r="K120" s="14" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L120" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="15">
       <c r="A121" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D121" s="14" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E121" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F121" s="20">
         <v>52761</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H121" s="16">
         <v>0</v>
       </c>
       <c r="I121" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J121" s="8">
         <v>45839</v>
       </c>
       <c r="K121" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L121" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="15">
       <c r="A122" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D122" s="14" t="s">
         <v>39</v>
       </c>
       <c r="E122" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F122" s="20">
         <v>52501</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H122" s="16">
         <v>0</v>
       </c>
       <c r="I122" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J122" s="8">
         <v>45839</v>
       </c>
       <c r="K122" s="14" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L122" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="15">
       <c r="A123" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D123" s="14" t="s">
         <v>58</v>
       </c>
       <c r="E123" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F123" s="20">
         <v>50702</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H123" s="16">
         <v>0</v>
       </c>
       <c r="I123" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J123" s="8">
         <v>45839</v>
       </c>
       <c r="K123" s="14" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L123" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="15">
       <c r="A124" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D124" s="14" t="s">
         <v>17</v>
       </c>
       <c r="E124" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F124" s="20">
         <v>52655</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H124" s="16">
         <v>0</v>
       </c>
       <c r="I124" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="J124" s="8">
         <v>45839</v>
       </c>
       <c r="K124" s="14" t="s">
         <v>35</v>
       </c>
       <c r="L124" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="15">
       <c r="A125" s="6" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F125" s="5">
         <v>50701</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H125" s="5">
         <v>71</v>
       </c>
       <c r="I125" s="7" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="J125" s="8">
         <v>45886</v>
       </c>
       <c r="K125" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L125" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="15">
       <c r="A126" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F126" s="5">
         <v>50266</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H126" s="5">
         <v>35</v>
       </c>
       <c r="I126" s="22">
         <v>45832</v>
       </c>
       <c r="J126" s="8">
         <v>45893</v>
       </c>
       <c r="K126" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L126" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="15">
       <c r="A127" s="6" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F127" s="5">
         <v>50158</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H127" s="5">
         <v>62</v>
       </c>
       <c r="I127" s="22">
         <v>45838</v>
       </c>
       <c r="J127" s="8">
         <v>45870</v>
       </c>
       <c r="K127" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="15">
       <c r="A128" s="6" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F128" s="5">
         <v>50309</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H128" s="5">
         <v>84</v>
       </c>
       <c r="I128" s="22">
         <v>45838</v>
       </c>
       <c r="J128" s="8">
         <v>45901</v>
       </c>
       <c r="K128" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L128" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="129" spans="1:12" ht="30">
       <c r="A129" s="6" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B129" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="C129" s="2" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F129" s="5">
         <v>52402</v>
       </c>
       <c r="G129" s="6" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="H129" s="5">
         <v>30</v>
       </c>
       <c r="I129" s="22">
         <v>45840</v>
       </c>
       <c r="J129" s="8">
         <v>45870</v>
       </c>
       <c r="K129" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L129" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="130" spans="1:12" ht="15">
       <c r="A130" s="15" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B130" s="14" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="C130" s="14" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="D130" s="14" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E130" s="14" t="s">
         <v>18</v>
       </c>
       <c r="F130" s="16">
         <v>52240</v>
       </c>
       <c r="G130" s="14" t="s">
         <v>27</v>
       </c>
       <c r="H130" s="16">
         <v>49</v>
       </c>
       <c r="I130" s="29">
         <v>45840</v>
       </c>
       <c r="J130" s="18">
         <v>45855</v>
       </c>
       <c r="K130" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L130" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="131" spans="1:12" ht="15">
       <c r="A131" s="6" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F131" s="5">
         <v>50659</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H131" s="5">
         <v>48</v>
       </c>
       <c r="I131" s="22">
         <v>45838</v>
       </c>
       <c r="J131" s="8">
         <v>45912</v>
       </c>
       <c r="K131" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L131" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="132" spans="1:12" ht="30">
       <c r="A132" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F132" s="5">
         <v>52203</v>
       </c>
       <c r="G132" s="28" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="H132" s="5">
         <v>250</v>
       </c>
       <c r="I132" s="22">
         <v>45846</v>
       </c>
       <c r="J132" s="8">
         <v>45868</v>
       </c>
       <c r="K132" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="133" spans="1:12" ht="15">
       <c r="A133" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F133" s="5">
         <v>50266</v>
       </c>
       <c r="G133" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H133" s="5">
         <v>11</v>
       </c>
       <c r="I133" s="22">
         <v>45846</v>
       </c>
       <c r="J133" s="8">
         <v>45908</v>
       </c>
       <c r="K133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L133" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:12" ht="15">
       <c r="A134" s="6" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F134" s="5">
         <v>50677</v>
       </c>
       <c r="G134" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H134" s="5">
         <v>77</v>
       </c>
       <c r="I134" s="22">
         <v>45847</v>
       </c>
       <c r="J134" s="8">
         <v>45908</v>
       </c>
       <c r="K134" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="135" spans="1:12" ht="15">
       <c r="A135" s="6" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F135" s="5">
         <v>50616</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H135" s="5">
         <v>18</v>
       </c>
       <c r="I135" s="22">
         <v>45847</v>
       </c>
       <c r="J135" s="22">
         <v>45908</v>
       </c>
       <c r="K135" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L135" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="136" spans="1:12" ht="15">
       <c r="A136" s="6" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F136" s="5">
         <v>50616</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H136" s="5">
         <v>26</v>
       </c>
       <c r="I136" s="22">
         <v>45847</v>
       </c>
       <c r="J136" s="22">
         <v>46003</v>
       </c>
       <c r="K136" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="137" spans="1:12" ht="15">
       <c r="A137" s="6" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F137" s="5">
         <v>50265</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H137" s="5">
         <v>34</v>
       </c>
       <c r="I137" s="22">
         <v>45847</v>
       </c>
       <c r="J137" s="22">
         <v>45877</v>
       </c>
       <c r="K137" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L137" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:12" ht="30.75">
       <c r="A138" s="6" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F138" s="5">
         <v>52314</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H138" s="5">
         <v>31</v>
       </c>
       <c r="I138" s="22">
         <v>45849</v>
       </c>
       <c r="J138" s="22">
         <v>45880</v>
       </c>
       <c r="K138" s="2" t="s">
         <v>65</v>
       </c>
@@ -32929,1045 +14279,1045 @@
       </c>
       <c r="F139" s="5">
         <v>50266</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H139" s="5">
         <v>44</v>
       </c>
       <c r="I139" s="22">
         <v>45860</v>
       </c>
       <c r="J139" s="22">
         <v>45922</v>
       </c>
       <c r="K139" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L139" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:12" ht="15">
       <c r="A140" s="6" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F140" s="5">
         <v>50461</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H140" s="5">
         <v>105</v>
       </c>
       <c r="I140" s="22">
         <v>45867</v>
       </c>
       <c r="J140" s="22">
         <v>45940</v>
       </c>
       <c r="K140" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="141" spans="1:12" ht="15">
       <c r="A141" s="6" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F141" s="5">
         <v>52404</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H141" s="5">
         <v>57</v>
       </c>
       <c r="I141" s="22">
         <v>45868</v>
       </c>
       <c r="J141" s="8">
         <v>45901</v>
       </c>
       <c r="K141" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L141" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="142" spans="1:12" ht="15">
       <c r="A142" s="6" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F142" s="5">
         <v>52003</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H142" s="5">
         <v>27</v>
       </c>
       <c r="I142" s="22">
         <v>45868</v>
       </c>
       <c r="J142" s="8">
         <v>45901</v>
       </c>
       <c r="K142" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L142" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="143" spans="1:12" ht="15">
       <c r="A143" s="6" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F143" s="5">
         <v>52402</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H143" s="5">
         <v>100</v>
       </c>
       <c r="I143" s="22">
         <v>45874</v>
       </c>
       <c r="J143" s="22">
         <v>45934</v>
       </c>
       <c r="K143" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L143" s="2" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
     </row>
     <row r="144" spans="1:12" ht="15">
       <c r="A144" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F144" s="5">
         <v>50266</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H144" s="5">
         <v>10</v>
       </c>
       <c r="I144" s="22">
         <v>45874</v>
       </c>
       <c r="J144" s="22">
         <v>45934</v>
       </c>
       <c r="K144" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L144" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:12" ht="15">
       <c r="A145" s="6" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F145" s="5">
         <v>50309</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H145" s="5">
         <v>100</v>
       </c>
       <c r="I145" s="22">
         <v>45875</v>
       </c>
       <c r="J145" s="22">
         <v>45936</v>
       </c>
       <c r="K145" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L145" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="146" spans="1:12" ht="15">
       <c r="A146" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F146" s="5">
         <v>50704</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H146" s="5">
         <v>71</v>
       </c>
       <c r="I146" s="22">
         <v>45884</v>
       </c>
       <c r="J146" s="22">
         <v>45922</v>
       </c>
       <c r="K146" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="147" spans="1:12" ht="15">
       <c r="A147" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F147" s="5">
         <v>50266</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H147" s="5">
         <v>10</v>
       </c>
       <c r="I147" s="22">
         <v>45888</v>
       </c>
       <c r="J147" s="22">
         <v>45948</v>
       </c>
       <c r="K147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L147" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="148" spans="1:12" ht="15">
       <c r="A148" s="6" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F148" s="5">
         <v>50436</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H148" s="5">
         <v>1</v>
       </c>
       <c r="I148" s="22">
         <v>45896</v>
       </c>
       <c r="J148" s="22">
         <v>45929</v>
       </c>
       <c r="K148" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L148" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="149" spans="1:12" ht="15">
       <c r="A149" s="6" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F149" s="5">
         <v>50323</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H149" s="5">
         <v>1</v>
       </c>
       <c r="I149" s="22">
         <v>45896</v>
       </c>
       <c r="J149" s="22">
         <v>45954</v>
       </c>
       <c r="K149" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L149" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="150" spans="1:12" ht="15">
       <c r="A150" s="6" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F150" s="5">
         <v>52801</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H150" s="5">
         <v>49</v>
       </c>
       <c r="I150" s="22">
         <v>45897</v>
       </c>
       <c r="J150" s="22">
         <v>45929</v>
       </c>
       <c r="K150" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L150" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="151" spans="1:12" ht="30">
       <c r="A151" s="6" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F151" s="5">
         <v>50158</v>
       </c>
       <c r="G151" s="28" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="H151" s="5">
         <v>22</v>
       </c>
       <c r="I151" s="22">
         <v>45898</v>
       </c>
       <c r="J151" s="8">
         <v>45870</v>
       </c>
       <c r="K151" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L151" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="152" spans="1:12" ht="15">
       <c r="A152" s="6" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F152" s="5">
         <v>50158</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H152" s="5">
         <v>49</v>
       </c>
       <c r="I152" s="22">
         <v>45898</v>
       </c>
       <c r="J152" s="22">
         <v>45928</v>
       </c>
       <c r="K152" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L152" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="153" spans="1:12" ht="15">
       <c r="A153" s="6" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F153" s="5">
         <v>50436</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H153" s="5">
         <v>3</v>
       </c>
       <c r="I153" s="22">
         <v>45909</v>
       </c>
       <c r="J153" s="22">
         <v>45940</v>
       </c>
       <c r="K153" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L153" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="154" spans="1:12" ht="15">
       <c r="A154" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F154" s="5">
         <v>50266</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H154" s="5">
         <v>12</v>
       </c>
       <c r="I154" s="22">
         <v>45916</v>
       </c>
       <c r="J154" s="22">
         <v>45975</v>
       </c>
       <c r="K154" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L154" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="155" spans="1:12" ht="15">
       <c r="A155" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F155" s="5">
         <v>50704</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H155" s="5">
         <v>101</v>
       </c>
       <c r="I155" s="22">
         <v>45917</v>
       </c>
       <c r="J155" s="22">
         <v>45950</v>
       </c>
       <c r="K155" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L155" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="156" spans="1:12" ht="15">
       <c r="A156" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F156" s="5">
         <v>50023</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H156" s="5">
         <v>40</v>
       </c>
       <c r="I156" s="22">
         <v>45917</v>
       </c>
       <c r="J156" s="22">
         <v>45964</v>
       </c>
       <c r="K156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L156" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="157" spans="1:12" ht="15">
       <c r="A157" s="6" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F157" s="5">
         <v>52655</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H157" s="5">
         <v>47</v>
       </c>
       <c r="I157" s="22">
         <v>45918</v>
       </c>
       <c r="J157" s="22">
         <v>45948</v>
       </c>
       <c r="K157" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L157" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="158" spans="1:12" ht="15">
       <c r="A158" s="6" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B158" s="30" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F158" s="5">
         <v>52601</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H158" s="5">
         <v>6</v>
       </c>
       <c r="I158" s="22">
         <v>45918</v>
       </c>
       <c r="J158" s="22">
         <v>45948</v>
       </c>
       <c r="K158" s="31" t="s">
         <v>35</v>
       </c>
       <c r="L158" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="159" spans="1:12" ht="15">
       <c r="A159" s="6" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F159" s="5">
         <v>52806</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H159" s="5">
         <v>6</v>
       </c>
       <c r="I159" s="22">
         <v>45918</v>
       </c>
       <c r="J159" s="22">
         <v>45948</v>
       </c>
       <c r="K159" s="31" t="s">
         <v>35</v>
       </c>
       <c r="L159" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="160" spans="1:12" ht="15">
       <c r="A160" s="6" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F160" s="5">
         <v>52807</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H160" s="5">
         <v>7</v>
       </c>
       <c r="I160" s="22">
         <v>45918</v>
       </c>
       <c r="J160" s="22">
         <v>45948</v>
       </c>
       <c r="K160" s="31" t="s">
         <v>35</v>
       </c>
       <c r="L160" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="161" spans="1:12" ht="15">
       <c r="A161" s="6" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F161" s="5">
         <v>52401</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H161" s="5">
         <v>5</v>
       </c>
       <c r="I161" s="22">
         <v>45918</v>
       </c>
       <c r="J161" s="22">
         <v>45948</v>
       </c>
       <c r="K161" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L161" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="162" spans="1:12" ht="15">
       <c r="A162" s="6" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F162" s="5">
         <v>50316</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H162" s="5">
         <v>8</v>
       </c>
       <c r="I162" s="22">
         <v>45918</v>
       </c>
       <c r="J162" s="22">
         <v>45948</v>
       </c>
       <c r="K162" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L162" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="163" spans="1:12" ht="15">
       <c r="A163" s="6" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F163" s="5">
         <v>52498</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H163" s="5">
         <v>2</v>
       </c>
       <c r="I163" s="22" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="J163" s="22">
         <v>45961</v>
       </c>
       <c r="K163" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L163" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="164" spans="1:12" ht="15">
       <c r="A164" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F164" s="5">
         <v>50266</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H164" s="5">
         <v>23</v>
       </c>
       <c r="I164" s="22">
         <v>45930</v>
       </c>
       <c r="J164" s="22">
         <v>45989</v>
       </c>
       <c r="K164" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L164" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="165" spans="1:12" ht="15">
       <c r="A165" s="6" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F165" s="5">
         <v>52001</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H165" s="5">
         <v>38</v>
       </c>
       <c r="I165" s="22">
         <v>45931</v>
       </c>
       <c r="J165" s="22">
         <v>45962</v>
       </c>
       <c r="K165" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L165" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="166" spans="1:12" ht="15">
       <c r="A166" s="6" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F166" s="5">
         <v>52001</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H166" s="5">
         <v>2</v>
       </c>
       <c r="I166" s="22">
         <v>45937</v>
       </c>
       <c r="J166" s="22">
         <v>45962</v>
       </c>
       <c r="K166" s="2" t="s">
         <v>54</v>
       </c>
@@ -33993,563 +15343,563 @@
       </c>
       <c r="F167" s="5">
         <v>50266</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H167" s="5">
         <v>1</v>
       </c>
       <c r="I167" s="22">
         <v>45944</v>
       </c>
       <c r="J167" s="22">
         <v>46003</v>
       </c>
       <c r="K167" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L167" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:12" ht="15">
       <c r="A168" s="6" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F168" s="5">
         <v>52722</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H168" s="5">
         <v>85</v>
       </c>
       <c r="I168" s="22">
         <v>45953</v>
       </c>
       <c r="J168" s="22">
         <v>45959</v>
       </c>
       <c r="K168" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L168" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="169" spans="1:12" ht="15">
       <c r="A169" s="6" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F169" s="5">
         <v>52653</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H169" s="5">
         <v>21</v>
       </c>
       <c r="I169" s="22">
         <v>45957</v>
       </c>
       <c r="J169" s="22">
         <v>45957</v>
       </c>
       <c r="K169" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L169" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="170" spans="1:12" ht="15">
       <c r="A170" s="6" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F170" s="5">
         <v>52404</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H170" s="5">
         <v>46</v>
       </c>
       <c r="I170" s="22">
         <v>45958</v>
       </c>
       <c r="J170" s="22">
         <v>45987</v>
       </c>
       <c r="K170" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L170" s="2" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="171" spans="1:12" ht="15">
       <c r="A171" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F171" s="5">
         <v>50266</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H171" s="5">
         <v>63</v>
       </c>
       <c r="I171" s="22">
         <v>45958</v>
       </c>
       <c r="J171" s="22">
         <v>46017</v>
       </c>
       <c r="K171" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L171" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="172" spans="1:12" ht="15">
       <c r="A172" s="6" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F172" s="5">
         <v>50401</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H172" s="5">
         <v>147</v>
       </c>
       <c r="I172" s="22">
         <v>45959</v>
       </c>
       <c r="J172" s="22">
         <v>46022</v>
       </c>
       <c r="K172" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L172" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="173" spans="1:12" ht="15">
       <c r="A173" s="6" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F173" s="5">
         <v>52498</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H173" s="5">
         <v>3</v>
       </c>
       <c r="I173" s="22">
         <v>45965</v>
       </c>
       <c r="J173" s="22">
         <v>46022</v>
       </c>
       <c r="K173" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L173" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="174" spans="1:12" ht="15">
       <c r="A174" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F174" s="5">
         <v>50266</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H174" s="5">
         <v>26</v>
       </c>
       <c r="I174" s="22">
         <v>45965</v>
       </c>
       <c r="J174" s="22">
         <v>46024</v>
       </c>
       <c r="K174" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L174" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:12" ht="15">
       <c r="A175" s="6" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F175" s="5">
         <v>50616</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="H175" s="5">
         <v>0</v>
       </c>
       <c r="I175" s="22">
         <v>45967</v>
       </c>
       <c r="J175" s="22">
         <v>46073</v>
       </c>
       <c r="K175" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L175" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="176" spans="1:12" ht="15">
       <c r="A176" s="6" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F176" s="5">
         <v>50703</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H176" s="5">
         <v>12</v>
       </c>
       <c r="I176" s="22">
         <v>45960</v>
       </c>
       <c r="J176" s="22">
         <v>45988</v>
       </c>
       <c r="K176" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L176" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="177" spans="1:12" ht="15">
       <c r="A177" s="6" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F177" s="5">
         <v>52404</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H177" s="5">
         <v>34</v>
       </c>
       <c r="I177" s="22">
         <v>45972</v>
       </c>
       <c r="J177" s="22">
         <v>46022</v>
       </c>
       <c r="K177" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L177" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="178" spans="1:12" ht="15">
       <c r="A178" s="6" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F178" s="5">
         <v>52317</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H178" s="5">
         <v>70</v>
       </c>
       <c r="I178" s="22">
         <v>45975</v>
       </c>
       <c r="J178" s="22">
         <v>46009</v>
       </c>
       <c r="K178" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L178" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:12" ht="15">
       <c r="A179" s="6" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F179" s="5">
         <v>52816</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H179" s="5">
         <v>28</v>
       </c>
       <c r="I179" s="22">
         <v>45979</v>
       </c>
       <c r="J179" s="22">
         <v>46010</v>
       </c>
       <c r="K179" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L179" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="180" spans="1:12" ht="15">
       <c r="A180" s="6" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F180" s="5">
         <v>50321</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H180" s="5">
         <v>90</v>
       </c>
       <c r="I180" s="22">
         <v>45971</v>
       </c>
       <c r="J180" s="22">
         <v>46008</v>
       </c>
       <c r="K180" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L180" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="181" spans="1:12" ht="15">
       <c r="A181" s="6" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F181" s="5">
         <v>52816</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="H181" s="5">
         <v>2</v>
       </c>
       <c r="I181" s="22">
         <v>45986</v>
       </c>
       <c r="J181" s="22">
         <v>45987</v>
       </c>
       <c r="K181" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L181" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="182" spans="1:12" ht="15">
       <c r="A182" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C182" s="2" t="s">
@@ -34563,26561 +15913,19129 @@
       </c>
       <c r="F182" s="5">
         <v>50266</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H182" s="5">
         <v>14</v>
       </c>
       <c r="I182" s="22">
         <v>45986</v>
       </c>
       <c r="J182" s="22">
         <v>46045</v>
       </c>
       <c r="K182" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L182" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="183" spans="1:12" ht="15">
       <c r="A183" s="6" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F183" s="5">
         <v>50217</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H183" s="5">
         <v>62</v>
       </c>
       <c r="I183" s="22">
         <v>45992</v>
       </c>
       <c r="J183" s="22">
         <v>46022</v>
       </c>
       <c r="K183" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L183" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="184" spans="1:12" ht="15">
       <c r="A184" s="6" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F184" s="5">
         <v>51510</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H184" s="5">
         <v>26</v>
       </c>
       <c r="I184" s="22">
         <v>45992</v>
       </c>
       <c r="J184" s="22">
         <v>46052</v>
       </c>
       <c r="K184" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L184" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="185" spans="1:12" ht="30">
       <c r="A185" s="39" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="B185" s="37" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="C185" s="37" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="D185" s="37" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E185" s="37" t="s">
         <v>18</v>
       </c>
       <c r="F185" s="37">
         <v>51510</v>
       </c>
       <c r="G185" s="37" t="s">
         <v>40</v>
       </c>
       <c r="H185" s="40">
         <v>42</v>
       </c>
       <c r="I185" s="38">
         <v>45992</v>
       </c>
       <c r="J185" s="38">
         <v>46052</v>
       </c>
       <c r="K185" s="37" t="s">
         <v>102</v>
       </c>
       <c r="L185" s="37" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="186" spans="1:12" ht="30">
       <c r="A186" s="6" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="B186" s="37" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="C186" s="37" t="s">
         <v>138</v>
       </c>
       <c r="D186" s="37" t="s">
         <v>77</v>
       </c>
       <c r="E186" s="37" t="s">
         <v>18</v>
       </c>
       <c r="F186" s="37">
         <v>52404</v>
       </c>
       <c r="G186" s="37" t="s">
         <v>27</v>
       </c>
       <c r="H186" s="40">
         <v>30</v>
       </c>
       <c r="I186" s="38">
         <v>45994</v>
       </c>
       <c r="J186" s="38">
         <v>46054</v>
       </c>
       <c r="K186" s="37" t="s">
         <v>65</v>
       </c>
       <c r="L186" s="37" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="187" spans="1:12" ht="15">
       <c r="A187" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F187" s="5">
         <v>50266</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H187" s="5">
         <v>25</v>
       </c>
       <c r="I187" s="22">
         <v>46000</v>
       </c>
       <c r="J187" s="22">
         <v>46059</v>
       </c>
       <c r="K187" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L187" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="188" spans="1:12" ht="15">
       <c r="A188" s="6" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F188" s="5">
         <v>51041</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H188" s="5">
         <v>33</v>
       </c>
       <c r="I188" s="22">
         <v>46001</v>
       </c>
       <c r="J188" s="22">
         <v>46059</v>
       </c>
       <c r="K188" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L188" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="189" spans="1:12" ht="15">
       <c r="A189" s="6" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F189" s="5">
         <v>52241</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H189" s="5">
         <v>61</v>
       </c>
       <c r="I189" s="22">
         <v>46003</v>
       </c>
       <c r="J189" s="22">
         <v>46003</v>
       </c>
       <c r="K189" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L189" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="190" spans="1:12" ht="15">
       <c r="A190" s="6" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F190" s="5">
         <v>50156</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H190" s="5">
         <v>18</v>
       </c>
       <c r="I190" s="22">
         <v>46003</v>
       </c>
       <c r="J190" s="22">
         <v>46006</v>
       </c>
       <c r="K190" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L190" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="191" spans="1:12" ht="15">
       <c r="A191" s="6" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F191" s="5">
         <v>50021</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H191" s="5">
         <v>29</v>
       </c>
       <c r="I191" s="22">
         <v>46014</v>
       </c>
       <c r="J191" s="22">
         <v>46014</v>
       </c>
       <c r="K191" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L191" s="2" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1454 lines deleted...]
-      <c r="L295" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{1E1E3F34-874B-48A4-B1C2-5BACCADEF5F9}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4D29BD8-9B09-4A36-8FAE-5FA222EA89E4}">
-  <dimension ref="A1:L231"/>
+  <dimension ref="A1:L127"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
     <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
     <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
     <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
     <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
     <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
     <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...9 lines deleted...]
-      <c r="L1" s="53"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
     </row>
     <row r="2" spans="1:12" ht="15">
       <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
       <c r="A3" s="6" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F3" s="5">
         <v>50010</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="5">
         <v>46</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="J3" s="8">
         <v>45343</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15">
       <c r="A4" s="6" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F4" s="5">
         <v>52233</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="5">
         <v>35</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="J4" s="8">
         <v>45316</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
       <c r="A5" s="6" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="5">
         <v>52001</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="5">
         <v>52</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
       <c r="J5" s="8">
         <v>45323</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
       <c r="A6" s="6" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>485</v>
+        <v>498</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F6" s="5">
         <v>50266</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="5">
         <v>66</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="J6" s="8">
         <v>45324</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
       <c r="A7" s="6" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>52761</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="5">
         <v>46</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="J7" s="8">
         <v>45364</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="5">
         <v>50266</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="5">
         <v>6</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="J8" s="8">
         <v>45314</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
       <c r="A9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="5">
         <v>50266</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="5">
         <v>5</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="J9" s="8">
         <v>45328</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
       <c r="A10" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5">
         <v>50266</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="5">
         <v>25</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="J10" s="8">
         <v>45342</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
       <c r="A11" s="6" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5">
         <v>50266</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="5">
         <v>44</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="J11" s="8">
         <v>45344</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
       <c r="A12" s="6" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="5">
         <v>50213</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="5">
         <v>5</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="J12" s="8">
         <v>45415</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
       <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="5">
         <v>50266</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="5">
         <v>22</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="J13" s="8">
         <v>45356</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
       <c r="A14" s="6" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="5">
         <v>50220</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="5">
         <v>1276</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="J14" s="8">
         <v>45471</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
       <c r="A15" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="5">
         <v>50023</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="5">
         <v>30</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="J15" s="8">
         <v>45390</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
       <c r="A16" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="5">
         <v>50023</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="5">
         <v>30</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="J16" s="8">
         <v>45397</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
       <c r="A17" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="5">
         <v>50023</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="5">
         <v>30</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="J17" s="8">
         <v>45411</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
       <c r="A18" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5">
         <v>50023</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="5">
         <v>30</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="J18" s="8">
         <v>45418</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
       <c r="A19" s="6" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5">
         <v>50023</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="5">
         <v>30</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="J19" s="8">
         <v>45432</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
       <c r="A20" s="6" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="5">
         <v>52556</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="5">
         <v>46</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="J20" s="8">
         <v>45395</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
       <c r="A21" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="5">
         <v>50266</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H21" s="5">
         <v>13</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
       <c r="J21" s="8">
         <v>45370</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
       <c r="A22" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="5">
         <v>50704</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="5">
         <v>308</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="J22" s="8">
         <v>45408</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15">
       <c r="A23" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>503</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="5">
         <v>50220</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="5">
         <v>76</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="J23" s="8">
         <v>45471</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
       <c r="A24" s="6" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5">
         <v>52776</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="5">
         <v>24</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="J24" s="8">
         <v>45418</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
       <c r="A25" s="6" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="5">
         <v>52761</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="5">
         <v>28</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="J25" s="8">
         <v>45434</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
       <c r="A26" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="5">
         <v>50266</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H26" s="5">
         <v>5</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="J26" s="8">
         <v>45384</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
       <c r="A27" s="6" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F27" s="5">
         <v>50588</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="5">
         <v>14</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="J27" s="8">
         <v>45415</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
       <c r="A28" s="6" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="5">
         <v>50588</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H28" s="5">
         <v>5</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="J28" s="8">
         <v>45473</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
       <c r="A29" s="6" t="s">
-        <v>532</v>
+        <v>545</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="5">
         <v>52557</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H29" s="5">
         <v>30</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="J29" s="8">
         <v>45387</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>535</v>
+        <v>548</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15">
       <c r="A30" s="6" t="s">
-        <v>536</v>
+        <v>549</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="5">
         <v>52531</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5">
         <v>35</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="J30" s="8">
         <v>45444</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15">
       <c r="A31" s="6" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5">
         <v>52730</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="5">
         <v>69</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="J31" s="8">
         <v>45443</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
       <c r="A32" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="5">
         <v>50266</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H32" s="5">
         <v>7</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>544</v>
+        <v>557</v>
       </c>
       <c r="J32" s="8">
         <v>45459</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15">
       <c r="A33" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>545</v>
+        <v>558</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="5">
         <v>50677</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="5">
         <v>31</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
       <c r="J33" s="8">
         <v>45428</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
       <c r="A34" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>545</v>
+        <v>558</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="5">
         <v>50677</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="5">
         <v>12</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
       <c r="J34" s="8">
         <v>45443</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
       <c r="A35" s="6" t="s">
-        <v>547</v>
+        <v>560</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>548</v>
+        <v>561</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="5">
         <v>51534</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H35" s="5">
         <v>235</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="J35" s="8">
         <v>45473</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
       <c r="A36" s="6" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="5">
         <v>52776</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="5">
         <v>39</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="J36" s="8">
         <v>45446</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
       <c r="A37" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="5">
         <v>50266</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="5">
         <v>40</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="J37" s="8">
         <v>45473</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15">
       <c r="A38" s="6" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5">
         <v>50313</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="5">
         <v>9</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="J38" s="8">
         <v>45444</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15">
       <c r="A39" s="6" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="5">
         <v>50313</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="5">
         <v>10</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="J39" s="8">
         <v>45474</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15">
       <c r="A40" s="6" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="5">
         <v>50313</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="5">
         <v>1</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="J40" s="8">
         <v>45505</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15">
       <c r="A41" s="6" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="5">
         <v>50313</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="5">
         <v>9</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="J41" s="8">
         <v>45536</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
       <c r="A42" s="6" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F42" s="5">
         <v>52804</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H42" s="5">
         <v>26</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
       <c r="J42" s="8">
         <v>45473</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
       <c r="A43" s="6" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F43" s="5">
         <v>52002</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="5">
         <v>45</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="J43" s="8">
         <v>45454</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
       <c r="A44" s="6" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F44" s="5">
         <v>51534</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="5">
         <v>31</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="J44" s="8">
         <v>45460</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
       <c r="A45" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="5">
         <v>50266</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H45" s="5">
         <v>24</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="J45" s="8">
         <v>45487</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
       <c r="A46" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="5">
         <v>50704</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H46" s="5">
         <v>192</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="J46" s="8">
         <v>45464</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
       <c r="A47" s="6" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="5">
         <v>50613</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H47" s="5">
         <v>8</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="J47" s="8">
         <v>45500</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15">
       <c r="A48" s="6" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="5">
         <v>52742</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H48" s="5">
         <v>5</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="J48" s="8">
         <v>45500</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15">
       <c r="A49" s="6" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5">
         <v>50317</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H49" s="5">
         <v>16</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="J49" s="8">
         <v>45500</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15">
       <c r="A50" s="6" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="5">
         <v>50548</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H50" s="5">
         <v>5</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="J50" s="8">
         <v>45500</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15">
       <c r="A51" s="6" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="5">
         <v>50322</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="5">
         <v>58</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="J51" s="8">
         <v>45449</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
       <c r="A52" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="5">
         <v>50704</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="5">
         <v>49</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="J52" s="8">
         <v>45449</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
       <c r="A53" s="6" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F53" s="5">
         <v>50023</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H53" s="5">
         <v>16</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="J53" s="8">
         <v>45449</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="30">
       <c r="A54" s="6" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="5">
         <v>50313</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H54" s="5">
         <v>118</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="J54" s="8">
         <v>45478</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
       <c r="A55" s="6" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="5">
         <v>50322</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H55" s="5">
         <v>1</v>
       </c>
       <c r="I55" s="7" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="J55" s="8">
         <v>45450</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
       <c r="A56" s="6" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>587</v>
+        <v>600</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="5">
         <v>50659</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="5">
         <v>48</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="J56" s="8">
         <v>45470</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
       <c r="A57" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="5">
         <v>50266</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H57" s="5">
         <v>26</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="J57" s="8">
         <v>45515</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="30">
       <c r="A58" s="6" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F58" s="5">
         <v>50313</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
       <c r="H58" s="5">
         <v>89</v>
       </c>
       <c r="I58" s="7" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="J58" s="8">
         <v>45478</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L58" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
       <c r="A59" s="6" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F59" s="5">
         <v>50220</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
       <c r="H59" s="5">
         <v>32</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="J59" s="8">
         <v>45500</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L59" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
       <c r="A60" s="6" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="5">
         <v>50220</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H60" s="5">
         <v>32</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="J60" s="8">
         <v>45528</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
       <c r="A61" s="6" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F61" s="5">
         <v>50220</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
       <c r="H61" s="5">
         <v>5</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="J61" s="8">
         <v>45563</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15">
       <c r="A62" s="6" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="5">
         <v>51023</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H62" s="5">
         <v>36</v>
       </c>
       <c r="I62" s="7" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
       <c r="J62" s="8">
         <v>45492</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15">
       <c r="A63" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="5">
         <v>50266</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H63" s="5">
         <v>10</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>599</v>
+        <v>612</v>
       </c>
       <c r="J63" s="8">
         <v>45529</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
       <c r="A64" s="6" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F64" s="5">
         <v>52807</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H64" s="5">
         <v>211</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="J64" s="8">
         <v>45534</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L64" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
       <c r="A65" s="6" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F65" s="5">
         <v>52001</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H65" s="5">
         <v>99</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="J65" s="8">
         <v>45534</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
       <c r="A66" s="6" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
         <v>52531</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="5">
         <v>19</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="J66" s="8">
         <v>45596</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
       <c r="A67" s="6" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F67" s="5">
         <v>50009</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="5">
         <v>319</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="J67" s="8">
         <v>45534</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
       <c r="A68" s="6" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F68" s="5">
         <v>50616</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H68" s="5">
         <v>36</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="J68" s="8">
         <v>45536</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
       <c r="A69" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F69" s="5">
         <v>50266</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H69" s="5">
         <v>24</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="J69" s="8">
         <v>45546</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="15">
       <c r="A70" s="6" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="5">
         <v>52002</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="H70" s="5">
         <v>0</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J70" s="8">
         <v>45457</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
       <c r="A71" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F71" s="5">
         <v>50704</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H71" s="5">
         <v>191</v>
       </c>
       <c r="I71" s="7" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="J71" s="8">
         <v>45555</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
       <c r="A72" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>616</v>
+        <v>629</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F72" s="5">
         <v>50701</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H72" s="5">
         <v>89</v>
       </c>
       <c r="I72" s="7" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="J72" s="8">
         <v>45555</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
       <c r="A73" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>617</v>
+        <v>630</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F73" s="5">
         <v>50701</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H73" s="5">
         <v>65</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="J73" s="8">
         <v>45555</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
       <c r="A74" s="6" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>619</v>
+        <v>632</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>50213</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="5">
         <v>51</v>
       </c>
       <c r="I74" s="7" t="s">
-        <v>620</v>
+        <v>633</v>
       </c>
       <c r="J74" s="8">
         <v>45489</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="15">
       <c r="A75" s="6" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>621</v>
+        <v>634</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F75" s="5">
         <v>52776</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H75" s="5">
         <v>1</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>623</v>
+        <v>636</v>
       </c>
       <c r="J75" s="8">
         <v>45522</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
       <c r="A76" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F76" s="5">
         <v>50266</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H76" s="5">
         <v>12</v>
       </c>
       <c r="I76" s="7" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="J76" s="8">
         <v>45558</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="15">
       <c r="A77" s="6" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F77" s="5">
         <v>52001</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H77" s="5">
         <v>34</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="J77" s="8">
         <v>45497</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
       <c r="A78" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F78" s="5">
         <v>50704</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H78" s="5">
         <v>69</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="J78" s="8">
         <v>45497</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
       <c r="A79" s="6" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>629</v>
+        <v>642</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="5">
         <v>50131</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H79" s="5">
         <v>67</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="J79" s="8">
         <v>45497</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="15">
       <c r="A80" s="6" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
       <c r="B80" s="21" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F80" s="5">
         <v>52361</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H80" s="5">
         <v>192</v>
       </c>
       <c r="I80" s="7" t="s">
-        <v>632</v>
+        <v>645</v>
       </c>
       <c r="J80" s="8">
         <v>45505</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
       <c r="A81" s="6" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B81" s="21" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F81" s="5">
         <v>50208</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="5">
         <v>33</v>
       </c>
       <c r="I81" s="7" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="J81" s="8">
         <v>45597</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
       <c r="A82" s="6" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B82" s="21" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F82" s="5">
         <v>50208</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="5">
         <v>4</v>
       </c>
       <c r="I82" s="7" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="J82" s="8">
         <v>45611</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="15">
       <c r="A83" s="6" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B83" s="21" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F83" s="5">
         <v>50208</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="5">
         <v>4</v>
       </c>
       <c r="I83" s="7" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="J83" s="8">
         <v>45618</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L83" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
       <c r="A84" s="6" t="s">
-        <v>638</v>
+        <v>651</v>
       </c>
       <c r="B84" s="21" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F84" s="5">
         <v>52640</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="5">
         <v>68</v>
       </c>
       <c r="I84" s="7" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="J84" s="8">
         <v>45567</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="15">
       <c r="A85" s="6" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F85" s="5">
         <v>50022</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H85" s="5">
         <v>60</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>632</v>
+        <v>645</v>
       </c>
       <c r="J85" s="8">
         <v>45641</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L85" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="15">
       <c r="A86" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F86" s="5">
         <v>50266</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H86" s="5">
         <v>3</v>
       </c>
       <c r="I86" s="7" t="s">
-        <v>645</v>
+        <v>658</v>
       </c>
       <c r="J86" s="8">
         <v>45571</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
       <c r="A87" s="6" t="s">
-        <v>646</v>
+        <v>659</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="5">
         <v>52233</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="5">
         <v>23</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>648</v>
+        <v>661</v>
       </c>
       <c r="J87" s="8">
         <v>45568</v>
       </c>
       <c r="K87" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L87" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
       <c r="A88" s="6" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F88" s="5">
         <v>50010</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H88" s="5">
         <v>40</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="J88" s="8">
         <v>45535</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
       <c r="A89" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="5">
         <v>50266</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H89" s="5">
         <v>16</v>
       </c>
       <c r="I89" s="7" t="s">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="J89" s="8">
         <v>45585</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
       <c r="A90" s="6" t="s">
-        <v>653</v>
+        <v>666</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>654</v>
+        <v>667</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5">
         <v>52002</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H90" s="5">
         <v>74</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>655</v>
+        <v>668</v>
       </c>
       <c r="J90" s="8">
         <v>45592</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L90" s="2" t="s">
-        <v>656</v>
+        <v>669</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
       <c r="A91" s="6" t="s">
-        <v>657</v>
+        <v>670</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>658</v>
+        <v>671</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F91" s="5">
         <v>51106</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H91" s="5">
         <v>58</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>659</v>
+        <v>672</v>
       </c>
       <c r="J91" s="8">
         <v>45565</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L91" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
       <c r="A92" s="6" t="s">
-        <v>660</v>
+        <v>673</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>661</v>
+        <v>674</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F92" s="5">
         <v>52240</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H92" s="5">
         <v>40</v>
       </c>
       <c r="I92" s="7" t="s">
-        <v>662</v>
+        <v>675</v>
       </c>
       <c r="J92" s="8">
         <v>45568</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
       <c r="A93" s="6" t="s">
-        <v>663</v>
+        <v>676</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>664</v>
+        <v>677</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>665</v>
+        <v>678</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F93" s="5">
         <v>52537</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="5">
         <v>30</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>662</v>
+        <v>675</v>
       </c>
       <c r="J93" s="8">
         <v>45568</v>
       </c>
       <c r="K93" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15">
       <c r="A94" s="6" t="s">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>669</v>
+        <v>682</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>670</v>
+        <v>683</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F94" s="5">
         <v>50441</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H94" s="5">
         <v>17</v>
       </c>
       <c r="I94" s="7" t="s">
-        <v>671</v>
+        <v>684</v>
       </c>
       <c r="J94" s="8">
         <v>45571</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="15">
       <c r="A95" s="6" t="s">
-        <v>672</v>
+        <v>685</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F95" s="5">
         <v>50220</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>674</v>
+        <v>687</v>
       </c>
       <c r="H95" s="5">
         <v>19</v>
       </c>
       <c r="I95" s="7" t="s">
-        <v>675</v>
+        <v>688</v>
       </c>
       <c r="J95" s="8">
         <v>45597</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L95" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="15">
       <c r="A96" s="6" t="s">
-        <v>676</v>
+        <v>689</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>677</v>
+        <v>690</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F96" s="5">
         <v>50322</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H96" s="5">
         <v>68</v>
       </c>
       <c r="I96" s="7" t="s">
-        <v>678</v>
+        <v>691</v>
       </c>
       <c r="J96" s="8">
         <v>45547</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="15">
       <c r="A97" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F97" s="5">
         <v>50266</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H97" s="5">
         <v>47</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>679</v>
+        <v>692</v>
       </c>
       <c r="J97" s="8">
         <v>45614</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="15">
       <c r="A98" s="6" t="s">
-        <v>680</v>
+        <v>693</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>681</v>
+        <v>694</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F98" s="5">
         <v>51632</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H98" s="5">
         <v>54</v>
       </c>
       <c r="I98" s="7" t="s">
-        <v>682</v>
+        <v>695</v>
       </c>
       <c r="J98" s="8">
         <v>45747</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="15">
       <c r="A99" s="6" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>683</v>
+        <v>696</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F99" s="5">
         <v>50022</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H99" s="5">
         <v>13</v>
       </c>
       <c r="I99" s="7" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="J99" s="8">
         <v>45618</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L99" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="15">
       <c r="A100" s="1" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F100" s="5">
         <v>52040</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H100" s="5">
         <v>8</v>
       </c>
       <c r="I100" s="7" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="J100" s="8">
         <v>45618</v>
       </c>
       <c r="K100" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L100" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="15">
       <c r="A101" s="1" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F101" s="5">
         <v>52302</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H101" s="5">
         <v>10</v>
       </c>
       <c r="I101" s="7" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="J101" s="8">
         <v>45618</v>
       </c>
       <c r="K101" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L101" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="15">
       <c r="A102" s="1" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F102" s="5">
         <v>51111</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H102" s="5">
         <v>10</v>
       </c>
       <c r="I102" s="7" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="J102" s="8">
         <v>45618</v>
       </c>
       <c r="K102" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L102" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="15">
       <c r="A103" s="1" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>690</v>
+        <v>703</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>691</v>
+        <v>704</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F103" s="5">
         <v>52175</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H103" s="5">
         <v>12</v>
       </c>
       <c r="I103" s="7" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="J103" s="8">
         <v>45618</v>
       </c>
       <c r="K103" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L103" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="15">
       <c r="A104" s="6" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F104" s="5">
         <v>50010</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H104" s="5">
         <v>3</v>
       </c>
       <c r="I104" s="7" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="J104" s="8">
         <v>45560</v>
       </c>
       <c r="K104" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="15">
       <c r="A105" s="6" t="s">
-        <v>657</v>
+        <v>670</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>658</v>
+        <v>671</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F105" s="5">
         <v>51106</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H105" s="5">
         <v>6</v>
       </c>
       <c r="I105" s="7" t="s">
-        <v>693</v>
+        <v>706</v>
       </c>
       <c r="J105" s="8">
         <v>45562</v>
       </c>
       <c r="K105" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L105" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="15">
       <c r="A106" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F106" s="5">
         <v>50266</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H106" s="5">
         <v>8</v>
       </c>
       <c r="I106" s="7" t="s">
-        <v>694</v>
+        <v>707</v>
       </c>
       <c r="J106" s="8">
         <v>45627</v>
       </c>
       <c r="K106" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L106" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="15">
       <c r="A107" s="6" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F107" s="5">
         <v>50112</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H107" s="5">
         <v>152</v>
       </c>
       <c r="I107" s="7" t="s">
-        <v>696</v>
+        <v>709</v>
       </c>
       <c r="J107" s="8">
         <v>45603</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="15">
       <c r="A108" s="6" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B108" s="21" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F108" s="5">
         <v>50208</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H108" s="5">
         <v>2</v>
       </c>
       <c r="I108" s="7" t="s">
-        <v>697</v>
+        <v>710</v>
       </c>
       <c r="J108" s="8">
         <v>45618</v>
       </c>
       <c r="K108" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L108" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="15">
       <c r="A109" s="6" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B109" s="21" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F109" s="5">
         <v>50208</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H109" s="5">
         <v>2</v>
       </c>
       <c r="I109" s="7" t="s">
-        <v>697</v>
+        <v>710</v>
       </c>
       <c r="J109" s="8">
         <v>45688</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L109" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="15">
       <c r="A110" s="6" t="s">
-        <v>698</v>
+        <v>711</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F110" s="5">
         <v>51501</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H110" s="5">
         <v>49</v>
       </c>
       <c r="I110" s="7" t="s">
-        <v>700</v>
+        <v>713</v>
       </c>
       <c r="J110" s="8">
         <v>45597</v>
       </c>
       <c r="K110" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L110" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="15">
       <c r="A111" s="6" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F111" s="5">
         <v>52807</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H111" s="5">
         <v>80</v>
       </c>
       <c r="I111" s="7" t="s">
-        <v>701</v>
+        <v>714</v>
       </c>
       <c r="J111" s="8">
         <v>45660</v>
       </c>
       <c r="K111" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L111" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="15">
       <c r="A112" s="6" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F112" s="5">
         <v>50616</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H112" s="5">
         <v>132</v>
       </c>
       <c r="I112" s="7" t="s">
-        <v>704</v>
+        <v>717</v>
       </c>
       <c r="J112" s="8">
         <v>45566</v>
       </c>
       <c r="K112" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="15">
       <c r="A113" s="6" t="s">
-        <v>705</v>
+        <v>718</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>706</v>
+        <v>719</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F113" s="5">
         <v>50317</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H113" s="5">
         <v>32</v>
       </c>
       <c r="I113" s="7" t="s">
-        <v>707</v>
+        <v>720</v>
       </c>
       <c r="J113" s="8">
         <v>45597</v>
       </c>
       <c r="K113" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L113" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="15">
       <c r="A114" s="6" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>709</v>
+        <v>722</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F114" s="5">
         <v>50436</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H114" s="5">
         <v>33</v>
       </c>
       <c r="I114" s="7" t="s">
-        <v>707</v>
+        <v>720</v>
       </c>
       <c r="J114" s="8">
         <v>45618</v>
       </c>
       <c r="K114" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="15">
       <c r="A115" s="6" t="s">
-        <v>710</v>
+        <v>723</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F115" s="5">
         <v>50263</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H115" s="5">
         <v>88</v>
       </c>
       <c r="I115" s="7" t="s">
-        <v>713</v>
+        <v>726</v>
       </c>
       <c r="J115" s="8">
         <v>45667</v>
       </c>
       <c r="K115" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L115" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="15">
       <c r="A116" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F116" s="5">
         <v>50266</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H116" s="5">
         <v>32</v>
       </c>
       <c r="I116" s="7" t="s">
-        <v>714</v>
+        <v>727</v>
       </c>
       <c r="J116" s="8">
         <v>45655</v>
       </c>
       <c r="K116" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L116" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="15">
       <c r="A117" s="6" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F117" s="5">
         <v>52411</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H117" s="5">
         <v>54</v>
       </c>
       <c r="I117" s="7" t="s">
-        <v>717</v>
+        <v>730</v>
       </c>
       <c r="J117" s="8">
         <v>46022</v>
       </c>
       <c r="K117" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L117" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="15">
       <c r="A118" s="6" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>719</v>
+        <v>732</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>720</v>
+        <v>733</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F118" s="5">
         <v>50554</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H118" s="5">
         <v>91</v>
       </c>
       <c r="I118" s="7" t="s">
-        <v>722</v>
+        <v>735</v>
       </c>
       <c r="J118" s="8">
         <v>45681</v>
       </c>
       <c r="K118" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L118" s="12" t="s">
-        <v>656</v>
+        <v>669</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="15">
       <c r="A119" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F119" s="5">
         <v>50266</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H119" s="5">
         <v>2</v>
       </c>
       <c r="I119" s="7" t="s">
-        <v>723</v>
+        <v>736</v>
       </c>
       <c r="J119" s="8">
         <v>45669</v>
       </c>
       <c r="K119" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L119" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="15">
       <c r="A120" s="6" t="s">
-        <v>724</v>
+        <v>737</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>725</v>
+        <v>738</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>726</v>
+        <v>739</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>727</v>
+        <v>740</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F120" s="5">
         <v>51546</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H120" s="5">
         <v>25</v>
       </c>
       <c r="I120" s="7" t="s">
-        <v>728</v>
+        <v>741</v>
       </c>
       <c r="J120" s="8">
         <v>45657</v>
       </c>
       <c r="K120" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L120" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="15">
       <c r="A121" s="6" t="s">
-        <v>729</v>
+        <v>742</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>730</v>
+        <v>743</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>731</v>
+        <v>744</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>732</v>
+        <v>745</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="F121" s="5">
         <v>22102</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H121" s="5">
         <v>34</v>
       </c>
       <c r="I121" s="7" t="s">
-        <v>734</v>
+        <v>747</v>
       </c>
       <c r="J121" s="8">
         <v>45657</v>
       </c>
       <c r="K121" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L121" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="15">
       <c r="A122" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F122" s="5">
         <v>50266</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H122" s="5">
         <v>2</v>
       </c>
       <c r="I122" s="7" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
       <c r="J122" s="8">
         <v>45683</v>
       </c>
       <c r="K122" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L122" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="15">
       <c r="A123" s="6" t="s">
-        <v>736</v>
+        <v>749</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>738</v>
+        <v>751</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F123" s="5">
         <v>51537</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H123" s="5">
         <v>94</v>
       </c>
       <c r="I123" s="7" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
       <c r="J123" s="8">
         <v>45691</v>
       </c>
       <c r="K123" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L123" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="15">
       <c r="A124" s="6" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>740</v>
+        <v>753</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F124" s="5">
         <v>50704</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H124" s="5">
         <v>112</v>
       </c>
       <c r="I124" s="7" t="s">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="J124" s="8">
         <v>45663</v>
       </c>
       <c r="K124" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="15">
       <c r="A125" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F125" s="5">
         <v>50266</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>143</v>
       </c>
       <c r="H125" s="5">
         <v>21</v>
       </c>
       <c r="I125" s="7" t="s">
-        <v>742</v>
+        <v>755</v>
       </c>
       <c r="J125" s="8">
         <v>45698</v>
       </c>
       <c r="K125" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L125" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="15">
       <c r="A126" s="6" t="s">
-        <v>743</v>
+        <v>756</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F126" s="5">
         <v>50322</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H126" s="5">
         <v>48</v>
       </c>
       <c r="I126" s="7" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
       <c r="J126" s="8">
         <v>45703</v>
       </c>
       <c r="K126" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L126" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="15">
       <c r="A127" s="6" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>747</v>
+        <v>760</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>748</v>
+        <v>761</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F127" s="5">
         <v>52553</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H127" s="5">
         <v>29</v>
       </c>
       <c r="I127" s="7" t="s">
-        <v>749</v>
+        <v>762</v>
       </c>
       <c r="J127" s="8">
         <v>45693</v>
       </c>
       <c r="K127" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>159</v>
-[...1456 lines deleted...]
-      <c r="L231" s="2"/>
+        <v>174</v>
+      </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{14D4930F-7791-4682-A743-AB67FCEFC883}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B68BC701-63DE-4D94-B9B3-98217A66CC3D}">
-  <dimension ref="A1:L198"/>
+  <dimension ref="A1:L94"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
     <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
     <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
     <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
     <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
     <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
     <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...9 lines deleted...]
-      <c r="L1" s="53"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
     </row>
     <row r="2" spans="1:12" ht="15">
       <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
       <c r="A3" s="6" t="s">
-        <v>750</v>
+        <v>763</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>751</v>
+        <v>764</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="5">
         <v>52240</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="5">
         <v>62</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>752</v>
+        <v>765</v>
       </c>
       <c r="J3" s="8">
         <v>44962</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15">
       <c r="A4" s="6" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="5">
         <v>50309</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="5">
         <v>45</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>753</v>
+        <v>766</v>
       </c>
       <c r="J4" s="8">
         <v>44958</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
       <c r="A5" s="6" t="s">
-        <v>754</v>
+        <v>767</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>755</v>
+        <v>768</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="5">
         <v>52233</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="5">
         <v>35</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="J5" s="8">
         <v>45047</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
       <c r="A6" s="6" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>758</v>
+        <v>771</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="5">
         <v>52499</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="5">
         <v>42</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>759</v>
+        <v>772</v>
       </c>
       <c r="J6" s="8">
         <v>45006</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
       <c r="A7" s="6" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>762</v>
+        <v>775</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>763</v>
+        <v>776</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>50638</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="5">
         <v>81</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="J7" s="8">
         <v>45044</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15">
       <c r="A8" s="6" t="s">
-        <v>765</v>
+        <v>778</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>766</v>
+        <v>779</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>767</v>
+        <v>780</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>768</v>
+        <v>781</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="5">
         <v>52577</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="5">
         <v>28</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="J8" s="8">
         <v>45018</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
       <c r="A9" s="6" t="s">
-        <v>769</v>
+        <v>782</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>770</v>
+        <v>783</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>771</v>
+        <v>784</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="5">
         <v>50501</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="5">
         <v>11</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="J9" s="8">
         <v>45000</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
       <c r="A10" s="6" t="s">
-        <v>775</v>
+        <v>788</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>778</v>
+        <v>791</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5">
         <v>50273</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="5">
         <v>26</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="J10" s="8">
         <v>45000</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
       <c r="A11" s="6" t="s">
-        <v>775</v>
+        <v>788</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>779</v>
+        <v>792</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>771</v>
+        <v>784</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="5">
         <v>50501</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="5">
         <v>51</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="J11" s="8">
         <v>45000</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
       <c r="A12" s="6" t="s">
-        <v>780</v>
+        <v>793</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>781</v>
+        <v>794</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>782</v>
+        <v>795</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>782</v>
+        <v>795</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="5">
         <v>50548</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="5">
         <v>30</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="J12" s="8">
         <v>45000</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
       <c r="A13" s="6" t="s">
-        <v>783</v>
+        <v>796</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>784</v>
+        <v>797</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>785</v>
+        <v>798</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="5">
         <v>50273</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H13" s="5">
         <v>43</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="J13" s="8">
         <v>45000</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
       <c r="A14" s="6" t="s">
-        <v>786</v>
+        <v>799</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>787</v>
+        <v>800</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>788</v>
+        <v>801</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>789</v>
+        <v>802</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="5">
         <v>52060</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="5">
         <v>53</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="J14" s="8">
         <v>45031</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
       <c r="A15" s="6" t="s">
-        <v>790</v>
+        <v>803</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>791</v>
+        <v>804</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="5">
         <v>52807</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="5">
         <v>129</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>793</v>
+        <v>806</v>
       </c>
       <c r="J15" s="8">
         <v>45078</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
       <c r="A16" s="6" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>797</v>
+        <v>810</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="5">
         <v>52641</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="5">
         <v>118</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>798</v>
+        <v>811</v>
       </c>
       <c r="J16" s="8">
         <v>45077</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
       <c r="A17" s="6" t="s">
-        <v>790</v>
+        <v>803</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>799</v>
+        <v>812</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="5">
         <v>50701</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="5">
         <v>97</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>800</v>
+        <v>813</v>
       </c>
       <c r="J17" s="8">
         <v>45078</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
       <c r="A18" s="6" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>802</v>
+        <v>815</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5">
         <v>50322</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="5">
         <v>46</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>803</v>
+        <v>816</v>
       </c>
       <c r="J18" s="8">
         <v>45058</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>804</v>
+        <v>817</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
       <c r="A19" s="6" t="s">
-        <v>805</v>
+        <v>818</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="5">
         <v>50112</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="5">
         <v>54</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>807</v>
+        <v>820</v>
       </c>
       <c r="J19" s="8">
         <v>45052</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
       <c r="A20" s="6" t="s">
-        <v>808</v>
+        <v>821</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>809</v>
+        <v>822</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>810</v>
+        <v>823</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5">
         <v>52245</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H20" s="5">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>811</v>
+        <v>824</v>
       </c>
       <c r="J20" s="8">
         <v>45016</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
       <c r="A21" s="6" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>813</v>
+        <v>826</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="5">
         <v>50325</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="5">
         <v>29</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>814</v>
+        <v>827</v>
       </c>
       <c r="J21" s="8">
         <v>45089</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
       <c r="A22" s="6" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>815</v>
+        <v>828</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="5">
         <v>52302</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="5">
         <v>26</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>814</v>
+        <v>827</v>
       </c>
       <c r="J22" s="8">
         <v>45089</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15">
       <c r="A23" s="6" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>816</v>
+        <v>829</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="5">
         <v>51106</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="5">
         <v>17</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>814</v>
+        <v>827</v>
       </c>
       <c r="J23" s="8">
         <v>45089</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>817</v>
+        <v>830</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
       <c r="A24" s="6" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>818</v>
+        <v>831</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>819</v>
+        <v>832</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5">
         <v>52807</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="5">
         <v>22</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>814</v>
+        <v>827</v>
       </c>
       <c r="J24" s="8">
         <v>45089</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
       <c r="A25" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="5">
         <v>50309</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="5">
         <v>69</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="J25" s="8">
         <v>45034</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
       <c r="A26" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="5">
         <v>50309</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="5">
         <v>8</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="J26" s="8">
         <v>45034</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
       <c r="A27" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="5">
         <v>50309</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="5">
         <v>1</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="J27" s="8">
         <v>45034</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
       <c r="A28" s="6" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>802</v>
+        <v>815</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="5">
         <v>50322</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H28" s="5">
         <v>1</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>824</v>
+        <v>837</v>
       </c>
       <c r="J28" s="8">
         <v>45079</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>804</v>
+        <v>817</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
       <c r="A29" s="6" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="5">
         <v>52404</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H29" s="5">
         <v>37</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>827</v>
+        <v>840</v>
       </c>
       <c r="J29" s="8">
         <v>45078</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15">
       <c r="A30" s="6" t="s">
-        <v>754</v>
+        <v>767</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>755</v>
+        <v>768</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="5">
         <v>52233</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H30" s="5">
         <v>1</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>827</v>
+        <v>840</v>
       </c>
       <c r="J30" s="8">
         <v>45047</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15">
       <c r="A31" s="6" t="s">
-        <v>828</v>
+        <v>841</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>830</v>
+        <v>843</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>830</v>
+        <v>843</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5">
         <v>52339</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="5">
         <v>85</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>831</v>
+        <v>844</v>
       </c>
       <c r="J31" s="8">
         <v>45079</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
       <c r="A32" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>832</v>
+        <v>845</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="5">
         <v>52002</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="5">
         <v>10</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="J32" s="8">
         <v>45108</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15">
       <c r="A33" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="5">
         <v>53732</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="5">
         <v>5</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="J33" s="8">
         <v>45108</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
       <c r="A34" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="5">
         <v>52803</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="5">
         <v>20</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="J34" s="8">
         <v>45108</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
       <c r="A35" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>837</v>
+        <v>850</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5">
         <v>52761</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="5">
         <v>7</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="J35" s="8">
         <v>45108</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
       <c r="A36" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>838</v>
+        <v>851</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>839</v>
+        <v>852</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5">
         <v>52601</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="5">
         <v>19</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="J36" s="8">
         <v>45108</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
       <c r="A37" s="6" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>840</v>
+        <v>853</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="5">
         <v>50677</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="5">
         <v>3</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="J37" s="8">
         <v>45108</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15">
       <c r="A38" s="6" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>843</v>
+        <v>856</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5">
         <v>52142</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="5">
         <v>21</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>845</v>
+        <v>858</v>
       </c>
       <c r="J38" s="8">
         <v>45056</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15">
       <c r="A39" s="6" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>843</v>
+        <v>856</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="5">
         <v>52142</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H39" s="5">
         <v>1</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>846</v>
+        <v>859</v>
       </c>
       <c r="J39" s="8">
         <v>45057</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15">
       <c r="A40" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="5">
         <v>50266</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="5">
         <v>25</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>847</v>
+        <v>860</v>
       </c>
       <c r="J40" s="8">
         <v>45061</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15">
       <c r="A41" s="6" t="s">
-        <v>848</v>
+        <v>861</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="5">
         <v>52243</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H41" s="5">
         <v>106</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>850</v>
+        <v>863</v>
       </c>
       <c r="J41" s="8">
         <v>45096</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
       <c r="A42" s="6" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>843</v>
+        <v>856</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="5">
         <v>52142</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H42" s="5">
         <v>13</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>851</v>
+        <v>864</v>
       </c>
       <c r="J42" s="8">
         <v>45070</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
       <c r="A43" s="6" t="s">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>853</v>
+        <v>866</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="5">
         <v>51106</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="5">
         <v>92</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="J43" s="8">
         <v>45107</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>817</v>
+        <v>830</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
       <c r="A44" s="6" t="s">
-        <v>855</v>
+        <v>868</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="5">
         <v>50309</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="5">
         <v>38</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="J44" s="8">
         <v>45138</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
       <c r="A45" s="6" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>813</v>
+        <v>826</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="5">
         <v>50325</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H45" s="5">
         <v>22</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="J45" s="8">
         <v>45158</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
       <c r="A46" s="6" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>815</v>
+        <v>828</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="5">
         <v>52302</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H46" s="5">
         <v>25</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="J46" s="8">
         <v>45158</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
       <c r="A47" s="6" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>816</v>
+        <v>829</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="5">
         <v>51106</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H47" s="5">
         <v>20</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="J47" s="8">
         <v>45158</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>817</v>
+        <v>830</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15">
       <c r="A48" s="6" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>818</v>
+        <v>831</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>819</v>
+        <v>832</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="5">
         <v>52807</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H48" s="5">
         <v>26</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="J48" s="8">
         <v>45158</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15">
       <c r="A49" s="6" t="s">
-        <v>858</v>
+        <v>871</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>859</v>
+        <v>872</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>861</v>
+        <v>874</v>
       </c>
       <c r="F49" s="5">
         <v>93721</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H49" s="5">
         <v>4</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>862</v>
+        <v>875</v>
       </c>
       <c r="J49" s="8">
         <v>45091</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>863</v>
+        <v>876</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15">
       <c r="A50" s="6" t="s">
-        <v>864</v>
+        <v>877</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>865</v>
+        <v>878</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>866</v>
+        <v>879</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="5">
         <v>50158</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H50" s="5">
         <v>125</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>867</v>
+        <v>880</v>
       </c>
       <c r="J50" s="8">
         <v>45153</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15">
       <c r="A51" s="6" t="s">
-        <v>868</v>
+        <v>881</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5">
         <v>51106</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H51" s="5">
         <v>101</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="J51" s="8">
         <v>45174</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>817</v>
+        <v>830</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
       <c r="A52" s="6" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F52" s="5">
         <v>50323</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H52" s="5">
         <v>1</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>871</v>
+        <v>884</v>
       </c>
       <c r="J52" s="8">
         <v>45169</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
       <c r="A53" s="6" t="s">
-        <v>872</v>
+        <v>885</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>873</v>
+        <v>886</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F53" s="5">
         <v>50321</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H53" s="5">
         <v>36</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>874</v>
+        <v>887</v>
       </c>
       <c r="J53" s="8">
         <v>45143</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15">
       <c r="A54" s="6" t="s">
-        <v>875</v>
+        <v>888</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>876</v>
+        <v>889</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="5">
         <v>50313</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H54" s="5">
         <v>29</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>877</v>
+        <v>890</v>
       </c>
       <c r="J54" s="8">
         <v>45170</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
       <c r="A55" s="6" t="s">
-        <v>878</v>
+        <v>891</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>879</v>
+        <v>892</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>880</v>
+        <v>893</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F55" s="5">
         <v>50111</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H55" s="5">
         <v>29</v>
       </c>
       <c r="I55" s="7" t="s">
-        <v>881</v>
+        <v>894</v>
       </c>
       <c r="J55" s="8">
         <v>45158</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
       <c r="A56" s="6" t="s">
-        <v>882</v>
+        <v>895</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>883</v>
+        <v>896</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>884</v>
+        <v>897</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="5">
         <v>50644</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H56" s="5">
         <v>211</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="J56" s="8">
         <v>45205</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
       <c r="A57" s="6" t="s">
-        <v>882</v>
+        <v>895</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>883</v>
+        <v>896</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>884</v>
+        <v>897</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="5">
         <v>50644</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H57" s="5">
         <v>6</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="J57" s="8">
         <v>45261</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15">
       <c r="A58" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F58" s="5">
         <v>50309</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H58" s="5">
         <v>65</v>
       </c>
       <c r="I58" s="7" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="J58" s="8">
         <v>45118</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
       <c r="A59" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F59" s="5">
         <v>50309</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H59" s="5">
         <v>7</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="J59" s="8">
         <v>45118</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
       <c r="A60" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="5">
         <v>50309</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H60" s="5">
         <v>8</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="J60" s="8">
         <v>45146</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
       <c r="A61" s="6" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>888</v>
+        <v>901</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="5">
         <v>50266</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H61" s="5">
         <v>92</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="J61" s="8">
         <v>45137</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15">
       <c r="A62" s="6" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>890</v>
+        <v>903</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="5">
         <v>50313</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H62" s="5">
         <v>49</v>
       </c>
       <c r="I62" s="7" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="J62" s="8">
         <v>45137</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15">
       <c r="A63" s="6" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="5">
         <v>51111</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="5">
         <v>7</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="J63" s="8">
         <v>45137</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
       <c r="A64" s="6" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>892</v>
+        <v>905</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F64" s="5">
         <v>50401</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H64" s="5">
         <v>4</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="J64" s="8">
         <v>45137</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
       <c r="A65" s="6" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>893</v>
+        <v>906</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>894</v>
+        <v>907</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F65" s="5">
         <v>52068</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H65" s="5">
         <v>1</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="J65" s="8">
         <v>45137</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
       <c r="A66" s="6" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>895</v>
+        <v>908</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F66" s="5">
         <v>51501</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H66" s="5">
         <v>30</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="J66" s="8">
         <v>45137</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
       <c r="A67" s="6" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F67" s="5">
         <v>52404</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="5">
         <v>1</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="J67" s="8">
         <v>45137</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
       <c r="A68" s="6" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>898</v>
+        <v>911</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F68" s="5">
         <v>52730</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H68" s="5">
         <v>46</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>900</v>
+        <v>913</v>
       </c>
       <c r="J68" s="8">
         <v>45154</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
       <c r="A69" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>901</v>
+        <v>914</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F69" s="5">
         <v>50309</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H69" s="5">
         <v>1</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>902</v>
+        <v>915</v>
       </c>
       <c r="J69" s="8">
         <v>45160</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="15">
       <c r="A70" s="6" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>903</v>
+        <v>916</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>720</v>
+        <v>733</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="5">
         <v>50554</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H70" s="5">
         <v>46</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>904</v>
+        <v>917</v>
       </c>
       <c r="J70" s="8">
         <v>45176</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
       <c r="A71" s="6" t="s">
-        <v>905</v>
+        <v>918</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>906</v>
+        <v>919</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F71" s="5">
         <v>50401</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H71" s="5">
         <v>38</v>
       </c>
       <c r="I71" s="7" t="s">
-        <v>907</v>
+        <v>920</v>
       </c>
       <c r="J71" s="8">
         <v>45217</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
       <c r="A72" s="6" t="s">
-        <v>908</v>
+        <v>921</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>485</v>
+        <v>498</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F72" s="5">
         <v>52066</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H72" s="5">
         <v>155</v>
       </c>
       <c r="I72" s="7" t="s">
-        <v>909</v>
+        <v>922</v>
       </c>
       <c r="J72" s="8">
         <v>45218</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
       <c r="A73" s="6" t="s">
-        <v>910</v>
+        <v>923</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>911</v>
+        <v>924</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F73" s="5">
         <v>52240</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H73" s="5">
         <v>100</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>912</v>
+        <v>925</v>
       </c>
       <c r="J73" s="8">
         <v>45198</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
       <c r="A74" s="6" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>52498</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H74" s="5">
         <v>68</v>
       </c>
       <c r="I74" s="7" t="s">
-        <v>913</v>
+        <v>926</v>
       </c>
       <c r="J74" s="8">
         <v>45212</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="15">
       <c r="A75" s="6" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>915</v>
+        <v>928</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F75" s="5">
         <v>52722</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H75" s="5">
         <v>123</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>916</v>
+        <v>929</v>
       </c>
       <c r="J75" s="8">
         <v>45197</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
       <c r="A76" s="6" t="s">
-        <v>917</v>
+        <v>930</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>918</v>
+        <v>931</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F76" s="5">
         <v>50401</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H76" s="5">
         <v>43</v>
       </c>
       <c r="I76" s="7" t="s">
-        <v>919</v>
+        <v>932</v>
       </c>
       <c r="J76" s="8">
         <v>45191</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L76" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="15">
       <c r="A77" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F77" s="5">
         <v>50309</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H77" s="5">
         <v>1</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>920</v>
+        <v>933</v>
       </c>
       <c r="J77" s="8">
         <v>45263</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
       <c r="A78" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F78" s="5">
         <v>50265</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H78" s="5">
         <v>34</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>920</v>
+        <v>933</v>
       </c>
       <c r="J78" s="8">
         <v>45263</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
       <c r="A79" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="5">
         <v>50309</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H79" s="5">
         <v>4</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>921</v>
+        <v>934</v>
       </c>
       <c r="J79" s="8">
         <v>45277</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="15">
       <c r="A80" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F80" s="5">
         <v>50309</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H80" s="5">
         <v>1</v>
       </c>
       <c r="I80" s="7" t="s">
-        <v>921</v>
+        <v>934</v>
       </c>
       <c r="J80" s="8">
         <v>45277</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
       <c r="A81" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F81" s="5">
         <v>50265</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H81" s="5">
         <v>6</v>
       </c>
       <c r="I81" s="7" t="s">
-        <v>921</v>
+        <v>934</v>
       </c>
       <c r="J81" s="8">
         <v>45277</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
       <c r="A82" s="6" t="s">
-        <v>922</v>
+        <v>935</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>923</v>
+        <v>936</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F82" s="5">
         <v>52407</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H82" s="5">
         <v>40</v>
       </c>
       <c r="I82" s="7" t="s">
-        <v>924</v>
+        <v>937</v>
       </c>
       <c r="J82" s="8">
         <v>45223</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="15">
       <c r="A83" s="6" t="s">
-        <v>925</v>
+        <v>938</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>926</v>
+        <v>939</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F83" s="5">
         <v>50315</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H83" s="5">
         <v>27</v>
       </c>
       <c r="I83" s="7" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="J83" s="8">
         <v>45237</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L83" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
       <c r="A84" s="2" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F84" s="5">
         <v>50265</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H84" s="5">
         <v>1</v>
       </c>
       <c r="I84" s="7" t="s">
-        <v>928</v>
+        <v>941</v>
       </c>
       <c r="J84" s="8">
         <v>45305</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="15">
       <c r="A85" s="6" t="s">
-        <v>929</v>
+        <v>942</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F85" s="5">
         <v>50265</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H85" s="5">
         <v>43</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>930</v>
+        <v>943</v>
       </c>
       <c r="J85" s="8">
         <v>45275</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="15">
       <c r="A86" s="6" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>931</v>
+        <v>944</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>932</v>
+        <v>945</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F86" s="5">
         <v>51301</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H86" s="5">
         <v>5</v>
       </c>
       <c r="I86" s="7" t="s">
-        <v>934</v>
+        <v>947</v>
       </c>
       <c r="J86" s="8">
         <v>45318</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
       <c r="A87" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F87" s="5">
         <v>50265</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H87" s="5">
         <v>8</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>934</v>
+        <v>947</v>
       </c>
       <c r="J87" s="8">
         <v>45319</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
       <c r="A88" s="6" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>935</v>
+        <v>948</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>866</v>
+        <v>879</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F88" s="5">
         <v>50158</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H88" s="5">
         <v>1</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>936</v>
+        <v>949</v>
       </c>
       <c r="J88" s="8">
         <v>45331</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
       <c r="A89" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="5">
         <v>50266</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H89" s="5">
         <v>1</v>
       </c>
       <c r="I89" s="7" t="s">
-        <v>937</v>
+        <v>950</v>
       </c>
       <c r="J89" s="8">
         <v>44969</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
       <c r="A90" s="6" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>939</v>
+        <v>952</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5">
         <v>52655</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H90" s="5">
         <v>45</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="J90" s="8">
         <v>45345</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
       <c r="A91" s="6" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>941</v>
+        <v>954</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="5">
         <v>52655</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H91" s="5">
         <v>11</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="J91" s="8">
         <v>45345</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
       <c r="A92" s="6" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>942</v>
+        <v>955</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>943</v>
+        <v>956</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F92" s="5">
         <v>52627</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H92" s="5">
         <v>11</v>
       </c>
       <c r="I92" s="7" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="J92" s="8">
         <v>45345</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
       <c r="A93" s="6" t="s">
-        <v>944</v>
+        <v>957</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>945</v>
+        <v>958</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F93" s="5">
         <v>50501</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H93" s="5">
         <v>85</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>946</v>
+        <v>959</v>
       </c>
       <c r="J93" s="8">
         <v>45322</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>102</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15">
       <c r="A94" s="6" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F94" s="5">
         <v>52353</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H94" s="5">
         <v>65</v>
       </c>
       <c r="I94" s="7" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="J94" s="8">
         <v>45292</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>951</v>
-[...1456 lines deleted...]
-      <c r="L198" s="2"/>
+        <v>964</v>
+      </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{CE7333DB-28F8-495D-AAF7-21C37DFA2DB9}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF223191-8F92-4707-8233-0319ED04D86C}">
-  <dimension ref="A1:L204"/>
+  <dimension ref="A1:L100"/>
   <sheetViews>
     <sheetView topLeftCell="A77" workbookViewId="0">
       <selection activeCell="D104" sqref="D104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
     <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
     <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
     <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
     <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
     <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
     <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...9 lines deleted...]
-      <c r="L1" s="53"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
     </row>
     <row r="2" spans="1:12" ht="15">
       <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
       <c r="A3" s="6" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="5">
         <v>52240</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="5">
         <v>53</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
       <c r="J3" s="8">
         <v>44680</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="15">
       <c r="A4" s="6" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="5">
         <v>50211</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="5">
         <v>30</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="J4" s="8">
         <v>44651</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
       <c r="A5" s="6" t="s">
-        <v>960</v>
+        <v>973</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>961</v>
+        <v>974</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F5" s="5">
         <v>52001</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="5">
         <v>58</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>962</v>
+        <v>975</v>
       </c>
       <c r="J5" s="8">
         <v>44696</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>963</v>
+        <v>976</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
       <c r="A6" s="6" t="s">
-        <v>964</v>
+        <v>977</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>965</v>
+        <v>978</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>966</v>
+        <v>979</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="5">
         <v>52627</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="5">
         <v>121</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>967</v>
+        <v>980</v>
       </c>
       <c r="J6" s="8">
         <v>44601</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
       <c r="A7" s="6" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
         <v>52324</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="5">
         <v>61</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="J7" s="8">
         <v>44694</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="45">
       <c r="A8" s="6" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>974</v>
+        <v>987</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="5">
         <v>51111</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="5">
         <v>121</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
       <c r="J8" s="8">
         <v>44690</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
       <c r="A9" s="6" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="5">
         <v>50576</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="5">
         <v>135</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="J9" s="8">
         <v>44656</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
       <c r="A10" s="6" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5">
         <v>52641</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="5">
         <v>67</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="J10" s="8">
         <v>44742</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
       <c r="A11" s="6" t="s">
-        <v>988</v>
+        <v>1001</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>990</v>
+        <v>1003</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="5">
         <v>50428</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="5">
         <v>86</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>991</v>
+        <v>1004</v>
       </c>
       <c r="J11" s="8">
         <v>44742</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
       <c r="A12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="5">
         <v>50266</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H12" s="5">
         <v>25</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>992</v>
+        <v>1005</v>
       </c>
       <c r="J12" s="8">
         <v>44705</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
       <c r="A13" s="6" t="s">
-        <v>790</v>
+        <v>803</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="5">
         <v>50021</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="5">
         <v>138</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
       <c r="J13" s="8">
         <v>44742</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
       <c r="A14" s="6" t="s">
-        <v>995</v>
+        <v>1008</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="5">
         <v>52801</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="5">
         <v>62</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="J14" s="8">
         <v>44710</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
       <c r="A15" s="6" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>999</v>
+        <v>1012</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="5">
         <v>52411</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="5">
         <v>322</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
       <c r="J15" s="8">
         <v>44744</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
       <c r="A16" s="6" t="s">
-        <v>1001</v>
+        <v>1014</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>1002</v>
+        <v>1015</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>839</v>
+        <v>852</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="5">
         <v>52601</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H16" s="5">
         <v>57</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
       <c r="J16" s="8">
         <v>44695</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
       <c r="A17" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="5">
         <v>50266</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H17" s="5">
         <v>3</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="J17" s="8">
         <v>44747</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
       <c r="A18" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5">
         <v>50309</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="5">
         <v>44</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="J18" s="8">
         <v>44733</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
       <c r="A19" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>1004</v>
+        <v>1017</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5">
         <v>50309</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H19" s="5">
         <v>5</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
       <c r="J19" s="8">
         <v>44761</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
       <c r="A20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5">
         <v>50266</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H20" s="5">
         <v>6</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
       <c r="J20" s="8">
         <v>44761</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
       <c r="A21" s="6" t="s">
-        <v>1006</v>
+        <v>1019</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>965</v>
+        <v>978</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>966</v>
+        <v>979</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="5">
         <v>52627</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="5">
         <v>172</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="J21" s="8">
         <v>44701</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
       <c r="A22" s="6" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>1009</v>
+        <v>1022</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>932</v>
+        <v>945</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="5">
         <v>51301</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="5">
         <v>15</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>1010</v>
+        <v>1023</v>
       </c>
       <c r="J22" s="8">
         <v>44681</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15">
       <c r="A23" s="6" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>1011</v>
+        <v>1024</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>1012</v>
+        <v>1025</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>1013</v>
+        <v>1026</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="5">
         <v>51360</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="5">
         <v>6</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>1010</v>
+        <v>1023</v>
       </c>
       <c r="J23" s="8">
         <v>44681</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
       <c r="A24" s="6" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="5">
         <v>50588</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="5">
         <v>13</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>1010</v>
+        <v>1023</v>
       </c>
       <c r="J24" s="8">
         <v>44681</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
       <c r="A25" s="6" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>1016</v>
+        <v>1029</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="5">
         <v>50010</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H25" s="5">
         <v>9</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>1017</v>
+        <v>1030</v>
       </c>
       <c r="J25" s="8">
         <v>44681</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
       <c r="A26" s="6" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>1018</v>
+        <v>1031</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="5">
         <v>50010</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H26" s="5">
         <v>6</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>1017</v>
+        <v>1030</v>
       </c>
       <c r="J26" s="8">
         <v>44681</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
       <c r="A27" s="6" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1019</v>
+        <v>1032</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>1020</v>
+        <v>1033</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F27" s="5">
         <v>50036</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="5">
         <v>16</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>1017</v>
+        <v>1030</v>
       </c>
       <c r="J27" s="8">
         <v>44694</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
       <c r="A28" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="5">
         <v>50309</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H28" s="5">
         <v>1</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>1021</v>
+        <v>1034</v>
       </c>
       <c r="J28" s="8">
         <v>44775</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
       <c r="A29" s="6" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="5">
         <v>52324</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H29" s="5">
         <v>25</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>1022</v>
+        <v>1035</v>
       </c>
       <c r="J29" s="8">
         <v>44820</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15">
       <c r="A30" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="5">
         <v>50266</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H30" s="5">
         <v>3</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>1023</v>
+        <v>1036</v>
       </c>
       <c r="J30" s="8">
         <v>44789</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15">
       <c r="A31" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5">
         <v>50309</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H31" s="5">
         <v>3</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>1023</v>
+        <v>1036</v>
       </c>
       <c r="J31" s="8">
         <v>44789</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
       <c r="A32" s="6" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1024</v>
+        <v>1037</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="5">
         <v>52499</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="5">
         <v>40</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>1025</v>
+        <v>1038</v>
       </c>
       <c r="J32" s="8">
         <v>44788</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="30">
       <c r="A33" s="6" t="s">
-        <v>1026</v>
+        <v>1039</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1027</v>
+        <v>1040</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>1028</v>
+        <v>1041</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="5">
         <v>50226</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H33" s="5">
         <v>53</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>1029</v>
+        <v>1042</v>
       </c>
       <c r="J33" s="8">
         <v>44793</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
       <c r="A34" s="6" t="s">
-        <v>1030</v>
+        <v>1043</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1031</v>
+        <v>1044</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>1032</v>
+        <v>1045</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="5">
         <v>51445</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5">
         <v>23</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>1029</v>
+        <v>1042</v>
       </c>
       <c r="J34" s="8">
         <v>44788</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
       <c r="A35" s="6" t="s">
-        <v>1033</v>
+        <v>1046</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1034</v>
+        <v>1047</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5">
         <v>51503</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="5">
         <v>49</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>1035</v>
+        <v>1048</v>
       </c>
       <c r="J35" s="8">
         <v>44804</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
       <c r="A36" s="6" t="s">
-        <v>1036</v>
+        <v>1049</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5">
         <v>52411</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="5">
         <v>3</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J36" s="8">
         <v>44865</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
       <c r="A37" s="6" t="s">
-        <v>1039</v>
+        <v>1052</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="5">
         <v>52411</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="5">
         <v>1</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J37" s="8">
         <v>44865</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15">
       <c r="A38" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="5">
         <v>50266</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H38" s="5">
         <v>29</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J38" s="8">
         <v>44803</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15">
       <c r="A39" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="5">
         <v>50315</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H39" s="5">
         <v>6</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J39" s="8">
         <v>44803</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15">
       <c r="A40" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>1040</v>
+        <v>1053</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="5">
         <v>50315</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H40" s="5">
         <v>37</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J40" s="8">
         <v>44803</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15">
       <c r="A41" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="5">
         <v>50021</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="5">
         <v>35</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J41" s="8">
         <v>44803</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
       <c r="A42" s="6" t="s">
-        <v>1042</v>
+        <v>1055</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="5">
         <v>52411</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="5">
         <v>7</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J42" s="8">
         <v>44865</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
       <c r="A43" s="6" t="s">
-        <v>1043</v>
+        <v>1056</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="5">
         <v>52411</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="5">
         <v>1</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J43" s="8">
         <v>44865</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
       <c r="A44" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F44" s="5">
         <v>50266</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H44" s="5">
         <v>9</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="J44" s="8">
         <v>44818</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
       <c r="A45" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>1004</v>
+        <v>1017</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5">
         <v>50309</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H45" s="5">
         <v>3</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="J45" s="8">
         <v>44818</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
       <c r="A46" s="6" t="s">
-        <v>1045</v>
+        <v>1058</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>1046</v>
+        <v>1059</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="5">
         <v>51104</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="5">
         <v>70</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>1047</v>
+        <v>1060</v>
       </c>
       <c r="J46" s="8">
         <v>44763</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
       <c r="A47" s="6" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="5">
         <v>52411</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H47" s="5">
         <v>3</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
       <c r="J47" s="8">
         <v>44865</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15">
       <c r="A48" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="5">
         <v>50266</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H48" s="5">
         <v>18</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="J48" s="8">
         <v>44832</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15">
       <c r="A49" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5">
         <v>50021</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H49" s="5">
         <v>13</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="J49" s="8">
         <v>44832</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15">
       <c r="A50" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>1051</v>
+        <v>1064</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="5">
         <v>50325</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H50" s="5">
         <v>29</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="J50" s="8">
         <v>44826</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15">
       <c r="A51" s="6" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5">
         <v>50129</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H51" s="5">
         <v>58</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="J51" s="8">
         <v>44832</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
       <c r="A52" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>1054</v>
+        <v>1067</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F52" s="5">
         <v>50309</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H52" s="5">
         <v>14</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="J52" s="8">
         <v>44832</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
       <c r="A53" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="5">
         <v>50309</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H53" s="5">
         <v>6</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="J53" s="8">
         <v>44832</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15">
       <c r="A54" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="5">
         <v>50309</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H54" s="5">
         <v>1</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="J54" s="8">
         <v>44832</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
       <c r="A55" s="6" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>1056</v>
+        <v>1069</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>720</v>
+        <v>733</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F55" s="5">
         <v>50554</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H55" s="5">
         <v>57</v>
       </c>
       <c r="I55" s="7" t="s">
-        <v>1057</v>
+        <v>1070</v>
       </c>
       <c r="J55" s="8">
         <v>44822</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>1058</v>
+        <v>1071</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
       <c r="A56" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="5">
         <v>50266</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H56" s="5">
         <v>59</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="J56" s="8">
         <v>44859</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
       <c r="A57" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>1004</v>
+        <v>1017</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="5">
         <v>50309</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H57" s="5">
         <v>13</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="J57" s="8">
         <v>44859</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15">
       <c r="A58" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F58" s="5">
         <v>50309</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H58" s="5">
         <v>1</v>
       </c>
       <c r="I58" s="7" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="J58" s="8">
         <v>44832</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
       <c r="A59" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F59" s="5">
         <v>50021</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H59" s="5">
         <v>1</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="J59" s="8">
         <v>44859</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
       <c r="A60" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F60" s="5">
         <v>50325</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H60" s="5">
         <v>2</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="J60" s="8">
         <v>44859</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
       <c r="A61" s="6" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>1062</v>
+        <v>1075</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="5">
         <v>52499</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H61" s="5">
         <v>15</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
       <c r="J61" s="8">
         <v>44830</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15">
       <c r="A62" s="6" t="s">
-        <v>1064</v>
+        <v>1077</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>1065</v>
+        <v>1078</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="5">
         <v>52499</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H62" s="5">
         <v>55</v>
       </c>
       <c r="I62" s="7" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
       <c r="J62" s="8">
         <v>44926</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15">
       <c r="A63" s="6" t="s">
-        <v>1066</v>
+        <v>1079</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>1067</v>
+        <v>1080</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>1068</v>
+        <v>1081</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F63" s="5">
         <v>52632</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H63" s="5">
         <v>65</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
       <c r="J63" s="8">
         <v>44799</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
       <c r="A64" s="6" t="s">
-        <v>1069</v>
+        <v>1082</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>1070</v>
+        <v>1083</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>291</v>
+        <v>166</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F64" s="5">
         <v>52632</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H64" s="5">
         <v>151</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>1071</v>
+        <v>1084</v>
       </c>
       <c r="J64" s="8">
         <v>44869</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
       <c r="A65" s="6" t="s">
-        <v>1072</v>
+        <v>1085</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>1073</v>
+        <v>1086</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F65" s="5">
         <v>50131</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H65" s="5">
         <v>35</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>1074</v>
+        <v>1087</v>
       </c>
       <c r="J65" s="8">
         <v>44839</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
       <c r="A66" s="6" t="s">
-        <v>1075</v>
+        <v>1088</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>1076</v>
+        <v>1089</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5">
         <v>52411</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="5">
         <v>3</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="J66" s="8">
         <v>44865</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
       <c r="A67" s="6" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>1080</v>
+        <v>1093</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>830</v>
+        <v>843</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F67" s="5">
         <v>52224</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="5">
         <v>33</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="J67" s="8">
         <v>44823</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
       <c r="A68" s="6" t="s">
-        <v>1081</v>
+        <v>1094</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>1082</v>
+        <v>1095</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>1083</v>
+        <v>1096</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F68" s="5">
         <v>50169</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H68" s="5">
         <v>8</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="J68" s="8">
         <v>44835</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
       <c r="A69" s="6" t="s">
-        <v>1084</v>
+        <v>1097</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>1085</v>
+        <v>1098</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F69" s="5">
         <v>50313</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H69" s="5">
         <v>34</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>1086</v>
+        <v>1099</v>
       </c>
       <c r="J69" s="8">
         <v>44851</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="15">
       <c r="A70" s="6" t="s">
-        <v>1087</v>
+        <v>1100</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>1088</v>
+        <v>1101</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="5">
         <v>52404</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H70" s="5">
         <v>222</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>1089</v>
+        <v>1102</v>
       </c>
       <c r="J70" s="8">
         <v>44852</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
       <c r="A71" s="6" t="s">
-        <v>1090</v>
+        <v>1103</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>1091</v>
+        <v>1104</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F71" s="5">
         <v>50450</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H71" s="5">
         <v>197</v>
       </c>
       <c r="I71" s="7" t="s">
-        <v>1089</v>
+        <v>1102</v>
       </c>
       <c r="J71" s="8">
         <v>44824</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
       <c r="A72" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F72" s="5">
         <v>50266</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H72" s="5">
         <v>17</v>
       </c>
       <c r="I72" s="7" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="J72" s="8">
         <v>44887</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
       <c r="A73" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F73" s="5">
         <v>50309</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H73" s="5">
         <v>13</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="J73" s="8">
         <v>44887</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
       <c r="A74" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F74" s="5">
         <v>50309</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H74" s="5">
         <v>2</v>
       </c>
       <c r="I74" s="7" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="J74" s="8">
         <v>44887</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="15">
       <c r="A75" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F75" s="5">
         <v>50309</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H75" s="5">
         <v>1</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="J75" s="8">
         <v>44887</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
       <c r="A76" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F76" s="5">
         <v>50309</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H76" s="5">
         <v>1</v>
       </c>
       <c r="I76" s="7" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="J76" s="8">
         <v>44887</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="15">
       <c r="A77" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F77" s="5">
         <v>50325</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H77" s="5">
         <v>1</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="J77" s="8">
         <v>44887</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
       <c r="A78" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F78" s="5">
         <v>50021</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="H78" s="5">
         <v>1</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="J78" s="8">
         <v>44887</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
       <c r="A79" s="6" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F79" s="5">
         <v>50627</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H79" s="5">
         <v>44</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="J79" s="8">
         <v>44865</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="15">
       <c r="A80" s="6" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F80" s="5">
         <v>52159</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H80" s="5">
         <v>45</v>
       </c>
       <c r="I80" s="7" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="J80" s="8">
         <v>44960</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
       <c r="A81" s="6" t="s">
-        <v>1001</v>
+        <v>1014</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>839</v>
+        <v>852</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F81" s="5">
         <v>52601</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H81" s="5">
         <v>74</v>
       </c>
       <c r="I81" s="7" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="J81" s="8">
         <v>44862</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
       <c r="A82" s="6" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F82" s="5">
         <v>52655</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H82" s="5">
         <v>35</v>
       </c>
       <c r="I82" s="7" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="J82" s="8">
         <v>44866</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="30">
       <c r="A83" s="6" t="s">
-        <v>1109</v>
+        <v>1122</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>1111</v>
+        <v>1124</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F83" s="5">
         <v>52162</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H83" s="5">
         <v>45</v>
       </c>
       <c r="I83" s="7" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="J83" s="8">
         <v>44884</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
       <c r="A84" s="6" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>1113</v>
+        <v>1126</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F84" s="5">
         <v>52402</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H84" s="5">
         <v>38</v>
       </c>
       <c r="I84" s="7" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
       <c r="J84" s="8">
         <v>44840</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="15">
       <c r="A85" s="6" t="s">
-        <v>1115</v>
+        <v>1128</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>1116</v>
+        <v>1129</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F85" s="5">
         <v>50703</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H85" s="5">
         <v>61</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>1117</v>
+        <v>1130</v>
       </c>
       <c r="J85" s="8">
         <v>44874</v>
       </c>
       <c r="K85" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="15">
       <c r="A86" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F86" s="5">
         <v>50309</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H86" s="5">
         <v>1</v>
       </c>
       <c r="I86" s="7" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
       <c r="J86" s="8">
         <v>44915</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
       <c r="A87" s="6" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>1120</v>
+        <v>1133</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="5">
         <v>52641</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="5">
         <v>350</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
       <c r="J87" s="8">
         <v>44926</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
       <c r="A88" s="6" t="s">
-        <v>1122</v>
+        <v>1135</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F88" s="5">
         <v>52001</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H88" s="5">
         <v>85</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>1124</v>
+        <v>1137</v>
       </c>
       <c r="J88" s="8">
         <v>44926</v>
       </c>
       <c r="K88" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
       <c r="A89" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F89" s="5">
         <v>50266</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H89" s="5">
         <v>10</v>
       </c>
       <c r="I89" s="7" t="s">
-        <v>1125</v>
+        <v>1138</v>
       </c>
       <c r="J89" s="8">
         <v>44929</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
       <c r="A90" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5">
         <v>50309</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H90" s="5">
         <v>3</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>1125</v>
+        <v>1138</v>
       </c>
       <c r="J90" s="8">
         <v>44929</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
       <c r="A91" s="6" t="s">
-        <v>1126</v>
+        <v>1139</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>1127</v>
+        <v>1140</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>1128</v>
+        <v>1141</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>1129</v>
+        <v>1142</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="5">
         <v>52136</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H91" s="5">
         <v>48</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>1130</v>
+        <v>1143</v>
       </c>
       <c r="J91" s="8">
         <v>44962</v>
       </c>
       <c r="K91" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
       <c r="A92" s="6" t="s">
-        <v>1131</v>
+        <v>1144</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>1132</v>
+        <v>1145</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F92" s="5">
         <v>50309</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H92" s="5">
         <v>65</v>
       </c>
       <c r="I92" s="7" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
       <c r="J92" s="8">
         <v>44929</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
       <c r="A93" s="6" t="s">
-        <v>1134</v>
+        <v>1147</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>1135</v>
+        <v>1148</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F93" s="5">
         <v>50023</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H93" s="5">
         <v>17</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
       <c r="J93" s="8">
         <v>44914</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15">
       <c r="A94" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F94" s="5">
         <v>50266</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H94" s="5">
         <v>5</v>
       </c>
       <c r="I94" s="7" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="J94" s="8">
         <v>44958</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L94" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="15">
       <c r="A95" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F95" s="5">
         <v>50309</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H95" s="5">
         <v>2</v>
       </c>
       <c r="I95" s="7" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="J95" s="8">
         <v>44958</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="15">
       <c r="A96" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F96" s="5">
         <v>50309</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="H96" s="5">
         <v>1</v>
       </c>
       <c r="I96" s="7" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="J96" s="8">
         <v>44958</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L96" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="15">
       <c r="A97" s="6" t="s">
-        <v>1137</v>
+        <v>1150</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>1138</v>
+        <v>1151</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F97" s="5">
         <v>51442</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H97" s="5">
         <v>26</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>1139</v>
+        <v>1152</v>
       </c>
       <c r="J97" s="8">
         <v>44891</v>
       </c>
       <c r="K97" s="2" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="15">
       <c r="A98" s="6" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>809</v>
+        <v>822</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F98" s="5">
         <v>52245</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H98" s="5">
         <v>50</v>
       </c>
       <c r="I98" s="7" t="s">
-        <v>1140</v>
+        <v>1153</v>
       </c>
       <c r="J98" s="8">
         <v>44911</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="15">
       <c r="A99" s="6" t="s">
-        <v>1141</v>
+        <v>1154</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>1142</v>
+        <v>1155</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F99" s="5">
         <v>52317</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H99" s="5">
         <v>73</v>
       </c>
       <c r="I99" s="7" t="s">
-        <v>1143</v>
+        <v>1156</v>
       </c>
       <c r="J99" s="8">
         <v>44897</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>65</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="15">
       <c r="A100" s="6" t="s">
-        <v>1144</v>
+        <v>1157</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F100" s="5">
         <v>50158</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H100" s="5">
         <v>114</v>
       </c>
       <c r="I100" s="7" t="s">
-        <v>1145</v>
+        <v>1158</v>
       </c>
       <c r="J100" s="8">
         <v>44942</v>
       </c>
       <c r="K100" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L100" s="2" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1454 lines deleted...]
-      <c r="L204" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{4E33BEC3-2E25-4DEB-B23F-2174C53FB4D3}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC2664FB-EEE5-4B9D-9CD3-D928A6EDFE7A}">
-  <dimension ref="A1:L119"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5" style="13" customWidth="1"/>
     <col min="2" max="2" width="29.125" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.875" style="9" customWidth="1"/>
     <col min="4" max="4" width="12.5" style="9" customWidth="1"/>
     <col min="5" max="5" width="4.5" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="10" customWidth="1"/>
     <col min="7" max="7" width="29.125" style="9" customWidth="1"/>
     <col min="8" max="8" width="8.5" style="10" customWidth="1"/>
     <col min="9" max="9" width="12.375" style="9" customWidth="1"/>
     <col min="10" max="10" width="12.5" style="9" customWidth="1"/>
     <col min="11" max="11" width="20" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.25">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...9 lines deleted...]
-      <c r="L1" s="53"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
     </row>
     <row r="2" spans="1:12" ht="15">
       <c r="A2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15">
       <c r="A3" s="6" t="s">
-        <v>1146</v>
+        <v>1159</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>1147</v>
+        <v>1160</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>138</v>
+        <v>648</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>77</v>
+        <v>649</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="5">
-        <v>52404</v>
+        <v>50208</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H3" s="5">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>1148</v>
+        <v>1161</v>
       </c>
       <c r="J3" s="8">
-        <v>44439</v>
+        <v>44488</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:12" ht="30">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="15">
       <c r="A4" s="6" t="s">
-        <v>1149</v>
+        <v>1162</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>1150</v>
+        <v>1163</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>1151</v>
+        <v>138</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>365</v>
+        <v>77</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F4" s="5">
-        <v>51454</v>
+        <v>52498</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H4" s="5">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="J4" s="8">
-        <v>44407</v>
+        <v>44470</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>976</v>
+        <v>218</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>1153</v>
+        <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15">
       <c r="A5" s="6" t="s">
-        <v>1154</v>
+        <v>1165</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1155</v>
+        <v>1166</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>283</v>
+        <v>17</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>284</v>
+        <v>26</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="5">
-        <v>52804</v>
+        <v>50392</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H5" s="5">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>1152</v>
+        <v>1167</v>
       </c>
       <c r="J5" s="8">
-        <v>44421</v>
+        <v>44480</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>159</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
       <c r="A6" s="6" t="s">
-        <v>1156</v>
+        <v>226</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>304</v>
+        <v>254</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>17</v>
+        <v>255</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F6" s="5">
-        <v>52655</v>
+        <v>50010</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>584</v>
+        <v>27</v>
       </c>
       <c r="H6" s="5">
-        <v>239</v>
+        <v>26</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>1158</v>
+        <v>1169</v>
       </c>
       <c r="J6" s="8">
-        <v>44449</v>
+        <v>44491</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>171</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
       <c r="A7" s="6" t="s">
-        <v>1159</v>
+        <v>1171</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>1160</v>
+        <v>1172</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>635</v>
+        <v>138</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>636</v>
+        <v>77</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="5">
-        <v>50208</v>
+        <v>52404</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="5">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
       <c r="J7" s="8">
-        <v>44488</v>
+        <v>44535</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="15">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="30">
       <c r="A8" s="6" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>1163</v>
+        <v>1176</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>138</v>
+        <v>1177</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>77</v>
+        <v>1178</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F8" s="5">
-        <v>52498</v>
+        <v>51334</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="H8" s="5">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>1164</v>
+        <v>1179</v>
       </c>
       <c r="J8" s="8">
-        <v>44470</v>
+        <v>44505</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>203</v>
+        <v>995</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>159</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15">
       <c r="A9" s="6" t="s">
-        <v>1165</v>
+        <v>1180</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>1166</v>
+        <v>1181</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>17</v>
+        <v>648</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>26</v>
+        <v>649</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="5">
-        <v>50392</v>
+        <v>50208</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H9" s="5">
-        <v>25</v>
+        <v>710</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>1167</v>
+        <v>1182</v>
       </c>
       <c r="J9" s="8">
-        <v>44480</v>
+        <v>44561</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>29</v>
+        <v>976</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
       <c r="A10" s="6" t="s">
-        <v>212</v>
+        <v>1183</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>1168</v>
+        <v>1184</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>240</v>
+        <v>317</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>241</v>
+        <v>17</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="5">
-        <v>50010</v>
+        <v>52655</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>27</v>
+        <v>524</v>
       </c>
       <c r="H10" s="5">
-        <v>26</v>
+        <v>247</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>1169</v>
+        <v>1182</v>
       </c>
       <c r="J10" s="8">
-        <v>44491</v>
+        <v>44547</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>1153</v>
+        <v>186</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
       <c r="A11" s="6" t="s">
-        <v>1170</v>
+        <v>1165</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1171</v>
+        <v>1185</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>138</v>
+        <v>373</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="F11" s="5">
-        <v>52404</v>
+        <v>50392</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>33</v>
+        <v>524</v>
       </c>
       <c r="H11" s="5">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>1172</v>
+        <v>1186</v>
       </c>
       <c r="J11" s="8">
-        <v>44535</v>
+        <v>44519</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>203</v>
+        <v>28</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>1173</v>
-[...150 lines deleted...]
-      <c r="L15" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1454 lines deleted...]
-      <c r="L119" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A2:L2" xr:uid="{FDB455D2-25CF-4029-BAA5-A1A6AFB86DBB}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3160C22F-FADD-4A7B-B4FB-176BA35CDFDA}">
   <sheetPr filterMode="1"/>
   <dimension ref="A2:L189"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O5" sqref="O5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.875" customWidth="1"/>
     <col min="5" max="5" width="5.375" customWidth="1"/>
     <col min="6" max="6" width="6.5" customWidth="1"/>
     <col min="7" max="7" width="28.625" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="9" max="9" width="11.875" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" ht="30">
       <c r="A2" s="11" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F2" s="1">
         <v>50009</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="1">
         <v>319</v>
       </c>
       <c r="I2" s="32">
         <v>45475</v>
       </c>
       <c r="J2" s="32">
         <v>45534</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="135">
       <c r="A3" s="33" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="B3" s="34" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="C3" s="34" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="D3" s="34" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="E3" s="34" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="F3" s="34">
         <v>57108</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="34">
         <v>35</v>
       </c>
       <c r="I3" s="35">
         <v>45772</v>
       </c>
       <c r="J3" s="35">
         <v>45836</v>
       </c>
       <c r="K3" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L3" s="33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="30">
       <c r="A4" s="33" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="34">
         <v>50701</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="34">
         <v>71</v>
       </c>
       <c r="I4" s="35">
         <v>45826</v>
       </c>
       <c r="J4" s="35">
         <v>45886</v>
       </c>
       <c r="K4" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L4" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="135">
       <c r="A5" s="33" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>48</v>
       </c>
       <c r="D5" s="34" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="34">
         <v>50134</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="34">
         <v>62</v>
       </c>
       <c r="I5" s="35">
         <v>45790</v>
       </c>
       <c r="J5" s="35">
         <v>45869</v>
       </c>
       <c r="K5" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15">
       <c r="A6" s="33" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="C6" s="34" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D6" s="34" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="34">
         <v>52761</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="34">
         <v>32</v>
       </c>
       <c r="I6" s="35">
         <v>45716</v>
       </c>
       <c r="J6" s="35">
         <v>45779</v>
       </c>
       <c r="K6" s="34" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="34" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15">
       <c r="A7" s="33" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="C7" s="34" t="s">
         <v>129</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>129</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F7" s="34">
         <v>52001</v>
       </c>
       <c r="G7" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="34">
         <v>160</v>
       </c>
       <c r="I7" s="35">
         <v>45748</v>
       </c>
       <c r="J7" s="35">
         <v>45838</v>
       </c>
       <c r="K7" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="34" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15">
       <c r="A8" s="11" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="1">
         <v>52404</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="1">
         <v>32</v>
       </c>
       <c r="I8" s="32">
         <v>45762</v>
       </c>
       <c r="J8" s="32">
         <v>45792</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="30">
       <c r="A9" s="11" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="1">
         <v>52501</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="1">
         <v>92</v>
       </c>
       <c r="I9" s="32">
         <v>45817</v>
       </c>
       <c r="J9" s="32">
         <v>45838</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15">
       <c r="A10" s="11" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>747</v>
+        <v>760</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>748</v>
+        <v>761</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="1">
         <v>52553</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="1">
         <v>29</v>
       </c>
       <c r="I10" s="32">
         <v>45649</v>
       </c>
       <c r="J10" s="32">
         <v>45693</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15">
       <c r="A11" s="11" t="s">
-        <v>736</v>
+        <v>749</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>738</v>
+        <v>751</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="1">
         <v>51537</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="1">
         <v>94</v>
       </c>
       <c r="I11" s="32">
         <v>45622</v>
       </c>
       <c r="J11" s="32">
         <v>45691</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15">
       <c r="A12" s="33" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="C12" s="34" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D12" s="34" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E12" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="34">
         <v>50010</v>
       </c>
       <c r="G12" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H12" s="34">
         <v>70</v>
       </c>
       <c r="I12" s="35">
         <v>45796</v>
       </c>
       <c r="J12" s="35">
         <v>45826</v>
       </c>
       <c r="K12" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L12" s="34" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15">
       <c r="A13" s="33" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B13" s="34" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="C13" s="34" t="s">
         <v>138</v>
       </c>
       <c r="D13" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="34">
         <v>52498</v>
       </c>
       <c r="G13" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="34">
         <v>160</v>
       </c>
       <c r="I13" s="35">
         <v>45729</v>
       </c>
       <c r="J13" s="35">
         <v>45761</v>
       </c>
       <c r="K13" s="34" t="s">
         <v>65</v>
       </c>
       <c r="L13" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15">
       <c r="A14" s="11" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="1">
         <v>52498</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="1">
         <v>102</v>
       </c>
       <c r="I14" s="32">
         <v>45820</v>
       </c>
       <c r="J14" s="32">
         <v>45856</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15">
       <c r="A15" s="33" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B15" s="34" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="C15" s="34" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D15" s="34" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E15" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="34">
         <v>52101</v>
       </c>
       <c r="G15" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="34">
         <v>29</v>
       </c>
       <c r="I15" s="35">
         <v>45820</v>
       </c>
       <c r="J15" s="35">
         <v>45856</v>
       </c>
       <c r="K15" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L15" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15">
       <c r="A16" s="11" t="s">
-        <v>705</v>
+        <v>718</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>706</v>
+        <v>719</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="1">
         <v>50317</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="1">
         <v>32</v>
       </c>
       <c r="I16" s="32">
         <v>45587</v>
       </c>
       <c r="J16" s="32">
         <v>45597</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15">
       <c r="A17" s="11" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="1">
         <v>50131</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="1">
         <v>44</v>
       </c>
       <c r="I17" s="32">
         <v>45749</v>
       </c>
       <c r="J17" s="32">
         <v>45786</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15">
       <c r="A18" s="33" t="s">
-        <v>743</v>
+        <v>756</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="C18" s="34" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="D18" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="34">
         <v>50322</v>
       </c>
       <c r="G18" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="34">
         <v>48</v>
       </c>
       <c r="I18" s="35">
         <v>45642</v>
       </c>
       <c r="J18" s="35">
         <v>45703</v>
       </c>
       <c r="K18" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L18" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15">
       <c r="A19" s="34" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
       <c r="C19" s="34" t="s">
         <v>110</v>
       </c>
       <c r="D19" s="34" t="s">
         <v>111</v>
       </c>
       <c r="E19" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="34">
         <v>52040</v>
       </c>
       <c r="G19" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H19" s="34">
         <v>8</v>
       </c>
       <c r="I19" s="35">
         <v>45558</v>
       </c>
       <c r="J19" s="35">
         <v>45618</v>
       </c>
       <c r="K19" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L19" s="34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15">
       <c r="A20" s="1" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="1">
         <v>52302</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="1">
         <v>10</v>
       </c>
       <c r="I20" s="32">
         <v>45558</v>
       </c>
       <c r="J20" s="32">
         <v>45618</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15">
       <c r="A21" s="34" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B21" s="34" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
       <c r="C21" s="34" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>127</v>
       </c>
       <c r="E21" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="34">
         <v>51111</v>
       </c>
       <c r="G21" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="34">
         <v>10</v>
       </c>
       <c r="I21" s="35">
         <v>45558</v>
       </c>
       <c r="J21" s="35">
         <v>45618</v>
       </c>
       <c r="K21" s="34" t="s">
         <v>102</v>
       </c>
       <c r="L21" s="34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15">
       <c r="A22" s="1" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>691</v>
+        <v>704</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="1">
         <v>52175</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="1">
         <v>12</v>
       </c>
       <c r="I22" s="32">
         <v>45558</v>
       </c>
       <c r="J22" s="32">
         <v>45618</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="30">
       <c r="A23" s="11" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1">
         <v>50022</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="1">
         <v>13</v>
       </c>
       <c r="I23" s="32">
         <v>45558</v>
       </c>
       <c r="J23" s="32">
         <v>45618</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>102</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15">
       <c r="A24" s="33" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="B24" s="34" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="C24" s="34" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D24" s="34" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E24" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="34">
         <v>50010</v>
       </c>
       <c r="G24" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="34">
         <v>40</v>
       </c>
       <c r="I24" s="35">
         <v>45518</v>
       </c>
       <c r="J24" s="35">
         <v>45535</v>
       </c>
       <c r="K24" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L24" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15">
       <c r="A25" s="33" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="B25" s="34" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="C25" s="34" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D25" s="34" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E25" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="34">
         <v>50010</v>
       </c>
       <c r="G25" s="34" t="s">
         <v>143</v>
       </c>
       <c r="H25" s="34">
         <v>3</v>
       </c>
       <c r="I25" s="35">
         <v>45560</v>
       </c>
       <c r="J25" s="35">
         <v>45560</v>
       </c>
       <c r="K25" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15">
       <c r="A26" s="33" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="B26" s="34" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="C26" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="34">
         <v>50309</v>
       </c>
       <c r="G26" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="34">
         <v>28</v>
       </c>
       <c r="I26" s="35">
         <v>45673</v>
       </c>
       <c r="J26" s="35">
         <v>45689</v>
       </c>
       <c r="K26" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="34" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15">
       <c r="A27" s="33" t="s">
-        <v>653</v>
+        <v>666</v>
       </c>
       <c r="B27" s="34" t="s">
-        <v>654</v>
+        <v>667</v>
       </c>
       <c r="C27" s="34" t="s">
         <v>129</v>
       </c>
       <c r="D27" s="34" t="s">
         <v>129</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="34">
         <v>52002</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="34">
         <v>74</v>
       </c>
       <c r="I27" s="35">
         <v>45526</v>
       </c>
       <c r="J27" s="35">
         <v>45592</v>
       </c>
       <c r="K27" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L27" s="34" t="s">
-        <v>656</v>
+        <v>669</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15">
       <c r="A28" s="33" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="B28" s="34" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C28" s="34" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D28" s="34" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E28" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="34">
         <v>50010</v>
       </c>
       <c r="G28" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="34">
         <v>62</v>
       </c>
       <c r="I28" s="35">
         <v>45749</v>
       </c>
       <c r="J28" s="35">
         <v>45808</v>
       </c>
       <c r="K28" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L28" s="34" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15">
       <c r="A29" s="33" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="B29" s="34" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="C29" s="34" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="D29" s="34" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="E29" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="34">
         <v>51442</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H29" s="34">
         <v>115</v>
       </c>
       <c r="I29" s="35">
         <v>45811</v>
       </c>
       <c r="J29" s="35">
         <v>45821</v>
       </c>
       <c r="K29" s="34" t="s">
         <v>102</v>
       </c>
       <c r="L29" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="30">
       <c r="A30" s="11" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="1">
         <v>50309</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="1">
         <v>84</v>
       </c>
       <c r="I30" s="32">
         <v>45838</v>
       </c>
       <c r="J30" s="32">
         <v>45901</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="30">
       <c r="A31" s="11" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="1">
         <v>50309</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="1">
         <v>103</v>
       </c>
       <c r="I31" s="32">
         <v>45804</v>
       </c>
       <c r="J31" s="32">
         <v>45810</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L31" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15">
       <c r="A32" s="33" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="B32" s="34" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C32" s="34" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="34">
         <v>52233</v>
       </c>
       <c r="G32" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="34">
         <v>32</v>
       </c>
       <c r="I32" s="35">
         <v>45699</v>
       </c>
       <c r="J32" s="35">
         <v>45728</v>
       </c>
       <c r="K32" s="34" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L32" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15">
       <c r="A33" s="34" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="B33" s="34" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="C33" s="34" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="D33" s="34" t="s">
         <v>53</v>
       </c>
       <c r="E33" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="34">
         <v>50401</v>
       </c>
       <c r="G33" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H33" s="34">
         <v>47</v>
       </c>
       <c r="I33" s="35">
         <v>45778</v>
       </c>
       <c r="J33" s="35">
         <v>45838</v>
       </c>
       <c r="K33" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L33" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15">
       <c r="A34" s="1" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="1">
         <v>50401</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H34" s="1">
         <v>46</v>
       </c>
       <c r="I34" s="32">
         <v>45778</v>
       </c>
       <c r="J34" s="32">
         <v>45838</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15">
       <c r="A35" s="11" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="1">
         <v>50208</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="1">
         <v>33</v>
       </c>
       <c r="I35" s="32">
         <v>45505</v>
       </c>
       <c r="J35" s="32">
         <v>45597</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15">
       <c r="A36" s="33" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B36" s="34" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C36" s="34" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D36" s="34" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E36" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="34">
         <v>50208</v>
       </c>
       <c r="G36" s="34" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="34">
         <v>4</v>
       </c>
       <c r="I36" s="35">
         <v>45505</v>
       </c>
       <c r="J36" s="35">
         <v>45611</v>
       </c>
       <c r="K36" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L36" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15">
       <c r="A37" s="11" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="1">
         <v>50208</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="1">
         <v>4</v>
       </c>
       <c r="I37" s="32">
         <v>45505</v>
       </c>
       <c r="J37" s="32">
         <v>45618</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15" hidden="1">
       <c r="A38" s="33" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B38" s="34" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C38" s="34" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D38" s="34" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E38" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="34">
         <v>50208</v>
       </c>
       <c r="G38" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H38" s="34">
         <v>2</v>
       </c>
       <c r="I38" s="35">
         <v>45575</v>
       </c>
       <c r="J38" s="35">
         <v>45618</v>
       </c>
       <c r="K38" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L38" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15" hidden="1">
       <c r="A39" s="11" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="1">
         <v>50208</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H39" s="1">
         <v>2</v>
       </c>
       <c r="I39" s="32">
         <v>45575</v>
       </c>
       <c r="J39" s="32">
         <v>45688</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="30">
       <c r="A40" s="33" t="s">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="B40" s="34" t="s">
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="C40" s="34" t="s">
-        <v>669</v>
+        <v>682</v>
       </c>
       <c r="D40" s="34" t="s">
-        <v>670</v>
+        <v>683</v>
       </c>
       <c r="E40" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="34">
         <v>50441</v>
       </c>
       <c r="G40" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H40" s="34">
         <v>17</v>
       </c>
       <c r="I40" s="35">
         <v>45539</v>
       </c>
       <c r="J40" s="35">
         <v>45571</v>
       </c>
       <c r="K40" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L40" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="30">
       <c r="A41" s="11" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="1">
         <v>50049</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H41" s="1">
         <v>129</v>
       </c>
       <c r="I41" s="32">
         <v>45771</v>
       </c>
       <c r="J41" s="32">
         <v>45832</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15">
       <c r="A42" s="33" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="B42" s="34" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="C42" s="34" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D42" s="34" t="s">
         <v>147</v>
       </c>
       <c r="E42" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="34">
         <v>50021</v>
       </c>
       <c r="G42" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H42" s="34">
         <v>332</v>
       </c>
       <c r="I42" s="35">
         <v>45771</v>
       </c>
       <c r="J42" s="35">
         <v>45832</v>
       </c>
       <c r="K42" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L42" s="34" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15">
       <c r="A43" s="11" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F43" s="1">
         <v>50009</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="1">
         <v>28</v>
       </c>
       <c r="I43" s="32">
         <v>45667</v>
       </c>
       <c r="J43" s="32">
         <v>45667</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15">
       <c r="A44" s="33" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="B44" s="34" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="C44" s="34" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D44" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F44" s="34">
         <v>50009</v>
       </c>
       <c r="G44" s="34" t="s">
         <v>143</v>
       </c>
       <c r="H44" s="34">
         <v>1</v>
       </c>
       <c r="I44" s="35">
         <v>45698</v>
       </c>
       <c r="J44" s="35">
         <v>45698</v>
       </c>
       <c r="K44" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L44" s="34" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15">
       <c r="A45" s="33" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="B45" s="34" t="s">
-        <v>719</v>
+        <v>732</v>
       </c>
       <c r="C45" s="34" t="s">
-        <v>720</v>
+        <v>733</v>
       </c>
       <c r="D45" s="34" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="E45" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="34">
         <v>50554</v>
       </c>
       <c r="G45" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H45" s="34">
         <v>91</v>
       </c>
       <c r="I45" s="35">
         <v>45603</v>
       </c>
       <c r="J45" s="35">
         <v>45681</v>
       </c>
       <c r="K45" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L45" s="34" t="s">
-        <v>656</v>
+        <v>669</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15">
       <c r="A46" s="11" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="1">
         <v>50112</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H46" s="1">
         <v>152</v>
       </c>
       <c r="I46" s="32">
         <v>45573</v>
       </c>
       <c r="J46" s="32">
         <v>45603</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15">
       <c r="A47" s="11" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F47" s="1">
         <v>50112</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H47" s="1">
         <v>298</v>
       </c>
       <c r="I47" s="32">
         <v>45677</v>
       </c>
       <c r="J47" s="32">
         <v>45737</v>
       </c>
       <c r="K47" s="1" t="s">
         <v>41</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="30">
       <c r="A48" s="11" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="1">
         <v>52807</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H48" s="1">
         <v>80</v>
       </c>
       <c r="I48" s="32">
         <v>45581</v>
       </c>
       <c r="J48" s="32">
         <v>45660</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="30">
       <c r="A49" s="11" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="1">
         <v>50023</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H49" s="1">
         <v>9</v>
       </c>
       <c r="I49" s="32">
         <v>45709</v>
       </c>
       <c r="J49" s="32">
         <v>45747</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="30">
       <c r="A50" s="33" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B50" s="34" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C50" s="34" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D50" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="34">
         <v>50023</v>
       </c>
       <c r="G50" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H50" s="34">
         <v>38</v>
       </c>
       <c r="I50" s="35">
         <v>45709</v>
       </c>
       <c r="J50" s="35">
         <v>45754</v>
       </c>
       <c r="K50" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L50" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="30">
       <c r="A51" s="11" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="1">
         <v>50023</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H51" s="1">
         <v>72</v>
       </c>
       <c r="I51" s="32">
         <v>45709</v>
       </c>
       <c r="J51" s="32">
         <v>45775</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15">
       <c r="A52" s="11" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="1">
         <v>52001</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="1">
         <v>34</v>
       </c>
       <c r="I52" s="32">
         <v>45497</v>
       </c>
       <c r="J52" s="32">
         <v>45497</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15">
       <c r="A53" s="11" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>629</v>
+        <v>642</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="1">
         <v>50131</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H53" s="1">
         <v>67</v>
       </c>
       <c r="I53" s="32">
         <v>45497</v>
       </c>
       <c r="J53" s="32">
         <v>45497</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15">
       <c r="A54" s="33" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B54" s="34" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="C54" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D54" s="34" t="s">
         <v>39</v>
       </c>
       <c r="E54" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="34">
         <v>52501</v>
       </c>
       <c r="G54" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H54" s="34">
         <v>75</v>
       </c>
       <c r="I54" s="35">
         <v>45663</v>
       </c>
       <c r="J54" s="35">
         <v>45695</v>
       </c>
       <c r="K54" s="34" t="s">
         <v>41</v>
       </c>
       <c r="L54" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15">
       <c r="A55" s="11" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F55" s="1">
         <v>50704</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H55" s="1">
         <v>191</v>
       </c>
       <c r="I55" s="32">
         <v>45484</v>
       </c>
       <c r="J55" s="32">
         <v>45555</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15">
       <c r="A56" s="33" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B56" s="34" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="C56" s="34" t="s">
         <v>57</v>
       </c>
       <c r="D56" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E56" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="34">
         <v>50701</v>
       </c>
       <c r="G56" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H56" s="34">
         <v>89</v>
       </c>
       <c r="I56" s="35">
         <v>45484</v>
       </c>
       <c r="J56" s="35">
         <v>45555</v>
       </c>
       <c r="K56" s="34" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L56" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15">
       <c r="A57" s="11" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>617</v>
+        <v>630</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F57" s="1">
         <v>50701</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H57" s="1">
         <v>65</v>
       </c>
       <c r="I57" s="32">
         <v>45484</v>
       </c>
       <c r="J57" s="32">
         <v>45555</v>
       </c>
       <c r="K57" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15">
       <c r="A58" s="33" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B58" s="34" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="C58" s="34" t="s">
         <v>57</v>
       </c>
       <c r="D58" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E58" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F58" s="34">
         <v>50704</v>
       </c>
       <c r="G58" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H58" s="34">
         <v>69</v>
       </c>
       <c r="I58" s="35">
         <v>45497</v>
       </c>
       <c r="J58" s="35">
         <v>45497</v>
       </c>
       <c r="K58" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L58" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15">
       <c r="A59" s="33" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B59" s="34" t="s">
-        <v>740</v>
+        <v>753</v>
       </c>
       <c r="C59" s="34" t="s">
         <v>57</v>
       </c>
       <c r="D59" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E59" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F59" s="34">
         <v>50704</v>
       </c>
       <c r="G59" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H59" s="34">
         <v>112</v>
       </c>
       <c r="I59" s="35">
         <v>45629</v>
       </c>
       <c r="J59" s="35">
         <v>45663</v>
       </c>
       <c r="K59" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L59" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15">
       <c r="A60" s="33" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
       <c r="B60" s="34" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="C60" s="34" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="D60" s="34" t="s">
         <v>144</v>
       </c>
       <c r="E60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F60" s="34">
         <v>52361</v>
       </c>
       <c r="G60" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H60" s="34">
         <v>192</v>
       </c>
       <c r="I60" s="35">
         <v>45504</v>
       </c>
       <c r="J60" s="35">
         <v>45505</v>
       </c>
       <c r="K60" s="34" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L60" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15">
       <c r="A61" s="11" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="1">
         <v>52361</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H61" s="1">
         <v>53</v>
       </c>
       <c r="I61" s="32">
         <v>45672</v>
       </c>
       <c r="J61" s="32">
         <v>45672</v>
       </c>
       <c r="K61" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="30">
       <c r="A62" s="33" t="s">
-        <v>660</v>
+        <v>673</v>
       </c>
       <c r="B62" s="34" t="s">
-        <v>661</v>
+        <v>674</v>
       </c>
       <c r="C62" s="34" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="D62" s="34" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E62" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F62" s="34">
         <v>52240</v>
       </c>
       <c r="G62" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H62" s="34">
         <v>40</v>
       </c>
       <c r="I62" s="35">
         <v>45538</v>
       </c>
       <c r="J62" s="35">
         <v>45568</v>
       </c>
       <c r="K62" s="34" t="s">
         <v>65</v>
       </c>
       <c r="L62" s="34" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15">
       <c r="A63" s="33" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B63" s="34" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C63" s="34" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="34" t="s">
         <v>132</v>
       </c>
       <c r="E63" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F63" s="34">
         <v>50158</v>
       </c>
       <c r="G63" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H63" s="34">
         <v>62</v>
       </c>
       <c r="I63" s="35">
         <v>45838</v>
       </c>
       <c r="J63" s="35">
         <v>45870</v>
       </c>
       <c r="K63" s="34" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L63" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15">
       <c r="A64" s="11" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F64" s="1">
         <v>50311</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H64" s="1">
         <v>10</v>
       </c>
       <c r="I64" s="32">
         <v>45719</v>
       </c>
       <c r="J64" s="32">
         <v>45744</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L64" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15">
       <c r="A65" s="33" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B65" s="34" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="C65" s="34" t="s">
         <v>126</v>
       </c>
       <c r="D65" s="34" t="s">
         <v>127</v>
       </c>
       <c r="E65" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F65" s="34">
         <v>51106</v>
       </c>
       <c r="G65" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H65" s="34">
         <v>3</v>
       </c>
       <c r="I65" s="35">
         <v>45719</v>
       </c>
       <c r="J65" s="35">
         <v>45744</v>
       </c>
       <c r="K65" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L65" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15">
       <c r="A66" s="11" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F66" s="1">
         <v>50701</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H66" s="1">
         <v>2</v>
       </c>
       <c r="I66" s="32">
         <v>45719</v>
       </c>
       <c r="J66" s="32">
         <v>45744</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L66" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15">
       <c r="A67" s="33" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B67" s="34" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C67" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D67" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F67" s="34">
         <v>50311</v>
       </c>
       <c r="G67" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H67" s="34">
         <v>6</v>
       </c>
       <c r="I67" s="35">
         <v>45719</v>
       </c>
       <c r="J67" s="35">
         <v>45772</v>
       </c>
       <c r="K67" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L67" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15">
       <c r="A68" s="11" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F68" s="1">
         <v>51106</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H68" s="1">
         <v>4</v>
       </c>
       <c r="I68" s="32">
         <v>45719</v>
       </c>
       <c r="J68" s="32">
         <v>45772</v>
       </c>
       <c r="K68" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L68" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15">
       <c r="A69" s="33" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B69" s="34" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="C69" s="34" t="s">
         <v>57</v>
       </c>
       <c r="D69" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E69" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F69" s="34">
         <v>50701</v>
       </c>
       <c r="G69" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H69" s="34">
         <v>2</v>
       </c>
       <c r="I69" s="35">
         <v>45719</v>
       </c>
       <c r="J69" s="35">
         <v>45772</v>
       </c>
       <c r="K69" s="34" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L69" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="15">
       <c r="A70" s="11" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F70" s="1">
         <v>50311</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H70" s="1">
         <v>1</v>
       </c>
       <c r="I70" s="32">
         <v>45719</v>
       </c>
       <c r="J70" s="32">
         <v>45835</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L70" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15">
       <c r="A71" s="11" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="1">
         <v>50590</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="1">
         <v>13</v>
       </c>
       <c r="I71" s="32">
         <v>45765</v>
       </c>
       <c r="J71" s="32">
         <v>45861</v>
       </c>
       <c r="K71" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L71" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="15">
       <c r="A72" s="11" t="s">
-        <v>729</v>
+        <v>742</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>730</v>
+        <v>743</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>731</v>
+        <v>744</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>732</v>
+        <v>745</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="F72" s="1">
         <v>22102</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H72" s="1">
         <v>34</v>
       </c>
       <c r="I72" s="32">
         <v>45618</v>
       </c>
       <c r="J72" s="32">
         <v>45657</v>
       </c>
       <c r="K72" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="15">
       <c r="A73" s="33" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="B73" s="34" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="C73" s="34" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="D73" s="34" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="E73" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F73" s="34">
         <v>50428</v>
       </c>
       <c r="G73" s="34" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="34">
         <v>29</v>
       </c>
       <c r="I73" s="35">
         <v>45769</v>
       </c>
       <c r="J73" s="35">
         <v>45800</v>
       </c>
       <c r="K73" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L73" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="15">
       <c r="A74" s="33" t="s">
-        <v>638</v>
+        <v>651</v>
       </c>
       <c r="B74" s="34" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="C74" s="34" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
       <c r="D74" s="34" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="E74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F74" s="34">
         <v>52640</v>
       </c>
       <c r="G74" s="34" t="s">
         <v>40</v>
       </c>
       <c r="H74" s="34">
         <v>68</v>
       </c>
       <c r="I74" s="35">
         <v>45505</v>
       </c>
       <c r="J74" s="35">
         <v>45567</v>
       </c>
       <c r="K74" s="34" t="s">
         <v>35</v>
       </c>
       <c r="L74" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="15">
       <c r="A75" s="11" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F75" s="1">
         <v>50022</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H75" s="1">
         <v>60</v>
       </c>
       <c r="I75" s="32">
         <v>45504</v>
       </c>
       <c r="J75" s="32">
         <v>45641</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>102</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="15">
       <c r="A76" s="33" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="B76" s="34" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="C76" s="34" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="D76" s="34" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E76" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F76" s="34">
         <v>51632</v>
       </c>
       <c r="G76" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H76" s="34">
         <v>34</v>
       </c>
       <c r="I76" s="35">
         <v>45684</v>
       </c>
       <c r="J76" s="35">
         <v>45716</v>
       </c>
       <c r="K76" s="34" t="s">
         <v>102</v>
       </c>
       <c r="L76" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="30">
       <c r="A77" s="33" t="s">
-        <v>680</v>
+        <v>693</v>
       </c>
       <c r="B77" s="34" t="s">
-        <v>681</v>
+        <v>694</v>
       </c>
       <c r="C77" s="34" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="D77" s="34" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="E77" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F77" s="34">
         <v>51632</v>
       </c>
       <c r="G77" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H77" s="34">
         <v>54</v>
       </c>
       <c r="I77" s="35">
         <v>45554</v>
       </c>
       <c r="J77" s="35">
         <v>45747</v>
       </c>
       <c r="K77" s="34" t="s">
         <v>102</v>
       </c>
       <c r="L77" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="15">
       <c r="A78" s="33" t="s">
-        <v>698</v>
+        <v>711</v>
       </c>
       <c r="B78" s="34" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="C78" s="34" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D78" s="34" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E78" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F78" s="34">
         <v>51501</v>
       </c>
       <c r="G78" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H78" s="34">
         <v>49</v>
       </c>
       <c r="I78" s="35">
         <v>45576</v>
       </c>
       <c r="J78" s="35">
         <v>45597</v>
       </c>
       <c r="K78" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L78" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="15">
       <c r="A79" s="11" t="s">
-        <v>663</v>
+        <v>676</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>664</v>
+        <v>677</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>665</v>
+        <v>678</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F79" s="1">
         <v>52537</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H79" s="1">
         <v>30</v>
       </c>
       <c r="I79" s="32">
         <v>45538</v>
       </c>
       <c r="J79" s="32">
         <v>45568</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L79" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="30">
       <c r="A80" s="11" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F80" s="1">
         <v>50858</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H80" s="1">
         <v>36</v>
       </c>
       <c r="I80" s="32">
         <v>45699</v>
       </c>
       <c r="J80" s="32">
         <v>45839</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15">
       <c r="A81" s="33" t="s">
-        <v>724</v>
+        <v>737</v>
       </c>
       <c r="B81" s="34" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="C81" s="34" t="s">
-        <v>726</v>
+        <v>739</v>
       </c>
       <c r="D81" s="34" t="s">
-        <v>727</v>
+        <v>740</v>
       </c>
       <c r="E81" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F81" s="34">
         <v>51546</v>
       </c>
       <c r="G81" s="34" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="34">
         <v>25</v>
       </c>
       <c r="I81" s="35">
         <v>45611</v>
       </c>
       <c r="J81" s="35">
         <v>45657</v>
       </c>
       <c r="K81" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L81" s="34" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15">
       <c r="A82" s="11" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F82" s="1">
         <v>50323</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H82" s="1">
         <v>168</v>
       </c>
       <c r="I82" s="32">
         <v>45728</v>
       </c>
       <c r="J82" s="32">
         <v>45796</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L82" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="15">
       <c r="A83" s="33" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="B83" s="34" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="C83" s="34" t="s">
         <v>97</v>
       </c>
       <c r="D83" s="34" t="s">
         <v>98</v>
       </c>
       <c r="E83" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F83" s="34">
         <v>50616</v>
       </c>
       <c r="G83" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H83" s="34">
         <v>132</v>
       </c>
       <c r="I83" s="35">
         <v>45582</v>
       </c>
       <c r="J83" s="35">
         <v>45566</v>
       </c>
       <c r="K83" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L83" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="15">
       <c r="A84" s="11" t="s">
-        <v>710</v>
+        <v>723</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F84" s="1">
         <v>50263</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="1">
         <v>88</v>
       </c>
       <c r="I84" s="32">
         <v>45589</v>
       </c>
       <c r="J84" s="32">
         <v>45667</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="30">
       <c r="A85" s="11" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F85" s="1">
         <v>51020</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H85" s="1">
         <v>41</v>
       </c>
       <c r="I85" s="32">
         <v>45681</v>
       </c>
       <c r="J85" s="32">
         <v>45713</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L85" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="30">
       <c r="A86" s="33" t="s">
-        <v>676</v>
+        <v>689</v>
       </c>
       <c r="B86" s="34" t="s">
-        <v>677</v>
+        <v>690</v>
       </c>
       <c r="C86" s="34" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="D86" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F86" s="34">
         <v>50322</v>
       </c>
       <c r="G86" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H86" s="34">
         <v>68</v>
       </c>
       <c r="I86" s="35">
         <v>45547</v>
       </c>
       <c r="J86" s="35">
         <v>45547</v>
       </c>
       <c r="K86" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L86" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="15">
       <c r="A87" s="11" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F87" s="1">
         <v>52498</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H87" s="1">
         <v>4</v>
       </c>
       <c r="I87" s="32">
         <v>45757</v>
       </c>
       <c r="J87" s="32">
         <v>45792</v>
       </c>
       <c r="K87" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L87" s="1" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="15">
       <c r="A88" s="33" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="B88" s="34" t="s">
-        <v>619</v>
+        <v>632</v>
       </c>
       <c r="C88" s="34" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="D88" s="34" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="E88" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F88" s="34">
         <v>50213</v>
       </c>
       <c r="G88" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H88" s="34">
         <v>51</v>
       </c>
       <c r="I88" s="35">
         <v>45489</v>
       </c>
       <c r="J88" s="35">
         <v>45489</v>
       </c>
       <c r="K88" s="34" t="s">
         <v>102</v>
       </c>
       <c r="L88" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="15">
       <c r="A89" s="33" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="B89" s="34" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C89" s="34" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D89" s="34" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E89" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="34">
         <v>51201</v>
       </c>
       <c r="G89" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H89" s="34">
         <v>130</v>
       </c>
       <c r="I89" s="35">
         <v>45729</v>
       </c>
       <c r="J89" s="35">
         <v>45838</v>
       </c>
       <c r="K89" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L89" s="34" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15">
       <c r="A90" s="33" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="B90" s="34" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="C90" s="34" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="D90" s="34" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="E90" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="34">
         <v>51534</v>
       </c>
       <c r="G90" s="34" t="s">
         <v>40</v>
       </c>
       <c r="H90" s="34">
         <v>23</v>
       </c>
       <c r="I90" s="35">
         <v>45672</v>
       </c>
       <c r="J90" s="35">
         <v>45702</v>
       </c>
       <c r="K90" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L90" s="34" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
     </row>
     <row r="91" spans="1:12" ht="15">
       <c r="A91" s="11" t="s">
-        <v>646</v>
+        <v>659</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F91" s="1">
         <v>52233</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H91" s="1">
         <v>23</v>
       </c>
       <c r="I91" s="32">
         <v>45509</v>
       </c>
       <c r="J91" s="32">
         <v>45568</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="92" spans="1:12" ht="15">
       <c r="A92" s="11" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F92" s="1">
         <v>52411</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H92" s="1">
         <v>54</v>
       </c>
       <c r="I92" s="32">
         <v>45586</v>
       </c>
       <c r="J92" s="32">
         <v>46022</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L92" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:12" ht="15">
       <c r="A93" s="33" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="B93" s="34" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="C93" s="34" t="s">
         <v>94</v>
       </c>
       <c r="D93" s="34" t="s">
         <v>95</v>
       </c>
       <c r="E93" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F93" s="34">
         <v>50659</v>
       </c>
       <c r="G93" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H93" s="34">
         <v>48</v>
       </c>
       <c r="I93" s="35">
         <v>45838</v>
       </c>
       <c r="J93" s="35">
         <v>45912</v>
       </c>
       <c r="K93" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L93" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="15" hidden="1">
       <c r="A94" s="11" t="s">
-        <v>672</v>
+        <v>685</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F94" s="1">
         <v>50220</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>674</v>
+        <v>687</v>
       </c>
       <c r="H94" s="1">
         <v>19</v>
       </c>
       <c r="I94" s="32">
         <v>45544</v>
       </c>
       <c r="J94" s="32">
         <v>45597</v>
       </c>
       <c r="K94" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="30">
       <c r="A95" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B95" s="36" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="C95" s="36" t="s">
         <v>138</v>
       </c>
       <c r="D95" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E95" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F95" s="34">
         <v>52404</v>
       </c>
       <c r="G95" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H95" s="34">
         <v>183</v>
       </c>
       <c r="I95" s="35">
         <v>45754</v>
       </c>
       <c r="J95" s="35">
         <v>45810</v>
       </c>
       <c r="K95" s="34" t="s">
         <v>65</v>
       </c>
       <c r="L95" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="30">
       <c r="A96" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F96" s="1">
         <v>50131</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H96" s="1">
         <v>39</v>
       </c>
       <c r="I96" s="32">
         <v>45754</v>
       </c>
       <c r="J96" s="32">
         <v>45810</v>
       </c>
       <c r="K96" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L96" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="30">
       <c r="A97" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B97" s="36" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C97" s="36" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D97" s="34" t="s">
         <v>147</v>
       </c>
       <c r="E97" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F97" s="36">
         <v>50009</v>
       </c>
       <c r="G97" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H97" s="34">
         <v>8</v>
       </c>
       <c r="I97" s="35">
         <v>45754</v>
       </c>
       <c r="J97" s="35">
         <v>45810</v>
       </c>
       <c r="K97" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L97" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="30">
       <c r="A98" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B98" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C98" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="C98" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" s="1" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F98" s="3">
         <v>50010</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H98" s="1">
         <v>9</v>
       </c>
       <c r="I98" s="32">
         <v>45754</v>
       </c>
       <c r="J98" s="32">
         <v>45810</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L98" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="99" spans="1:12" ht="30">
       <c r="A99" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B99" s="36" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="C99" s="36" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D99" s="34" t="s">
         <v>147</v>
       </c>
       <c r="E99" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F99" s="36">
         <v>50021</v>
       </c>
       <c r="G99" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H99" s="34">
         <v>7</v>
       </c>
       <c r="I99" s="35">
         <v>45754</v>
       </c>
       <c r="J99" s="35">
         <v>45810</v>
       </c>
       <c r="K99" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L99" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="30">
       <c r="A100" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F100" s="3">
         <v>51501</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H100" s="1">
         <v>6</v>
       </c>
       <c r="I100" s="32">
         <v>45754</v>
       </c>
       <c r="J100" s="32">
         <v>45810</v>
       </c>
       <c r="K100" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="30">
       <c r="A101" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B101" s="36" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="C101" s="36" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D101" s="34" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E101" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F101" s="36">
         <v>50801</v>
       </c>
       <c r="G101" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H101" s="34">
         <v>9</v>
       </c>
       <c r="I101" s="35">
         <v>45754</v>
       </c>
       <c r="J101" s="35">
         <v>45810</v>
       </c>
       <c r="K101" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L101" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="30">
       <c r="A102" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F102" s="3">
         <v>50310</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H102" s="1">
         <v>11</v>
       </c>
       <c r="I102" s="32">
         <v>45754</v>
       </c>
       <c r="J102" s="32">
         <v>45810</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L102" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="30">
       <c r="A103" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B103" s="36" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="C103" s="36" t="s">
         <v>135</v>
       </c>
       <c r="D103" s="34" t="s">
         <v>136</v>
       </c>
       <c r="E103" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F103" s="36">
         <v>50501</v>
       </c>
       <c r="G103" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H103" s="34">
         <v>10</v>
       </c>
       <c r="I103" s="35">
         <v>45754</v>
       </c>
       <c r="J103" s="35">
         <v>45810</v>
       </c>
       <c r="K103" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L103" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="30">
       <c r="A104" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F104" s="3">
         <v>50125</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H104" s="1">
         <v>6</v>
       </c>
       <c r="I104" s="32">
         <v>45754</v>
       </c>
       <c r="J104" s="32">
         <v>45810</v>
       </c>
       <c r="K104" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L104" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="105" spans="1:12" ht="30">
       <c r="A105" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B105" s="36" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="C105" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D105" s="34" t="s">
         <v>53</v>
       </c>
       <c r="E105" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F105" s="36">
         <v>50401</v>
       </c>
       <c r="G105" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H105" s="34">
         <v>9</v>
       </c>
       <c r="I105" s="35">
         <v>45754</v>
       </c>
       <c r="J105" s="35">
         <v>45810</v>
       </c>
       <c r="K105" s="34" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L105" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="106" spans="1:12" ht="30">
       <c r="A106" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F106" s="3">
         <v>51106</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H106" s="1">
         <v>5</v>
       </c>
       <c r="I106" s="32">
         <v>45754</v>
       </c>
       <c r="J106" s="32">
         <v>45810</v>
       </c>
       <c r="K106" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L106" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="107" spans="1:12" ht="30">
       <c r="A107" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B107" s="36" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C107" s="36" t="s">
         <v>25</v>
       </c>
       <c r="D107" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E107" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F107" s="36">
         <v>50266</v>
       </c>
       <c r="G107" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H107" s="34">
         <v>7</v>
       </c>
       <c r="I107" s="35">
         <v>45754</v>
       </c>
       <c r="J107" s="35">
         <v>45810</v>
       </c>
       <c r="K107" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L107" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="30">
       <c r="A108" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F108" s="3">
         <v>50266</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H108" s="1">
         <v>7</v>
       </c>
       <c r="I108" s="32">
         <v>45754</v>
       </c>
       <c r="J108" s="32">
         <v>45810</v>
       </c>
       <c r="K108" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L108" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="30">
       <c r="A109" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B109" s="36" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C109" s="36" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="D109" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E109" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F109" s="36">
         <v>50613</v>
       </c>
       <c r="G109" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H109" s="34">
         <v>8</v>
       </c>
       <c r="I109" s="35">
         <v>45754</v>
       </c>
       <c r="J109" s="35">
         <v>45810</v>
       </c>
       <c r="K109" s="34" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L109" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="30">
       <c r="A110" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F110" s="3">
         <v>52404</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H110" s="1">
         <v>10</v>
       </c>
       <c r="I110" s="32">
         <v>45754</v>
       </c>
       <c r="J110" s="32">
         <v>45810</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L110" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="30">
       <c r="A111" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B111" s="36" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="C111" s="36" t="s">
         <v>138</v>
       </c>
       <c r="D111" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E111" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F111" s="36">
         <v>52411</v>
       </c>
       <c r="G111" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H111" s="34">
         <v>10</v>
       </c>
       <c r="I111" s="35">
         <v>45754</v>
       </c>
       <c r="J111" s="35">
         <v>45810</v>
       </c>
       <c r="K111" s="34" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L111" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="30">
       <c r="A112" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F112" s="3">
         <v>52402</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H112" s="1">
         <v>11</v>
       </c>
       <c r="I112" s="32">
         <v>45754</v>
       </c>
       <c r="J112" s="32">
         <v>45810</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:12" ht="30">
       <c r="A113" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B113" s="36" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="C113" s="36" t="s">
         <v>32</v>
       </c>
       <c r="D113" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E113" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F113" s="36">
         <v>52732</v>
       </c>
       <c r="G113" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H113" s="34">
         <v>7</v>
       </c>
       <c r="I113" s="35">
         <v>45754</v>
       </c>
       <c r="J113" s="35">
         <v>45810</v>
       </c>
       <c r="K113" s="34" t="s">
         <v>35</v>
       </c>
       <c r="L113" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="114" spans="1:12" ht="30">
       <c r="A114" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F114" s="3">
         <v>52241</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H114" s="1">
         <v>10</v>
       </c>
       <c r="I114" s="32">
         <v>45754</v>
       </c>
       <c r="J114" s="32">
         <v>45810</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="30">
       <c r="A115" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B115" s="36" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C115" s="36" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D115" s="34" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E115" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F115" s="36">
         <v>52806</v>
       </c>
       <c r="G115" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H115" s="34">
         <v>8</v>
       </c>
       <c r="I115" s="35">
         <v>45754</v>
       </c>
       <c r="J115" s="35">
         <v>45810</v>
       </c>
       <c r="K115" s="34" t="s">
         <v>35</v>
       </c>
       <c r="L115" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="30">
       <c r="A116" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F116" s="3">
         <v>52807</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H116" s="1">
         <v>9</v>
       </c>
       <c r="I116" s="32">
         <v>45754</v>
       </c>
       <c r="J116" s="32">
         <v>45810</v>
       </c>
       <c r="K116" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L116" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="30">
       <c r="A117" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B117" s="36" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="C117" s="36" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D117" s="34" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E117" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F117" s="36">
         <v>52101</v>
       </c>
       <c r="G117" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H117" s="34">
         <v>7</v>
       </c>
       <c r="I117" s="35">
         <v>45754</v>
       </c>
       <c r="J117" s="35">
         <v>45810</v>
       </c>
       <c r="K117" s="34" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L117" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:12" ht="30">
       <c r="A118" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F118" s="3">
         <v>52002</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H118" s="1">
         <v>18</v>
       </c>
       <c r="I118" s="32">
         <v>45754</v>
       </c>
       <c r="J118" s="32">
         <v>45810</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L118" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="30">
       <c r="A119" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B119" s="36" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C119" s="36" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D119" s="34" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E119" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F119" s="36">
         <v>52246</v>
       </c>
       <c r="G119" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H119" s="34">
         <v>8</v>
       </c>
       <c r="I119" s="35">
         <v>45754</v>
       </c>
       <c r="J119" s="35">
         <v>45810</v>
       </c>
       <c r="K119" s="34" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L119" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="30">
       <c r="A120" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>291</v>
+        <v>166</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F120" s="3">
         <v>52632</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H120" s="1">
         <v>9</v>
       </c>
       <c r="I120" s="32">
         <v>45754</v>
       </c>
       <c r="J120" s="32">
         <v>45810</v>
       </c>
       <c r="K120" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L120" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="121" spans="1:12" ht="30">
       <c r="A121" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B121" s="36" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="C121" s="36" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="D121" s="34" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="E121" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F121" s="36">
         <v>50138</v>
       </c>
       <c r="G121" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H121" s="34">
         <v>6</v>
       </c>
       <c r="I121" s="35">
         <v>45754</v>
       </c>
       <c r="J121" s="35">
         <v>45810</v>
       </c>
       <c r="K121" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L121" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="122" spans="1:12" ht="30">
       <c r="A122" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F122" s="3">
         <v>52057</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H122" s="1">
         <v>6</v>
       </c>
       <c r="I122" s="32">
         <v>45754</v>
       </c>
       <c r="J122" s="32">
         <v>45810</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L122" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="30">
       <c r="A123" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B123" s="36" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="C123" s="36" t="s">
         <v>131</v>
       </c>
       <c r="D123" s="34" t="s">
         <v>132</v>
       </c>
       <c r="E123" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F123" s="36">
         <v>50158</v>
       </c>
       <c r="G123" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H123" s="34">
         <v>7</v>
       </c>
       <c r="I123" s="35">
         <v>45754</v>
       </c>
       <c r="J123" s="35">
         <v>45810</v>
       </c>
       <c r="K123" s="34" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L123" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="124" spans="1:12" ht="30">
       <c r="A124" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F124" s="3">
         <v>52761</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H124" s="1">
         <v>8</v>
       </c>
       <c r="I124" s="32">
         <v>45754</v>
       </c>
       <c r="J124" s="32">
         <v>45810</v>
       </c>
       <c r="K124" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="125" spans="1:12" ht="30">
       <c r="A125" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B125" s="36" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="C125" s="36" t="s">
         <v>38</v>
       </c>
       <c r="D125" s="34" t="s">
         <v>39</v>
       </c>
       <c r="E125" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F125" s="36">
         <v>52501</v>
       </c>
       <c r="G125" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H125" s="34">
         <v>15</v>
       </c>
       <c r="I125" s="35">
         <v>45754</v>
       </c>
       <c r="J125" s="35">
         <v>45810</v>
       </c>
       <c r="K125" s="34" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L125" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="30">
       <c r="A126" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F126" s="3">
         <v>50702</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H126" s="1">
         <v>11</v>
       </c>
       <c r="I126" s="32">
         <v>45754</v>
       </c>
       <c r="J126" s="32">
         <v>45810</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L126" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="30">
       <c r="A127" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B127" s="36" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="C127" s="36" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D127" s="34" t="s">
         <v>17</v>
       </c>
       <c r="E127" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F127" s="36">
         <v>52655</v>
       </c>
       <c r="G127" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H127" s="34">
         <v>13</v>
       </c>
       <c r="I127" s="35">
         <v>45754</v>
       </c>
       <c r="J127" s="35">
         <v>45810</v>
       </c>
       <c r="K127" s="34" t="s">
         <v>35</v>
       </c>
       <c r="L127" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="30" hidden="1">
       <c r="A128" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F128" s="1">
         <v>52404</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H128" s="1">
         <v>0</v>
       </c>
       <c r="I128" s="32">
         <v>45819</v>
       </c>
       <c r="J128" s="32">
         <v>45839</v>
       </c>
       <c r="K128" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L128" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="129" spans="1:12" ht="30" hidden="1">
       <c r="A129" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B129" s="36" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="C129" s="36" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="D129" s="34" t="s">
         <v>147</v>
       </c>
       <c r="E129" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F129" s="34">
         <v>50131</v>
       </c>
       <c r="G129" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H129" s="34">
         <v>0</v>
       </c>
       <c r="I129" s="35">
         <v>45819</v>
       </c>
       <c r="J129" s="35">
         <v>45839</v>
       </c>
       <c r="K129" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L129" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="130" spans="1:12" ht="30" hidden="1">
       <c r="A130" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F130" s="3">
         <v>50009</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H130" s="1">
         <v>0</v>
       </c>
       <c r="I130" s="32">
         <v>45819</v>
       </c>
       <c r="J130" s="32">
         <v>45839</v>
       </c>
       <c r="K130" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L130" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="131" spans="1:12" ht="30" hidden="1">
       <c r="A131" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B131" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="C131" s="36" t="s">
         <v>254</v>
       </c>
-      <c r="C131" s="36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" s="34" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="E131" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F131" s="36">
         <v>50010</v>
       </c>
       <c r="G131" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H131" s="34">
         <v>0</v>
       </c>
       <c r="I131" s="35">
         <v>45819</v>
       </c>
       <c r="J131" s="35">
         <v>45839</v>
       </c>
       <c r="K131" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L131" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:12" ht="30" hidden="1">
       <c r="A132" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F132" s="3">
         <v>50021</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H132" s="1">
         <v>0</v>
       </c>
       <c r="I132" s="32">
         <v>45819</v>
       </c>
       <c r="J132" s="32">
         <v>45839</v>
       </c>
       <c r="K132" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="133" spans="1:12" ht="30" hidden="1">
       <c r="A133" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B133" s="36" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C133" s="36" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D133" s="34" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E133" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F133" s="36">
         <v>51501</v>
       </c>
       <c r="G133" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H133" s="34">
         <v>0</v>
       </c>
       <c r="I133" s="35">
         <v>45819</v>
       </c>
       <c r="J133" s="35">
         <v>45839</v>
       </c>
       <c r="K133" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L133" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="134" spans="1:12" ht="30" hidden="1">
       <c r="A134" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F134" s="3">
         <v>50801</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H134" s="1">
         <v>0</v>
       </c>
       <c r="I134" s="32">
         <v>45819</v>
       </c>
       <c r="J134" s="32">
         <v>45839</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="135" spans="1:12" ht="30" hidden="1">
       <c r="A135" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B135" s="36" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="C135" s="36" t="s">
         <v>17</v>
       </c>
       <c r="D135" s="34" t="s">
         <v>147</v>
       </c>
       <c r="E135" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F135" s="36">
         <v>50310</v>
       </c>
       <c r="G135" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H135" s="34">
         <v>0</v>
       </c>
       <c r="I135" s="35">
         <v>45819</v>
       </c>
       <c r="J135" s="35">
         <v>45839</v>
       </c>
       <c r="K135" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L135" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="136" spans="1:12" ht="30" hidden="1">
       <c r="A136" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F136" s="3">
         <v>50501</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H136" s="1">
         <v>0</v>
       </c>
       <c r="I136" s="32">
         <v>45819</v>
       </c>
       <c r="J136" s="32">
         <v>45839</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="137" spans="1:12" ht="30" hidden="1">
       <c r="A137" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B137" s="36" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="C137" s="36" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="D137" s="34" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="E137" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F137" s="36">
         <v>50125</v>
       </c>
       <c r="G137" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H137" s="34">
         <v>0</v>
       </c>
       <c r="I137" s="35">
         <v>45819</v>
       </c>
       <c r="J137" s="35">
         <v>45839</v>
       </c>
       <c r="K137" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L137" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="138" spans="1:12" ht="30" hidden="1">
       <c r="A138" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F138" s="3">
         <v>50401</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H138" s="1">
         <v>0</v>
       </c>
       <c r="I138" s="32">
         <v>45819</v>
       </c>
       <c r="J138" s="32">
         <v>45839</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L138" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="139" spans="1:12" ht="30" hidden="1">
       <c r="A139" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B139" s="36" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C139" s="36" t="s">
         <v>126</v>
       </c>
       <c r="D139" s="34" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E139" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F139" s="36">
         <v>51106</v>
       </c>
       <c r="G139" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H139" s="34">
         <v>0</v>
       </c>
       <c r="I139" s="35">
         <v>45819</v>
       </c>
       <c r="J139" s="35">
         <v>45839</v>
       </c>
       <c r="K139" s="34" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L139" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="140" spans="1:12" ht="30" hidden="1">
       <c r="A140" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F140" s="3">
         <v>50266</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H140" s="1">
         <v>0</v>
       </c>
       <c r="I140" s="32">
         <v>45819</v>
       </c>
       <c r="J140" s="32">
         <v>45839</v>
       </c>
       <c r="K140" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="141" spans="1:12" ht="30" hidden="1">
       <c r="A141" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B141" s="36" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="C141" s="36" t="s">
         <v>25</v>
       </c>
       <c r="D141" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E141" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F141" s="36">
         <v>50266</v>
       </c>
       <c r="G141" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H141" s="34">
         <v>0</v>
       </c>
       <c r="I141" s="35">
         <v>45819</v>
       </c>
       <c r="J141" s="35">
         <v>45839</v>
       </c>
       <c r="K141" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L141" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="142" spans="1:12" ht="30" hidden="1">
       <c r="A142" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F142" s="3">
         <v>50613</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H142" s="1">
         <v>0</v>
       </c>
       <c r="I142" s="32">
         <v>45819</v>
       </c>
       <c r="J142" s="32">
         <v>45839</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L142" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="143" spans="1:12" ht="30" hidden="1">
       <c r="A143" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B143" s="36" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="C143" s="36" t="s">
         <v>138</v>
       </c>
       <c r="D143" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E143" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F143" s="36">
         <v>52404</v>
       </c>
       <c r="G143" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H143" s="34">
         <v>0</v>
       </c>
       <c r="I143" s="35">
         <v>45819</v>
       </c>
       <c r="J143" s="35">
         <v>45839</v>
       </c>
       <c r="K143" s="34" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L143" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="144" spans="1:12" ht="30" hidden="1">
       <c r="A144" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F144" s="3">
         <v>52411</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H144" s="1">
         <v>0</v>
       </c>
       <c r="I144" s="32">
         <v>45819</v>
       </c>
       <c r="J144" s="32">
         <v>45839</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L144" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="145" spans="1:12" ht="30" hidden="1">
       <c r="A145" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B145" s="36" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C145" s="36" t="s">
         <v>138</v>
       </c>
       <c r="D145" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E145" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F145" s="36">
         <v>52402</v>
       </c>
       <c r="G145" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H145" s="34">
         <v>0</v>
       </c>
       <c r="I145" s="35">
         <v>45819</v>
       </c>
       <c r="J145" s="35">
         <v>45839</v>
       </c>
       <c r="K145" s="34" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L145" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="146" spans="1:12" ht="30" hidden="1">
       <c r="A146" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F146" s="3">
         <v>52732</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H146" s="1">
         <v>0</v>
       </c>
       <c r="I146" s="32">
         <v>45819</v>
       </c>
       <c r="J146" s="32">
         <v>45839</v>
       </c>
       <c r="K146" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="147" spans="1:12" ht="30" hidden="1">
       <c r="A147" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B147" s="36" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="C147" s="36" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="D147" s="34" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E147" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F147" s="36">
         <v>52241</v>
       </c>
       <c r="G147" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H147" s="34">
         <v>0</v>
       </c>
       <c r="I147" s="35">
         <v>45819</v>
       </c>
       <c r="J147" s="35">
         <v>45839</v>
       </c>
       <c r="K147" s="34" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L147" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="148" spans="1:12" ht="30" hidden="1">
       <c r="A148" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F148" s="3">
         <v>52806</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H148" s="1">
         <v>0</v>
       </c>
       <c r="I148" s="32">
         <v>45819</v>
       </c>
       <c r="J148" s="32">
         <v>45839</v>
       </c>
       <c r="K148" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L148" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="149" spans="1:12" ht="30" hidden="1">
       <c r="A149" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B149" s="36" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C149" s="36" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="D149" s="34" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="E149" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F149" s="36">
         <v>52807</v>
       </c>
       <c r="G149" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H149" s="34">
         <v>0</v>
       </c>
       <c r="I149" s="35">
         <v>45819</v>
       </c>
       <c r="J149" s="35">
         <v>45839</v>
       </c>
       <c r="K149" s="34" t="s">
         <v>35</v>
       </c>
       <c r="L149" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="150" spans="1:12" ht="30" hidden="1">
       <c r="A150" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F150" s="3">
         <v>52101</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H150" s="1">
         <v>0</v>
       </c>
       <c r="I150" s="32">
         <v>45819</v>
       </c>
       <c r="J150" s="32">
         <v>45839</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L150" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="151" spans="1:12" ht="30" hidden="1">
       <c r="A151" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B151" s="36" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="C151" s="36" t="s">
         <v>129</v>
       </c>
       <c r="D151" s="34" t="s">
         <v>129</v>
       </c>
       <c r="E151" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F151" s="36">
         <v>52002</v>
       </c>
       <c r="G151" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H151" s="34">
         <v>0</v>
       </c>
       <c r="I151" s="35">
         <v>45819</v>
       </c>
       <c r="J151" s="35">
         <v>45839</v>
       </c>
       <c r="K151" s="34" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L151" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="152" spans="1:12" ht="30" hidden="1">
       <c r="A152" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F152" s="3">
         <v>52246</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H152" s="1">
         <v>0</v>
       </c>
       <c r="I152" s="32">
         <v>45819</v>
       </c>
       <c r="J152" s="32">
         <v>45839</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="153" spans="1:12" ht="30" hidden="1">
       <c r="A153" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B153" s="36" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="C153" s="36" t="s">
-        <v>291</v>
+        <v>166</v>
       </c>
       <c r="D153" s="34" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="E153" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F153" s="36">
         <v>52632</v>
       </c>
       <c r="G153" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H153" s="34">
         <v>0</v>
       </c>
       <c r="I153" s="35">
         <v>45819</v>
       </c>
       <c r="J153" s="35">
         <v>45839</v>
       </c>
       <c r="K153" s="34" t="s">
         <v>35</v>
       </c>
       <c r="L153" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="154" spans="1:12" ht="30" hidden="1">
       <c r="A154" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F154" s="3">
         <v>50138</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H154" s="1">
         <v>0</v>
       </c>
       <c r="I154" s="32">
         <v>45819</v>
       </c>
       <c r="J154" s="32">
         <v>45839</v>
       </c>
       <c r="K154" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="155" spans="1:12" ht="30" hidden="1">
       <c r="A155" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B155" s="36" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="C155" s="36" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="D155" s="34" t="s">
         <v>111</v>
       </c>
       <c r="E155" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F155" s="36">
         <v>52057</v>
       </c>
       <c r="G155" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H155" s="34">
         <v>0</v>
       </c>
       <c r="I155" s="35">
         <v>45819</v>
       </c>
       <c r="J155" s="35">
         <v>45839</v>
       </c>
       <c r="K155" s="34" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L155" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="156" spans="1:12" ht="30" hidden="1">
       <c r="A156" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F156" s="3">
         <v>50158</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H156" s="1">
         <v>0</v>
       </c>
       <c r="I156" s="32">
         <v>45819</v>
       </c>
       <c r="J156" s="32">
         <v>45839</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L156" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="157" spans="1:12" ht="30" hidden="1">
       <c r="A157" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B157" s="36" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="C157" s="36" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D157" s="34" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E157" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F157" s="36">
         <v>52761</v>
       </c>
       <c r="G157" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H157" s="34">
         <v>0</v>
       </c>
       <c r="I157" s="35">
         <v>45819</v>
       </c>
       <c r="J157" s="35">
         <v>45839</v>
       </c>
       <c r="K157" s="34" t="s">
         <v>35</v>
       </c>
       <c r="L157" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="158" spans="1:12" ht="30" hidden="1">
       <c r="A158" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F158" s="3">
         <v>52501</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H158" s="1">
         <v>0</v>
       </c>
       <c r="I158" s="32">
         <v>45819</v>
       </c>
       <c r="J158" s="32">
         <v>45839</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="L158" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="159" spans="1:12" ht="30" hidden="1">
       <c r="A159" s="33" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B159" s="36" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C159" s="36" t="s">
         <v>57</v>
       </c>
       <c r="D159" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E159" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F159" s="36">
         <v>50702</v>
       </c>
       <c r="G159" s="34" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H159" s="34">
         <v>0</v>
       </c>
       <c r="I159" s="35">
         <v>45819</v>
       </c>
       <c r="J159" s="35">
         <v>45839</v>
       </c>
       <c r="K159" s="34" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L159" s="34" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:12" ht="30" hidden="1">
       <c r="A160" s="11" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F160" s="3">
         <v>52655</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="H160" s="1">
         <v>0</v>
       </c>
       <c r="I160" s="32">
         <v>45819</v>
       </c>
       <c r="J160" s="32">
         <v>45839</v>
       </c>
       <c r="K160" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L160" s="1" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="161" spans="1:12" ht="15">
       <c r="A161" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F161" s="1">
         <v>50266</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H161" s="1">
@@ -61268,967 +35186,986 @@
       </c>
       <c r="F165" s="34">
         <v>50266</v>
       </c>
       <c r="G165" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H165" s="34">
         <v>33</v>
       </c>
       <c r="I165" s="35">
         <v>45720</v>
       </c>
       <c r="J165" s="35">
         <v>45751</v>
       </c>
       <c r="K165" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L165" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="166" spans="1:12" ht="15">
       <c r="A166" s="33" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B166" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C166" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D166" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E166" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F166" s="34">
         <v>50266</v>
       </c>
       <c r="G166" s="34" t="s">
         <v>143</v>
       </c>
       <c r="H166" s="34">
         <v>12</v>
       </c>
       <c r="I166" s="35">
         <v>45496</v>
       </c>
       <c r="J166" s="35">
         <v>45558</v>
       </c>
       <c r="K166" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L166" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="167" spans="1:12" ht="15">
       <c r="A167" s="11" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F167" s="1">
         <v>50266</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H167" s="1">
         <v>47</v>
       </c>
       <c r="I167" s="32">
         <v>45553</v>
       </c>
       <c r="J167" s="32">
         <v>45614</v>
       </c>
       <c r="K167" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L167" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:12" ht="15">
       <c r="A168" s="33" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B168" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D168" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E168" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F168" s="34">
         <v>50266</v>
       </c>
       <c r="G168" s="34" t="s">
         <v>143</v>
       </c>
       <c r="H168" s="34">
         <v>8</v>
       </c>
       <c r="I168" s="35">
         <v>45566</v>
       </c>
       <c r="J168" s="35">
         <v>45627</v>
       </c>
       <c r="K168" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L168" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="169" spans="1:12" ht="15">
       <c r="A169" s="33" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B169" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C169" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D169" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E169" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F169" s="34">
         <v>50266</v>
       </c>
       <c r="G169" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H169" s="34">
         <v>32</v>
       </c>
       <c r="I169" s="35">
         <v>45594</v>
       </c>
       <c r="J169" s="35">
         <v>45655</v>
       </c>
       <c r="K169" s="34" t="s">
         <v>45</v>
       </c>
       <c r="L169" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="170" spans="1:12" ht="15">
       <c r="A170" s="33" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B170" s="34" t="s">
         <v>139</v>
       </c>
       <c r="C170" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D170" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E170" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F170" s="34">
         <v>50266</v>
       </c>
       <c r="G170" s="34" t="s">
         <v>143</v>
       </c>
       <c r="H170" s="34">
         <v>2</v>
       </c>
       <c r="I170" s="35">
         <v>45622</v>
       </c>
       <c r="J170" s="35">
         <v>45683</v>
       </c>
       <c r="K170" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L170" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="171" spans="1:12" ht="15">
       <c r="A171" s="11" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F171" s="1">
         <v>50266</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H171" s="1">
         <v>21</v>
       </c>
       <c r="I171" s="32">
         <v>45636</v>
       </c>
       <c r="J171" s="32">
         <v>45698</v>
       </c>
       <c r="K171" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L171" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="172" spans="1:12" ht="15">
       <c r="A172" s="11" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F172" s="1">
         <v>50266</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H172" s="1">
         <v>34</v>
       </c>
       <c r="I172" s="32">
         <v>45734</v>
       </c>
       <c r="J172" s="32">
         <v>45795</v>
       </c>
       <c r="K172" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L172" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="173" spans="1:12" ht="15">
       <c r="A173" s="11" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F173" s="1">
         <v>50266</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H173" s="1">
         <v>14</v>
       </c>
       <c r="I173" s="32">
         <v>45748</v>
       </c>
       <c r="J173" s="32">
         <v>45809</v>
       </c>
       <c r="K173" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L173" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="174" spans="1:12" ht="15">
       <c r="A174" s="33" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B174" s="34" t="s">
         <v>139</v>
       </c>
       <c r="C174" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D174" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E174" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F174" s="34">
         <v>50266</v>
       </c>
       <c r="G174" s="34" t="s">
         <v>143</v>
       </c>
       <c r="H174" s="34">
         <v>46</v>
       </c>
       <c r="I174" s="35">
         <v>45762</v>
       </c>
       <c r="J174" s="35">
         <v>45823</v>
       </c>
       <c r="K174" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L174" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:12" ht="15">
       <c r="A175" s="11" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F175" s="1">
         <v>50266</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H175" s="1">
         <v>41</v>
       </c>
       <c r="I175" s="32">
         <v>45776</v>
       </c>
       <c r="J175" s="32">
         <v>45837</v>
       </c>
       <c r="K175" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L175" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="176" spans="1:12" ht="15">
       <c r="A176" s="11" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F176" s="1">
         <v>50266</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H176" s="1">
         <v>24</v>
       </c>
       <c r="I176" s="32">
         <v>45790</v>
       </c>
       <c r="J176" s="32">
         <v>45852</v>
       </c>
       <c r="K176" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L176" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="177" spans="1:12" ht="15">
       <c r="A177" s="33" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B177" s="34" t="s">
         <v>139</v>
       </c>
       <c r="C177" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D177" s="34" t="s">
         <v>26</v>
       </c>
       <c r="E177" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F177" s="34">
         <v>50266</v>
       </c>
       <c r="G177" s="34" t="s">
         <v>143</v>
       </c>
       <c r="H177" s="34">
         <v>35</v>
       </c>
       <c r="I177" s="35">
         <v>45818</v>
       </c>
       <c r="J177" s="35">
         <v>45879</v>
       </c>
       <c r="K177" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L177" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="178" spans="1:12" ht="15">
       <c r="A178" s="11" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F178" s="1">
         <v>50266</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H178" s="1">
         <v>35</v>
       </c>
       <c r="I178" s="32">
         <v>45832</v>
       </c>
       <c r="J178" s="32">
         <v>45893</v>
       </c>
       <c r="K178" s="1" t="s">
         <v>28</v>
       </c>
       <c r="L178" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="179" spans="1:12" ht="15">
       <c r="A179" s="11" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>621</v>
+        <v>634</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F179" s="1">
         <v>52776</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H179" s="1">
         <v>1</v>
       </c>
       <c r="I179" s="32">
         <v>45490</v>
       </c>
       <c r="J179" s="32">
         <v>45522</v>
       </c>
       <c r="K179" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L179" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="180" spans="1:12" ht="15">
       <c r="A180" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F180" s="1">
         <v>52203</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H180" s="1">
         <v>651</v>
       </c>
       <c r="I180" s="32">
         <v>45748</v>
       </c>
       <c r="J180" s="32">
         <v>45809</v>
       </c>
       <c r="K180" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L180" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="181" spans="1:12" ht="15">
       <c r="A181" s="11" t="s">
-        <v>657</v>
+        <v>670</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>658</v>
+        <v>671</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F181" s="1">
         <v>51106</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H181" s="1">
         <v>58</v>
       </c>
       <c r="I181" s="32">
         <v>45533</v>
       </c>
       <c r="J181" s="32">
         <v>45565</v>
       </c>
       <c r="K181" s="1" t="s">
         <v>102</v>
       </c>
       <c r="L181" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="182" spans="1:12" ht="15">
       <c r="A182" s="11" t="s">
-        <v>657</v>
+        <v>670</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>658</v>
+        <v>671</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F182" s="1">
         <v>51106</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H182" s="1">
         <v>6</v>
       </c>
       <c r="I182" s="32">
         <v>45562</v>
       </c>
       <c r="J182" s="32">
         <v>45562</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="L182" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="183" spans="1:12" ht="15">
       <c r="A183" s="33" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B183" s="34" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
       <c r="C183" s="34" t="s">
         <v>97</v>
       </c>
       <c r="D183" s="34" t="s">
         <v>98</v>
       </c>
       <c r="E183" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F183" s="34">
         <v>50616</v>
       </c>
       <c r="G183" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H183" s="34">
         <v>36</v>
       </c>
       <c r="I183" s="35">
         <v>45482</v>
       </c>
       <c r="J183" s="35">
         <v>45536</v>
       </c>
       <c r="K183" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L183" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="184" spans="1:12" ht="15">
       <c r="A184" s="33" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B184" s="34" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C184" s="34" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D184" s="34" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E184" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F184" s="34">
         <v>50436</v>
       </c>
       <c r="G184" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H184" s="34">
         <v>128</v>
       </c>
       <c r="I184" s="35">
         <v>45792</v>
       </c>
       <c r="J184" s="35">
         <v>45821</v>
       </c>
       <c r="K184" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L184" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="185" spans="1:12" ht="15">
       <c r="A185" s="11" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F185" s="1">
         <v>50450</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H185" s="1">
         <v>30</v>
       </c>
       <c r="I185" s="32">
         <v>45792</v>
       </c>
       <c r="J185" s="32">
         <v>45821</v>
       </c>
       <c r="K185" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L185" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="186" spans="1:12" ht="15">
       <c r="A186" s="33" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B186" s="34" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="C186" s="34" t="s">
         <v>97</v>
       </c>
       <c r="D186" s="34" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="E186" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F186" s="34">
         <v>50616</v>
       </c>
       <c r="G186" s="34" t="s">
         <v>27</v>
       </c>
       <c r="H186" s="34">
         <v>20</v>
       </c>
       <c r="I186" s="35">
         <v>45792</v>
       </c>
       <c r="J186" s="35">
         <v>45821</v>
       </c>
       <c r="K186" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L186" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="187" spans="1:12" ht="15">
       <c r="A187" s="11" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F187" s="1">
         <v>50677</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H187" s="1">
         <v>18</v>
       </c>
       <c r="I187" s="32">
         <v>45792</v>
       </c>
       <c r="J187" s="32">
         <v>45821</v>
       </c>
       <c r="K187" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L187" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="188" spans="1:12" ht="15">
       <c r="A188" s="33" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="B188" s="34" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C188" s="34" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D188" s="34" t="s">
-        <v>709</v>
+        <v>722</v>
       </c>
       <c r="E188" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F188" s="34">
         <v>50436</v>
       </c>
       <c r="G188" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H188" s="34">
         <v>33</v>
       </c>
       <c r="I188" s="35">
         <v>45587</v>
       </c>
       <c r="J188" s="35">
         <v>45618</v>
       </c>
       <c r="K188" s="34" t="s">
         <v>54</v>
       </c>
       <c r="L188" s="34" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
     </row>
     <row r="189" spans="1:12">
       <c r="H189">
         <f>SUBTOTAL(9,H2:H188)</f>
         <v>7632</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L188" xr:uid="{3160C22F-FADD-4A7B-B4FB-176BA35CDFDA}">
     <filterColumn colId="6">
       <filters>
         <filter val="Amendment - Additional Employees"/>
         <filter val="Closing"/>
         <filter val="Mass Layoff"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:XFD1048576">
     <sortCondition ref="A3:A1048576"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="465031c5-3d91-457d-a71b-eb9b5941244d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bb079858-90af-4c1d-b6f1-55332f11d181" xsi:nil="true"/>
+    <SharedWithUsers xmlns="bb079858-90af-4c1d-b6f1-55332f11d181">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="465031c5-3d91-457d-a71b-eb9b5941244d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008FFDA55EC64F6340997887DF003F4858" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="610c4182e7e7902e7aea694cdd9432aa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb079858-90af-4c1d-b6f1-55332f11d181" xmlns:ns3="465031c5-3d91-457d-a71b-eb9b5941244d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="92492927522a77c15d270bbe3d3d4b37" ns2:_="" ns3:_="">
     <xsd:import namespace="bb079858-90af-4c1d-b6f1-55332f11d181"/>
     <xsd:import namespace="465031c5-3d91-457d-a71b-eb9b5941244d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -62419,79 +36356,60 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F40177C-67A3-4DD8-A168-9BC85606FD5C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6492E40-AF0B-480F-B23D-6DA53B2EBE0E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D66E9BA-12AB-4417-9A6A-6113397F4F5F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D66E9BA-12AB-4417-9A6A-6113397F4F5F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6492E40-AF0B-480F-B23D-6DA53B2EBE0E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>westendorf, lacie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>