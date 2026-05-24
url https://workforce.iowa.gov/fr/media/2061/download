--- v1 (2026-04-13)
+++ v2 (2026-05-24)
@@ -9,97 +9,98 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\iowa.gov.state.ia.us\data\IVRSusers\ABanes7\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ahazen\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79DC523E-BA73-4293-96D8-B58685C79806}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E40F5BE3-942A-4B6F-A8FC-FB0B86042523}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="3690" windowWidth="29040" windowHeight="16440" tabRatio="958" activeTab="9" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
+    <workbookView xWindow="37320" yWindow="-120" windowWidth="29040" windowHeight="16440" tabRatio="958" activeTab="9" xr2:uid="{F9B7F806-D517-4BEB-88FC-7156D5B87DDB}"/>
   </bookViews>
   <sheets>
     <sheet name="DIF CE Tracking" sheetId="22" r:id="rId1"/>
     <sheet name="Materials Purchased" sheetId="11" r:id="rId2"/>
     <sheet name="CRP Staff 1" sheetId="7" r:id="rId3"/>
     <sheet name="CRP Staff 2" sheetId="16" r:id="rId4"/>
     <sheet name="CRP Staff 3" sheetId="17" r:id="rId5"/>
     <sheet name="CRP Staff 4" sheetId="18" r:id="rId6"/>
     <sheet name="CRP Staff 5" sheetId="19" r:id="rId7"/>
     <sheet name="CRP Staff 6" sheetId="20" r:id="rId8"/>
     <sheet name="CRP Summary" sheetId="6" r:id="rId9"/>
     <sheet name="Invoice" sheetId="21" r:id="rId10"/>
     <sheet name="DIF CE Instructions" sheetId="23" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B10" i="21" l="1"/>
+  <c r="F19" i="6" l="1"/>
+  <c r="B10" i="21"/>
   <c r="B9" i="21"/>
   <c r="G40" i="20"/>
   <c r="D40" i="20"/>
   <c r="C40" i="20"/>
   <c r="B40" i="20"/>
   <c r="J39" i="20"/>
   <c r="E39" i="20"/>
   <c r="J38" i="20"/>
   <c r="E38" i="20"/>
   <c r="J37" i="20"/>
   <c r="E37" i="20"/>
   <c r="J36" i="20"/>
   <c r="E36" i="20"/>
   <c r="J35" i="20"/>
   <c r="E35" i="20"/>
   <c r="J34" i="20"/>
   <c r="E34" i="20"/>
   <c r="J33" i="20"/>
   <c r="E33" i="20"/>
   <c r="J32" i="20"/>
   <c r="E32" i="20"/>
   <c r="J31" i="20"/>
   <c r="E31" i="20"/>
   <c r="J30" i="20"/>
   <c r="E30" i="20"/>
@@ -591,51 +592,50 @@
   <c r="F19" i="21" s="1"/>
   <c r="F9" i="6" l="1"/>
   <c r="F41" i="21" s="1"/>
   <c r="F7" i="6"/>
   <c r="F31" i="21" s="1"/>
   <c r="F10" i="6"/>
   <c r="F46" i="21" s="1"/>
   <c r="F8" i="6"/>
   <c r="F36" i="21" s="1"/>
   <c r="F6" i="6"/>
   <c r="F26" i="21" s="1"/>
   <c r="A5" i="6"/>
   <c r="A17" i="21" s="1"/>
   <c r="E11" i="6"/>
   <c r="D11" i="6"/>
   <c r="C5" i="6"/>
   <c r="E40" i="7"/>
   <c r="C11" i="6" l="1"/>
   <c r="D18" i="21"/>
   <c r="F18" i="21" s="1"/>
   <c r="F5" i="6"/>
   <c r="B11" i="6"/>
   <c r="F21" i="21" l="1"/>
   <c r="F53" i="21" s="1"/>
   <c r="F18" i="6"/>
-  <c r="F19" i="6" s="1"/>
   <c r="F22" i="6" s="1"/>
   <c r="F11" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="117">
   <si>
     <t>CRP Employee Name:</t>
   </si>
   <si>
     <t>Number of Job Candidates:</t>
   </si>
   <si>
     <t>Administrative Activities</t>
   </si>
   <si>
     <t>Total Dollars Spent</t>
   </si>
   <si>
     <t>Technical Assistance</t>
   </si>
   <si>
     <t>Trainings</t>
   </si>
@@ -992,81 +992,81 @@
   <si>
     <t>Refer to The DIF CE Instructions sheet for more information on reimbursable and nonreimbursable items.</t>
   </si>
   <si>
     <t>DIF Customized Employment</t>
   </si>
   <si>
     <t>Menu of service activities which are accounted for by the units/hours authorized within the DIF CE. Any activity that falls under these categories, are not eligible for reimbursement under the tracking sheet, unless noted or pre approved. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Mileage to conduct DIF related activities CE, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>not drive time to get there or return</t>
     </r>
   </si>
   <si>
-    <t>*The IBC DIF grant will reimburse at a rate of $18.58 per unit.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">DIF Customized Employment (CE) Activities Monthly Report </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(email to ashley.hazen@iwd.iowa.gov by the 5th working day following the end of each month)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">*The IBC DIF Grant will reimburse at a rate of $19.96 per unit. </t>
   </si>
   <si>
     <t>Bill to : Iowa Blueprint for Change</t>
   </si>
   <si>
     <t xml:space="preserve">IBC Project Director Approval: </t>
   </si>
   <si>
     <t>To be filled out by IBC Staff only:</t>
   </si>
   <si>
     <t xml:space="preserve">IVRS grant H421D220018 </t>
+  </si>
+  <si>
+    <t>*The IBC DIF grant will reimburse at a rate of $19.96 per unit.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="mmmm\,\ yyyy"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1911,92 +1911,92 @@
     <xf numFmtId="44" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0033CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2338,56 +2338,56 @@
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28807D22-DBC0-4098-8B69-638BDF590E1E}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="44.08984375" customWidth="1"/>
     <col min="3" max="3" width="3.6328125" customWidth="1"/>
     <col min="4" max="4" width="35.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.5" x14ac:dyDescent="0.65">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="133" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="128"/>
-[...1 lines deleted...]
-      <c r="D1" s="128"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
     </row>
     <row r="2" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="117"/>
       <c r="B2" s="117"/>
       <c r="C2" s="117"/>
       <c r="D2" s="117"/>
     </row>
     <row r="3" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="117" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="121"/>
       <c r="C3" s="117"/>
       <c r="D3" s="117"/>
     </row>
     <row r="4" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="117" t="s">
         <v>61</v>
       </c>
       <c r="B4" s="121"/>
       <c r="C4" s="117"/>
       <c r="D4" s="117"/>
     </row>
     <row r="5" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="117" t="s">
@@ -2423,89 +2423,89 @@
     </row>
     <row r="9" spans="1:4" ht="12.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="42"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" s="41"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="fbyM4XoA6mcDyncmE4SEFC/VzIZkaD24BpUeEgR54mSBOi/G+BT1mNwzYAgODKq911E/2F5LbcctSvonP6BCzQ==" saltValue="JzFhj0lgimbvF8++hs21qw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71B123DE-7452-4F06-AB20-FE5EEE32B8C0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6328125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="21.1796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.26953125" customWidth="1"/>
     <col min="4" max="4" width="20.54296875" customWidth="1"/>
     <col min="5" max="5" width="15.54296875" customWidth="1"/>
     <col min="6" max="6" width="20.7265625" customWidth="1"/>
     <col min="7" max="8" width="15.6328125" customWidth="1"/>
     <col min="9" max="9" width="3.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="10" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:8" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.9">
       <c r="A2" s="71"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
-      <c r="D2" s="138"/>
-[...1 lines deleted...]
-      <c r="F2" s="138"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="128"/>
+      <c r="F2" s="128"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A3" s="72"/>
       <c r="B3" s="72"/>
       <c r="C3" s="72"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="74"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
     </row>
     <row r="4" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A4" s="75" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="76"/>
       <c r="E4" s="77" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="40" t="str">
         <f>'CRP Staff 1'!F4</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
     </row>
     <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A5" s="78"/>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="76"/>
       <c r="E5" s="79" t="s">
         <v>58</v>
       </c>
       <c r="F5" s="50"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
@@ -2520,98 +2520,98 @@
       </c>
       <c r="F6" s="80" t="s">
         <v>60</v>
       </c>
       <c r="G6" s="38"/>
       <c r="H6" s="38"/>
     </row>
     <row r="7" spans="1:8" ht="14.15" customHeight="1" x14ac:dyDescent="0.85">
       <c r="A7" s="81"/>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="76"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="75" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="82" t="str">
         <f>IF('CRP Summary'!B3="", Vendor Name, 'CRP Summary'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="C8" s="82"/>
       <c r="E8" s="126" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="83" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="82" t="str">
         <f>IF('DIF CE Tracking'!B4="", "Enter CRP Address on DIF CE Tracking Sheet", 'DIF CE Tracking'!B4)</f>
         <v>Enter CRP Address on DIF CE Tracking Sheet</v>
       </c>
       <c r="C9" s="82"/>
       <c r="D9" s="7"/>
       <c r="E9" s="127" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F9" s="125"/>
       <c r="G9" s="125"/>
     </row>
     <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="83" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="84" t="str">
         <f>IF('DIF CE Tracking'!B5="", "Enter CRP City, State, Zip on DIF CE Tracking Sheet", 'DIF CE Tracking'!B5)</f>
         <v>Enter CRP City, State, Zip on DIF CE Tracking Sheet</v>
       </c>
       <c r="C10" s="82"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="83" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="85"/>
       <c r="C11" s="82"/>
       <c r="D11" s="86"/>
-      <c r="E11" s="139" t="s">
+      <c r="E11" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="F11" s="140"/>
+      <c r="F11" s="130"/>
     </row>
     <row r="12" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D12" s="87"/>
-      <c r="E12" s="141" t="str">
+      <c r="E12" s="131" t="str">
         <f>IF('CRP Staff 1'!F4="", "",'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
-      <c r="F12" s="142"/>
+      <c r="F12" s="132"/>
     </row>
     <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="88" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="89"/>
       <c r="C14" s="89"/>
       <c r="D14" s="90" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="91" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="91" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="92" t="str">
         <f>'CRP Summary'!A1</f>
         <v>DIF Customized Employment (CE) Activities Monthly Report (email to ashley.hazen@iwd.iowa.gov by the 5th working day following the end of each month)</v>
       </c>
       <c r="B15" s="93"/>
       <c r="C15" s="93"/>
@@ -3115,51 +3115,51 @@
       </c>
       <c r="B46" s="93"/>
       <c r="C46" s="93"/>
       <c r="D46" s="67">
         <f>'CRP Staff 6'!G40</f>
         <v>0</v>
       </c>
       <c r="E46" s="99">
         <v>0.5</v>
       </c>
       <c r="F46" s="115">
         <f>+D46*E46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="97"/>
       <c r="B47" s="93"/>
       <c r="C47" s="93"/>
       <c r="D47" s="104"/>
       <c r="E47" s="104"/>
       <c r="F47" s="93"/>
     </row>
     <row r="48" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="97" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B48" s="93"/>
       <c r="C48" s="93"/>
       <c r="D48" s="104"/>
       <c r="E48" s="104"/>
       <c r="F48" s="93"/>
     </row>
     <row r="49" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="97" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="93"/>
       <c r="C49" s="93"/>
       <c r="D49" s="104"/>
       <c r="E49" s="104"/>
       <c r="F49" s="93"/>
     </row>
     <row r="50" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="97"/>
       <c r="B50" s="93"/>
       <c r="C50" s="93"/>
       <c r="D50" s="104"/>
       <c r="E50" s="104"/>
       <c r="F50" s="93"/>
     </row>
@@ -3187,61 +3187,61 @@
     <row r="53" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="106"/>
       <c r="B53" s="105"/>
       <c r="C53" s="105"/>
       <c r="D53" s="107"/>
       <c r="E53" s="108" t="s">
         <v>55</v>
       </c>
       <c r="F53" s="116">
         <f>IF(SUM(F18:F51)=0,0,SUM(F18:F46)+F51)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="109"/>
       <c r="B54" s="109"/>
       <c r="C54" s="109"/>
       <c r="D54" s="110"/>
     </row>
     <row r="55" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="111"/>
       <c r="C55" s="111"/>
     </row>
     <row r="56" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="112" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="112" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="VKMbsG/1n4ph01a4CHNbb8dukCUdhrB0ezhI00ZPvDnTJFQFzboV9HC22Aa/ZgLXilVZtJPEnSB9uenIpMdoCg==" saltValue="5Z8uvhYsSZ8LY6ldmwxZWg==" spinCount="100000" sheet="1"/>
+  <sheetProtection sheet="1"/>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="6" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13AF8428-8B84-43B8-B783-C6CA88D54ED6}">
   <dimension ref="A1:A32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:1" ht="32.5" x14ac:dyDescent="0.35">
       <c r="A1" s="55" t="s">
@@ -3396,55 +3396,55 @@
   </sheetData>
   <sheetProtection password="F30A" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59CA7BEB-C50B-49AF-9CBE-9A25F97C86F4}">
   <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="34.26953125" customWidth="1"/>
     <col min="2" max="2" width="14.26953125" customWidth="1"/>
     <col min="3" max="3" width="17.54296875" customWidth="1"/>
     <col min="4" max="4" width="27" customWidth="1"/>
     <col min="6" max="6" width="30.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="134" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="129"/>
-      <c r="C1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="46" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="C2" s="2"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A3" s="3"/>
       <c r="B3" s="9"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>14</v>
       </c>
@@ -3621,184 +3621,184 @@
       <c r="A36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="22">
         <f>SUM(C5:C35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B37" s="6"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="q7bAaAJkHKTlX3t1vdM3HD2r0+Hk0St29/XdIaeAcviH47LikXPu8+FDn/nPgKHgXG6Q6FzAf8W5ZCC9nVOy6g==" saltValue="BaKen0smwMFqsukP6i880A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9521632E-8712-4791-9122-F44187F27ED5}">
   <dimension ref="A1:R41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="18.54296875" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="37.81640625" customWidth="1"/>
     <col min="7" max="7" width="8.08984375" customWidth="1"/>
     <col min="8" max="8" width="35.81640625" customWidth="1"/>
     <col min="9" max="9" width="5.90625" style="7" customWidth="1"/>
     <col min="10" max="10" width="15.453125" customWidth="1"/>
     <col min="11" max="11" width="3.1796875" customWidth="1"/>
     <col min="12" max="12" width="11.26953125" customWidth="1"/>
     <col min="19" max="19" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="131" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="131"/>
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="132"/>
-[...4 lines deleted...]
-      <c r="F6" s="132"/>
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
@@ -3820,88 +3820,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...4 lines deleted...]
-      <c r="R9" s="133"/>
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...5 lines deleted...]
-      <c r="R10" s="133"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
@@ -3924,86 +3924,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...5 lines deleted...]
-      <c r="R13" s="133"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...5 lines deleted...]
-      <c r="R14" s="133"/>
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
@@ -4026,115 +4026,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...5 lines deleted...]
-      <c r="R17" s="133"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...5 lines deleted...]
-      <c r="R18" s="133"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...5 lines deleted...]
-      <c r="R19" s="133"/>
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
@@ -4223,86 +4223,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...5 lines deleted...]
-      <c r="R25" s="133"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
     </row>
     <row r="26" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...5 lines deleted...]
-      <c r="R26" s="133"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
@@ -4325,88 +4325,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...4 lines deleted...]
-      <c r="R29" s="134"/>
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
     </row>
     <row r="30" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...5 lines deleted...]
-      <c r="R30" s="134"/>
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
@@ -4684,162 +4684,162 @@
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1FECDB-89AC-44CA-A98B-B1DF2F962F19}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="38.81640625" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" customWidth="1"/>
     <col min="8" max="8" width="28.6328125" customWidth="1"/>
     <col min="10" max="10" width="15.54296875" customWidth="1"/>
     <col min="11" max="11" width="3.90625" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="131" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="131"/>
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="132"/>
-[...4 lines deleted...]
-      <c r="F6" s="132"/>
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
@@ -4861,88 +4861,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...4 lines deleted...]
-      <c r="R9" s="133"/>
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...5 lines deleted...]
-      <c r="R10" s="133"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
@@ -4965,86 +4965,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...5 lines deleted...]
-      <c r="R13" s="133"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...5 lines deleted...]
-      <c r="R14" s="133"/>
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
@@ -5067,115 +5067,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...5 lines deleted...]
-      <c r="R17" s="133"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...5 lines deleted...]
-      <c r="R18" s="133"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...5 lines deleted...]
-      <c r="R19" s="133"/>
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
@@ -5264,86 +5264,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...5 lines deleted...]
-      <c r="R25" s="133"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...5 lines deleted...]
-      <c r="R26" s="133"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
@@ -5366,88 +5366,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...4 lines deleted...]
-      <c r="R29" s="134"/>
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...5 lines deleted...]
-      <c r="R30" s="134"/>
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
@@ -5733,162 +5733,162 @@
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F80FE904-0791-406C-878D-161B84C06AC6}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="35.453125" customWidth="1"/>
     <col min="7" max="7" width="8.81640625" customWidth="1"/>
     <col min="8" max="8" width="29.08984375" customWidth="1"/>
     <col min="10" max="10" width="15.08984375" customWidth="1"/>
     <col min="11" max="11" width="4.1796875" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="131" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="131"/>
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="132"/>
-[...4 lines deleted...]
-      <c r="F6" s="132"/>
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="60.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
@@ -5910,88 +5910,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...4 lines deleted...]
-      <c r="R9" s="133"/>
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...5 lines deleted...]
-      <c r="R10" s="133"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
@@ -6014,86 +6014,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...5 lines deleted...]
-      <c r="R13" s="133"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...5 lines deleted...]
-      <c r="R14" s="133"/>
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
@@ -6116,115 +6116,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...5 lines deleted...]
-      <c r="R17" s="133"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...5 lines deleted...]
-      <c r="R18" s="133"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...5 lines deleted...]
-      <c r="R19" s="133"/>
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
@@ -6313,86 +6313,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...5 lines deleted...]
-      <c r="R25" s="133"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...5 lines deleted...]
-      <c r="R26" s="133"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
@@ -6415,88 +6415,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...4 lines deleted...]
-      <c r="R29" s="134"/>
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...5 lines deleted...]
-      <c r="R30" s="134"/>
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
@@ -6782,162 +6782,162 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC11E0B4-BCAA-4BF7-809A-D2730C9587C2}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="39.6328125" customWidth="1"/>
     <col min="7" max="7" width="9.6328125" customWidth="1"/>
     <col min="8" max="8" width="29.1796875" customWidth="1"/>
     <col min="10" max="10" width="14.36328125" customWidth="1"/>
     <col min="11" max="11" width="4.6328125" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="131" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="131"/>
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="132"/>
-[...4 lines deleted...]
-      <c r="F6" s="132"/>
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
@@ -6959,88 +6959,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...4 lines deleted...]
-      <c r="R9" s="133"/>
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...5 lines deleted...]
-      <c r="R10" s="133"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
@@ -7063,86 +7063,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...5 lines deleted...]
-      <c r="R13" s="133"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...5 lines deleted...]
-      <c r="R14" s="133"/>
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
@@ -7165,115 +7165,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...5 lines deleted...]
-      <c r="R17" s="133"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...5 lines deleted...]
-      <c r="R18" s="133"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...5 lines deleted...]
-      <c r="R19" s="133"/>
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
@@ -7362,86 +7362,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...5 lines deleted...]
-      <c r="R25" s="133"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...5 lines deleted...]
-      <c r="R26" s="133"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
@@ -7464,88 +7464,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...4 lines deleted...]
-      <c r="R29" s="134"/>
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...5 lines deleted...]
-      <c r="R30" s="134"/>
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
@@ -7831,162 +7831,162 @@
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6620514-6FF6-4552-8D6B-9C01FC8311E6}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="37.81640625" customWidth="1"/>
     <col min="7" max="7" width="11.1796875" customWidth="1"/>
     <col min="8" max="8" width="29.54296875" customWidth="1"/>
     <col min="10" max="10" width="16.1796875" customWidth="1"/>
     <col min="11" max="11" width="3.81640625" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="131" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="131"/>
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="132"/>
-[...4 lines deleted...]
-      <c r="F6" s="132"/>
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
@@ -8008,88 +8008,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...4 lines deleted...]
-      <c r="R9" s="133"/>
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...5 lines deleted...]
-      <c r="R10" s="133"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
@@ -8112,86 +8112,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...5 lines deleted...]
-      <c r="R13" s="133"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...5 lines deleted...]
-      <c r="R14" s="133"/>
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
@@ -8214,115 +8214,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...5 lines deleted...]
-      <c r="R17" s="133"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...5 lines deleted...]
-      <c r="R18" s="133"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...5 lines deleted...]
-      <c r="R19" s="133"/>
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
@@ -8411,86 +8411,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...5 lines deleted...]
-      <c r="R25" s="133"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...5 lines deleted...]
-      <c r="R26" s="133"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
@@ -8513,88 +8513,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...4 lines deleted...]
-      <c r="R29" s="134"/>
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...5 lines deleted...]
-      <c r="R30" s="134"/>
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
@@ -8880,162 +8880,162 @@
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE6E41B-832C-4A41-9031-F26F6C8B5EA7}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="19.453125" customWidth="1"/>
     <col min="3" max="3" width="20.453125" customWidth="1"/>
     <col min="4" max="4" width="23.1796875" customWidth="1"/>
     <col min="5" max="5" width="20.453125" customWidth="1"/>
     <col min="6" max="6" width="35.81640625" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" customWidth="1"/>
     <col min="8" max="8" width="29.08984375" customWidth="1"/>
     <col min="10" max="10" width="15.54296875" customWidth="1"/>
     <col min="11" max="11" width="4.453125" customWidth="1"/>
     <col min="15" max="15" width="12.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...3 lines deleted...]
-      <c r="F1" s="129"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="131" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="131"/>
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="136"/>
       <c r="C3" s="43"/>
       <c r="E3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="44"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="131"/>
+      <c r="B4" s="136"/>
       <c r="C4" s="45"/>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="48" t="str">
         <f>IF('DIF CE Tracking'!B7="", "Enter Month on DIF CE Tracking Sheet", 'DIF CE Tracking'!B7)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="131" t="s">
+      <c r="A5" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="131"/>
+      <c r="B5" s="136"/>
       <c r="C5" s="47" t="str">
         <f>IF('DIF CE Tracking'!B3="", "Enter CRP Name on DIF CE Tracking Sheet", 'DIF CE Tracking'!B3)</f>
         <v>Enter CRP Name on DIF CE Tracking Sheet</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="49"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.35">
-      <c r="A6" s="132"/>
-[...4 lines deleted...]
-      <c r="F6" s="132"/>
+      <c r="A6" s="137"/>
+      <c r="B6" s="137"/>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
-      <c r="B7" s="130" t="s">
+      <c r="B7" s="135" t="s">
         <v>104</v>
       </c>
-      <c r="C7" s="130"/>
-      <c r="D7" s="130"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>24</v>
       </c>
@@ -9057,88 +9057,88 @@
       <c r="K8" s="2"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9">
         <f>SUM(B9:D9)</f>
         <v>0</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="68"/>
       <c r="H9" s="15"/>
       <c r="I9" s="53">
         <v>0.5</v>
       </c>
       <c r="J9" s="22">
         <f>G9*I9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="133" t="s">
+      <c r="L9" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="M9" s="133"/>
-[...4 lines deleted...]
-      <c r="R9" s="133"/>
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10">
         <f t="shared" ref="E10:E39" si="0">SUM(B10:D10)</f>
         <v>0</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="68"/>
       <c r="H10" s="15"/>
       <c r="I10" s="53">
         <v>0.5</v>
       </c>
       <c r="J10" s="22">
         <f t="shared" ref="J10:J39" si="1">G10*I10</f>
         <v>0</v>
       </c>
-      <c r="L10" s="133"/>
-[...5 lines deleted...]
-      <c r="R10" s="133"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="68"/>
       <c r="H11" s="15"/>
       <c r="I11" s="53">
         <v>0.5</v>
       </c>
       <c r="J11" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
@@ -9161,86 +9161,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="68"/>
       <c r="H13" s="15"/>
       <c r="I13" s="53">
         <v>0.5</v>
       </c>
       <c r="J13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="133"/>
-[...5 lines deleted...]
-      <c r="R13" s="133"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="138"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="68"/>
       <c r="H14" s="15"/>
       <c r="I14" s="53">
         <v>0.5</v>
       </c>
       <c r="J14" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="133"/>
-[...5 lines deleted...]
-      <c r="R14" s="133"/>
+      <c r="L14" s="138"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
+      <c r="P14" s="138"/>
+      <c r="Q14" s="138"/>
+      <c r="R14" s="138"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="68"/>
       <c r="H15" s="15"/>
       <c r="I15" s="53">
         <v>0.5</v>
       </c>
       <c r="J15" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
@@ -9263,115 +9263,115 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7">
         <v>9</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="68"/>
       <c r="H17" s="15"/>
       <c r="I17" s="53">
         <v>0.5</v>
       </c>
       <c r="J17" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="133"/>
-[...5 lines deleted...]
-      <c r="R17" s="133"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="138"/>
+      <c r="P17" s="138"/>
+      <c r="Q17" s="138"/>
+      <c r="R17" s="138"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A18" s="7">
         <v>10</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="68"/>
       <c r="H18" s="15"/>
       <c r="I18" s="53">
         <v>0.5</v>
       </c>
       <c r="J18" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="133"/>
-[...5 lines deleted...]
-      <c r="R18" s="133"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
+      <c r="P18" s="138"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="138"/>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>11</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="68"/>
       <c r="H19" s="15"/>
       <c r="I19" s="53">
         <v>0.5</v>
       </c>
       <c r="J19" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="133"/>
-[...5 lines deleted...]
-      <c r="R19" s="133"/>
+      <c r="L19" s="138"/>
+      <c r="M19" s="138"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="138"/>
+      <c r="P19" s="138"/>
+      <c r="Q19" s="138"/>
+      <c r="R19" s="138"/>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>12</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="68"/>
       <c r="H20" s="15"/>
       <c r="I20" s="53">
         <v>0.5</v>
       </c>
       <c r="J20" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
@@ -9460,86 +9460,86 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>17</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="68"/>
       <c r="H25" s="15"/>
       <c r="I25" s="53">
         <v>0.5</v>
       </c>
       <c r="J25" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="133"/>
-[...5 lines deleted...]
-      <c r="R25" s="133"/>
+      <c r="L25" s="138"/>
+      <c r="M25" s="138"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="138"/>
+      <c r="P25" s="138"/>
+      <c r="Q25" s="138"/>
+      <c r="R25" s="138"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>18</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="68"/>
       <c r="H26" s="15"/>
       <c r="I26" s="53">
         <v>0.5</v>
       </c>
       <c r="J26" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="133"/>
-[...5 lines deleted...]
-      <c r="R26" s="133"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
+      <c r="R26" s="138"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A27" s="7">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="68"/>
       <c r="H27" s="15"/>
       <c r="I27" s="53">
         <v>0.5</v>
       </c>
       <c r="J27" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A28" s="7">
@@ -9562,88 +9562,88 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>21</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="68"/>
       <c r="H29" s="15"/>
       <c r="I29" s="53">
         <v>0.5</v>
       </c>
       <c r="J29" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="134" t="s">
+      <c r="L29" s="139" t="s">
         <v>20</v>
       </c>
-      <c r="M29" s="134"/>
-[...4 lines deleted...]
-      <c r="R29" s="134"/>
+      <c r="M29" s="139"/>
+      <c r="N29" s="139"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="139"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>22</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="68"/>
       <c r="H30" s="15"/>
       <c r="I30" s="53">
         <v>0.5</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="134"/>
-[...5 lines deleted...]
-      <c r="R30" s="134"/>
+      <c r="L30" s="139"/>
+      <c r="M30" s="139"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="139"/>
     </row>
     <row r="31" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="7">
         <v>23</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="68"/>
       <c r="H31" s="15"/>
       <c r="I31" s="53">
         <v>0.5</v>
       </c>
       <c r="J31" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
@@ -9910,67 +9910,67 @@
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="UoE44mf3V5L2yJ2aur9Fdv8Rpp2owWUONWCRwv5joMsyQqBOY8zDdovplddekwRx0shFEuwX6mg/5gVTe8xeug==" saltValue="PLzB72TBjJ5tffKmQQnJsA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="L9:R10"/>
     <mergeCell ref="L13:R14"/>
     <mergeCell ref="L17:R19"/>
     <mergeCell ref="L25:R26"/>
     <mergeCell ref="L29:R30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63A2AB55-723C-4676-9A89-7DB5A33117A1}">
   <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="23.453125" customWidth="1"/>
     <col min="2" max="2" width="22.1796875" customWidth="1"/>
     <col min="3" max="3" width="15.1796875" customWidth="1"/>
     <col min="4" max="4" width="12.1796875" customWidth="1"/>
     <col min="5" max="5" width="14.26953125" customWidth="1"/>
     <col min="6" max="6" width="11.81640625" customWidth="1"/>
     <col min="7" max="7" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="123" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
       <c r="H1" s="123"/>
       <c r="I1" s="124"/>
       <c r="J1" s="124"/>
       <c r="K1" s="124"/>
     </row>
     <row r="2" spans="1:11" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="51" t="str">
         <f>IF('CRP Staff 1'!F4="", "", 'CRP Staff 1'!F4)</f>
         <v>Enter Month on DIF CE Tracking Sheet</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="3"/>
       <c r="E2" s="51"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
@@ -10202,128 +10202,128 @@
       </c>
       <c r="D11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="1">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.35">
       <c r="F12" s="24"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="F13" s="24"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A14" s="136" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="136"/>
+      <c r="A14" s="141" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" s="141"/>
+      <c r="C14" s="141"/>
       <c r="F14" s="24"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A15" s="136"/>
-[...1 lines deleted...]
-      <c r="C15" s="136"/>
+      <c r="A15" s="141"/>
+      <c r="B15" s="141"/>
+      <c r="C15" s="141"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" s="61"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18">
         <f>SUM(F5:F10)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="135" t="s">
+      <c r="G18" s="140" t="s">
         <v>26</v>
       </c>
-      <c r="H18" s="135"/>
-      <c r="I18" s="135"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="140"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A19" s="39"/>
       <c r="F19" s="24">
-        <f>F18*17.85</f>
-[...2 lines deleted...]
-      <c r="G19" s="136" t="s">
+        <f>F18*19.96</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="141" t="s">
         <v>27</v>
       </c>
-      <c r="H19" s="136"/>
-      <c r="I19" s="136"/>
+      <c r="H19" s="141"/>
+      <c r="I19" s="141"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="F20" s="24">
         <f>G11</f>
         <v>0</v>
       </c>
-      <c r="G20" s="136" t="s">
+      <c r="G20" s="141" t="s">
         <v>99</v>
       </c>
-      <c r="H20" s="136"/>
-      <c r="I20" s="136"/>
+      <c r="H20" s="141"/>
+      <c r="I20" s="141"/>
     </row>
     <row r="21" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="F21" s="25">
         <f>'Materials Purchased'!C36</f>
         <v>0</v>
       </c>
       <c r="G21" s="51" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="51"/>
       <c r="I21" s="51"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="F22" s="24">
         <f>SUM(F19,F20)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="137" t="s">
+      <c r="G22" s="142" t="s">
         <v>28</v>
       </c>
-      <c r="H22" s="137"/>
-      <c r="I22" s="137"/>
+      <c r="H22" s="142"/>
+      <c r="I22" s="142"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Lrh4/jDdaVKhJhljz4GNNWlVKLjPswbZ5zNdYqopm8XolmogpitEQvvgQb1yi5gKOMD4fsEYdcMFFs/jfmNCHA==" saltValue="+76GmMbpFJJaV7jjJYs0hg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Z5bXSKTzQ9/XeO10gmW5j0K6EXTnGND3DAq1JcyYtw3ipjyUm5GM2SGjsxCtXORllHUHFsMSSqy7MIhNNNwOSA==" saltValue="v8rD8HC9tSQI9jlzxu085A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="A14:C15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>