--- v0 (2025-12-17)
+++ v1 (2026-04-20)
@@ -1,3637 +1,12648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="007B6CFB" w:rsidRPr="004B2D66" w:rsidRDefault="007B6CFB" w:rsidP="00C61AFC">
+    <w:p w14:paraId="2B827F67" w14:textId="3C552FC0" w:rsidR="0086546A" w:rsidRPr="009C139A" w:rsidRDefault="001154BA" w:rsidP="00C0454D">
       <w:pPr>
-        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-86"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2D66">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:sz w:val="40"/>
+            <w:szCs w:val="40"/>
+          </w:rPr>
+          <w:id w:val="1445654615"/>
+          <w:lock w:val="sdtContentLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w15:color w:val="FFFFFF"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B970FC" w:rsidRPr="0013115F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r w:rsidR="003A43D9" w:rsidRPr="0013115F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00B970FC" w:rsidRPr="0013115F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="003A43D9" w:rsidRPr="0013115F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidR="00B970FC" w:rsidRPr="0013115F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00422312" w:rsidRPr="0013115F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>Local School Plan for</w:t>
+          </w:r>
+          <w:r w:rsidR="00B970FC" w:rsidRPr="0013115F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0013115F">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00312087" w:rsidRPr="00312087">
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...112 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="40"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:id w:val="838432963"/>
+          <w:tag w:val="Enter School Name"/>
+          <w:id w:val="478267563"/>
           <w:placeholder>
-            <w:docPart w:val="9B0B30D6C5AB48DA8AFD515FCF93E0EC"/>
+            <w:docPart w:val="E34BB60A4E2B46739396C0E7F9A9A3B2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:text w:multiLine="1"/>
+          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00971FFA" w:rsidRPr="00127A9F">
+          <w:r w:rsidR="00312087" w:rsidRPr="00312087">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              <w:color w:val="auto"/>
+              <w:color w:val="EE0000"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:u w:val="single"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Enter School Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00B970FC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_y0lo0v9bdnsk" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="1" w:name="_qh8isqbg6wwc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00D278EA" w:rsidRPr="0097536B" w:rsidRDefault="00693D4C" w:rsidP="0097536B">
+    <w:bookmarkStart w:id="2" w:name="_sxpcydho9xbq" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="282385970"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="485E5D45" w14:textId="77777777" w:rsidR="00C0454D" w:rsidRDefault="00C0454D">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="7B981358" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="00B2673D"/>
+        <w:p w14:paraId="461F8C90" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Purpose</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="43604056" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:r>
+            <w:t>The Local School Plan (LSP) is a tool designed to assist Local Education Agencies (LEAs), Area Education Agencies (AEAs), Vocational Rehabilitation (VR) agencies to include Iowa Vocational Rehabilitation Services (IVRS) and Iowa Department for the Blind (IDB), and other partners to provide meaningful and effective transition services to students with disabilities while meeting the transition requirements identified in the Individuals with Disabilities Education Act (IDEA) and the Workforce Innovation and Opportunity Act (WIOA).</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5E90FCC8" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A"/>
+        <w:p w14:paraId="7B3E60D1" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:r>
+            <w:t xml:space="preserve">The LSP will serve as a written working agreement, unique to the needs of each school, that: </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="23151BCD" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="3"/>
+            </w:numPr>
+          </w:pPr>
+          <w:r>
+            <w:t>Defines the responsibilities of each entity within a tiered system of support;</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7BD85445" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="3"/>
+            </w:numPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Promotes the use of </w:t>
+          </w:r>
+          <w:r w:rsidR="00B10B8E">
+            <w:t>data-based</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> decision making to support coordinated efforts between partner agencies;</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3525E23D" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="3"/>
+            </w:numPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Facilitates the implementation of effective transition services, delivery of Pre-Employment Transition Services (Pre-ETS) and use of resources, eliminating the duplication of services;  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="09650BB7" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="3"/>
+            </w:numPr>
+          </w:pPr>
+          <w:r>
+            <w:t>Supports the development of an effective partnership that improves employment and postsecondary education outcomes for students with disabilities.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2F313179" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="00B2673D"/>
+        <w:p w14:paraId="4048EC09" w14:textId="77777777" w:rsidR="003E65D5" w:rsidRDefault="003E65D5" w:rsidP="00B2673D"/>
+        <w:p w14:paraId="6A4BF64B" w14:textId="4B8461BA" w:rsidR="00B2673D" w:rsidRPr="003A43D9" w:rsidRDefault="00B2673D" w:rsidP="00B2673D">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:widowControl w:val="0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003A43D9">
+            <w:t>Instructions</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3A2173B4" w14:textId="7F660ED8" w:rsidR="00993E19" w:rsidRPr="0046368D" w:rsidRDefault="00993E19" w:rsidP="00B2673D">
+          <w:r w:rsidRPr="0046368D">
+            <w:t>Each section needs to be fully completed by the team.</w:t>
+          </w:r>
+          <w:r w:rsidR="00172B6D" w:rsidRPr="0046368D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00853751">
+            <w:t xml:space="preserve">If </w:t>
+          </w:r>
+          <w:r w:rsidR="00853751" w:rsidRPr="0046368D">
+            <w:t>the plan is returned as incomplete, it will be returned to the submitter</w:t>
+          </w:r>
+          <w:r w:rsidR="00853751">
+            <w:t xml:space="preserve">. The team should work together to make the necessary corrections and resubmit </w:t>
+          </w:r>
+          <w:r w:rsidR="00E41CD5">
+            <w:t xml:space="preserve">the updated LSP </w:t>
+          </w:r>
+          <w:r w:rsidR="00853751">
+            <w:t>as soon as possible.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="586123CF" w14:textId="58563D28" w:rsidR="0046368D" w:rsidRDefault="0046368D" w:rsidP="00B2673D">
+          <w:r>
+            <w:t>For additional support and resources:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="265799E6" w14:textId="2FE49CB8" w:rsidR="0046368D" w:rsidRPr="00594DE3" w:rsidRDefault="0046368D" w:rsidP="0046368D">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:rPr>
+              <w:color w:val="1155CC"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId9" w:history="1">
+            <w:r w:rsidRPr="00594DE3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="1155CC"/>
+              </w:rPr>
+              <w:t>Local School Plan: Intent and Collaboration</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidRPr="00594DE3">
+            <w:rPr>
+              <w:color w:val="1155CC"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="09B7D131" w14:textId="77777777" w:rsidR="0046368D" w:rsidRDefault="0046368D" w:rsidP="0046368D">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Training</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008D1F7E">
+            <w:t xml:space="preserve"> resource that support</w:t>
+          </w:r>
+          <w:r>
+            <w:t>s</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008D1F7E">
+            <w:t xml:space="preserve"> staff knowledge and capacity in the LSP process.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6BE106F6" w14:textId="7FB7B33A" w:rsidR="0046368D" w:rsidRPr="00373299" w:rsidRDefault="0046368D" w:rsidP="0046368D">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:rPr>
+              <w:color w:val="1155CC"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId10" w:history="1">
+            <w:r w:rsidRPr="00373299">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="1155CC"/>
+              </w:rPr>
+              <w:t>Local School Plan: Template Training</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="32D4F41E" w14:textId="77777777" w:rsidR="0046368D" w:rsidRPr="008D1F7E" w:rsidRDefault="0046368D" w:rsidP="0046368D">
+          <w:pPr>
+            <w:ind w:left="720"/>
+            <w:rPr>
+              <w:i/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003328D7">
+            <w:t>Training resource that outlines each section of the LSP template.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="49381549" w14:textId="1D1FDAB4" w:rsidR="00C70F8E" w:rsidRDefault="00C70F8E" w:rsidP="00B2673D"/>
+        <w:p w14:paraId="6DD01C46" w14:textId="77777777" w:rsidR="003E65D5" w:rsidRPr="0046368D" w:rsidRDefault="003E65D5" w:rsidP="00B2673D"/>
+        <w:p w14:paraId="1BD08ECF" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:widowControl w:val="0"/>
+          </w:pPr>
+          <w:bookmarkStart w:id="3" w:name="_xc7u51brggv9" w:colFirst="0" w:colLast="0"/>
+          <w:bookmarkEnd w:id="3"/>
+          <w:r>
+            <w:t>Team Members</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2B035259" w14:textId="621EC565" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="33"/>
+          </w:pPr>
+          <w:r>
+            <w:t>The local school team will look different in every district.  Suggested team members include VR staff, teachers, school counselors, AEA staff and administrators, District Career and Academic Plan (DCAP) team representation, school administrators, contracted program staff, community partners, businesses, parents and students with disabilities. Reflecting on the purpose of the LSP, the key partners that have been invited</w:t>
+          </w:r>
+          <w:r w:rsidR="00B21BAC">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:t>include:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="397AEE2F" w14:textId="0AF81032" w:rsidR="0086546A" w:rsidRPr="00B21BAC" w:rsidRDefault="001154BA" w:rsidP="00B21BAC">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10875" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Team Members"/>
+        <w:tblDescription w:val="Table includes 4 columns: Team Member, Email, Title/Agency, and LSP Participation. Column 4, LSP Participation, includes 5 selection options in each row: 1.) In-Person Meeting, 2.) Virtual Meeting, 3.) Asynchronous Feedback, 4.) Did not participate, 5.) Other."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2805"/>
+        <w:gridCol w:w="2585"/>
+        <w:gridCol w:w="3130"/>
+        <w:gridCol w:w="2355"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="59EC0EB5" w14:textId="77777777" w:rsidTr="00D31B21">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-473748009"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6CABB0CF" w14:textId="43A31FD7" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="006510D5">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Team Member</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3C105059" w14:textId="1BA9FC46" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="006510D5">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B2673D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>List all</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> invited such as </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00B2673D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>VR, LEA,</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> AEA,</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00B2673D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> IDB</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>, Contract</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-688459269"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="056FB2A9" w14:textId="640966A0" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="006510D5">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Email</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="58E746EA" w14:textId="43423A2D" w:rsidR="00B2673D" w:rsidRDefault="001154BA" w:rsidP="006510D5">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-259298058"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3B985E04" w14:textId="70012DC7" w:rsidR="00B2673D" w:rsidRDefault="00D31B21" w:rsidP="006510D5">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Title/Agency</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="93219199"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="01CB876D" w14:textId="796A6C3D" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="006510D5">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>LSP Participation</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3CE40023" w14:textId="71D70941" w:rsidR="008974AE" w:rsidRPr="003E65D5" w:rsidRDefault="00E52EA2" w:rsidP="006510D5">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>List</w:t>
+                </w:r>
+                <w:r w:rsidR="008974AE" w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> for each</w:t>
+                </w:r>
+                <w:r w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>:</w:t>
+                </w:r>
+                <w:r w:rsidR="00B2673D" w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5F5BA594" w14:textId="7E400771" w:rsidR="00824F12" w:rsidRDefault="00824F12" w:rsidP="006510D5">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B2673D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>In-Person Meeting, Virtual Meeting, Asynchronous Feedback, Did Not Participate, or Other</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="299409E7" w14:textId="77777777" w:rsidTr="00D31B21">
+        <w:trPr>
+          <w:trHeight w:val="69"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD1DD4" w14:textId="10F5D3FF" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C6E3352" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AB39A71" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0738D019" w14:textId="05BC47FA" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1402C" w14:paraId="509AF439" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:trPr>
+          <w:trHeight w:val="69"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F4CACF3" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B93AB70" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B24B443" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A24609B" w14:textId="1EB86C99" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1402C" w14:paraId="28562718" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:trPr>
+          <w:trHeight w:val="69"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63980758" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A5EB699" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E90008B" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7571C316" w14:textId="7C60EAD6" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1402C" w14:paraId="5055B0CC" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:trPr>
+          <w:trHeight w:val="69"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C268030" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C107B51" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F57B002" w14:textId="77777777" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="420837E9" w14:textId="3A9665C3" w:rsidR="00A1402C" w:rsidRDefault="00A1402C" w:rsidP="00993F3C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006510D5" w14:paraId="6CCC8970" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:trPr>
+          <w:trHeight w:val="69"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="026C6312" w14:textId="2932ED28" w:rsidR="006510D5" w:rsidRDefault="006510D5" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13215EAB" w14:textId="77777777" w:rsidR="006510D5" w:rsidRDefault="006510D5" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02397149" w14:textId="77777777" w:rsidR="006510D5" w:rsidRDefault="006510D5" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70BBB99C" w14:textId="5760A5A1" w:rsidR="006510D5" w:rsidRDefault="006510D5" w:rsidP="00993F3C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00824F12" w14:paraId="4B4A0633" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:trPr>
+          <w:trHeight w:val="69"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F42BA50" w14:textId="2C61168C" w:rsidR="00824F12" w:rsidRDefault="00824F12" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DF28167" w14:textId="77777777" w:rsidR="00824F12" w:rsidRDefault="00824F12" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B5B2D74" w14:textId="77777777" w:rsidR="00824F12" w:rsidRDefault="00824F12" w:rsidP="00993F3C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13EB773C" w14:textId="42E01282" w:rsidR="00824F12" w:rsidRDefault="00824F12" w:rsidP="00ED10E6"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DC17084" w14:textId="5051FFE0" w:rsidR="0086546A" w:rsidRDefault="0086546A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01066846" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00B970FC">
       <w:pPr>
         <w:keepNext/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="-806"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Does your team have all of the necessary members at the table? "/>
+        <w:tblDescription w:val="Table includes one header row and one box beneath for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E43F7" w14:paraId="06299B56" w14:textId="77777777" w:rsidTr="00C0454D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-207501953"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:id w:val="591434558"/>
+                  <w:lock w:val="sdtContentLocked"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="6DDB03B1" w14:textId="63A16F2F" w:rsidR="009E43F7" w:rsidRDefault="009E43F7">
+                    <w:r w:rsidRPr="009E43F7">
+                      <w:t xml:space="preserve">Does your team have </w:t>
+                    </w:r>
+                    <w:r w:rsidR="003E65D5" w:rsidRPr="009E43F7">
+                      <w:t>all</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009E43F7">
+                      <w:t xml:space="preserve"> the necessary members at the table for the local school planning process? If not, who is missing and how will this be addressed?</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E43F7" w14:paraId="2AFCA59E" w14:textId="77777777" w:rsidTr="00E52EA2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0538DED4" w14:textId="77777777" w:rsidR="00993F3C" w:rsidRPr="00C0454D" w:rsidRDefault="00993F3C"/>
+          <w:p w14:paraId="71C92169" w14:textId="77777777" w:rsidR="009E43F7" w:rsidRDefault="009E43F7" w:rsidP="00C0454D"/>
+          <w:p w14:paraId="4C13B467" w14:textId="77777777" w:rsidR="00C0454D" w:rsidRPr="00C0454D" w:rsidRDefault="00C0454D" w:rsidP="00C0454D"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="396A5BD7" w14:textId="77777777" w:rsidR="009E43F7" w:rsidRDefault="009E43F7"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1785066239"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:color w:val="1155CC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="40521ED9" w14:textId="06572075" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:rPr>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">The local team is responsible for ensuring the LSP is reviewed and updated at least annually. The process for doing so should be collaborative in nature. The team should consider identifying roles and responsibilities of various team members throughout the process that includes meeting facilitator, note taker, scheduler, signature collection, submission and distribution, etc. The team should decide how often meetings will occur to review progress. The finalized plan is due no later than October 15th each year and is to be uploaded using the following link: </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId11">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Local School Plan Submission Form.</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="29763935" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Table: Please describe and identify the team's process for completing these steps: "/>
+        <w:tblDescription w:val="Table includes one header row with title and one row beneath for data entry. "/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E43F7" w14:paraId="64A22AA6" w14:textId="77777777" w:rsidTr="009C139A">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1574499578"/>
+            <w:lock w:val="sdtContentLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w15:color w:val="FFFFFF"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10790" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="377D7FF2" w14:textId="433345B3" w:rsidR="009E43F7" w:rsidRPr="009C139A" w:rsidRDefault="009E43F7" w:rsidP="002F0DD3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009C139A">
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>Please describe and identify the team’s process for completing these steps:</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009E43F7" w14:paraId="2E11DB8E" w14:textId="77777777" w:rsidTr="00E52EA2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4B03F0" w14:textId="77777777" w:rsidR="002F0DD3" w:rsidRPr="002F0DD3" w:rsidRDefault="002F0DD3" w:rsidP="002F0DD3"/>
+          <w:p w14:paraId="24E2DBAA" w14:textId="77777777" w:rsidR="002F0DD3" w:rsidRPr="002F0DD3" w:rsidRDefault="002F0DD3" w:rsidP="002F0DD3"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7CE313BB" w14:textId="77777777" w:rsidR="0064196D" w:rsidRPr="008974AE" w:rsidRDefault="0064196D" w:rsidP="0064196D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_r7cfpiex7fz1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="45768A48" w14:textId="77777777" w:rsidR="00C047F5" w:rsidRDefault="00C047F5" w:rsidP="00C047F5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258E0E43" w14:textId="77777777" w:rsidR="00144603" w:rsidRPr="008974AE" w:rsidRDefault="00144603" w:rsidP="00C047F5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="_w037ojks8rd" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="5" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="553592169"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6FA3BD9A" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Data Review and Analysis</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="77ADA7CA" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>As a team, review relevant data essential to the conversation. Each partner entity should prepare the below data, and any other data identified by the team, prior to meeting. Additional data to consider could include employment outcomes, IDEA-Differentiated Accountability (DA) elements, employers/business partners, etc. This information should be used to guide conversation and decision making throughout the planning process.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5C0AF17C" w14:textId="77777777" w:rsidR="009E43F7" w:rsidRDefault="009E43F7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1866562446"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="20D973D391D74F8284ADF4BFB1CD8874"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2ADEFAB0" w14:textId="77777777" w:rsidR="00FE59D7" w:rsidRPr="003A43D9" w:rsidRDefault="00FE59D7" w:rsidP="00DB4842">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:firstLine="720"/>
+            <w:rPr>
+              <w:b/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId12" w:history="1">
+            <w:r w:rsidRPr="003A43D9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LEA Data:</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7560CF4A" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRPr="00E52EA2" w:rsidRDefault="00B2673D" w:rsidP="00DB4842">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="715" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="4770"/>
+        <w:gridCol w:w="2245"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B2673D" w14:paraId="36D7B64B" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="689065EC" w14:textId="77777777" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-377947076"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1258B102" w14:textId="397265E9" w:rsidR="008C6378" w:rsidRPr="008C6378" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA ELEMENT</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1179183716"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6F8B4542" w14:textId="55DEBBED" w:rsidR="00B2673D" w:rsidRPr="008C6378" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1452547151"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4CECE345" w14:textId="2D87FB09" w:rsidR="00B2673D" w:rsidRPr="008C6378" w:rsidRDefault="008C6378" w:rsidP="00E04414">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DAT</w:t>
+                </w:r>
+                <w:r w:rsidR="00172B6D">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>E(S) OF DATA USED</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B2673D" w14:paraId="549441F3" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1507019473"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="7EB83AE08525481F981F015FB02AD3EF"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0C792820" w14:textId="6660BD32" w:rsidR="00B2673D" w:rsidRPr="002D67E8" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Individualized Education Programs (IEPs)</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="560A4135" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A568986" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F05150A" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2104EA11" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B2673D" w14:paraId="1EAB7684" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1263029293"/>
+            <w:lock w:val="sdtContentLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="3FC97CB8B84A4013B5ED7CF7471144C4"/>
+            </w:placeholder>
+            <w15:color w:val="FFFFFF"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3060" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="59506929" w14:textId="5BE81628" w:rsidR="008C6378" w:rsidRPr="002D67E8" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Vision Services</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="56B2F4D2" w14:textId="71A6E461" w:rsidR="00B2673D" w:rsidRPr="002D67E8" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Number greater than 0 indicates IDB staff should be invited to attend</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C10425" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="361C89A9" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A670B8F" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E333CAC" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C6378" w14:paraId="391743BC" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1328827798"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="EE9BF50A577B4BCC9FDF4144A4EFBC25"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="01853A1F" w14:textId="47F4088F" w:rsidR="008C6378" w:rsidRPr="002D67E8" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>504</w:t>
+                </w:r>
+                <w:r w:rsidR="00172B6D">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Plans</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="08189EC2" w14:textId="77777777" w:rsidR="008C6378" w:rsidRPr="002D67E8" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F59313" w14:textId="77777777" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="051BCEA1" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="338F2E80" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F7BCEB" w14:textId="77777777" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C6378" w14:paraId="0E4743A5" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1477060711"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0C202B65" w14:textId="1769E177" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Additional Data Reviewed:</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="135292C7" w14:textId="032E045C" w:rsidR="00172B6D" w:rsidRPr="002D67E8" w:rsidRDefault="00172B6D" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6BDCB6" w14:textId="77777777" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29B58714" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61D58A39" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="582493CF" w14:textId="77777777" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20AD6535" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="00DB4842">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D66B10E" w14:textId="77777777" w:rsidR="00B2673D" w:rsidRDefault="00B2673D" w:rsidP="00DB4842">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D73DC02" w14:textId="77777777" w:rsidR="00FE59D7" w:rsidRDefault="00FE59D7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-193932409"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="60CC2A17" w14:textId="77777777" w:rsidR="009041CA" w:rsidRDefault="00DB4842" w:rsidP="00DB4842">
+          <w:pPr>
+            <w:ind w:firstLine="720"/>
+            <w:rPr>
+              <w:b/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId13" w:history="1">
+            <w:r w:rsidRPr="003A43D9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IVRS Da</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4842">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ta</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidRPr="00DB4842">
+            <w:rPr>
+              <w:b/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7D66D68B" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRPr="002D67E8" w:rsidRDefault="001154BA" w:rsidP="00DB4842">
+          <w:pPr>
+            <w:ind w:firstLine="720"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="715" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1897"/>
+        <w:gridCol w:w="3001"/>
+        <w:gridCol w:w="2956"/>
+        <w:gridCol w:w="2221"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D67E8" w14:paraId="6596C281" w14:textId="77777777" w:rsidTr="008974AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="446A71CF" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1473486260"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="429CE42C" w14:textId="668232F7" w:rsidR="002D67E8" w:rsidRPr="008C6378" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA ELEMENT</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1663975671"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7D0D2E1E" w14:textId="2AA5B182" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="17EA3AE3" w14:textId="2F495098" w:rsidR="002D67E8" w:rsidRPr="008C6378" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Potentially Eligible</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1136715469"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="05726196" w14:textId="66C63D06" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="15F0433A" w14:textId="77327BD9" w:rsidR="002D67E8" w:rsidRPr="008C6378" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Applicant/Eligible</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1568529540"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0FE1D436" w14:textId="4365AD87" w:rsidR="002D67E8" w:rsidRPr="008C6378" w:rsidRDefault="00172B6D" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DAT</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>E(S) OF DATA USED</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D67E8" w14:paraId="11AAA7A5" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1856691133"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:id w:val="-904905902"/>
+                  <w:lock w:val="sdtContentLocked"/>
+                  <w:placeholder>
+                    <w:docPart w:val="38824637BA8F42248E8F5799F156D5D8"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="63B0B31E" w14:textId="31557AD3" w:rsidR="002D67E8" w:rsidRPr="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                    <w:pPr>
+                      <w:keepNext/>
+                      <w:widowControl w:val="0"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002D67E8">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>Individualized Education Programs (IEP</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00172B6D">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>s</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="002D67E8">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD46117" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A9D6501" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1338B34E" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="37115913" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="014365F2" w14:textId="3D4FBCF8" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D67E8" w14:paraId="684BC7EE" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-2126917435"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="877F9BFF55164F01BD9FAE96137FE910"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="39FC24BD" w14:textId="3DF57EE9" w:rsidR="002D67E8" w:rsidRPr="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>504</w:t>
+                </w:r>
+                <w:r w:rsidR="00172B6D">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Plans</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="191A2B7C" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRPr="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C02F47D" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="386A1AFB" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5999D22B" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A65CD7" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D20A44B" w14:textId="1851BC02" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D67E8" w14:paraId="5E50F107" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1071767978"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4A67788B" w14:textId="3C8D9DEF" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Additional IVRS Data Reviewed:</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3E41EAE0" w14:textId="6E227FCC" w:rsidR="00172B6D" w:rsidRPr="002D67E8" w:rsidRDefault="00172B6D" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DC5F0F" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E376117" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D94BABA" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4084996E" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCC366E" w14:textId="13445BDB" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1377ADD1" w14:textId="5A9CF510" w:rsidR="00ED399E" w:rsidRDefault="00ED399E" w:rsidP="00ED399E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F9988F" w14:textId="77777777" w:rsidR="009041CA" w:rsidRDefault="009041CA" w:rsidP="009041CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="882601487"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="075E7620" w14:textId="77777777" w:rsidR="00DB4842" w:rsidRPr="00DB4842" w:rsidRDefault="00DB4842" w:rsidP="00437769">
+          <w:pPr>
+            <w:ind w:firstLine="720"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>IDB Data:</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4DE66ABD" w14:textId="04001186" w:rsidR="00ED399E" w:rsidRPr="002D67E8" w:rsidRDefault="00ED399E" w:rsidP="00ED399E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="715" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1828"/>
+        <w:gridCol w:w="3032"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="2245"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008974AE" w14:paraId="7E160170" w14:textId="77777777" w:rsidTr="008974AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1828" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C6796D" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1144386765"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="272D0917" w14:textId="5AB30D87" w:rsidR="002D67E8" w:rsidRPr="008C6378" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA ELEMENT</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3032" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="448588186"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="05C27D91" w14:textId="70D74426" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1157DEB9" w14:textId="6A58EF0A" w:rsidR="002D67E8" w:rsidRPr="008C6378" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Potentially Eligible</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1654638210"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="730817C6" w14:textId="019AF905" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="18850C74" w14:textId="0B1361C8" w:rsidR="002D67E8" w:rsidRPr="008C6378" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Applicant/Eligible</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1879461714"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5E765E8C" w14:textId="27C4E7CC" w:rsidR="002D67E8" w:rsidRPr="008C6378" w:rsidRDefault="00172B6D" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DAT</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>E(S) OF DATA USED</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D67E8" w14:paraId="621DC62B" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1828" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1908300301"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="852EAD3496CC4EF7B629002EDB92B49A"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2D422B10" w14:textId="69C33700" w:rsidR="002D67E8" w:rsidRPr="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Data</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3032" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7AC493" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26D42B59" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348FB70C" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="086E064E" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF481A0" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D67E8" w14:paraId="7DB12E17" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1828" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-917548612"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="703B1170" w14:textId="5606F9C1" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Additional I</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DB</w:t>
+                </w:r>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Data Reviewed:</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5F423B6B" w14:textId="78F47A5B" w:rsidR="00172B6D" w:rsidRPr="002D67E8" w:rsidRDefault="00172B6D" w:rsidP="008974AE">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3032" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEE52D6" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73ECA2D9" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58304722" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F25B732" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F1DCD1" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRDefault="002D67E8" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5A1C5E6C" w14:textId="77777777" w:rsidR="002D67E8" w:rsidRPr="00ED399E" w:rsidRDefault="002D67E8" w:rsidP="00ED399E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD9A73A" w14:textId="77777777" w:rsidR="00BD4367" w:rsidRDefault="00BD4367" w:rsidP="00873F00">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-260218678"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0DCCAD63" w14:textId="380D7B48" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="000C02F2">
+          <w:pPr>
+            <w:ind w:firstLine="720"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>IVRS Contracted Program Data</w:t>
+          </w:r>
+          <w:r w:rsidR="00EC4B61">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5D82DC4B" w14:textId="704F94D4" w:rsidR="00912AB9" w:rsidRDefault="00912AB9" w:rsidP="000C02F2">
+          <w:pPr>
+            <w:ind w:firstLine="720"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i/>
+              <w:color w:val="EE0000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>If applicable</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4D7C5DF8" w14:textId="135ECC50" w:rsidR="0046146D" w:rsidRPr="0046146D" w:rsidRDefault="0064196D" w:rsidP="0064196D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">School </w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="007B6CFB">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="907727898"/>
+          <w:lock w:val="sdtContentLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w15:color w:val="FFFFFF"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009C3E90">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Contracted Program Name:</w:t>
+          </w:r>
+          <w:r w:rsidR="0013115F">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009C3E90">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Contact:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5041" w:rsidRPr="00AC5041">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="Style1"/>
           </w:rPr>
-          <w:id w:val="1433003861"/>
+          <w:tag w:val="Enter Contracted Program Name"/>
+          <w:id w:val="-1163849465"/>
           <w:placeholder>
-            <w:docPart w:val="43BD5464CB704217955FA0E4B4AB4B70"/>
+            <w:docPart w:val="3771C34134584499BE67B4518B90030C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:text w:multiLine="1"/>
+          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00AC5041" w:rsidRPr="00127A9F">
+          <w:r w:rsidR="0013115F" w:rsidRPr="009C3065">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              <w:color w:val="auto"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="EE0000"/>
+              <w:u w:val="single"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Enter Contracted Program Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00AC5041">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00630134" w:rsidRDefault="00630134" w:rsidP="00D278EA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="715" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Blank Table for data entry"/>
+        <w:tblDescription w:val="Table includes 2 columns and 2 rows, blank for data entry. "/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1897"/>
+        <w:gridCol w:w="3001"/>
+        <w:gridCol w:w="2956"/>
+        <w:gridCol w:w="2221"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0046146D" w14:paraId="4E849288" w14:textId="77777777" w:rsidTr="008974AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="262D99F2" w14:textId="77777777" w:rsidR="0046146D" w:rsidRPr="003E65D5" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1883910642"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3E778F63" w14:textId="497C145B" w:rsidR="0046146D" w:rsidRPr="003E65D5" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA ELEMENT</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1603992583"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0BC4A4D5" w14:textId="6ACC044B" w:rsidR="0046146D" w:rsidRPr="003E65D5" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="11F42705" w14:textId="29137714" w:rsidR="0046146D" w:rsidRPr="003E65D5" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Potentially Eligible</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-287202713"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5E89A1AA" w14:textId="7D9C7CEB" w:rsidR="0046146D" w:rsidRPr="003E65D5" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="610BCF19" w14:textId="7A3C7D36" w:rsidR="0046146D" w:rsidRPr="003E65D5" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Applicant/Eligible</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1946574840"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="42C30431" w14:textId="7117D2EB" w:rsidR="0046146D" w:rsidRPr="003E65D5" w:rsidRDefault="00912AB9" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003E65D5">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATE(S) OF DATA USED</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC4B61" w14:paraId="0B522079" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1205636764"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="86B2EF55452B4DD790848253445BB6FB"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4EF6573A" w14:textId="6E3F7EB8" w:rsidR="0046146D" w:rsidRPr="002D67E8" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Individualized Education </w:t>
+                </w:r>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:t>Programs (IEP</w:t>
+                </w:r>
+                <w:r w:rsidR="00912AB9">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>s</w:t>
+                </w:r>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>)</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7D3485" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D54B418" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="658DFE7E" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="136918B2" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E50DE0" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC4B61" w14:paraId="667DBFDC" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1633833186"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="ABFB38EDACAF4910BB4B043341F18523"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="68B46A1E" w14:textId="14ED52C1" w:rsidR="0046146D" w:rsidRPr="002D67E8" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>504</w:t>
+                </w:r>
+                <w:r w:rsidR="00912AB9">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Plans</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="6C57E886" w14:textId="77777777" w:rsidR="0046146D" w:rsidRPr="002D67E8" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="03803E8A" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69EBF04C" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B6E8E58" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B578DAC" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E2F92A" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC4B61" w14:paraId="136A10D4" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-390038469"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1432B44A" w14:textId="6CBEF242" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00EC4B61">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Additional IVRS </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Contracted Program </w:t>
+                </w:r>
+                <w:r w:rsidRPr="002D67E8">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Data Reviewed:</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="783B37F2" w14:textId="47D26023" w:rsidR="00912AB9" w:rsidRDefault="00912AB9" w:rsidP="00912AB9">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="01364194" w14:textId="3328A68B" w:rsidR="00912AB9" w:rsidRPr="002D67E8" w:rsidRDefault="00912AB9" w:rsidP="00EC4B61">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3001" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AB8E82" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23DDAC49" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A273996" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD8EF25" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="265B30C1" w14:textId="77777777" w:rsidR="0046146D" w:rsidRDefault="0046146D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27448EAE" w14:textId="77777777" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="008C6378">
       <w:pPr>
-        <w:keepNext/>
-[...4 lines deleted...]
-        <w:ind w:left="-806"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E664C" w:rsidRPr="00391F6C" w:rsidRDefault="007B6CFB" w:rsidP="00D278EA">
+    <w:p w14:paraId="60F8451E" w14:textId="77777777" w:rsidR="008C6378" w:rsidRDefault="008C6378" w:rsidP="00873F00">
       <w:pPr>
-        <w:keepNext/>
-[...4 lines deleted...]
-        <w:ind w:left="-806"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="47334AE6" w14:textId="77777777" w:rsidR="0064196D" w:rsidRDefault="0064196D" w:rsidP="00873F00">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...107 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="60290914" w14:textId="77777777" w:rsidR="003E65D5" w:rsidRDefault="003E65D5" w:rsidP="003E65D5">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
-[...43 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...70 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1008052984"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-183904286"/>
+        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
-          <w:docPart w:val="A315F45231874D7FA408D17622494527"/>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
-        <w:showingPlcHdr/>
-        <w:text w:multiLine="1"/>
+        <w15:color w:val="FFFFFF"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00693D4C" w:rsidRDefault="00C61AFC" w:rsidP="00693D4C">
+        <w:p w14:paraId="214E38A2" w14:textId="16C76549" w:rsidR="003E65D5" w:rsidRDefault="0089006E" w:rsidP="003E65D5">
           <w:pPr>
-            <w:ind w:left="-810"/>
+            <w:ind w:firstLine="720"/>
             <w:rPr>
               <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00127A9F">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-[...1 lines deleted...]
-              <w:color w:val="auto"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Other Partner</w:t>
+          </w:r>
+          <w:r w:rsidR="003E65D5">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Data:</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00B32A23" w:rsidRPr="00B32A23" w:rsidRDefault="00693D4C" w:rsidP="00B32A23">
-[...29 lines deleted...]
-        <w:ind w:left="-810"/>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:id w:val="1564983512"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="50DF55B3" w14:textId="4F4F4200" w:rsidR="003E65D5" w:rsidRDefault="003E65D5" w:rsidP="003E65D5">
+          <w:pPr>
+            <w:ind w:firstLine="720"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i/>
+              <w:color w:val="EE0000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>If applicable</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="16F466D7" w14:textId="77777777" w:rsidR="009041CA" w:rsidRPr="008974AE" w:rsidRDefault="009041CA">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
-[...68 lines deleted...]
-          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B6CFB" w:rsidRPr="00B10BF2" w:rsidRDefault="007B6CFB" w:rsidP="00B32A23">
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14310" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="715" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Blank Table for data entry"/>
+        <w:tblDescription w:val="Table includes 2 columns and 2 rows, blank for data entry. "/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4860"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4500"/>
+        <w:gridCol w:w="1897"/>
+        <w:gridCol w:w="5928"/>
+        <w:gridCol w:w="2250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D2CD0" w:rsidTr="004D2CD0">
-[...663 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="008974AE" w14:paraId="4E6675C3" w14:textId="77777777" w:rsidTr="00983AB1">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-[...1 lines deleted...]
-              <w:color w:val="auto"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="-41743642"/>
+            <w:id w:val="2072540985"/>
+            <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
-              <w:docPart w:val="CB68DB60D0EA40009727AB71C3611115"/>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
-            <w:text w:multiLine="1"/>
-[...87 lines deleted...]
-            <w:text w:multiLine="1"/>
+            <w15:color w:val="FFFFFF"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3183" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:hideMark/>
+                <w:tcW w:w="1897" w:type="dxa"/>
+                <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="002C4F20" w:rsidRDefault="00B41A21" w:rsidP="00B41A21">
+              <w:p w14:paraId="27DAF995" w14:textId="302CB265" w:rsidR="008974AE" w:rsidRPr="008C6378" w:rsidRDefault="008974AE" w:rsidP="000C02F2">
                 <w:pPr>
-                  <w:spacing w:after="120" w:line="0" w:lineRule="atLeast"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00127A9F">
-[...5 lines deleted...]
-                  <w:t>Click or tap here to enter text.</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>OTHER PARTNER NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
-      </w:tr>
-[...274 lines deleted...]
-            <w:hideMark/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5928" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="-646428036"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1160274931"/>
+              <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="708C662D341F48A3A97B032BA54780C9"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
-              <w:showingPlcHdr/>
-              <w:text w:multiLine="1"/>
+              <w15:color w:val="FFFFFF"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="007B6CFB" w:rsidRDefault="00AF3D5A" w:rsidP="00B41A21">
+              <w:p w14:paraId="67002897" w14:textId="206A2183" w:rsidR="008974AE" w:rsidRPr="008C6378" w:rsidRDefault="008974AE" w:rsidP="008974AE">
                 <w:pPr>
-                  <w:spacing w:after="120" w:line="0" w:lineRule="atLeast"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00127A9F">
-[...5 lines deleted...]
-                  <w:t>Click or tap here to enter text.</w:t>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DATA</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00AF3D5A" w:rsidRDefault="00AF3D5A" w:rsidP="00B41A21">
-[...37 lines deleted...]
-              <w:p w:rsidR="007B6CFB" w:rsidRDefault="00AF3D5A" w:rsidP="00B41A21">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="177014454"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0FF53E5F" w14:textId="1C3701A4" w:rsidR="008974AE" w:rsidRPr="008C6378" w:rsidRDefault="00912AB9" w:rsidP="000C02F2">
                 <w:pPr>
-                  <w:spacing w:after="120" w:line="0" w:lineRule="atLeast"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00127A9F">
-[...5 lines deleted...]
-                  <w:t>Click or tap here to enter text.</w:t>
+                <w:r w:rsidRPr="008C6378">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>DAT</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>E(S) OF DATA USED</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B6CFB" w:rsidTr="002C4F20">
-[...164 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="008974AE" w14:paraId="0911E765" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC09CF8" w14:textId="3F862CE0" w:rsidR="008974AE" w:rsidRPr="002D67E8" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5928" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3752BBD9" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BFD40EE" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DB0E724" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE4DD7E" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B6CFB" w:rsidTr="00012479">
-[...425 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="008974AE" w14:paraId="56530E02" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="453FC3C9" w14:textId="77777777" w:rsidR="008974AE" w:rsidRPr="002D67E8" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5928" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A46CB97" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48FD23F7" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="325998D7" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="41759146" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA4653" w:rsidRDefault="00EA4653" w:rsidP="00BD636D">
+    <w:p w14:paraId="24461DA0" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE">
       <w:pPr>
-        <w:spacing w:after="120" w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:left="-810"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD636D" w:rsidRDefault="00BD636D" w:rsidP="00BD636D">
+    <w:p w14:paraId="3919FE61" w14:textId="77777777" w:rsidR="00437769" w:rsidRDefault="00437769">
       <w:pPr>
-        <w:spacing w:after="120" w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:left="-810"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Identified gaps in service delivery</w:t>
-[...11 lines deleted...]
-        <w:t>:</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021306B" w:rsidRDefault="00B643EB" w:rsidP="0021306B">
+    <w:p w14:paraId="0365C6F5" w14:textId="77777777" w:rsidR="008974AE" w:rsidRDefault="008974AE">
       <w:pPr>
-        <w:spacing w:after="120" w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:left="-810"/>
         <w:rPr>
-          <w:b/>
-[...36 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A33FD5" w:rsidRDefault="00B643EB" w:rsidP="00A33FD5">
-[...81 lines deleted...]
-    <w:p w:rsidR="0066212F" w:rsidRPr="00C07073" w:rsidRDefault="0066212F" w:rsidP="00A33FD5">
+    <w:p w14:paraId="6A512CE0" w14:textId="77777777" w:rsidR="0089006E" w:rsidRDefault="0089006E">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0066212F" w:rsidRPr="00C07073" w:rsidSect="00DA6A28">
-[...7 lines deleted...]
-      <w:pgMar w:top="360" w:right="1440" w:bottom="360" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Team Discussion"/>
+        <w:tblDescription w:val="Table includes one header row and one row beneath for data entry. Header row includes question and discussion points."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="0917C8EF" w14:textId="77777777" w:rsidTr="00276BF5">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1543793503"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:id w:val="94604934"/>
+                  <w:lock w:val="sdtContentLocked"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="35409286" w14:textId="7B8B6730" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00276BF5">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>As a team, consider/discuss:</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0941FCDE" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00276BF5">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="4"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t xml:space="preserve">Review of progress over the past year </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="438E907D" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00276BF5">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="4"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t xml:space="preserve">What does the data suggest? </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4F49DBF5" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00276BF5">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="4"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t xml:space="preserve">Where does the team see opportunities for growth? </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5F8829F5" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00276BF5">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="4"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t xml:space="preserve">What additional data might the team need? </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="05BE81AF" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00276BF5">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="4"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t xml:space="preserve">How can the team move forward with our planning based upon this information? </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="7881DCB4" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00276BF5">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="4"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>What gaps still exist? Challenges? Barriers?</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="28FCE632" w14:textId="577D434B" w:rsidR="008974AE" w:rsidRDefault="00422312" w:rsidP="00276BF5">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="4"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>What are the team’s shared priorities for the coming year?</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="1B6D6316" w14:textId="77777777" w:rsidTr="00276BF5">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A908B40" w14:textId="3DA19215" w:rsidR="0086546A" w:rsidRPr="000A068F" w:rsidRDefault="001154BA" w:rsidP="00276BF5">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="EE0000"/>
+                </w:rPr>
+                <w:id w:val="1460065300"/>
+                <w:lock w:val="sdtContentLocked"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w15:color w:val="FFFFFF"/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00912AB9" w:rsidRPr="00BE7026">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="EE0000"/>
+                  </w:rPr>
+                  <w:t>Discussion Summary:</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6C4B168E" w14:textId="77777777" w:rsidR="00912AB9" w:rsidRPr="000A068F" w:rsidRDefault="00912AB9" w:rsidP="00276BF5">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14CDFC6F" w14:textId="77777777" w:rsidR="00912AB9" w:rsidRPr="000A068F" w:rsidRDefault="00912AB9" w:rsidP="00276BF5">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70843836" w14:textId="1B6609CA" w:rsidR="00912AB9" w:rsidRPr="000A068F" w:rsidRDefault="00912AB9" w:rsidP="00276BF5">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E7EF305" w14:textId="77777777" w:rsidR="00437769" w:rsidRDefault="00437769">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773DF136" w14:textId="77777777" w:rsidR="00E00371" w:rsidRPr="00437769" w:rsidRDefault="00E00371">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="6" w:name="_9i5n0137a3xn" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="6" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="334809444"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="1E5BA220" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Communication and Collaboration</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3C6762B1" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:r>
+            <w:t>As a team, discuss and develop a process regarding the following:</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6541FB90" w14:textId="77777777" w:rsidR="0086546A" w:rsidRPr="00437769" w:rsidRDefault="0086546A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Check-in and Safety Procedure for Visitors"/>
+        <w:tblDescription w:val="Table includes one header row with prompting question and one row beneath for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="10646311" w14:textId="77777777" w:rsidTr="003A636D">
+        <w:trPr>
+          <w:trHeight w:val="522"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="1813510164"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2F5CA64B" w14:textId="47338197" w:rsidR="00276BF5" w:rsidRDefault="00422312">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Describe the building’s check-in and safety procedure for visitors (building wide emergency protocol, notification procedures, etc.) and any exceptions that might apply:</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="1731EFB5" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="867"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76393227" w14:textId="3ABF3847" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B78C368" w14:textId="77777777" w:rsidR="00740024" w:rsidRDefault="00740024" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B45FE1A" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71C5B86F" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="9900FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494177AE" w14:textId="77777777" w:rsidR="00D53135" w:rsidRDefault="00D53135">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="9900FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Availability/Schedule"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0092054F" w14:paraId="51A0DC53" w14:textId="77777777" w:rsidTr="00E00371">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-1221506934"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="057C933EE3F44F88AA760DBBB2B33561"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6F9923B4" w14:textId="1DFF4D22" w:rsidR="0092054F" w:rsidRDefault="0092054F" w:rsidP="00D53135">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Availability/Schedule</w:t>
+                </w:r>
+                <w:r>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="60FB93E5" w14:textId="77777777" w:rsidR="0092054F" w:rsidRDefault="0092054F" w:rsidP="00D53135">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">As a team, consider/discuss the following: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2E659A6C" w14:textId="77777777" w:rsidR="0092054F" w:rsidRDefault="0092054F" w:rsidP="00D53135">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="8"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">Workspaces, technology, and amenities available in the building </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0AE20019" w14:textId="77777777" w:rsidR="0092054F" w:rsidRDefault="0092054F" w:rsidP="00D53135">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="8"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>When/how partners will be available for students and collaboration with partners</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1B2A70E9" w14:textId="77777777" w:rsidR="0092054F" w:rsidRDefault="0092054F" w:rsidP="00D53135">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="8"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>Individual, small group, or full classroom opportunities</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="463A6C77" w14:textId="77777777" w:rsidR="0092054F" w:rsidRDefault="0092054F" w:rsidP="00D53135">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="8"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>Ensuring adequate supervision and support for students during on and off campus activities</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4A5FF88E" w14:textId="77777777" w:rsidR="0092054F" w:rsidRDefault="0092054F" w:rsidP="00D53135">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="8"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>Opportunities for cross-training and shared professional development</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5ECF4BEE" w14:textId="77777777" w:rsidR="0092054F" w:rsidRPr="0092054F" w:rsidRDefault="0092054F" w:rsidP="00D53135">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="8"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>How will changes in the plan/schedule be communicated</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10815" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Availability/Schedule"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2130"/>
+        <w:gridCol w:w="8685"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="68ECD7D3" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-1748024881"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="23314774" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Partner Agency</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8685" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-447083966"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="348EE4D0" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Considerations</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="2B485E5B" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-692305397"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6120B8CE" w14:textId="5E1E34D9" w:rsidR="0086546A" w:rsidRPr="00B74AAD" w:rsidRDefault="00422312" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>LEA</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F5E9A0B" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="4967300F" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-368380822"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1258920B" w14:textId="47DE46DE" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>AEA</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AE76053" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="6D7EDDFC" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-300769905"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="16AB9C79" w14:textId="35518AEA" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>IVRS</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="509E8C72" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="538B4E8F" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-849255159"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4CBEFB80" w14:textId="144B0BCD" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>IDB</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3716EDF4" w14:textId="3F91A74F" w:rsidR="00815867" w:rsidRPr="00815867" w:rsidRDefault="00815867" w:rsidP="00815867">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05B38894" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="4CDEC783" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="1979872891"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1ECA1589" w14:textId="420AFFBA" w:rsidR="00815867" w:rsidRDefault="00422312" w:rsidP="00983AB1">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>IVRS Contracted Program(s)</w:t>
+                </w:r>
+                <w:r w:rsidR="00555F3C">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="32E322FE" w14:textId="233BA3E3" w:rsidR="00815867" w:rsidRDefault="00815867" w:rsidP="00815867">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="06080A5A" w14:textId="57777BE4" w:rsidR="002A4DBC" w:rsidRPr="009C3065" w:rsidRDefault="009E5A22" w:rsidP="00983AB1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contract </w:t>
+            </w:r>
+            <w:r w:rsidR="00555F3C" w:rsidRPr="009E5A22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="0013115F" w:rsidRPr="009E5A22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340D32CB" w14:textId="01DD00B4" w:rsidR="009E5A22" w:rsidRPr="009E5A22" w:rsidRDefault="009E5A22" w:rsidP="00983AB1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79625834" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00366B7C" w14:paraId="12635597" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A018926" w14:textId="784B0DC8" w:rsidR="00815867" w:rsidRDefault="001154BA" w:rsidP="00983AB1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="678709356"/>
+                <w:lock w:val="sdtContentLocked"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w15:color w:val="FFFFFF"/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00366B7C">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Other partner</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00366B7C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-830207553"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="69277BE4" w14:textId="74F14721" w:rsidR="0013115F" w:rsidRDefault="00815867" w:rsidP="0013115F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="53F6CD11" w14:textId="2267E79D" w:rsidR="00366B7C" w:rsidRPr="009C3065" w:rsidRDefault="009E5A22" w:rsidP="0013115F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partner </w:t>
+            </w:r>
+            <w:r w:rsidR="00366B7C" w:rsidRPr="009E5A22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240E82E9" w14:textId="1670A9CC" w:rsidR="00B41015" w:rsidRPr="009E5A22" w:rsidRDefault="00B41015" w:rsidP="00983AB1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8685" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BC0E6CE" w14:textId="77777777" w:rsidR="00366B7C" w:rsidRDefault="00366B7C" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0DFF4C72" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A"/>
+    <w:p w14:paraId="16246485" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Referrals and Service Coordination"/>
+        <w:tblDescription w:val="Table includes one header row with title and one row beneath for data entry. Header row includes prompts for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="388DA85E" w14:textId="77777777" w:rsidTr="003A636D">
+        <w:trPr>
+          <w:trHeight w:val="2527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="101378341"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0D30F126" w14:textId="663ECB92" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Referrals and Service Coordination</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="29A00670" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>As a team, consider/discuss the following:</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7B23C309" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="1"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>Who and how is it determined when to invite partners providing transition related services to planning meetings (IEP, IPE, 504, etc)? What happens if the partner cannot attend?</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="25FE33FF" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="1"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>How will postsecondary expectations, goals, and services be aligned across service provider plans?</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="241D7DB4" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="1"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>Who oversees the 504 Plans in the building/district?</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1A6C217C" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="1"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">How will the school connect and refer students that do not have IEPs? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="414D4346" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="1"/>
+                  </w:numPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">What is the referral process for each partner? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4C1ABB3B" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B970FC">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Reminder: A signed consent to release information is needed for information to be shared between the school and any partner agencies. </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="5C0BE2DD" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="1952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D80E123" w14:textId="77777777" w:rsidR="0086546A" w:rsidRPr="00E00371" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4449BE07" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:color w:val="666666"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F0B2DB2" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE4F7B4" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="7" w:name="_uw0t2k20t6t6" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="7" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="6869911"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="3CFF9FC3" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Service Delivery</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="35A0E0EB" w14:textId="77777777" w:rsidR="007E23B4" w:rsidRDefault="00422312">
+          <w:r>
+            <w:t>The LSP team should be familiar with any Memorandums of Agreement (MoAs), Memorandums of Understanding (MoUs), or Interagency Agreements (IAs) that exist between partner agencies to support decision making in the LSP process. If questions regarding responsibilities arise during the LSP process, the team should first review any applicable formal agreements together. For example, decisions regarding the provision of instructional training and job coaching may be addressed through a formal agreement. Several of these are linked at the bottom of this document for your reference.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="77E1727B" w14:textId="77777777" w:rsidR="007E23B4" w:rsidRDefault="007E23B4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="LEA Services and Programs"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E23B4" w14:paraId="5D9CD4F9" w14:textId="77777777" w:rsidTr="007E23B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-1810630923"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="89EFF7F069144CBCBAA77F996F060900"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1EF1D418" w14:textId="12147F0D" w:rsidR="007E23B4" w:rsidRDefault="007E23B4" w:rsidP="007E23B4">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>LEA Services and Programs</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3E62567D" w14:textId="77777777" w:rsidR="007E23B4" w:rsidRDefault="007E23B4" w:rsidP="007E23B4">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>What does the school already have in place to support</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:t>job exploration counseling (JEC), instruction in self-advocacy (SAI), counseling on post-secondary training opportunities (COO), work-place readiness training (WRT), work-based learning (WBL) experiences?</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="10815" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="LEA Services and Programs"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="6580"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00852EAC" w14:paraId="0AE4ED0D" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="1693491261"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="64A32CF2" w14:textId="375AD57D" w:rsidR="00852EAC" w:rsidRPr="0065616F" w:rsidRDefault="00852EAC" w:rsidP="00852EAC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Program/Service</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="-89623796"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="63002D9B" w14:textId="32BCE5FE" w:rsidR="00852EAC" w:rsidRDefault="00852EAC" w:rsidP="00852EAC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Identified Pre-ETS Activity Area(s):</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="18E29084" w14:textId="77777777" w:rsidR="00852EAC" w:rsidRPr="007E23B4" w:rsidRDefault="00852EAC" w:rsidP="00852EAC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="6"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="0070C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:id w:val="1129977437"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="2E0F62DA" w14:textId="77777777" w:rsidR="0089006E" w:rsidRDefault="006921E4" w:rsidP="00852EAC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0089006E">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Enter</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E52140" w:rsidRPr="0089006E">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> for each line</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0089006E">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E52140">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="46CEDF6F" w14:textId="13D002FD" w:rsidR="00852EAC" w:rsidRPr="0065616F" w:rsidRDefault="00852EAC" w:rsidP="00852EAC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E52140">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>COO, JEC, SAI, WRT, WBL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6580" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="-66585663"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="095E8A1B" w14:textId="1F500EDA" w:rsidR="00852EAC" w:rsidRPr="0065616F" w:rsidRDefault="00852EAC" w:rsidP="00852EAC">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Description</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0074402D" w14:paraId="5218AF3A" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B66CAE4" w14:textId="77777777" w:rsidR="0074402D" w:rsidRPr="0065616F" w:rsidRDefault="0074402D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01824507" w14:textId="155135C7" w:rsidR="0074402D" w:rsidRPr="0074402D" w:rsidRDefault="0074402D" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D9ED9DB" w14:textId="77777777" w:rsidR="0088523E" w:rsidRPr="0065616F" w:rsidRDefault="0088523E" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006510D5" w14:paraId="7C5438D1" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18073571" w14:textId="77777777" w:rsidR="006510D5" w:rsidRPr="0065616F" w:rsidRDefault="006510D5" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6799DCB5" w14:textId="429BB866" w:rsidR="006510D5" w:rsidRPr="0074402D" w:rsidRDefault="006510D5" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14B4EF7D" w14:textId="77777777" w:rsidR="006510D5" w:rsidRPr="0065616F" w:rsidRDefault="006510D5" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006510D5" w14:paraId="49C10C44" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4614A2C9" w14:textId="0E917958" w:rsidR="006510D5" w:rsidRPr="0065616F" w:rsidRDefault="006510D5" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20B5D269" w14:textId="3A2A07EE" w:rsidR="006510D5" w:rsidRPr="0074402D" w:rsidRDefault="006510D5" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A55D45E" w14:textId="124224FB" w:rsidR="006510D5" w:rsidRPr="0065616F" w:rsidRDefault="006510D5" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E0058C2" w14:textId="77777777" w:rsidR="0065616F" w:rsidRDefault="0065616F">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="AEA Services and Programs"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry into the subsequent table."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD2525" w14:paraId="16032F02" w14:textId="77777777" w:rsidTr="00FD2525">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-2132091107"/>
+              <w:placeholder>
+                <w:docPart w:val="168831EDB23444C09DEA87601E103B50"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:id w:val="97918631"/>
+                  <w:lock w:val="sdtContentLocked"/>
+                  <w:placeholder>
+                    <w:docPart w:val="021A6F863E8043348FBEA3B6B6D5D51C"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                  </w:rPr>
+                </w:sdtEndPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="3E59CBF7" w14:textId="5D5689E0" w:rsidR="00FD2525" w:rsidRDefault="00FD2525" w:rsidP="00FD2525">
+                    <w:pPr>
+                      <w:keepNext/>
+                      <w:widowControl w:val="0"/>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:t>AEA Services and Programs</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="15F29322" w14:textId="77777777" w:rsidR="00FD2525" w:rsidRPr="00FD2525" w:rsidRDefault="00FD2525" w:rsidP="00FD2525">
+                    <w:pPr>
+                      <w:keepNext/>
+                      <w:widowControl w:val="0"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>How will AEA contribute towards</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>job exploration counseling (JEC), instruction in self-advocacy (SAI), counseling on post-secondary training opportunities (COO), work-place readiness training (WRT), work-based learning (WBL)experiences?</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="10815" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="AEA Services and Programs"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry into the subsequent table."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="6580"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E52140" w:rsidRPr="0065616F" w14:paraId="3E70F712" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="-1142116726"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="C8C9F66DBBD341F4862980C910D31C3F"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="132F2749" w14:textId="430432FA" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00873F00">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Program/Service</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="1347132075"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="868D1C338F1F49C0AAF18404D3592B2A"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="65470F9C" w14:textId="77777777" w:rsidR="00E52140" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Identified Pre-ETS Activity Area(s):</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="722ECFC0" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="007E23B4" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="6"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="0070C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:id w:val="-532110973"/>
+                  <w:placeholder>
+                    <w:docPart w:val="868D1C338F1F49C0AAF18404D3592B2A"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="0070C0"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:id w:val="-2017072912"/>
+                      <w:placeholder>
+                        <w:docPart w:val="AD4EFD33239E44D8AC831995E50A13FA"/>
+                      </w:placeholder>
+                      <w15:color w:val="FFFFFF"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:p w14:paraId="0CAE5B1F" w14:textId="77777777" w:rsidR="0089006E" w:rsidRPr="0089006E" w:rsidRDefault="00E52140" w:rsidP="00873F00">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="EE0000"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0089006E">
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="EE0000"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Enter for each line: </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="34D931F5" w14:textId="07596CC4" w:rsidR="00E52140" w:rsidRPr="00E52140" w:rsidRDefault="00E52140" w:rsidP="00873F00">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:i/>
+                            <w:color w:val="0070C0"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00E52140">
+                          <w:rPr>
+                            <w:i/>
+                            <w:color w:val="EE0000"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>COO, JEC, SAI, WRT, WBL</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6580" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="1990212658"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="1BB2E6E87AAF4F0CA2D1EE223E117CCA"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0B5E5F0C" w14:textId="17EA656B" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00873F00">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Description</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00316659" w:rsidRPr="0065616F" w14:paraId="57D7A48D" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EC351B9" w14:textId="77777777" w:rsidR="00316659" w:rsidRPr="0065616F" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7622D40F" w14:textId="665BFA2D" w:rsidR="00316659" w:rsidRPr="0074402D" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="312E49F2" w14:textId="77777777" w:rsidR="00316659" w:rsidRPr="0065616F" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00316659" w:rsidRPr="0065616F" w14:paraId="09900620" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06D094AF" w14:textId="77777777" w:rsidR="00316659" w:rsidRPr="0065616F" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AE4C0CA" w14:textId="2B158E9A" w:rsidR="00316659" w:rsidRPr="0074402D" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04C4B63D" w14:textId="77777777" w:rsidR="00316659" w:rsidRPr="0065616F" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00316659" w:rsidRPr="0065616F" w14:paraId="5ACC62D2" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7547A36F" w14:textId="3A07EC37" w:rsidR="00316659" w:rsidRPr="0065616F" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5855C0CD" w14:textId="315A5816" w:rsidR="00316659" w:rsidRPr="0074402D" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6580" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CD24C77" w14:textId="3B11EEEE" w:rsidR="00316659" w:rsidRPr="0065616F" w:rsidRDefault="00316659" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:id w:val="1579175380"/>
+        <w:lock w:val="contentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="6DF7FA36" w14:textId="77777777" w:rsidR="00FD2525" w:rsidRDefault="00FD2525">
+          <w:pPr>
+            <w:rPr>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="5D46E758" w14:textId="77777777" w:rsidR="00FD2525" w:rsidRDefault="001154BA">
+          <w:pPr>
+            <w:rPr>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="VR Services and Programs"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD2525" w14:paraId="0F0859CC" w14:textId="77777777" w:rsidTr="00FD2525">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="53129456"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="24E8C099375B421F915DC51CCFEFFFEC"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="04261362" w14:textId="16417358" w:rsidR="00FD2525" w:rsidRDefault="00FD2525" w:rsidP="00FD2525">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>VR Services and Programs</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="43C2461B" w14:textId="77777777" w:rsidR="00FD2525" w:rsidRDefault="00FD2525" w:rsidP="00FD2525">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>How will the school and VR collaborate around</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:t>job exploration counseling (JEC), instruction in self-advocacy (SAI), counseling on post-secondary training opportunities (COO), work-place readiness training (WRT), work-based learning (WBL)experiences? For example, teams should ensure alignment of Individualized Plan for Employment (IPE) and IEP goals to prevent supplanting and duplication.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E698E5F" w14:textId="77777777" w:rsidR="00FD2525" w:rsidRPr="001C10F7" w:rsidRDefault="00FD2525">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="VR Services and Programs - Table for Data Entry"/>
+        <w:tblDescription w:val="Table includes header with 3 columns: 1. PVR Agency or Program - with rows beneath that include data entry prompts to enter IVRS, IDB, or Contracted Program, 2. Identified Pre-ETS Activity Area(s) - with rows beneath that include data entry prompts to enter JEC, COO, WBL, SAI, and/or WRT, 3. Description - with blank rows beneath for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2695"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="5845"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C10F7" w14:paraId="44841315" w14:textId="77777777" w:rsidTr="00E52140">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="-1941135939"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4287B33F" w14:textId="67F2B6A8" w:rsidR="001C10F7" w:rsidRDefault="001C10F7" w:rsidP="001C10F7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>VR Agency or Program:</w:t>
+                </w:r>
+              </w:p>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="0070C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:id w:val="1357234067"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="6AF43E78" w14:textId="1ECFD0A5" w:rsidR="001C10F7" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00AE1487">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E52140">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Enter: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001C10F7" w:rsidRPr="00E52140">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>IVRS</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E52140" w:rsidRPr="00E52140">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> or</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001C10F7" w:rsidRPr="00E52140">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> IDB</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="-890030268"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="370D5F7B" w14:textId="65563401" w:rsidR="001C10F7" w:rsidRDefault="001C10F7" w:rsidP="001C10F7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Identified Pre-ETS </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1714BC17" w14:textId="77777777" w:rsidR="001C10F7" w:rsidRDefault="001C10F7" w:rsidP="001C10F7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Activity Area(s):</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="11807FFF" w14:textId="77777777" w:rsidR="001C10F7" w:rsidRPr="007E23B4" w:rsidRDefault="001C10F7" w:rsidP="001C10F7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="6"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="0070C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:id w:val="-2047972861"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="2903A210" w14:textId="77777777" w:rsidR="0089006E" w:rsidRPr="0089006E" w:rsidRDefault="006921E4" w:rsidP="001C10F7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0089006E">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Enter</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0089006E" w:rsidRPr="0089006E">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> for each line</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0089006E">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">: </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="09BB119D" w14:textId="1F7A11A5" w:rsidR="001C10F7" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="001C10F7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E52140">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>COO, JEC, SAI, WRT, WBL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="1978713120"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="689F5B72" w14:textId="0B6CFF5B" w:rsidR="001C10F7" w:rsidRPr="0065616F" w:rsidRDefault="001C10F7" w:rsidP="001C10F7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Description</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE1487" w14:paraId="4BF11DD6" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0E6692" w14:textId="6AB3D9DF" w:rsidR="00AE1487" w:rsidRPr="0065616F" w:rsidRDefault="00AE1487" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4981D5B1" w14:textId="61C4ADA6" w:rsidR="00AE1487" w:rsidRPr="0074402D" w:rsidRDefault="00AE1487" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EFBB4C" w14:textId="04848375" w:rsidR="00AE1487" w:rsidRPr="0065616F" w:rsidRDefault="00AE1487" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006921E4" w14:paraId="40D44EE2" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DBEAA8" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC626FE" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0074402D" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD2B0C5" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006921E4" w14:paraId="7E6E0E79" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C361706" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="321E03F1" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0074402D" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="448A0852" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006921E4" w14:paraId="6C617BB0" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="77598C28" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4162E380" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0074402D" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BE80D7" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006921E4" w14:paraId="4ED26773" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A44071" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7248E4EC" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0074402D" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="71832293" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006921E4" w14:paraId="3AF8C47B" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="30894A4D" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF43F72" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0074402D" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E32B93A" w14:textId="77777777" w:rsidR="006921E4" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C1282AA" w14:textId="5D062711" w:rsidR="00FD2525" w:rsidRDefault="00FD2525"/>
+    <w:p w14:paraId="701B6BCE" w14:textId="188277A5" w:rsidR="00E52140" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="VR Services and Programs"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E52140" w14:paraId="4D7F696C" w14:textId="77777777" w:rsidTr="000C02F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-732465812"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="20EB8D6D139F44EA9AF2319327EFE4EE"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6703B139" w14:textId="6F8CFABB" w:rsidR="00E52140" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">VR </w:t>
+                </w:r>
+                <w:r w:rsidR="004D7664">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Contracted</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Program</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="669953D7" w14:textId="5BC1CAED" w:rsidR="00815867" w:rsidRPr="00815867" w:rsidRDefault="00815867" w:rsidP="00815867">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="13B2CD6C" w14:textId="391FF6D7" w:rsidR="00E52140" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">How will the school and </w:t>
+                </w:r>
+                <w:r w:rsidR="004D7664">
+                  <w:t>the VR Contracted Program co</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>llaborate around</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:t>job exploration counseling (JEC), instruction in self-advocacy (SAI), counseling on post-secondary training opportunities (COO), work-place readiness training (WRT), work-based learning (WBL)experiences? For example, teams should ensure alignment of Individualized Plan for Employment (IPE) and IEP goals to prevent supplanting and duplication.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2BFC2F20" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="001C10F7" w:rsidRDefault="00E52140" w:rsidP="00E52140">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="VR Services and Programs - Table for Data Entry"/>
+        <w:tblDescription w:val="Table includes header with 3 columns: 1. PVR Agency or Program - with rows beneath that include data entry prompts to enter IVRS, IDB, or Contracted Program, 2. Identified Pre-ETS Activity Area(s) - with rows beneath that include data entry prompts to enter JEC, COO, WBL, SAI, and/or WRT, 3. Description - with blank rows beneath for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="5665"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E52140" w14:paraId="0533578C" w14:textId="77777777" w:rsidTr="004D7664">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="407501530"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="2DFD2422580F4F51A933C164AC121602"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="53DF8B43" w14:textId="29E27F67" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">VR </w:t>
+                </w:r>
+                <w:r w:rsidR="004D7664">
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Contracted</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Program</w:t>
+                </w:r>
+                <w:r w:rsidR="009C3065">
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="009C3065" w:rsidRPr="009C3065">
+                  <w:rPr>
+                    <w:color w:val="EE0000"/>
+                  </w:rPr>
+                  <w:t>(Name)</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>:</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="576631121"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="2DFD2422580F4F51A933C164AC121602"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="706B585F" w14:textId="0E7BCC60" w:rsidR="00E52140" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Identified Pre-ETS Activity </w:t>
+                </w:r>
+                <w:r w:rsidR="004D7664">
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>A</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>rea(s):</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="612A3948" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="007E23B4" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="6"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="0070C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:id w:val="-783724710"/>
+                  <w:placeholder>
+                    <w:docPart w:val="2DFD2422580F4F51A933C164AC121602"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="1F8ADE58" w14:textId="77777777" w:rsidR="0089006E" w:rsidRPr="003C7A21" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003C7A21">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Enter</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0089006E" w:rsidRPr="003C7A21">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> for each line</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003C7A21">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">: </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2BE47A44" w14:textId="48A29069" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E52140">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>COO, JEC, SAI, WRT, WBL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="-1915465695"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="2DFD2422580F4F51A933C164AC121602"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="773346E3" w14:textId="3E5C3CD7" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="000C02F2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Description</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E52140" w14:paraId="69337DED" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB24AB0" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE7F796" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0074402D" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D12116D" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E52140" w14:paraId="0CEA443A" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7772ECB3" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEF75AF" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0074402D" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1382685C" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E52140" w14:paraId="51678639" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="12481E65" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C2BA71" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0074402D" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="10777245" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E52140" w14:paraId="30D4EC43" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B952BA7" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B84B34" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0074402D" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2A0A2B" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E52140" w14:paraId="396A1013" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="73789B9B" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F67E45" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0074402D" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F570BBD" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E52140" w14:paraId="6D8E6925" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F78E82" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1822D065" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0074402D" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA16AE4" w14:textId="77777777" w:rsidR="00E52140" w:rsidRPr="0065616F" w:rsidRDefault="00E52140" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B6492C0" w14:textId="77777777" w:rsidR="00E52140" w:rsidRDefault="00E52140" w:rsidP="00E52140"/>
+    <w:p w14:paraId="55E45D6E" w14:textId="6FA661E3" w:rsidR="00E52140" w:rsidRDefault="00E52140"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Other Partner Services and Programs"/>
+        <w:tblDescription w:val="Table includes one header row only with a table beneath. Header row includes prompts for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB332E" w14:paraId="681B4C5D" w14:textId="77777777" w:rsidTr="00EB332E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="1845054742"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="F9507A673BF848288D5AFCC7AA72CDFB"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4044DA75" w14:textId="243070DF" w:rsidR="00EB332E" w:rsidRDefault="00EB332E" w:rsidP="00EB332E">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Other Partner Services and Programs</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="48DFA129" w14:textId="31754125" w:rsidR="00815867" w:rsidRPr="00815867" w:rsidRDefault="00815867" w:rsidP="00815867">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2C7D9073" w14:textId="77777777" w:rsidR="00EB332E" w:rsidRDefault="00EB332E" w:rsidP="00AE1487">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>How will other partner services and programs collaborate around</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:t xml:space="preserve">job exploration counseling (JEC), instruction in self-advocacy (SAI), counseling on post-secondary training opportunities (COO), work-place readiness training (WRT), work-based learning (WBL)experiences? </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7A4D7BA6" w14:textId="77777777" w:rsidR="0086546A" w:rsidRPr="00EB332E" w:rsidRDefault="0086546A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="101" w:type="dxa"/>
+          <w:left w:w="101" w:type="dxa"/>
+          <w:bottom w:w="101" w:type="dxa"/>
+          <w:right w:w="101" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Other Partner Services and Programs - Table for data entry"/>
+        <w:tblDescription w:val="Table includes header with 3 columns: 1. Partner - with blank rows beneath for data entry, 2. Identified Pre-ETS Activity Area(s) - with rows beneath that include data entry prompts to enter JEC, COO, WBL, SAI, and/or WRT, 3. Description - with blank rows beneath for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2695"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="5485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB332E" w14:paraId="25E8A248" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1237698217"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="71803C1DF5B6414994C06B2F24C14EB1"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="098D96C7" w14:textId="7166E88F" w:rsidR="00EB332E" w:rsidRDefault="00EB332E" w:rsidP="00931846">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Partner</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="1790239104"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="A1D61E4375E14402A131563A46ADA82F"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="17DE135B" w14:textId="13F4B614" w:rsidR="00EB332E" w:rsidRDefault="00EB332E" w:rsidP="00931846">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Identified Pre-ETS Activity Area(s):</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3D995357" w14:textId="77777777" w:rsidR="00EB332E" w:rsidRPr="007E23B4" w:rsidRDefault="00EB332E" w:rsidP="00931846">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="6"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="0070C0"/>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:id w:val="-2119910553"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="29D96FC7" w14:textId="77777777" w:rsidR="003C7A21" w:rsidRPr="003C7A21" w:rsidRDefault="006921E4" w:rsidP="00931846">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003C7A21">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Enter</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003C7A21" w:rsidRPr="003C7A21">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> for each line</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003C7A21">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">: </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="3E1EFCCF" w14:textId="584D5597" w:rsidR="00EB332E" w:rsidRPr="0065616F" w:rsidRDefault="006921E4" w:rsidP="00931846">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="004D7664">
+                      <w:rPr>
+                        <w:i/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>COO, JEC, SAI, WRT, WBL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:id w:val="1492288850"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="A1D61E4375E14402A131563A46ADA82F"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="45D560A0" w14:textId="15A1EAAE" w:rsidR="00EB332E" w:rsidRPr="0065616F" w:rsidRDefault="00EB332E" w:rsidP="00931846">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Description</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE1487" w14:paraId="68033F48" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B4C42E" w14:textId="6EF5DDC2" w:rsidR="00AE1487" w:rsidRPr="0065616F" w:rsidRDefault="00AE1487" w:rsidP="00AE1487">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D6CBB3" w14:textId="0735B6FB" w:rsidR="00AE1487" w:rsidRPr="0074402D" w:rsidRDefault="00AE1487" w:rsidP="00AE1487">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="13516FF4" w14:textId="77777777" w:rsidR="00AE1487" w:rsidRDefault="00AE1487" w:rsidP="00AE1487">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36409E3C" w14:textId="1B177BD2" w:rsidR="00AE1487" w:rsidRPr="0065616F" w:rsidRDefault="00AE1487" w:rsidP="00AE1487">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D7664" w14:paraId="409E2E36" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6282D25D" w14:textId="77777777" w:rsidR="004D7664" w:rsidRDefault="004D7664" w:rsidP="00AE1487">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DCCC2FB" w14:textId="77777777" w:rsidR="004D7664" w:rsidRPr="0065616F" w:rsidRDefault="004D7664" w:rsidP="00AE1487">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2360D321" w14:textId="77777777" w:rsidR="004D7664" w:rsidRPr="0074402D" w:rsidRDefault="004D7664" w:rsidP="00AE1487">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5485" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="54905874" w14:textId="77777777" w:rsidR="004D7664" w:rsidRDefault="004D7664" w:rsidP="00AE1487">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F9FA50A" w14:textId="7F236A8D" w:rsidR="00EB332E" w:rsidRDefault="00EB332E"/>
+    <w:p w14:paraId="17288AF3" w14:textId="77777777" w:rsidR="00281217" w:rsidRDefault="00281217"/>
+    <w:p w14:paraId="0A8B6274" w14:textId="5DCC3BEA" w:rsidR="00B43CBC" w:rsidRDefault="00B43CBC"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ae"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Summer Programming"/>
+        <w:tblDescription w:val="Table includes one header row only with one cell beneath for data entry. Header row includes prompts for data entry into the cell below."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="24768778" w14:textId="77777777" w:rsidTr="003A636D">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-227621530"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:id w:val="1029150504"/>
+                  <w:lock w:val="sdtContentLocked"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w15:color w:val="FFFFFF"/>
+                </w:sdtPr>
+                <w:sdtEndPr>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                  </w:rPr>
+                </w:sdtEndPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="204CAC3F" w14:textId="7FB4D053" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B43CBC">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:t>Summer Programming</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="3878B7E4" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B43CBC">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>As a team, reflect on prior summer programming and consider:</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0A3378DA" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B43CBC">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="6"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>How will LEA and VR partner to provide summer programming for students?</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="73B0008F" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B43CBC">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="6"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>What other partners will collaborate to provide summer programming?</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="42126516" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B43CBC">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="6"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>How will the team address students’ transportation barriers over the summer?</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="56BCCFA3" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00B43CBC">
+                    <w:pPr>
+                      <w:widowControl w:val="0"/>
+                      <w:numPr>
+                        <w:ilvl w:val="0"/>
+                        <w:numId w:val="6"/>
+                      </w:numPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>How will the team ensure students’ behavior supports are in place over the summer?</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7253A" w:rsidRPr="00D7253A" w14:paraId="43B20438" w14:textId="77777777" w:rsidTr="004D7664">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7237C59B" w14:textId="08E10C2E" w:rsidR="00D7253A" w:rsidRPr="00D762CD" w:rsidRDefault="001154BA" w:rsidP="00B43CBC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="EE0000"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-27731515"/>
+                <w:lock w:val="sdtContentLocked"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w15:color w:val="FFFFFF"/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005040B2" w:rsidRPr="00D762CD">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Summer Programming Discussion Summary:</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="60A4C24B" w14:textId="77777777" w:rsidR="00D7253A" w:rsidRPr="005040B2" w:rsidRDefault="00D7253A" w:rsidP="00B43CBC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BBEA22C" w14:textId="77777777" w:rsidR="00D7253A" w:rsidRPr="005040B2" w:rsidRDefault="00D7253A" w:rsidP="00B43CBC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E4E3FE9" w14:textId="77777777" w:rsidR="003C7A21" w:rsidRPr="005040B2" w:rsidRDefault="003C7A21" w:rsidP="00B43CBC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26D64895" w14:textId="77777777" w:rsidR="00D7253A" w:rsidRPr="005040B2" w:rsidRDefault="00D7253A" w:rsidP="00B43CBC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65757E6F" w14:textId="77777777" w:rsidR="004D7664" w:rsidRPr="005040B2" w:rsidRDefault="004D7664" w:rsidP="00B43CBC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B602D2D" w14:textId="77777777" w:rsidR="004D7664" w:rsidRPr="005040B2" w:rsidRDefault="004D7664" w:rsidP="00B43CBC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F58AF43" w14:textId="77777777" w:rsidR="0086546A" w:rsidRPr="00D7253A" w:rsidRDefault="0086546A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28486BCB" w14:textId="77777777" w:rsidR="00D7253A" w:rsidRPr="00D7253A" w:rsidRDefault="00D7253A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5C0509" w14:textId="77777777" w:rsidR="00D7253A" w:rsidRPr="00D7253A" w:rsidRDefault="00D7253A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Summer Programming - Table for data entry"/>
+        <w:tblDescription w:val="Table includes header with 2 columns: 1. Partner Agency - with rows beneath including LEA, AEA, IVRS, IDB, IVRS Contracted Program with prompt to enter name, Other Partner with prompt to enter name, 2. Communication of Programs and Services with explanation and blank rows beneath for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="8730"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="00CAC2B5" w14:textId="77777777" w:rsidTr="00983AB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="936792198"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4E3A369C" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00931846">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Partner Agency</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8730" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="1951968309"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2A4DE0C1" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00931846">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Communication of Programs and Services</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="08B41D0A" w14:textId="0AF69BB9" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00931846">
+                <w:r>
+                  <w:t>How</w:t>
+                </w:r>
+                <w:r w:rsidR="00815867">
+                  <w:t xml:space="preserve"> is information about all</w:t>
+                </w:r>
+                <w:r>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00815867">
+                  <w:t>s</w:t>
+                </w:r>
+                <w:r>
+                  <w:t>ervic</w:t>
+                </w:r>
+                <w:r w:rsidR="00863230">
+                  <w:t xml:space="preserve">es, </w:t>
+                </w:r>
+                <w:r>
+                  <w:t>programs</w:t>
+                </w:r>
+                <w:r w:rsidR="00863230">
+                  <w:t>, and finalized LSP</w:t>
+                </w:r>
+                <w:r w:rsidR="00815867">
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:t>communicated out to staff, students/families, and partner agencie</w:t>
+                </w:r>
+                <w:r w:rsidR="003E66AD">
+                  <w:t>s?</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="3A68659B" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-732852382"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7D9C4476" w14:textId="31C0C606" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00931846">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>L</w:t>
+                </w:r>
+                <w:r w:rsidR="00B74AAD">
+                  <w:t>EA</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EFB513C" w14:textId="77777777" w:rsidR="00B43CBC" w:rsidRDefault="00B43CBC" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="3F9F2DE4" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="214245747"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="520EBA0F" w14:textId="4B79A866" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00931846">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>AEA</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A04A79F" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="7885B307" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58B06755" w14:textId="7DB04B1A" w:rsidR="0086546A" w:rsidRDefault="001154BA" w:rsidP="00931846">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2116810923"/>
+                <w:lock w:val="sdtContentLocked"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w15:color w:val="FFFFFF"/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003C7A21">
+                  <w:t>I</w:t>
+                </w:r>
+                <w:r w:rsidR="00422312">
+                  <w:t>VRS</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02790A1D" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="11A06F8B" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1989466932"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="35939E2B" w14:textId="153E3131" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00931846">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>IDB</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="11CEBC8E" w14:textId="77777777" w:rsidR="00815867" w:rsidRDefault="00815867" w:rsidP="00815867">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3C32121A" w14:textId="284BE513" w:rsidR="00815867" w:rsidRDefault="001154BA" w:rsidP="00931846">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67ED31E8" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C92D26" w14:paraId="71D6DEC6" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5932A64E" w14:textId="70A8CDAD" w:rsidR="00815867" w:rsidRDefault="001154BA" w:rsidP="00931846">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="768511517"/>
+                <w:lock w:val="sdtContentLocked"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w15:color w:val="FFFFFF"/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C92D26" w:rsidRPr="00C92D26">
+                  <w:t>IVRS Contracted Program(s)</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00555F3C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="-1745486007"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3D1447AD" w14:textId="4AA235EA" w:rsidR="00815867" w:rsidRDefault="00815867" w:rsidP="00F271FB">
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="0EE0EAD0" w14:textId="77777777" w:rsidR="009E5A22" w:rsidRPr="009C3065" w:rsidRDefault="009E5A22" w:rsidP="009E5A22">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contract </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E5A22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D39F2C4" w14:textId="5CC69C23" w:rsidR="00C92D26" w:rsidRPr="009E5A22" w:rsidRDefault="00C92D26" w:rsidP="00931846">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0323072C" w14:textId="77777777" w:rsidR="00C92D26" w:rsidRDefault="00C92D26" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00401C3F" w14:paraId="041DA383" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:trPr>
+          <w:trHeight w:val="25"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:id w:val="448128899"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7A55D798" w14:textId="623E5BF6" w:rsidR="00401C3F" w:rsidRDefault="00401C3F" w:rsidP="00931846">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00401C3F">
+                  <w:rPr>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>Other partner</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:id w:val="1258644721"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="692E2FF6" w14:textId="757BB2B1" w:rsidR="00815867" w:rsidRDefault="00815867" w:rsidP="00815867">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5EAAABC0" w14:textId="6A5D47A7" w:rsidR="00401C3F" w:rsidRPr="009C3065" w:rsidRDefault="009E5A22" w:rsidP="00931846">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5A22">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partner </w:t>
+            </w:r>
+            <w:r w:rsidR="00401C3F" w:rsidRPr="009E5A22">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16BFA885" w14:textId="1792C55C" w:rsidR="00401C3F" w:rsidRPr="009E5A22" w:rsidRDefault="00401C3F" w:rsidP="00931846">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51B0BBB3" w14:textId="77777777" w:rsidR="00401C3F" w:rsidRDefault="00401C3F" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19D418DB" w14:textId="00E2E917" w:rsidR="009E43F7" w:rsidRDefault="009E43F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_5nw4fm7fera9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="78CA44F9" w14:textId="77777777" w:rsidR="009E43F7" w:rsidRDefault="009E43F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af1"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Additional notes, action items, next steps"/>
+        <w:tblDescription w:val="Table includes one header row with title and one row beneath for data entry. "/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00863230" w14:paraId="520F3354" w14:textId="77777777" w:rsidTr="003A636D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="1377812368"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="51D95E82944340BF9EFD5BCAAF785B7E"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1AADA568" w14:textId="77777777" w:rsidR="00863230" w:rsidRDefault="00863230">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Additional notes, action items, next steps: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0BA19CF6" w14:textId="4A79E222" w:rsidR="00863230" w:rsidRPr="00863230" w:rsidRDefault="00863230">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00863230" w14:paraId="7B2E6210" w14:textId="77777777" w:rsidTr="00102FE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C30EC91" w14:textId="77777777" w:rsidR="00863230" w:rsidRDefault="00863230" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14917356" w14:textId="77777777" w:rsidR="00863230" w:rsidRDefault="00863230" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BF0425A" w14:textId="77777777" w:rsidR="00863230" w:rsidRDefault="00863230" w:rsidP="00102FE3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="693AB0E8" w14:textId="77777777" w:rsidR="00863230" w:rsidRPr="00863230" w:rsidRDefault="00863230" w:rsidP="00863230"/>
+    <w:p w14:paraId="02C5063D" w14:textId="483052BD" w:rsidR="00B97B99" w:rsidRDefault="00B97B99" w:rsidP="00B97B99"/>
+    <w:p w14:paraId="7D43953E" w14:textId="77777777" w:rsidR="00863230" w:rsidRPr="00B97B99" w:rsidRDefault="00863230" w:rsidP="00B97B99"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-65645829"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="5B8CF659" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Signatures on LSP</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="613AEBAD" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A"/>
+    <w:p w14:paraId="27E25504" w14:textId="373A2C9A" w:rsidR="0086546A" w:rsidRDefault="0086546A"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1582640407"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="30E4539E" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:r>
+            <w:t xml:space="preserve">By signing below, each partner agency agrees to the plan as laid out above. We commit to collaboratively addressing any questions or issues that arise related to implementation of this plan. </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4268B415" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af2"/>
+        <w:tblW w:w="10785" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Signatures on LSP - Table 2"/>
+        <w:tblDescription w:val="Table includes header row and 3 columns: 1. Partner Agencies Identified in this LSP, 2. Signature, 3. Date. Rows under column 1 include: 1. AEA Administrator, IVRS Area Office Supervisor, AEA Regional Administrator, IDB VR Program Administrator. Blank rows under columns 2 and 3 for data entry."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3720"/>
+        <w:gridCol w:w="5520"/>
+        <w:gridCol w:w="1545"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="1906B848" w14:textId="77777777" w:rsidTr="00F73088">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="463092385"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="45D161BF" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Partner Agencies Identified in this LSP</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-1814178764"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0C9FA73E" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Signature</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="1070383494"/>
+              <w:lock w:val="contentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="63DFBA9B" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Date</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="6F06ED8A" w14:textId="77777777" w:rsidTr="00F73088">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1531644095"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="31D8722E" w14:textId="77777777" w:rsidR="00F73088" w:rsidRDefault="00422312" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">LEA Administrator </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00863230">
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>(required)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="57A12840" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="001154BA" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C91FB69" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6766D504" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="40C06001" w14:textId="77777777" w:rsidTr="00F73088">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-543911534"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="77D3C755" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">IVRS Area Office Supervisor </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00863230">
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>(required)</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="1292FFFE" w14:textId="77777777" w:rsidR="00F73088" w:rsidRDefault="00F73088" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C736D58" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63369A0A" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="09804C64" w14:textId="77777777" w:rsidTr="00F73088">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-148670766"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2F2FCF32" w14:textId="77777777" w:rsidR="00F73088" w:rsidRDefault="00422312" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">AEA Regional Administrator </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00863230">
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>(required)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="582C79EB" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="001154BA" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4E1486" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77761E96" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="2406E119" w14:textId="77777777" w:rsidTr="00F73088">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1513371352"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="19FF6163" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312" w:rsidP="00F73088">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">IDB VR Program Administrator </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00863230">
+                  <w:rPr>
+                    <w:i/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>(Required if IDB-VR is included on this plan)</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7547CA42" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E274820" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00F73088">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:color w:val="9900FF"/>
+        </w:rPr>
+        <w:id w:val="50194234"/>
+        <w:lock w:val="contentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="36F63E05" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="008B2A8D">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:color w:val="9900FF"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="1FB619AA" w14:textId="77777777" w:rsidR="008B2A8D" w:rsidRDefault="001154BA" w:rsidP="008B2A8D">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:color w:val="9900FF"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:bookmarkStart w:id="9" w:name="_udk22dirrkm" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="9" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="2018958627"/>
+        <w:lock w:val="sdtContentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w15:color w:val="FFFFFF"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="28034C0D" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:widowControl w:val="0"/>
+            <w:rPr>
+              <w:i/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t>Resources</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1A20934C" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:before="33"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId14">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorandum of Agreement (MoA) between IVRS and Iowa Department of Education </w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6EBF9456" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="33"/>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>This MoA is between IVRS, a Division of Iowa Workforce Development, and the Iowa Department of Education. The purpose of this agreement is to facilitate the integration and coordination of transition services.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="46AA9D41" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:before="33"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Memorandum of Agreement (MoA) between IDB and IVRS</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1A5FA3C0" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="33"/>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>This MoA is between Iowa Department for the Blind (IDB) and IVRS, a Division of Iowa Workforce Development. The purpose of this agreement is to minimize duplication of effort and maximize the use of both agencies’ resources and facilities in serving individuals with disabilities.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6219CE1F" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:before="33"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId16">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Pathways to Vocational Rehabilitation and Pre-ETS</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="13055F25" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="33"/>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>This resource outlines the services available to potentially eligible and IVRS eligible students.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="501FC6C9" w14:textId="4BF199BB" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:before="33"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId17">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>IVRS Pre-Employment Transition Services (Pre-ETS)</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6E19FDA2" w14:textId="32BA7F76" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="33"/>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>This is the link to the IVRS website that further explains Pre-ETS</w:t>
+          </w:r>
+          <w:r w:rsidR="00E976D0">
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="76243047" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+            <w:spacing w:before="33"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId18">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Work-Based Learning Definition and Reporting: Iowa Department of Education</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="655CFA85" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="33"/>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>This document provides information on the definition of work-based learning, per Iowa Code, and reporting requirements.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3B039B5B" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId19" w:anchor="heading=h.rpb4z6yueoqu">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>DE/LEA/IDB/IVRS Collaboration Frequently Asked Questions (FAQ)</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="146BC023" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>This FAQ provides answers to frequently asked questions in the field regarding the collaboration between the Iowa Department of Education (DE), Local Education Agencies (LEAs), Iowa Department for the Blind (IDB) and Iowa Vocational Rehabilitation Services (IVRS). This resource also provides a list of commonly used acronyms.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="04B6BC89" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId20">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Secondary Transition Services for Students with Vision Loss: Support for Educators, Vocational Rehabilitation Staff and other Partners</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="716B819F" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>This resource provides clarification on the coordination of services for students who are blind or have low vision.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4458B742" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId21">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ASK Resource Center</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:t xml:space="preserve"> and </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId22">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Transition Iowa</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1A7B3A9E" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">ASK Resource Center provides resources and support to families, educators, and partner agencies. </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0484787F" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId23">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Iowa IDEA Information: disclosures that require consent</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="690F6358" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">This resource explains when schools must have written permission from the parent or eligible student in order to release any information. </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0E63248D" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="7"/>
+            </w:numPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">ACHIEVE: </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId24">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Consent to Release Information</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0C7DF930" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t>The linked slides provide a step by step guide for the IEP Facilitator to complete a Consent to Release Information in ACHIEVE. Additionally, when completing a release to IVRS specifically, the IEP Facilitator should use the “</w:t>
+          </w:r>
+          <w:hyperlink r:id="rId25">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Consent to Release Information to and from IVRS</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:t>” in ACHIEVE.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="57CD503F" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="5"/>
+            </w:numPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId26">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1155CC"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Home and Community-Based Services (HCBS) Waivers Program | Health &amp; Human Services</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7A8C685C" w14:textId="77777777" w:rsidR="00604283" w:rsidRDefault="00422312" w:rsidP="00B74AAD">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">This resource explains the seven Home and Community-Based-Based Services (HCBS) Waiver programs in Iowa. Waivers assist people to remain in their own homes instead of residing in an institutional setting. </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="778C8BB4" w14:textId="77777777" w:rsidR="00604283" w:rsidRDefault="00604283" w:rsidP="00B74AAD">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="65D86303" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="001154BA" w:rsidP="00B74AAD">
+          <w:pPr>
+            <w:ind w:left="720"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Additional Resources for LSP Team"/>
+        <w:tblDescription w:val="Table includes one header row with title, one subheader row with wording, and one row beneath. One column total."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0086546A" w14:paraId="00073395" w14:textId="77777777" w:rsidTr="009E43F7">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="-416253910"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6ABBEDE2" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>Additional Resources for LSP Team</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="395B5636" w14:textId="3D7A4411" w:rsidR="00863230" w:rsidRDefault="00863230">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00863230">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="EE0000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>If applicable</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="0BEDF0BA" w14:textId="77777777" w:rsidTr="009E43F7">
+        <w:trPr>
+          <w:trHeight w:val="455"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="758260287"/>
+              <w:lock w:val="sdtContentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w15:color w:val="FFFFFF"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2F528610" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="00422312">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="FF0000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t>May consider sharing: DCAP, IDEA-DA, contracted service providers statements of work, parent night flyers</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086546A" w14:paraId="1A038DFA" w14:textId="77777777" w:rsidTr="009E43F7">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4238D9AD" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="156A7847" w14:textId="77777777" w:rsidR="0086546A" w:rsidRDefault="0086546A" w:rsidP="00E6006D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="33"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0086546A" w:rsidSect="00D31B21">
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DA6A28" w:rsidRDefault="00DA6A28" w:rsidP="00DA6A28">
+    <w:p w14:paraId="3B7DEF07" w14:textId="77777777" w:rsidR="001154BA" w:rsidRDefault="001154BA">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DA6A28" w:rsidRDefault="00DA6A28" w:rsidP="00DA6A28">
+    <w:p w14:paraId="7EF33E08" w14:textId="77777777" w:rsidR="001154BA" w:rsidRDefault="001154BA">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B643EB" w:rsidRDefault="00B643EB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AD082BA" w14:textId="682A3F00" w:rsidR="00AE1C41" w:rsidRPr="00AE1C41" w:rsidRDefault="00AE1C41" w:rsidP="00E71ABC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...54 lines deleted...]
-                <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="00AE1C41">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Local School Plan 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00172B6D">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AE1C41">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>-202</w:t>
+    </w:r>
+    <w:r w:rsidR="00172B6D">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="006921E4">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E71ABC">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidR="006921E4">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">          </w:t>
+    </w:r>
+    <w:r w:rsidR="009C139A">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:id w:val="297116514"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1769616900"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidRPr="00AE1C41">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00AE1C41">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA6A28">
+            <w:r w:rsidRPr="00AE1C41">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-  <w:p w:rsidR="00DA6A28" w:rsidRDefault="00DA6A28">
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="3C34022C" w14:textId="77777777" w:rsidR="00247F47" w:rsidRPr="00AE1C41" w:rsidRDefault="00247F47" w:rsidP="00AE1C41">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DA6A28" w:rsidRDefault="00DA6A28" w:rsidP="00DA6A28">
+    <w:p w14:paraId="21ED11BE" w14:textId="77777777" w:rsidR="001154BA" w:rsidRDefault="001154BA">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DA6A28" w:rsidRDefault="00DA6A28" w:rsidP="00DA6A28">
+    <w:p w14:paraId="710F49D8" w14:textId="77777777" w:rsidR="001154BA" w:rsidRDefault="001154BA">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03EB7BE4"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="48B0FD2A">
+    <w:nsid w:val="107C058F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3342ACC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...225 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12143F59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B2A6F2E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...112 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19503B74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E1ED3D4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="201B6B1A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F680A24"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="282D013F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E22C3174"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B727C08"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="426ECAD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48C0208E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36A82488"/>
+    <w:lvl w:ilvl="0" w:tplc="1530359E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -3688,1542 +12699,673 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45EB0428"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="55927A62"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1580384"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="542C60B5"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="48B0FD2A">
+    <w:nsid w:val="5EFE6E63"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5588BE48"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5994402F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="48B0FD2A">
+    <w:nsid w:val="781F02B9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="42FE8C68"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...903 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1194688128">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="80805912">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="800273393">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1914896542">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1319576604">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="6" w16cid:durableId="150491989">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="7" w16cid:durableId="478116404">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="512569244">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="597248754">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="10" w16cid:durableId="124280958">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="112"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gP9J5Z5rh8a5sNlA9viMMsBEHK/Ywc6FgzLzHXydXssMmkBRp7UhTzkGypmVaVeCUQ9LDx73gWGeG9zz+W1esA==" w:salt="yicH1nqzPykSDoQDUEp4CQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007B6CFB"/>
-[...116 lines deleted...]
-    <w:rsid w:val="00FB109C"/>
+    <w:rsidRoot w:val="0086546A"/>
+    <w:rsid w:val="000468B0"/>
+    <w:rsid w:val="00096BCF"/>
+    <w:rsid w:val="000A068F"/>
+    <w:rsid w:val="000B4544"/>
+    <w:rsid w:val="000C0897"/>
+    <w:rsid w:val="000F55CE"/>
+    <w:rsid w:val="00102FE3"/>
+    <w:rsid w:val="001154BA"/>
+    <w:rsid w:val="0013115F"/>
+    <w:rsid w:val="00144603"/>
+    <w:rsid w:val="001652F1"/>
+    <w:rsid w:val="00172B6D"/>
+    <w:rsid w:val="0017705B"/>
+    <w:rsid w:val="00186295"/>
+    <w:rsid w:val="0018662E"/>
+    <w:rsid w:val="001C10F7"/>
+    <w:rsid w:val="001F7E5A"/>
+    <w:rsid w:val="002000D4"/>
+    <w:rsid w:val="00211922"/>
+    <w:rsid w:val="00217AEB"/>
+    <w:rsid w:val="00247F47"/>
+    <w:rsid w:val="00276BF5"/>
+    <w:rsid w:val="00281217"/>
+    <w:rsid w:val="002842E1"/>
+    <w:rsid w:val="00285E7E"/>
+    <w:rsid w:val="00296119"/>
+    <w:rsid w:val="002A4DBC"/>
+    <w:rsid w:val="002B499F"/>
+    <w:rsid w:val="002D67E8"/>
+    <w:rsid w:val="002F0DD3"/>
+    <w:rsid w:val="00312087"/>
+    <w:rsid w:val="00316659"/>
+    <w:rsid w:val="0032023E"/>
+    <w:rsid w:val="003328D7"/>
+    <w:rsid w:val="003416D9"/>
+    <w:rsid w:val="003555D0"/>
+    <w:rsid w:val="003636AA"/>
+    <w:rsid w:val="00366B7C"/>
+    <w:rsid w:val="00367099"/>
+    <w:rsid w:val="00373299"/>
+    <w:rsid w:val="003A43D9"/>
+    <w:rsid w:val="003A636D"/>
+    <w:rsid w:val="003C795D"/>
+    <w:rsid w:val="003C7A21"/>
+    <w:rsid w:val="003E65D5"/>
+    <w:rsid w:val="003E66AD"/>
+    <w:rsid w:val="00401C3F"/>
+    <w:rsid w:val="00422312"/>
+    <w:rsid w:val="00433979"/>
+    <w:rsid w:val="00437769"/>
+    <w:rsid w:val="0046146D"/>
+    <w:rsid w:val="0046368D"/>
+    <w:rsid w:val="004A3CB2"/>
+    <w:rsid w:val="004D7664"/>
+    <w:rsid w:val="004E0B56"/>
+    <w:rsid w:val="004E48B6"/>
+    <w:rsid w:val="005040B2"/>
+    <w:rsid w:val="0052259A"/>
+    <w:rsid w:val="005455BE"/>
+    <w:rsid w:val="00555F3C"/>
+    <w:rsid w:val="00594DE3"/>
+    <w:rsid w:val="005D7C06"/>
+    <w:rsid w:val="00604283"/>
+    <w:rsid w:val="00612F7A"/>
+    <w:rsid w:val="006146A3"/>
+    <w:rsid w:val="0064196D"/>
+    <w:rsid w:val="006510D5"/>
+    <w:rsid w:val="00654400"/>
+    <w:rsid w:val="0065616F"/>
+    <w:rsid w:val="006755C1"/>
+    <w:rsid w:val="006759E9"/>
+    <w:rsid w:val="006921E4"/>
+    <w:rsid w:val="006925CA"/>
+    <w:rsid w:val="006A6CF2"/>
+    <w:rsid w:val="006B5412"/>
+    <w:rsid w:val="006F41A8"/>
+    <w:rsid w:val="007147A9"/>
+    <w:rsid w:val="00740024"/>
+    <w:rsid w:val="0074402D"/>
+    <w:rsid w:val="0076070E"/>
+    <w:rsid w:val="007E23B4"/>
+    <w:rsid w:val="007F35F7"/>
+    <w:rsid w:val="00815867"/>
+    <w:rsid w:val="00824F12"/>
+    <w:rsid w:val="00852EAC"/>
+    <w:rsid w:val="00853751"/>
+    <w:rsid w:val="00863230"/>
+    <w:rsid w:val="0086546A"/>
+    <w:rsid w:val="0088523E"/>
+    <w:rsid w:val="0089006E"/>
+    <w:rsid w:val="008974AE"/>
+    <w:rsid w:val="008A36A8"/>
+    <w:rsid w:val="008B2A8D"/>
+    <w:rsid w:val="008C2328"/>
+    <w:rsid w:val="008C6378"/>
+    <w:rsid w:val="008D1F7E"/>
+    <w:rsid w:val="009041CA"/>
+    <w:rsid w:val="00912AB9"/>
+    <w:rsid w:val="0092054F"/>
+    <w:rsid w:val="00931846"/>
+    <w:rsid w:val="00935D2E"/>
+    <w:rsid w:val="00976D7C"/>
+    <w:rsid w:val="00983AB1"/>
+    <w:rsid w:val="00987D9E"/>
+    <w:rsid w:val="00993E19"/>
+    <w:rsid w:val="00993F3C"/>
+    <w:rsid w:val="009B5BC4"/>
+    <w:rsid w:val="009C139A"/>
+    <w:rsid w:val="009C1FFA"/>
+    <w:rsid w:val="009C3065"/>
+    <w:rsid w:val="009C3E90"/>
+    <w:rsid w:val="009E43F7"/>
+    <w:rsid w:val="009E5A22"/>
+    <w:rsid w:val="00A1402C"/>
+    <w:rsid w:val="00A433AC"/>
+    <w:rsid w:val="00A7006F"/>
+    <w:rsid w:val="00A74B6A"/>
+    <w:rsid w:val="00AE1487"/>
+    <w:rsid w:val="00AE1C41"/>
+    <w:rsid w:val="00AE7239"/>
+    <w:rsid w:val="00B10B8E"/>
+    <w:rsid w:val="00B21BAC"/>
+    <w:rsid w:val="00B2673D"/>
+    <w:rsid w:val="00B41015"/>
+    <w:rsid w:val="00B43CBC"/>
+    <w:rsid w:val="00B74AAD"/>
+    <w:rsid w:val="00B8432D"/>
+    <w:rsid w:val="00B970FC"/>
+    <w:rsid w:val="00B97B99"/>
+    <w:rsid w:val="00BD4367"/>
+    <w:rsid w:val="00BD7A5E"/>
+    <w:rsid w:val="00BE7026"/>
+    <w:rsid w:val="00BF30E5"/>
+    <w:rsid w:val="00C0454D"/>
+    <w:rsid w:val="00C047F5"/>
+    <w:rsid w:val="00C15469"/>
+    <w:rsid w:val="00C22934"/>
+    <w:rsid w:val="00C230B4"/>
+    <w:rsid w:val="00C574FF"/>
+    <w:rsid w:val="00C70F8E"/>
+    <w:rsid w:val="00C77D56"/>
+    <w:rsid w:val="00C92D26"/>
+    <w:rsid w:val="00CB7DB0"/>
+    <w:rsid w:val="00D10A6C"/>
+    <w:rsid w:val="00D31B21"/>
+    <w:rsid w:val="00D53135"/>
+    <w:rsid w:val="00D54333"/>
+    <w:rsid w:val="00D7253A"/>
+    <w:rsid w:val="00D762CD"/>
+    <w:rsid w:val="00DA1A8A"/>
+    <w:rsid w:val="00DB4842"/>
+    <w:rsid w:val="00E00371"/>
+    <w:rsid w:val="00E024BE"/>
+    <w:rsid w:val="00E04414"/>
+    <w:rsid w:val="00E41CD5"/>
+    <w:rsid w:val="00E52140"/>
+    <w:rsid w:val="00E52EA2"/>
+    <w:rsid w:val="00E60045"/>
+    <w:rsid w:val="00E6006D"/>
+    <w:rsid w:val="00E71ABC"/>
+    <w:rsid w:val="00E74AE6"/>
+    <w:rsid w:val="00E75065"/>
+    <w:rsid w:val="00E976D0"/>
+    <w:rsid w:val="00EB2794"/>
+    <w:rsid w:val="00EB332E"/>
+    <w:rsid w:val="00EC4757"/>
+    <w:rsid w:val="00EC4B61"/>
+    <w:rsid w:val="00ED399E"/>
+    <w:rsid w:val="00F271FB"/>
+    <w:rsid w:val="00F343FD"/>
+    <w:rsid w:val="00F73088"/>
+    <w:rsid w:val="00F81426"/>
+    <w:rsid w:val="00FB17AE"/>
+    <w:rsid w:val="00FB6E0E"/>
+    <w:rsid w:val="00FD2525"/>
+    <w:rsid w:val="00FD6694"/>
+    <w:rsid w:val="00FE59D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06B9F6F3"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C05E0F3B-1212-4E25-8BA0-9D56703DB258}"/>
+  <w14:docId w14:val="41130230"/>
+  <w15:docId w15:val="{C79DA95C-8DB3-48C9-AD87-8BF47E8C9C0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5555,1079 +13697,1689 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007B6CFB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="256" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="33" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="3720"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
+      <w:ind w:right="-90"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="42"/>
+      <w:szCs w:val="42"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007B6CFB"/>
+    <w:rsid w:val="00B10B8E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007921EC"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E66AD"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E66AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E66AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E66AD"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="009E43F7"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D53257"/>
+    <w:rsid w:val="009041CA"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D53257"/>
+    <w:rsid w:val="009041CA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Placeholder1">
+    <w:name w:val="Placeholder 1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00852EAC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D53257"/>
+    <w:rsid w:val="009C139A"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00ED399E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style02">
+    <w:name w:val="Style02"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00931846"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00EC4B61"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA6A28"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C70F8E"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BlackArial12">
+    <w:name w:val="BlackArial12"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA6A28"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00102FE3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...17 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivrs.iowa.gov/sites/default/files/2022-06/Additional%20Partners%20Template%202022-2023.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.powerdms.com/IVRS/documents/3453567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educate.iowa.gov/media/10463/download?inline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hhs.iowa.gov/programs/welcome-iowa-medicaid/policies-rules-and-regulations/home-and-community-based-services-hcbs-waivers-program" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askresource.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15cFK_wcK3ZUuzBm9as1LFcAnd8S6f-of/view?usp=sharing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workforce.iowa.gov/vr/students-schools/pre-ets" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10F9yrcq6yTFifYvuD1PPOYWj551rU4MV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.powerdms.com/IVRS/documents/3258986" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Vb2ySFRmY4OPVkTwgVcrRb6gCmfQewuqZiEksR22lB8/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.smartsheet.com/b/form/019d208bbb167d55814ce219f5b0fe99" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10DplSEL6K7h1nWmvg4k6C0iflDQ9UkVs/view?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.powerdms.com/IVRS/documents/3414924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowaideainformation.org/wp-content/uploads/2024/05/Release-of-Information-Disclosures-That-Require-Consent-May-2024-Modification-508-checked-final.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veed.io/view/024311b2-8053-45b2-861a-e8fd2135bc18?panel=share" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ZXFP9n_DMPAPsAKzm2DpGLmDYyeTKFIbIWyAa2PjWos/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Xx9rJllBKw4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://public.powerdms.com/IVRS/documents/1521471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transitioniowa.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1196CC704FA749249166B41999515CC2"/>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C9C91DA7-8B07-4487-AA72-CD4816F1DCD4}"/>
+        <w:guid w:val="{37EEE2BE-649C-47A4-9420-56C97887498B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004C296C" w:rsidRDefault="00390ACB" w:rsidP="00390ACB">
-[...3 lines deleted...]
-          <w:r>
+        <w:p w:rsidR="00ED51E7" w:rsidRDefault="00FB5B19">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CB68DB60D0EA40009727AB71C3611115"/>
+        <w:name w:val="20D973D391D74F8284ADF4BFB1CD8874"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{05F71E30-FD5A-40BB-BD2A-FDA8A4074C3E}"/>
+        <w:guid w:val="{3EB73987-9A4A-4988-997B-6B3376EFC3F0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="CB68DB60D0EA40009727AB71C3611115"/>
+            <w:pStyle w:val="20D973D391D74F8284ADF4BFB1CD8874"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D69625C4935C45F2B937E4BEEDE0332B"/>
+        <w:name w:val="057C933EE3F44F88AA760DBBB2B33561"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B91199FB-9B46-4929-B82D-388E3B05FFB2}"/>
+        <w:guid w:val="{12735067-0923-4AEE-A083-0FB9C0D89A2A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="D69625C4935C45F2B937E4BEEDE0332B"/>
+            <w:pStyle w:val="057C933EE3F44F88AA760DBBB2B33561"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2B85A47B08104527B1591991A77298C6"/>
+        <w:name w:val="89EFF7F069144CBCBAA77F996F060900"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6F8156F0-372B-4F9E-B617-58AFC78C41FA}"/>
+        <w:guid w:val="{5D232188-D5D9-4BA2-8748-D0E08F3FFAFA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="2B85A47B08104527B1591991A77298C6"/>
+            <w:pStyle w:val="89EFF7F069144CBCBAA77F996F060900"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="62135715CB1D4F32B6056FCFBBE7C66F"/>
+        <w:name w:val="168831EDB23444C09DEA87601E103B50"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2085F2D5-3F9D-4BB1-B5A4-11243FE59EBA}"/>
+        <w:guid w:val="{BDA26190-CEAD-4808-99F9-074AB5595B48}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="62135715CB1D4F32B6056FCFBBE7C66F"/>
+            <w:pStyle w:val="168831EDB23444C09DEA87601E103B50"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="307C936A0ED54017AFC473E462C84C65"/>
+        <w:name w:val="021A6F863E8043348FBEA3B6B6D5D51C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D84F3E98-9933-4F36-9F68-75B009ADC943}"/>
+        <w:guid w:val="{46844CF3-5B90-4B06-811C-0D0826DB10BB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="307C936A0ED54017AFC473E462C84C65"/>
+            <w:pStyle w:val="021A6F863E8043348FBEA3B6B6D5D51C"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F0470EC00E0D450692EBC9E284F93143"/>
+        <w:name w:val="24E8C099375B421F915DC51CCFEFFFEC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{430FECD0-2797-4505-ABFB-29215588B7F9}"/>
+        <w:guid w:val="{8660009C-DEB3-4249-A4E5-91455BB52B83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="F0470EC00E0D450692EBC9E284F93143"/>
+            <w:pStyle w:val="24E8C099375B421F915DC51CCFEFFFEC"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="36FC94F124D34EE09EDADC87399C9166"/>
+        <w:name w:val="F9507A673BF848288D5AFCC7AA72CDFB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4BC17B61-594F-450F-BEC6-EF09AA1EFF2A}"/>
+        <w:guid w:val="{B75D6007-BEEB-437B-8826-AA3166ACBE28}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="36FC94F124D34EE09EDADC87399C9166"/>
+            <w:pStyle w:val="F9507A673BF848288D5AFCC7AA72CDFB"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7CAC1FF8EB2A48D8B8422EFB1073B6C3"/>
+        <w:name w:val="71803C1DF5B6414994C06B2F24C14EB1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{872050B3-89A4-417F-BB3B-168A5BE3CD34}"/>
+        <w:guid w:val="{98D66C9D-6722-4EFA-80EE-8EF7CFC7068A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="7CAC1FF8EB2A48D8B8422EFB1073B6C3"/>
+            <w:pStyle w:val="71803C1DF5B6414994C06B2F24C14EB1"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6A08B59AEA5548AB80613C561A0CC780"/>
+        <w:name w:val="A1D61E4375E14402A131563A46ADA82F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1794931B-9BAC-4EB9-B586-3DEF52E0548C}"/>
+        <w:guid w:val="{D97478BD-1157-44EB-840D-9E49A6BC8876}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="00A93706" w:rsidRDefault="00ED51E7" w:rsidP="00ED51E7">
           <w:pPr>
-            <w:pStyle w:val="6A08B59AEA5548AB80613C561A0CC780"/>
+            <w:pStyle w:val="A1D61E4375E14402A131563A46ADA82F"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="09F777DDD9A34DA8A1CA6934AAF27001"/>
+        <w:name w:val="7EB83AE08525481F981F015FB02AD3EF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{62F098CF-B663-4944-B0BE-EAD68D41458E}"/>
+        <w:guid w:val="{756C2F82-68E8-4668-992E-34763E4966C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004F14A4" w:rsidRDefault="00F742A5" w:rsidP="00F742A5">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="09F777DDD9A34DA8A1CA6934AAF27001"/>
+            <w:pStyle w:val="7EB83AE08525481F981F015FB02AD3EF"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A315F45231874D7FA408D17622494527"/>
+        <w:name w:val="3FC97CB8B84A4013B5ED7CF7471144C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9A90D84A-1A8B-40FC-83ED-FFF3784C5F16}"/>
+        <w:guid w:val="{D876E0C3-D4F9-4725-89AD-62747EA54B93}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001313A1" w:rsidRDefault="00FE57A6" w:rsidP="00FE57A6">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="A315F45231874D7FA408D17622494527"/>
+            <w:pStyle w:val="3FC97CB8B84A4013B5ED7CF7471144C4"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="249B7B4F505B45F6AAF4765DB8E47BEE"/>
+        <w:name w:val="EE9BF50A577B4BCC9FDF4144A4EFBC25"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9D42DC98-0469-4D31-AD1F-3A5B8F6B507D}"/>
+        <w:guid w:val="{E3E30247-18C0-432F-A78A-6CEA06266BA1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C92A6A" w:rsidRDefault="00994E06" w:rsidP="00994E06">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="249B7B4F505B45F6AAF4765DB8E47BEE"/>
+            <w:pStyle w:val="EE9BF50A577B4BCC9FDF4144A4EFBC25"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C807C514C423476EAE827F4A201C839E"/>
+        <w:name w:val="38824637BA8F42248E8F5799F156D5D8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AEDFA4F9-0548-4D57-AF89-0B8AFBF8F76B}"/>
+        <w:guid w:val="{CA1D7671-7803-4065-AF3D-E1286EE282F1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="C807C514C423476EAE827F4A201C839E"/>
+            <w:pStyle w:val="38824637BA8F42248E8F5799F156D5D8"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F18D771C2D2A4B578360E25B732EAD7C"/>
+        <w:name w:val="877F9BFF55164F01BD9FAE96137FE910"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A433EDB5-6E71-4903-A299-B8CCCA09C6AC}"/>
+        <w:guid w:val="{513CBA68-3CB7-4A3A-B6E8-471E5F0DA1F9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="F18D771C2D2A4B578360E25B732EAD7C"/>
+            <w:pStyle w:val="877F9BFF55164F01BD9FAE96137FE910"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6D5DFD0B6A724A40932BF09A21F26F3D"/>
+        <w:name w:val="852EAD3496CC4EF7B629002EDB92B49A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7E806BFD-BF7D-49CA-AB41-2BDC36A7879D}"/>
+        <w:guid w:val="{539BCEEF-BA0C-40CE-A3C0-D2DDF765A3E1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="6D5DFD0B6A724A40932BF09A21F26F3D"/>
+            <w:pStyle w:val="852EAD3496CC4EF7B629002EDB92B49A"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D0CF832E3E174279885C0960A4ED5A39"/>
+        <w:name w:val="86B2EF55452B4DD790848253445BB6FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{19C9C24C-B9A9-4D14-9424-62DA4B81E189}"/>
+        <w:guid w:val="{64EAB440-D6C2-4B9F-8485-C1F97C4201CD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="D0CF832E3E174279885C0960A4ED5A39"/>
+            <w:pStyle w:val="86B2EF55452B4DD790848253445BB6FB"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="708C662D341F48A3A97B032BA54780C9"/>
+        <w:name w:val="ABFB38EDACAF4910BB4B043341F18523"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C06BA70A-2BD9-4B2A-B4CD-8DBF7304CB1D}"/>
+        <w:guid w:val="{9903DA03-388C-4549-A0E9-794407A5C31F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="708C662D341F48A3A97B032BA54780C9"/>
+            <w:pStyle w:val="ABFB38EDACAF4910BB4B043341F18523"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D145A4024BDB412ABAC6EE574B2AB324"/>
+        <w:name w:val="3771C34134584499BE67B4518B90030C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FB7A3C56-66E1-40B6-B568-B2B1E06592EF}"/>
+        <w:guid w:val="{FC1D0312-BDFE-4D52-9EFA-43CF4E813D5B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00B50E98" w:rsidP="00B50E98">
           <w:pPr>
-            <w:pStyle w:val="D145A4024BDB412ABAC6EE574B2AB324"/>
+            <w:pStyle w:val="3771C34134584499BE67B4518B90030C1"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="009C3065">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="EE0000"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>Enter Contracted Program Name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C8C9F66DBBD341F4862980C910D31C3F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E1256C2C-31A9-49BD-BDF7-781FEDA1A729}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
+          <w:pPr>
+            <w:pStyle w:val="C8C9F66DBBD341F4862980C910D31C3F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4B0C0D4382AE473682D32D74F374A8D9"/>
+        <w:name w:val="868D1C338F1F49C0AAF18404D3592B2A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3E087287-DE6E-4B51-AD9C-674C184EF83D}"/>
+        <w:guid w:val="{B7B87E10-4F54-41D1-8394-A06E79573BD1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="4B0C0D4382AE473682D32D74F374A8D9"/>
+            <w:pStyle w:val="868D1C338F1F49C0AAF18404D3592B2A"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3FB488E56014479888115F112B4ACD39"/>
+        <w:name w:val="1BB2E6E87AAF4F0CA2D1EE223E117CCA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1CED3CED-C56B-48BB-A413-F87EC0706C43}"/>
+        <w:guid w:val="{7C025AC2-5AF9-4326-9F67-E59178BBCE9F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="3FB488E56014479888115F112B4ACD39"/>
+            <w:pStyle w:val="1BB2E6E87AAF4F0CA2D1EE223E117CCA"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6F95F8FAB0E74B3192BB09345F72B070"/>
+        <w:name w:val="AD4EFD33239E44D8AC831995E50A13FA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1DF286AA-CB5B-4258-BCDA-5EABDB236863}"/>
+        <w:guid w:val="{B9989BAE-FA56-4570-B5B0-EABD6F1599DB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="6F95F8FAB0E74B3192BB09345F72B070"/>
+            <w:pStyle w:val="AD4EFD33239E44D8AC831995E50A13FA"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9BBD29388592408BB5F2605A6B0C8178"/>
+        <w:name w:val="2DFD2422580F4F51A933C164AC121602"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D899C0E0-E241-4ADB-957B-3DF5C4A8377B}"/>
+        <w:guid w:val="{6558806D-E352-4B99-974B-9760E32A7826}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="9BBD29388592408BB5F2605A6B0C8178"/>
+            <w:pStyle w:val="2DFD2422580F4F51A933C164AC121602"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9B0B30D6C5AB48DA8AFD515FCF93E0EC"/>
+        <w:name w:val="20EB8D6D139F44EA9AF2319327EFE4EE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AC5ACD79-616E-4B12-AC5E-2E03D7DC31E8}"/>
+        <w:guid w:val="{7FBD2DEB-D6AB-4261-86AD-E398397C99A9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="001E5722" w:rsidRDefault="00AB5E1C" w:rsidP="00AB5E1C">
           <w:pPr>
-            <w:pStyle w:val="9B0B30D6C5AB48DA8AFD515FCF93E0EC"/>
+            <w:pStyle w:val="20EB8D6D139F44EA9AF2319327EFE4EE"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="43BD5464CB704217955FA0E4B4AB4B70"/>
+        <w:name w:val="51D95E82944340BF9EFD5BCAAF785B7E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F7256D2B-6C2F-43C1-894B-4467BE46626A}"/>
+        <w:guid w:val="{F43553C7-A086-4833-9812-6A9936894EBA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0067223E" w:rsidRDefault="00BA5A9B" w:rsidP="00BA5A9B">
+        <w:p w:rsidR="00621849" w:rsidRDefault="00180DD8" w:rsidP="00180DD8">
           <w:pPr>
-            <w:pStyle w:val="43BD5464CB704217955FA0E4B4AB4B70"/>
+            <w:pStyle w:val="51D95E82944340BF9EFD5BCAAF785B7E"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C567D">
+          <w:r w:rsidRPr="00F54A9D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E34BB60A4E2B46739396C0E7F9A9A3B2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ED78CDEE-D3E1-4A22-B8B3-7DA9CEEF3E88}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002C0585" w:rsidRDefault="00B50E98" w:rsidP="00B50E98">
+          <w:pPr>
+            <w:pStyle w:val="E34BB60A4E2B46739396C0E7F9A9A3B21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00312087">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="EE0000"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>Enter School Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00390ACB"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FE57A6"/>
+    <w:rsidRoot w:val="00FB5B19"/>
+    <w:rsid w:val="00063F1E"/>
+    <w:rsid w:val="000918B2"/>
+    <w:rsid w:val="0017582C"/>
+    <w:rsid w:val="00180DD8"/>
+    <w:rsid w:val="001E5722"/>
+    <w:rsid w:val="00262637"/>
+    <w:rsid w:val="00296119"/>
+    <w:rsid w:val="002B5614"/>
+    <w:rsid w:val="002C0585"/>
+    <w:rsid w:val="002D3B53"/>
+    <w:rsid w:val="002D50BF"/>
+    <w:rsid w:val="00367099"/>
+    <w:rsid w:val="00386C10"/>
+    <w:rsid w:val="00441E9B"/>
+    <w:rsid w:val="004A3CB2"/>
+    <w:rsid w:val="005455BE"/>
+    <w:rsid w:val="00582E56"/>
+    <w:rsid w:val="005A70B7"/>
+    <w:rsid w:val="005D7C06"/>
+    <w:rsid w:val="00621849"/>
+    <w:rsid w:val="006B5412"/>
+    <w:rsid w:val="006D54E3"/>
+    <w:rsid w:val="008A36A8"/>
+    <w:rsid w:val="008B7BC8"/>
+    <w:rsid w:val="008D7BC0"/>
+    <w:rsid w:val="009B77C7"/>
+    <w:rsid w:val="009F53BB"/>
+    <w:rsid w:val="00A93706"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:rsid w:val="00B50E98"/>
+    <w:rsid w:val="00BF30E5"/>
+    <w:rsid w:val="00D04CCC"/>
+    <w:rsid w:val="00E024BE"/>
+    <w:rsid w:val="00E21EDF"/>
+    <w:rsid w:val="00E74AE6"/>
+    <w:rsid w:val="00ED51E7"/>
+    <w:rsid w:val="00F559BA"/>
+    <w:rsid w:val="00FB5B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6959,703 +15711,775 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA5A9B"/>
+    <w:rsid w:val="00B50E98"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88C29755A41E444C9AA73338B3653EF4">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E34BB60A4E2B46739396C0E7F9A9A3B2">
+    <w:name w:val="E34BB60A4E2B46739396C0E7F9A9A3B2"/>
+    <w:rsid w:val="008D7BC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="-90"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="42"/>
+      <w:szCs w:val="42"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="162C72D20B2D4A80B0498D442A630F35">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20D973D391D74F8284ADF4BFB1CD8874">
+    <w:name w:val="20D973D391D74F8284ADF4BFB1CD8874"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78B000EB515D40709271799EDD7FCE91">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3771C34134584499BE67B4518B90030C">
+    <w:name w:val="3771C34134584499BE67B4518B90030C"/>
+    <w:rsid w:val="008D7BC0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="757169327093499D9804CAC5FC26B204">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="057C933EE3F44F88AA760DBBB2B33561">
+    <w:name w:val="057C933EE3F44F88AA760DBBB2B33561"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C3B5EB5F5A34FCD95B58552F135CEE2">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89EFF7F069144CBCBAA77F996F060900">
+    <w:name w:val="89EFF7F069144CBCBAA77F996F060900"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFF26BE237304035994C6973C2BB9C4A">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168831EDB23444C09DEA87601E103B50">
+    <w:name w:val="168831EDB23444C09DEA87601E103B50"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1196CC704FA749249166B41999515CC2">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="021A6F863E8043348FBEA3B6B6D5D51C">
+    <w:name w:val="021A6F863E8043348FBEA3B6B6D5D51C"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="798EFD610C89482BBAA73550B9A03FC3">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24E8C099375B421F915DC51CCFEFFFEC">
+    <w:name w:val="24E8C099375B421F915DC51CCFEFFFEC"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6168735F0994126AAF40DBE0C10337A">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9507A673BF848288D5AFCC7AA72CDFB">
+    <w:name w:val="F9507A673BF848288D5AFCC7AA72CDFB"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E8AE245C9354B73A8B196AB31193A25">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71803C1DF5B6414994C06B2F24C14EB1">
+    <w:name w:val="71803C1DF5B6414994C06B2F24C14EB1"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41C6059F13174C6594ECF4B3EC06EEF6">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1D61E4375E14402A131563A46ADA82F">
+    <w:name w:val="A1D61E4375E14402A131563A46ADA82F"/>
+    <w:rsid w:val="00ED51E7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D8343EDE10A4E9788DCEA733E8A2FA1">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7EB83AE08525481F981F015FB02AD3EF">
+    <w:name w:val="7EB83AE08525481F981F015FB02AD3EF"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="844D8C1FD1E84A69936CE07C15B82FF8">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FC97CB8B84A4013B5ED7CF7471144C4">
+    <w:name w:val="3FC97CB8B84A4013B5ED7CF7471144C4"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC22E7EA7FD54E519AABB0D0DCA4642E">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE9BF50A577B4BCC9FDF4144A4EFBC25">
+    <w:name w:val="EE9BF50A577B4BCC9FDF4144A4EFBC25"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E012237C80B5477CBAD2FB9984853A1E">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38824637BA8F42248E8F5799F156D5D8">
+    <w:name w:val="38824637BA8F42248E8F5799F156D5D8"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FB35FEF6ACE45358122C85BCB9EEB62">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="877F9BFF55164F01BD9FAE96137FE910">
+    <w:name w:val="877F9BFF55164F01BD9FAE96137FE910"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97A86E907AC9468487F5A29C9F6DC98A">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="852EAD3496CC4EF7B629002EDB92B49A">
+    <w:name w:val="852EAD3496CC4EF7B629002EDB92B49A"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6B417FC71C045118DA99A0DA58B3A0E">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86B2EF55452B4DD790848253445BB6FB">
+    <w:name w:val="86B2EF55452B4DD790848253445BB6FB"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E793D04144984FE8A2BEC5F72AEE691D">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABFB38EDACAF4910BB4B043341F18523">
+    <w:name w:val="ABFB38EDACAF4910BB4B043341F18523"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="501D7651907F4A7FBD4640816639DBD7">
-[...1 lines deleted...]
-    <w:rsid w:val="00390ACB"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8C9F66DBBD341F4862980C910D31C3F">
+    <w:name w:val="C8C9F66DBBD341F4862980C910D31C3F"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01B62F3BEEF84FFC9B141D0BC2A45A42">
-[...1 lines deleted...]
-    <w:rsid w:val="004C296C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="868D1C338F1F49C0AAF18404D3592B2A">
+    <w:name w:val="868D1C338F1F49C0AAF18404D3592B2A"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="985986FEBD334FB8A58EA992A6089B11">
-[...1 lines deleted...]
-    <w:rsid w:val="004C296C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BB2E6E87AAF4F0CA2D1EE223E117CCA">
+    <w:name w:val="1BB2E6E87AAF4F0CA2D1EE223E117CCA"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="083847E719E0480E953E124D8C558B96">
-[...1 lines deleted...]
-    <w:rsid w:val="004C296C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD4EFD33239E44D8AC831995E50A13FA">
+    <w:name w:val="AD4EFD33239E44D8AC831995E50A13FA"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB68DB60D0EA40009727AB71C3611115">
-[...1 lines deleted...]
-    <w:rsid w:val="00F742A5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DFD2422580F4F51A933C164AC121602">
+    <w:name w:val="2DFD2422580F4F51A933C164AC121602"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D69625C4935C45F2B937E4BEEDE0332B">
-[...1 lines deleted...]
-    <w:rsid w:val="00F742A5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20EB8D6D139F44EA9AF2319327EFE4EE">
+    <w:name w:val="20EB8D6D139F44EA9AF2319327EFE4EE"/>
+    <w:rsid w:val="00AB5E1C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF518DF2D5124C2198833B7BD64D7EF9">
-[...1 lines deleted...]
-    <w:rsid w:val="00F742A5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51D95E82944340BF9EFD5BCAAF785B7E">
+    <w:name w:val="51D95E82944340BF9EFD5BCAAF785B7E"/>
+    <w:rsid w:val="00180DD8"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B85A47B08104527B1591991A77298C6">
-[...1 lines deleted...]
-    <w:rsid w:val="00F742A5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E34BB60A4E2B46739396C0E7F9A9A3B21">
+    <w:name w:val="E34BB60A4E2B46739396C0E7F9A9A3B21"/>
+    <w:rsid w:val="00B50E98"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="-90"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="42"/>
+      <w:szCs w:val="42"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A8336543E294EB9B420893AB780D036">
-[...189 lines deleted...]
-    <w:rsid w:val="00065B6C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3771C34134584499BE67B4518B90030C1">
+    <w:name w:val="3771C34134584499BE67B4518B90030C1"/>
+    <w:rsid w:val="00B50E98"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:Signers xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:Signer>
+    <go:Gdesa>{"SignerLabel":"LEA Administrator","SignerId":"esignature.qfv8xt8koon0","SignerColor":"#e8f0fe","SignerIndex":"1"}</go:Gdesa>
+  </go:Signer>
+  <go:Signer>
+    <go:Gdesa>{"SignerLabel":"IVRS Area Office Supervisor","SignerId":"esignature.2n2vrkyr5br5","SignerColor":"#b8d5c2","SignerIndex":"2"}</go:Gdesa>
+  </go:Signer>
+  <go:Signer>
+    <go:Gdesa>{"SignerLabel":"AEA Regional Administrator","SignerId":"esignature.7eva58wzx2k7","SignerColor":"#dfc2f7","SignerIndex":"3"}</go:Gdesa>
+  </go:Signer>
+  <go:Signer>
+    <go:Gdesa>{"SignerLabel":"IDB VR Program Administrator","SignerId":"esignature.81qsrm46qndo","SignerColor":"#b2d6d9","SignerIndex":"4"}</go:Gdesa>
+  </go:Signer>
+</go:Signers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1EC9FEA-1FC5-401C-8C36-8333E5176636}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9473164C-E09B-4A9B-8B14-F85AE4E6B9CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F337C237-CA0A-4D20-BAF3-E7A532A12B36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6508</Characters>
+  <Pages>11</Pages>
+  <Words>2360</Words>
+  <Characters>13455</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>112</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7634</CharactersWithSpaces>
+  <CharactersWithSpaces>15784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Teeter, Kelsey [IDOE];Mary Jackson, Dee Schweizer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>