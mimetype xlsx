--- v0 (2026-03-27)
+++ v1 (2026-04-20)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\LMI Website\WARN\Accessibility Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{237D2A2C-22A2-415C-8287-4A8A5B37A323}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91CDD55F-D391-4963-BE13-3342E7029273}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="27345" yWindow="1650" windowWidth="28665" windowHeight="21285" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="WARN Data by Quarter" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="55">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Type of Data</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>WARN Notices</t>
   </si>
   <si>
     <t>Workers Affected</t>
   </si>
   <si>
     <t>2015 Q1</t>
   </si>
   <si>
@@ -195,89 +195,98 @@
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
     <t>Source: Workforce Services Division, Iowa Workforce Development</t>
   </si>
   <si>
     <t>This table aggregates the number of WARN notices received and the number of workers affected, in Iowa, by quarter for each year. Data spans 2015 to the most current full year.</t>
   </si>
   <si>
     <t>Worker Adjustment and Retraining Notifications (WARN) Over Time</t>
+  </si>
+  <si>
+    <t>2026 Q1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4472C4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -655,52 +664,52 @@
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF4472C4"/>
       <color rgb="FF08A83A"/>
       <color rgb="FF3EE046"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{97FC1DBF-E9F0-4A74-A3B1-D29F9914A137}" name="Table1" displayName="Table1" ref="A6:E94" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5">
-  <autoFilter ref="A6:E94" xr:uid="{97FC1DBF-E9F0-4A74-A3B1-D29F9914A137}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{97FC1DBF-E9F0-4A74-A3B1-D29F9914A137}" name="Table1" displayName="Table1" ref="A6:E96" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5">
+  <autoFilter ref="A6:E96" xr:uid="{97FC1DBF-E9F0-4A74-A3B1-D29F9914A137}"/>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{B2D879A8-081E-4B73-9E73-A5E733490D77}" name="Type of Data" dataDxfId="4"/>
     <tableColumn id="2" xr3:uid="{16EF2C81-05AE-4C59-AC11-51233664190D}" name="Year" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{045B31F8-FFFF-4344-9403-7A50CB91C14E}" name="Quarter" dataDxfId="2"/>
     <tableColumn id="4" xr3:uid="{718E0755-B3A0-4A57-9378-A12D0BE58724}" name="Date" dataDxfId="1"/>
     <tableColumn id="5" xr3:uid="{A9446CF3-A094-42C9-B16A-A484A313C770}" name="Number" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -969,53 +978,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:E94"/>
+  <dimension ref="A1:E96"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
+      <selection activeCell="E97" sqref="E97"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.140625" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="4" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2517,51 +2528,86 @@
       </c>
       <c r="D93" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E93" s="7">
         <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="8">
         <v>2025</v>
       </c>
       <c r="C94" s="8">
         <v>4</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E94" s="9">
         <v>1074</v>
       </c>
     </row>
+    <row r="95" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B95" s="6">
+        <v>2026</v>
+      </c>
+      <c r="C95" s="6">
+        <v>1</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E95" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B96" s="8">
+        <v>2026</v>
+      </c>
+      <c r="C96" s="8">
+        <v>1</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E96" s="9">
+        <v>1104</v>
+      </c>
+    </row>
   </sheetData>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WARN Data by Quarter</vt:lpstr>