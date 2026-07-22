--- v0 (2026-07-01)
+++ v1 (2026-07-22)
@@ -18,53 +18,53 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{583D85AE-E7CC-456D-93E4-2E0BD8874C5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5353D46-01FF-4A1C-BEF5-C3FC5F8CB040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20355" yWindow="2415" windowWidth="14100" windowHeight="11295" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1395" yWindow="1140" windowWidth="23235" windowHeight="11295" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Request for Funds" sheetId="5" r:id="rId1"/>
     <sheet name="Employee Participant List" sheetId="10" r:id="rId2"/>
     <sheet name="Receipt Template" sheetId="6" r:id="rId3"/>
     <sheet name="Expense Tracker" sheetId="7" r:id="rId4"/>
     <sheet name="Directions and Tips (Expense)" sheetId="2" r:id="rId5"/>
     <sheet name="Wage Reporting" sheetId="9" r:id="rId6"/>
     <sheet name="Directions and Tips (Payroll)" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="Advances">#REF!</definedName>
     <definedName name="ColumnTitle1">#REF!</definedName>
     <definedName name="Subtotal">#REF!</definedName>
     <definedName name="valHighlight">IFERROR(IF(#REF!="Yes", TRUE, FALSE),FALSE)</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -849,58 +849,60 @@
     <t>Total Reimbursement of Actual Training Costs</t>
   </si>
   <si>
     <r>
       <t>Milestone 1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">
 Training Completion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Milestone 2 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Job Retention</t>
     </r>
   </si>
   <si>
     <t>CONTACT NAME:</t>
   </si>
   <si>
     <t>Tier 1</t>
   </si>
   <si>
     <t>GRANT:</t>
   </si>
   <si>
     <t>Industry-Driven Skills Training Program-AMP'D Iowa</t>
   </si>
   <si>
     <t>(less than 250 full-time employees)</t>
   </si>
   <si>
     <t>DATE OF REQUEST:</t>
   </si>
   <si>
     <t>Tier 2</t>
   </si>
@@ -918,125 +920,134 @@
   </si>
   <si>
     <t>Tier 3</t>
   </si>
   <si>
     <t>REMAINING AWARD AMOUNT:</t>
   </si>
   <si>
     <t>(500 or more full-time employees)</t>
   </si>
   <si>
     <t>NEXT STEPS:</t>
   </si>
   <si>
     <t>1.    Complete this Request for Funds</t>
   </si>
   <si>
     <t>2. Complete the Employee Participant List</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Complete the Receipt Template Tab</t>
     </r>
   </si>
   <si>
     <t>4. Complete the Expense Reporting Tab</t>
   </si>
   <si>
     <t>5. Complete the Wage Reporting Tab</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>6.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Provide receipts, invoices and/or paystub as well as proof of payment for all expenses</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">8.   Email this completed Excel template and your PDF of the supporting documentation to </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>melanie.johnson@iwd.iowa.gov</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (if you need a sharefile set up, please request one at the same email)</t>
     </r>
   </si>
   <si>
     <t>Please remit payment to (must match I-3 information and W-9):</t>
   </si>
   <si>
     <t>LEGAL ORGANIZATION NAME:</t>
   </si>
   <si>
     <t>ATTENTION:</t>
   </si>
   <si>
     <t>STREET ADDRESS:</t>
   </si>
   <si>
     <t>CITY, STATE, ZIP:</t>
   </si>
   <si>
     <t>EMAIL:</t>
   </si>
   <si>
     <t>Employee First Name</t>
   </si>
@@ -1460,453 +1471,504 @@
     <t>Jane Doe</t>
   </si>
   <si>
     <t>05/01/2025-05/07/2025</t>
   </si>
   <si>
     <t>Employee Participant</t>
   </si>
   <si>
     <t>The Time Reporting sheet will help you keep track of all of your time reporting for this project as you prepare for reimbursement. Please fill out all applicable information to ensure the reimbursement process is as efficient as possible. Click each column header on the Time Reporting tab for additional text to help you understand what information should be included. 
 The "Check Your Submission Documents" section will help ensure that you've included the required information for reimbursement. Please include the page number for each row to track your documentation.</t>
   </si>
   <si>
     <t>Timesheet: What should an ideal timesheet include?</t>
   </si>
   <si>
     <t>Timesheet</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">The following should be included on the timesheet.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 A. Employee ID/Name/Common Identifier
 B. Organization Name (this should match the grant awardee organization name)
 C. Pay period date (ensure that the pay period is within the period of performance)
 D. Description of services/work performed
 E. Hours worked for pay period in total, on project, or off project</t>
     </r>
   </si>
   <si>
-    <r>
-[...122 lines deleted...]
-  <si>
     <t>Proof of Pay Rate: What should an ideal proof of pay rate include?</t>
   </si>
   <si>
     <t>Proof of Pay Rate</t>
-  </si>
-[...28 lines deleted...]
-    <t>Payroll Register: What should an ideal payroll register include?</t>
   </si>
   <si>
     <t>Advanced Manufacturing Pathways Development in Iowa</t>
   </si>
   <si>
     <t xml:space="preserve">IWD Approved </t>
   </si>
   <si>
     <t>IWD Notes</t>
   </si>
   <si>
     <t>Grant Approved</t>
   </si>
   <si>
     <t>Grant Notes</t>
   </si>
   <si>
     <t xml:space="preserve">IWD Approval </t>
   </si>
   <si>
     <t>Staff</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>L1</t>
   </si>
   <si>
     <t>L2</t>
   </si>
   <si>
     <t>L3</t>
   </si>
   <si>
     <r>
       <t>7.</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Scan all supporting documentation from Item #4 &amp; #5 above into one PDF</t>
     </r>
   </si>
   <si>
     <t>textbooks/workbooks</t>
   </si>
   <si>
     <t>Payroll Paystub</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">The following should be included with the payroll paystub.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 A. Employee ID/Name/Common Identifier
 B. Organization Name (this should match the grant awardee organization name)
 C. Pay Period Dates
 D. Pay Date (ensure this is within the period of performance)
 E. Pay rate used to calculate earnings                                                                                                                                                                                                                     F. Title or Position of Employee                                                                                                                                                                                                                               G. Hours worked                                                                                                                                                                                                                                                          H. Total amount paid per position listed </t>
     </r>
   </si>
   <si>
     <t>51-9199 Production, other</t>
   </si>
   <si>
     <t>Employee Current Position  SOC Code &amp; Job Title</t>
   </si>
   <si>
     <t>Hourly Rate of Pay Requested for Reimbursement</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">The following are definitions for Cost Categories.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t>Training Expensess:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">  Defined as curriculum, training program books, individual software licenses, or fees for trainings required for an employee participant to complete the training program.                                                                                                  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t>External Instructor Fees:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Defined as fees/costs related to external instruction provided by an external instructor.                                                                        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">3rd Party Tuition and/or Fees: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Defined as expenses related to the tuition or eligible fees from a 3rd party vendor providing related training instruction.                                                                                                                                                      
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t>3rd Party Credentialing, Licensing, and/or Exam Fees:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Defined as expenses associated credentialing, licensing and examination fees for industry-recognized certifications or credentials directly related to the approved training program.                                                   
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF404040"/>
         <rFont val="Book Antiqua"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
     </r>
   </si>
   <si>
     <t>Internal Instructor Wages</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">The following are definitions for Cost Categories.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Internal Instructor Wages: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t>Defined as g</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">ross </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">wages for in-house instructor during eligible instruction time only.  Benefits are not included.                                                                                </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Mentor/On-The-Job Trainer Wages: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Defined as </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t>gross</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> wages for staff delivering on-the-job learning/mentoring.     Benefits are not included.                                                                                                                                    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">                            Employee Participant Wages: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Defined as eligible wages during eligible on-the-job training times throughout the program.  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Benefits are not included.      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1" tint="0.24994659260841701"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t>The following should be included with the proof of pay rate.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1" tint="0.24994659260841701"/>
+        <rFont val="Book Antiqua"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+A. Employee ID/Name/Common Identifier
+B. Organization Name (this should match the grant awardee organization name)
+C. Pay rate during pay period claimed
+D. Employee position/job title
+Common proof of pay rate documentation: personnel action forms, change orders, contracts, annual evaluations, payroll paystub, etc
+Note: If the pay rate used includes fringe benefits, please include a detailed explanation of how those are calculated.</t>
+    </r>
+  </si>
+  <si>
+    <t>Payroll Paystub: What should an ideal payroll paystub include?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="8">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="64" x14ac:knownFonts="1">
+  <fonts count="63" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.24994659260841701"/>
       <name val="Franklin Gothic Book"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Constantia"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Franklin Gothic Book"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -2166,127 +2228,128 @@
       <b/>
       <sz val="12"/>
       <color rgb="FF404040"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF1F497D"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FF009999"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1" tint="0.24994659260841701"/>
       <name val="Franklin Gothic Book"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...4 lines deleted...]
-      <name val="Book Antiqua"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF404040"/>
       <name val="Book Antiqua"/>
+      <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF404040"/>
       <name val="Book Antiqua"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Franklin Gothic Book"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="8" tint="0.34998626667073579"/>
       <name val="Book Antiqua"/>
@@ -3263,51 +3326,51 @@
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="7" fontId="2" fillId="2" borderId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="7" fontId="2" fillId="0" borderId="2">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyProtection="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="251">
+  <cellXfs count="252">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -3500,87 +3563,87 @@
     <xf numFmtId="14" fontId="0" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="54" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="53" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="53" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="6" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="16" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -3616,346 +3679,349 @@
     </xf>
     <xf numFmtId="14" fontId="17" fillId="15" borderId="62" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="15" borderId="59" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="15" borderId="60" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="15" borderId="64" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="15" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="15" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="15" borderId="66" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="61" fillId="0" borderId="58" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="60" fillId="0" borderId="58" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="60" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="59" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="60" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="59" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="60" fillId="12" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="59" fillId="12" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="60" fillId="12" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="59" fillId="12" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="60" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="59" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="60" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="59" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="60" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="15" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="60" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="59" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="60" fillId="12" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="59" fillId="12" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="17" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="17" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="9" fontId="52" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="3" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="3" borderId="10" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="3" borderId="11" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="3" borderId="19" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="3" borderId="20" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="18" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Advances" xfId="16" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma" xfId="5" builtinId="3" customBuiltin="1"/>
     <cellStyle name="Comma [0]" xfId="6" builtinId="6" customBuiltin="1"/>
     <cellStyle name="Currency" xfId="7" builtinId="4" customBuiltin="1"/>
     <cellStyle name="Currency [0]" xfId="8" builtinId="7" customBuiltin="1"/>
     <cellStyle name="Date" xfId="13" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Header Row" xfId="12" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Label Text" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="9" builtinId="5" customBuiltin="1"/>
     <cellStyle name="Subtotal" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Table Text" xfId="14" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Title" xfId="17" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="10" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
@@ -4810,290 +4876,290 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE5ED577-CA8B-4169-8F21-90A997143DC9}">
   <dimension ref="B1:H34"/>
   <sheetViews>
     <sheetView topLeftCell="B14" workbookViewId="0">
       <selection activeCell="J4" sqref="J4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="30.88671875" customWidth="1"/>
     <col min="3" max="3" width="48.5546875" customWidth="1"/>
     <col min="5" max="5" width="24.5546875" customWidth="1"/>
     <col min="6" max="6" width="15.5546875" customWidth="1"/>
     <col min="7" max="7" width="14.109375" customWidth="1"/>
     <col min="8" max="8" width="12.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="31.5" x14ac:dyDescent="0.3">
-      <c r="B1" s="177" t="s">
+      <c r="B1" s="184" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="177"/>
+      <c r="C1" s="184"/>
     </row>
     <row r="2" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="178" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="179"/>
+      <c r="B2" s="185" t="s">
+        <v>124</v>
+      </c>
+      <c r="C2" s="186"/>
     </row>
     <row r="3" spans="2:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="2:8" ht="45" x14ac:dyDescent="0.3">
       <c r="B4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="120"/>
       <c r="E4" s="104" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="105" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="105" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="106" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="120"/>
       <c r="E5" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="181">
+      <c r="F5" s="174">
         <v>0.8</v>
       </c>
-      <c r="G5" s="181">
+      <c r="G5" s="174">
         <v>0.4</v>
       </c>
-      <c r="H5" s="183">
+      <c r="H5" s="176">
         <v>0.4</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="185"/>
-[...1 lines deleted...]
-      <c r="H6" s="186"/>
+      <c r="F6" s="178"/>
+      <c r="G6" s="178"/>
+      <c r="H6" s="179"/>
     </row>
     <row r="7" spans="2:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="119"/>
       <c r="E7" s="107" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="181">
+      <c r="F7" s="174">
         <v>0.65</v>
       </c>
-      <c r="G7" s="181">
+      <c r="G7" s="174">
         <v>0.32</v>
       </c>
-      <c r="H7" s="183">
+      <c r="H7" s="176">
         <v>0.33</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B8" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="F8" s="185"/>
-[...1 lines deleted...]
-      <c r="H8" s="186"/>
+      <c r="F8" s="178"/>
+      <c r="G8" s="178"/>
+      <c r="H8" s="179"/>
     </row>
     <row r="9" spans="2:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B9" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="107" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="181">
+      <c r="F9" s="174">
         <v>0.5</v>
       </c>
-      <c r="G9" s="181">
+      <c r="G9" s="174">
         <v>0.25</v>
       </c>
-      <c r="H9" s="183">
+      <c r="H9" s="176">
         <v>0.25</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B10" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="109" t="s">
         <v>19</v>
       </c>
-      <c r="F10" s="182"/>
-[...1 lines deleted...]
-      <c r="H10" s="184"/>
+      <c r="F10" s="175"/>
+      <c r="G10" s="175"/>
+      <c r="H10" s="177"/>
     </row>
     <row r="11" spans="2:8" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B11" s="7"/>
       <c r="C11" s="12"/>
     </row>
     <row r="12" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
     </row>
     <row r="13" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8"/>
     </row>
     <row r="14" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B14" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8"/>
     </row>
     <row r="15" spans="2:8" ht="31.5" x14ac:dyDescent="0.3">
       <c r="B15" s="19" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8"/>
-      <c r="E15" s="180" t="s">
-[...4 lines deleted...]
-      <c r="H15" s="180"/>
+      <c r="E15" s="173" t="s">
+        <v>129</v>
+      </c>
+      <c r="F15" s="173"/>
+      <c r="G15" s="173"/>
+      <c r="H15" s="173"/>
     </row>
     <row r="16" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B16" s="174" t="s">
+      <c r="B16" s="181" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="175"/>
+      <c r="C16" s="182"/>
       <c r="E16" s="128"/>
       <c r="F16" s="133" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="G16" s="133" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="H16" s="133" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B17" s="175" t="s">
+      <c r="B17" s="182" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="175"/>
+      <c r="C17" s="182"/>
       <c r="E17" s="128" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F17" s="128"/>
       <c r="G17" s="128"/>
       <c r="H17" s="128"/>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B18" s="175" t="s">
+      <c r="B18" s="182" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="175"/>
+      <c r="C18" s="182"/>
       <c r="E18" s="128" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="F18" s="134"/>
       <c r="G18" s="134"/>
       <c r="H18" s="134"/>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B19" s="174" t="s">
+      <c r="B19" s="181" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="175"/>
+      <c r="C19" s="182"/>
       <c r="E19" s="128" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F19" s="135"/>
       <c r="G19" s="135"/>
       <c r="H19" s="135"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B20" s="176" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="175"/>
+      <c r="B20" s="183" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" s="182"/>
     </row>
     <row r="21" spans="2:8" ht="46.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="174" t="s">
+      <c r="B21" s="181" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="175"/>
+      <c r="C21" s="182"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B23" s="10"/>
       <c r="C23" s="11"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="173" t="s">
+      <c r="B24" s="180" t="s">
         <v>28</v>
       </c>
-      <c r="C24" s="173"/>
+      <c r="C24" s="180"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B25" s="110"/>
       <c r="C25" s="110"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B27" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="15"/>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15"/>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B29" s="14" t="s">
@@ -5103,81 +5169,81 @@
     </row>
     <row r="30" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B30" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="15"/>
     </row>
     <row r="31" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
     </row>
     <row r="33" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
     </row>
     <row r="34" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B21:C21"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
-    <mergeCell ref="B24:C24"/>
-[...7 lines deleted...]
-    <mergeCell ref="B21:C21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{425A548A-A6BC-4097-9E89-FA891704CBA4}">
   <dimension ref="A1:I43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+    <sheetView topLeftCell="C1" workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.77734375" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="16.5546875" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="20.21875" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="88" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="89" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="89" t="s">
         <v>36</v>
       </c>
       <c r="D1" s="89" t="s">
         <v>37</v>
@@ -5697,127 +5763,127 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="26.25" x14ac:dyDescent="0.3">
       <c r="A1" s="187" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="187"/>
       <c r="C1" s="187"/>
       <c r="D1" s="187"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="188" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="188"/>
       <c r="C3" s="188"/>
       <c r="D3" s="188"/>
     </row>
     <row r="4" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="175" t="s">
+      <c r="A4" s="182" t="s">
         <v>44</v>
       </c>
-      <c r="B4" s="175"/>
-[...1 lines deleted...]
-      <c r="D4" s="175"/>
+      <c r="B4" s="182"/>
+      <c r="C4" s="182"/>
+      <c r="D4" s="182"/>
     </row>
     <row r="5" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="175" t="s">
+      <c r="A5" s="182" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="175"/>
-[...1 lines deleted...]
-      <c r="D5" s="175"/>
+      <c r="B5" s="182"/>
+      <c r="C5" s="182"/>
+      <c r="D5" s="182"/>
     </row>
     <row r="6" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="175" t="s">
+      <c r="A6" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="175"/>
-[...1 lines deleted...]
-      <c r="D6" s="175"/>
+      <c r="B6" s="182"/>
+      <c r="C6" s="182"/>
+      <c r="D6" s="182"/>
     </row>
     <row r="7" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="175" t="s">
+      <c r="A7" s="182" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="175"/>
-[...1 lines deleted...]
-      <c r="D7" s="175"/>
+      <c r="B7" s="182"/>
+      <c r="C7" s="182"/>
+      <c r="D7" s="182"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="175" t="s">
+      <c r="A8" s="182" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="175"/>
-[...1 lines deleted...]
-      <c r="D8" s="175"/>
+      <c r="B8" s="182"/>
+      <c r="C8" s="182"/>
+      <c r="D8" s="182"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="175" t="s">
+      <c r="A9" s="182" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="175"/>
-[...1 lines deleted...]
-      <c r="D9" s="175"/>
+      <c r="B9" s="182"/>
+      <c r="C9" s="182"/>
+      <c r="D9" s="182"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="8"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
     </row>
     <row r="11" spans="1:9" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="172" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="172" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="172" t="s">
         <v>52</v>
       </c>
       <c r="D11" s="172" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="121" t="s">
+        <v>125</v>
+      </c>
+      <c r="G11" s="121" t="s">
+        <v>126</v>
+      </c>
+      <c r="H11" s="122" t="s">
+        <v>127</v>
+      </c>
+      <c r="I11" s="123" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="126" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="124"/>
       <c r="B12" s="124"/>
       <c r="C12" s="125"/>
       <c r="D12" s="125"/>
       <c r="F12" s="136"/>
       <c r="G12" s="127"/>
       <c r="H12" s="136"/>
       <c r="I12" s="127"/>
     </row>
     <row r="13" spans="1:9" s="126" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="124"/>
       <c r="B13" s="124"/>
       <c r="C13" s="125"/>
       <c r="D13" s="125"/>
       <c r="F13" s="136"/>
       <c r="G13" s="127"/>
       <c r="H13" s="136"/>
       <c r="I13" s="127"/>
     </row>
     <row r="14" spans="1:9" s="126" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="124"/>
       <c r="B14" s="124"/>
@@ -6491,51 +6557,51 @@
       <c r="J9" s="81" t="s">
         <v>87</v>
       </c>
       <c r="K9" s="80" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="80">
         <v>1234</v>
       </c>
       <c r="M9" s="82">
         <v>45762</v>
       </c>
       <c r="N9" s="83">
         <v>610</v>
       </c>
       <c r="O9" s="83">
         <v>610</v>
       </c>
       <c r="P9" s="84" t="s">
         <v>58</v>
       </c>
       <c r="Q9" s="86" t="s">
         <v>88</v>
       </c>
       <c r="R9" s="79" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="S9" s="39" t="s">
         <v>58</v>
       </c>
       <c r="T9" s="39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:20" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="34">
         <v>2</v>
       </c>
       <c r="D10" s="160"/>
       <c r="E10" s="160" t="s">
         <v>58</v>
       </c>
       <c r="F10" s="160" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="160" t="s">
         <v>58</v>
       </c>
       <c r="H10" s="166" t="s">
@@ -9459,1291 +9525,1291 @@
       <formula1>"Training Expense, External Instructor Fee, 3rd Party Tuition/Fees, 3rd Party Credential/License/Exam"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06D3B407-8D5B-4730-B5F3-8BAC5C30C2F0}">
   <dimension ref="A1:W64"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B9" sqref="B9:K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.88671875" style="2"/>
     <col min="24" max="24" width="9.88671875" style="3" customWidth="1"/>
     <col min="25" max="16384" width="8.88671875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="214"/>
-[...19 lines deleted...]
-      <c r="V1" s="216"/>
+      <c r="B1" s="204"/>
+      <c r="C1" s="205"/>
+      <c r="D1" s="205"/>
+      <c r="E1" s="205"/>
+      <c r="F1" s="205"/>
+      <c r="G1" s="205"/>
+      <c r="H1" s="205"/>
+      <c r="I1" s="205"/>
+      <c r="J1" s="205"/>
+      <c r="K1" s="205"/>
+      <c r="L1" s="205"/>
+      <c r="M1" s="205"/>
+      <c r="N1" s="205"/>
+      <c r="O1" s="205"/>
+      <c r="P1" s="205"/>
+      <c r="Q1" s="205"/>
+      <c r="R1" s="205"/>
+      <c r="S1" s="205"/>
+      <c r="T1" s="205"/>
+      <c r="U1" s="205"/>
+      <c r="V1" s="206"/>
     </row>
     <row r="2" spans="2:22" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="217"/>
-[...19 lines deleted...]
-      <c r="V2" s="219"/>
+      <c r="B2" s="207"/>
+      <c r="C2" s="208"/>
+      <c r="D2" s="208"/>
+      <c r="E2" s="208"/>
+      <c r="F2" s="208"/>
+      <c r="G2" s="208"/>
+      <c r="H2" s="208"/>
+      <c r="I2" s="208"/>
+      <c r="J2" s="208"/>
+      <c r="K2" s="208"/>
+      <c r="L2" s="208"/>
+      <c r="M2" s="208"/>
+      <c r="N2" s="208"/>
+      <c r="O2" s="208"/>
+      <c r="P2" s="208"/>
+      <c r="Q2" s="208"/>
+      <c r="R2" s="208"/>
+      <c r="S2" s="208"/>
+      <c r="T2" s="208"/>
+      <c r="U2" s="208"/>
+      <c r="V2" s="209"/>
     </row>
     <row r="3" spans="2:22" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="224" t="s">
+      <c r="B3" s="214" t="s">
         <v>89</v>
       </c>
-      <c r="C3" s="225"/>
-[...18 lines deleted...]
-      <c r="V3" s="226"/>
+      <c r="C3" s="215"/>
+      <c r="D3" s="215"/>
+      <c r="E3" s="215"/>
+      <c r="F3" s="215"/>
+      <c r="G3" s="215"/>
+      <c r="H3" s="215"/>
+      <c r="I3" s="215"/>
+      <c r="J3" s="215"/>
+      <c r="K3" s="215"/>
+      <c r="L3" s="215"/>
+      <c r="M3" s="215"/>
+      <c r="N3" s="215"/>
+      <c r="O3" s="215"/>
+      <c r="P3" s="215"/>
+      <c r="Q3" s="215"/>
+      <c r="R3" s="215"/>
+      <c r="S3" s="215"/>
+      <c r="T3" s="215"/>
+      <c r="U3" s="215"/>
+      <c r="V3" s="216"/>
     </row>
     <row r="4" spans="2:22" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="198"/>
-[...19 lines deleted...]
-      <c r="V4" s="200"/>
+      <c r="B4" s="222"/>
+      <c r="C4" s="223"/>
+      <c r="D4" s="223"/>
+      <c r="E4" s="223"/>
+      <c r="F4" s="223"/>
+      <c r="G4" s="223"/>
+      <c r="H4" s="223"/>
+      <c r="I4" s="223"/>
+      <c r="J4" s="223"/>
+      <c r="K4" s="223"/>
+      <c r="L4" s="223"/>
+      <c r="M4" s="223"/>
+      <c r="N4" s="223"/>
+      <c r="O4" s="223"/>
+      <c r="P4" s="223"/>
+      <c r="Q4" s="223"/>
+      <c r="R4" s="223"/>
+      <c r="S4" s="223"/>
+      <c r="T4" s="223"/>
+      <c r="U4" s="223"/>
+      <c r="V4" s="224"/>
     </row>
     <row r="5" spans="2:22" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="209" t="s">
+      <c r="B5" s="229" t="s">
         <v>90</v>
       </c>
-      <c r="C5" s="210"/>
-[...7 lines deleted...]
-      <c r="K5" s="210"/>
+      <c r="C5" s="230"/>
+      <c r="D5" s="230"/>
+      <c r="E5" s="230"/>
+      <c r="F5" s="230"/>
+      <c r="G5" s="230"/>
+      <c r="H5" s="230"/>
+      <c r="I5" s="230"/>
+      <c r="J5" s="230"/>
+      <c r="K5" s="230"/>
       <c r="L5" s="4"/>
-      <c r="M5" s="209" t="s">
+      <c r="M5" s="229" t="s">
         <v>91</v>
       </c>
-      <c r="N5" s="210"/>
-[...7 lines deleted...]
-      <c r="V5" s="210"/>
+      <c r="N5" s="230"/>
+      <c r="O5" s="230"/>
+      <c r="P5" s="230"/>
+      <c r="Q5" s="230"/>
+      <c r="R5" s="230"/>
+      <c r="S5" s="230"/>
+      <c r="T5" s="230"/>
+      <c r="U5" s="230"/>
+      <c r="V5" s="230"/>
     </row>
     <row r="6" spans="2:22" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B6" s="205" t="s">
+      <c r="B6" s="219" t="s">
         <v>92</v>
       </c>
-      <c r="C6" s="206"/>
-[...7 lines deleted...]
-      <c r="K6" s="207"/>
+      <c r="C6" s="220"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="220"/>
+      <c r="G6" s="220"/>
+      <c r="H6" s="220"/>
+      <c r="I6" s="220"/>
+      <c r="J6" s="220"/>
+      <c r="K6" s="221"/>
       <c r="L6" s="4"/>
-      <c r="M6" s="205" t="s">
+      <c r="M6" s="219" t="s">
         <v>93</v>
       </c>
-      <c r="N6" s="206"/>
-[...7 lines deleted...]
-      <c r="V6" s="207"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="220"/>
+      <c r="P6" s="220"/>
+      <c r="Q6" s="220"/>
+      <c r="R6" s="220"/>
+      <c r="S6" s="220"/>
+      <c r="T6" s="220"/>
+      <c r="U6" s="220"/>
+      <c r="V6" s="221"/>
     </row>
     <row r="7" spans="2:22" ht="174" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="211" t="s">
+      <c r="B7" s="231" t="s">
         <v>94</v>
       </c>
-      <c r="C7" s="212"/>
-[...7 lines deleted...]
-      <c r="K7" s="213"/>
+      <c r="C7" s="232"/>
+      <c r="D7" s="232"/>
+      <c r="E7" s="232"/>
+      <c r="F7" s="232"/>
+      <c r="G7" s="232"/>
+      <c r="H7" s="232"/>
+      <c r="I7" s="232"/>
+      <c r="J7" s="232"/>
+      <c r="K7" s="233"/>
       <c r="L7" s="5"/>
-      <c r="M7" s="201" t="s">
+      <c r="M7" s="225" t="s">
         <v>95</v>
       </c>
-      <c r="N7" s="202"/>
-[...7 lines deleted...]
-      <c r="V7" s="203"/>
+      <c r="N7" s="226"/>
+      <c r="O7" s="226"/>
+      <c r="P7" s="226"/>
+      <c r="Q7" s="226"/>
+      <c r="R7" s="226"/>
+      <c r="S7" s="226"/>
+      <c r="T7" s="226"/>
+      <c r="U7" s="226"/>
+      <c r="V7" s="227"/>
     </row>
     <row r="8" spans="2:22" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B8" s="205" t="s">
+      <c r="B8" s="219" t="s">
         <v>96</v>
       </c>
-      <c r="C8" s="206"/>
-[...7 lines deleted...]
-      <c r="K8" s="207"/>
+      <c r="C8" s="220"/>
+      <c r="D8" s="220"/>
+      <c r="E8" s="220"/>
+      <c r="F8" s="220"/>
+      <c r="G8" s="220"/>
+      <c r="H8" s="220"/>
+      <c r="I8" s="220"/>
+      <c r="J8" s="220"/>
+      <c r="K8" s="221"/>
       <c r="L8" s="5"/>
-      <c r="M8" s="205" t="s">
+      <c r="M8" s="219" t="s">
         <v>97</v>
       </c>
-      <c r="N8" s="206"/>
-[...7 lines deleted...]
-      <c r="V8" s="207"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="220"/>
+      <c r="P8" s="220"/>
+      <c r="Q8" s="220"/>
+      <c r="R8" s="220"/>
+      <c r="S8" s="220"/>
+      <c r="T8" s="220"/>
+      <c r="U8" s="220"/>
+      <c r="V8" s="221"/>
     </row>
     <row r="9" spans="2:22" ht="174.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="201" t="s">
+      <c r="B9" s="225" t="s">
         <v>98</v>
       </c>
-      <c r="C9" s="202"/>
-[...7 lines deleted...]
-      <c r="K9" s="203"/>
+      <c r="C9" s="226"/>
+      <c r="D9" s="226"/>
+      <c r="E9" s="226"/>
+      <c r="F9" s="226"/>
+      <c r="G9" s="226"/>
+      <c r="H9" s="226"/>
+      <c r="I9" s="226"/>
+      <c r="J9" s="226"/>
+      <c r="K9" s="227"/>
       <c r="L9" s="5"/>
-      <c r="M9" s="204" t="s">
-[...10 lines deleted...]
-      <c r="V9" s="203"/>
+      <c r="M9" s="228" t="s">
+        <v>143</v>
+      </c>
+      <c r="N9" s="226"/>
+      <c r="O9" s="226"/>
+      <c r="P9" s="226"/>
+      <c r="Q9" s="226"/>
+      <c r="R9" s="226"/>
+      <c r="S9" s="226"/>
+      <c r="T9" s="226"/>
+      <c r="U9" s="226"/>
+      <c r="V9" s="227"/>
     </row>
     <row r="10" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="208"/>
-[...19 lines deleted...]
-      <c r="V10" s="208"/>
+      <c r="B10" s="200"/>
+      <c r="C10" s="200"/>
+      <c r="D10" s="200"/>
+      <c r="E10" s="200"/>
+      <c r="F10" s="200"/>
+      <c r="G10" s="200"/>
+      <c r="H10" s="200"/>
+      <c r="I10" s="200"/>
+      <c r="J10" s="200"/>
+      <c r="K10" s="200"/>
+      <c r="L10" s="200"/>
+      <c r="M10" s="200"/>
+      <c r="N10" s="200"/>
+      <c r="O10" s="200"/>
+      <c r="P10" s="200"/>
+      <c r="Q10" s="200"/>
+      <c r="R10" s="200"/>
+      <c r="S10" s="200"/>
+      <c r="T10" s="200"/>
+      <c r="U10" s="200"/>
+      <c r="V10" s="200"/>
     </row>
     <row r="11" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="208"/>
-[...19 lines deleted...]
-      <c r="V11" s="208"/>
+      <c r="B11" s="200"/>
+      <c r="C11" s="200"/>
+      <c r="D11" s="200"/>
+      <c r="E11" s="200"/>
+      <c r="F11" s="200"/>
+      <c r="G11" s="200"/>
+      <c r="H11" s="200"/>
+      <c r="I11" s="200"/>
+      <c r="J11" s="200"/>
+      <c r="K11" s="200"/>
+      <c r="L11" s="200"/>
+      <c r="M11" s="200"/>
+      <c r="N11" s="200"/>
+      <c r="O11" s="200"/>
+      <c r="P11" s="200"/>
+      <c r="Q11" s="200"/>
+      <c r="R11" s="200"/>
+      <c r="S11" s="200"/>
+      <c r="T11" s="200"/>
+      <c r="U11" s="200"/>
+      <c r="V11" s="200"/>
     </row>
     <row r="12" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="208"/>
-[...19 lines deleted...]
-      <c r="V12" s="208"/>
+      <c r="B12" s="200"/>
+      <c r="C12" s="200"/>
+      <c r="D12" s="200"/>
+      <c r="E12" s="200"/>
+      <c r="F12" s="200"/>
+      <c r="G12" s="200"/>
+      <c r="H12" s="200"/>
+      <c r="I12" s="200"/>
+      <c r="J12" s="200"/>
+      <c r="K12" s="200"/>
+      <c r="L12" s="200"/>
+      <c r="M12" s="200"/>
+      <c r="N12" s="200"/>
+      <c r="O12" s="200"/>
+      <c r="P12" s="200"/>
+      <c r="Q12" s="200"/>
+      <c r="R12" s="200"/>
+      <c r="S12" s="200"/>
+      <c r="T12" s="200"/>
+      <c r="U12" s="200"/>
+      <c r="V12" s="200"/>
     </row>
     <row r="13" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="231"/>
-[...19 lines deleted...]
-      <c r="V13" s="208"/>
+      <c r="B13" s="201"/>
+      <c r="C13" s="200"/>
+      <c r="D13" s="200"/>
+      <c r="E13" s="200"/>
+      <c r="F13" s="200"/>
+      <c r="G13" s="200"/>
+      <c r="H13" s="200"/>
+      <c r="I13" s="200"/>
+      <c r="J13" s="200"/>
+      <c r="K13" s="200"/>
+      <c r="L13" s="200"/>
+      <c r="M13" s="200"/>
+      <c r="N13" s="200"/>
+      <c r="O13" s="200"/>
+      <c r="P13" s="200"/>
+      <c r="Q13" s="200"/>
+      <c r="R13" s="200"/>
+      <c r="S13" s="200"/>
+      <c r="T13" s="200"/>
+      <c r="U13" s="200"/>
+      <c r="V13" s="200"/>
     </row>
     <row r="14" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="208"/>
-[...19 lines deleted...]
-      <c r="V14" s="208"/>
+      <c r="B14" s="200"/>
+      <c r="C14" s="200"/>
+      <c r="D14" s="200"/>
+      <c r="E14" s="200"/>
+      <c r="F14" s="200"/>
+      <c r="G14" s="200"/>
+      <c r="H14" s="200"/>
+      <c r="I14" s="200"/>
+      <c r="J14" s="200"/>
+      <c r="K14" s="200"/>
+      <c r="L14" s="200"/>
+      <c r="M14" s="200"/>
+      <c r="N14" s="200"/>
+      <c r="O14" s="200"/>
+      <c r="P14" s="200"/>
+      <c r="Q14" s="200"/>
+      <c r="R14" s="200"/>
+      <c r="S14" s="200"/>
+      <c r="T14" s="200"/>
+      <c r="U14" s="200"/>
+      <c r="V14" s="200"/>
     </row>
     <row r="15" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="208"/>
-[...19 lines deleted...]
-      <c r="V15" s="208"/>
+      <c r="B15" s="200"/>
+      <c r="C15" s="200"/>
+      <c r="D15" s="200"/>
+      <c r="E15" s="200"/>
+      <c r="F15" s="200"/>
+      <c r="G15" s="200"/>
+      <c r="H15" s="200"/>
+      <c r="I15" s="200"/>
+      <c r="J15" s="200"/>
+      <c r="K15" s="200"/>
+      <c r="L15" s="200"/>
+      <c r="M15" s="200"/>
+      <c r="N15" s="200"/>
+      <c r="O15" s="200"/>
+      <c r="P15" s="200"/>
+      <c r="Q15" s="200"/>
+      <c r="R15" s="200"/>
+      <c r="S15" s="200"/>
+      <c r="T15" s="200"/>
+      <c r="U15" s="200"/>
+      <c r="V15" s="200"/>
     </row>
     <row r="16" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="208"/>
-[...19 lines deleted...]
-      <c r="V16" s="208"/>
+      <c r="B16" s="200"/>
+      <c r="C16" s="200"/>
+      <c r="D16" s="200"/>
+      <c r="E16" s="200"/>
+      <c r="F16" s="200"/>
+      <c r="G16" s="200"/>
+      <c r="H16" s="200"/>
+      <c r="I16" s="200"/>
+      <c r="J16" s="200"/>
+      <c r="K16" s="200"/>
+      <c r="L16" s="200"/>
+      <c r="M16" s="200"/>
+      <c r="N16" s="200"/>
+      <c r="O16" s="200"/>
+      <c r="P16" s="200"/>
+      <c r="Q16" s="200"/>
+      <c r="R16" s="200"/>
+      <c r="S16" s="200"/>
+      <c r="T16" s="200"/>
+      <c r="U16" s="200"/>
+      <c r="V16" s="200"/>
     </row>
     <row r="17" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="208"/>
-[...19 lines deleted...]
-      <c r="V17" s="208"/>
+      <c r="B17" s="200"/>
+      <c r="C17" s="200"/>
+      <c r="D17" s="200"/>
+      <c r="E17" s="200"/>
+      <c r="F17" s="200"/>
+      <c r="G17" s="200"/>
+      <c r="H17" s="200"/>
+      <c r="I17" s="200"/>
+      <c r="J17" s="200"/>
+      <c r="K17" s="200"/>
+      <c r="L17" s="200"/>
+      <c r="M17" s="200"/>
+      <c r="N17" s="200"/>
+      <c r="O17" s="200"/>
+      <c r="P17" s="200"/>
+      <c r="Q17" s="200"/>
+      <c r="R17" s="200"/>
+      <c r="S17" s="200"/>
+      <c r="T17" s="200"/>
+      <c r="U17" s="200"/>
+      <c r="V17" s="200"/>
     </row>
     <row r="18" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="208"/>
-[...19 lines deleted...]
-      <c r="V18" s="208"/>
+      <c r="B18" s="200"/>
+      <c r="C18" s="200"/>
+      <c r="D18" s="200"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="200"/>
+      <c r="G18" s="200"/>
+      <c r="H18" s="200"/>
+      <c r="I18" s="200"/>
+      <c r="J18" s="200"/>
+      <c r="K18" s="200"/>
+      <c r="L18" s="200"/>
+      <c r="M18" s="200"/>
+      <c r="N18" s="200"/>
+      <c r="O18" s="200"/>
+      <c r="P18" s="200"/>
+      <c r="Q18" s="200"/>
+      <c r="R18" s="200"/>
+      <c r="S18" s="200"/>
+      <c r="T18" s="200"/>
+      <c r="U18" s="200"/>
+      <c r="V18" s="200"/>
     </row>
     <row r="19" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="208"/>
-[...19 lines deleted...]
-      <c r="V19" s="208"/>
+      <c r="B19" s="200"/>
+      <c r="C19" s="200"/>
+      <c r="D19" s="200"/>
+      <c r="E19" s="200"/>
+      <c r="F19" s="200"/>
+      <c r="G19" s="200"/>
+      <c r="H19" s="200"/>
+      <c r="I19" s="200"/>
+      <c r="J19" s="200"/>
+      <c r="K19" s="200"/>
+      <c r="L19" s="200"/>
+      <c r="M19" s="200"/>
+      <c r="N19" s="200"/>
+      <c r="O19" s="200"/>
+      <c r="P19" s="200"/>
+      <c r="Q19" s="200"/>
+      <c r="R19" s="200"/>
+      <c r="S19" s="200"/>
+      <c r="T19" s="200"/>
+      <c r="U19" s="200"/>
+      <c r="V19" s="200"/>
     </row>
     <row r="20" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="208"/>
-[...19 lines deleted...]
-      <c r="V20" s="208"/>
+      <c r="B20" s="200"/>
+      <c r="C20" s="200"/>
+      <c r="D20" s="200"/>
+      <c r="E20" s="200"/>
+      <c r="F20" s="200"/>
+      <c r="G20" s="200"/>
+      <c r="H20" s="200"/>
+      <c r="I20" s="200"/>
+      <c r="J20" s="200"/>
+      <c r="K20" s="200"/>
+      <c r="L20" s="200"/>
+      <c r="M20" s="200"/>
+      <c r="N20" s="200"/>
+      <c r="O20" s="200"/>
+      <c r="P20" s="200"/>
+      <c r="Q20" s="200"/>
+      <c r="R20" s="200"/>
+      <c r="S20" s="200"/>
+      <c r="T20" s="200"/>
+      <c r="U20" s="200"/>
+      <c r="V20" s="200"/>
     </row>
     <row r="21" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="208"/>
-[...19 lines deleted...]
-      <c r="V21" s="208"/>
+      <c r="B21" s="200"/>
+      <c r="C21" s="200"/>
+      <c r="D21" s="200"/>
+      <c r="E21" s="200"/>
+      <c r="F21" s="200"/>
+      <c r="G21" s="200"/>
+      <c r="H21" s="200"/>
+      <c r="I21" s="200"/>
+      <c r="J21" s="200"/>
+      <c r="K21" s="200"/>
+      <c r="L21" s="200"/>
+      <c r="M21" s="200"/>
+      <c r="N21" s="200"/>
+      <c r="O21" s="200"/>
+      <c r="P21" s="200"/>
+      <c r="Q21" s="200"/>
+      <c r="R21" s="200"/>
+      <c r="S21" s="200"/>
+      <c r="T21" s="200"/>
+      <c r="U21" s="200"/>
+      <c r="V21" s="200"/>
     </row>
     <row r="22" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="208"/>
-[...19 lines deleted...]
-      <c r="V22" s="208"/>
+      <c r="B22" s="200"/>
+      <c r="C22" s="200"/>
+      <c r="D22" s="200"/>
+      <c r="E22" s="200"/>
+      <c r="F22" s="200"/>
+      <c r="G22" s="200"/>
+      <c r="H22" s="200"/>
+      <c r="I22" s="200"/>
+      <c r="J22" s="200"/>
+      <c r="K22" s="200"/>
+      <c r="L22" s="200"/>
+      <c r="M22" s="200"/>
+      <c r="N22" s="200"/>
+      <c r="O22" s="200"/>
+      <c r="P22" s="200"/>
+      <c r="Q22" s="200"/>
+      <c r="R22" s="200"/>
+      <c r="S22" s="200"/>
+      <c r="T22" s="200"/>
+      <c r="U22" s="200"/>
+      <c r="V22" s="200"/>
     </row>
     <row r="23" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="208"/>
-[...19 lines deleted...]
-      <c r="V23" s="208"/>
+      <c r="B23" s="200"/>
+      <c r="C23" s="200"/>
+      <c r="D23" s="200"/>
+      <c r="E23" s="200"/>
+      <c r="F23" s="200"/>
+      <c r="G23" s="200"/>
+      <c r="H23" s="200"/>
+      <c r="I23" s="200"/>
+      <c r="J23" s="200"/>
+      <c r="K23" s="200"/>
+      <c r="L23" s="200"/>
+      <c r="M23" s="200"/>
+      <c r="N23" s="200"/>
+      <c r="O23" s="200"/>
+      <c r="P23" s="200"/>
+      <c r="Q23" s="200"/>
+      <c r="R23" s="200"/>
+      <c r="S23" s="200"/>
+      <c r="T23" s="200"/>
+      <c r="U23" s="200"/>
+      <c r="V23" s="200"/>
     </row>
     <row r="24" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="208"/>
-[...19 lines deleted...]
-      <c r="V24" s="208"/>
+      <c r="B24" s="200"/>
+      <c r="C24" s="200"/>
+      <c r="D24" s="200"/>
+      <c r="E24" s="200"/>
+      <c r="F24" s="200"/>
+      <c r="G24" s="200"/>
+      <c r="H24" s="200"/>
+      <c r="I24" s="200"/>
+      <c r="J24" s="200"/>
+      <c r="K24" s="200"/>
+      <c r="L24" s="200"/>
+      <c r="M24" s="200"/>
+      <c r="N24" s="200"/>
+      <c r="O24" s="200"/>
+      <c r="P24" s="200"/>
+      <c r="Q24" s="200"/>
+      <c r="R24" s="200"/>
+      <c r="S24" s="200"/>
+      <c r="T24" s="200"/>
+      <c r="U24" s="200"/>
+      <c r="V24" s="200"/>
     </row>
     <row r="25" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="208"/>
-[...19 lines deleted...]
-      <c r="V25" s="208"/>
+      <c r="B25" s="200"/>
+      <c r="C25" s="200"/>
+      <c r="D25" s="200"/>
+      <c r="E25" s="200"/>
+      <c r="F25" s="200"/>
+      <c r="G25" s="200"/>
+      <c r="H25" s="200"/>
+      <c r="I25" s="200"/>
+      <c r="J25" s="200"/>
+      <c r="K25" s="200"/>
+      <c r="L25" s="200"/>
+      <c r="M25" s="200"/>
+      <c r="N25" s="200"/>
+      <c r="O25" s="200"/>
+      <c r="P25" s="200"/>
+      <c r="Q25" s="200"/>
+      <c r="R25" s="200"/>
+      <c r="S25" s="200"/>
+      <c r="T25" s="200"/>
+      <c r="U25" s="200"/>
+      <c r="V25" s="200"/>
     </row>
     <row r="26" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="208"/>
-[...19 lines deleted...]
-      <c r="V26" s="208"/>
+      <c r="B26" s="200"/>
+      <c r="C26" s="200"/>
+      <c r="D26" s="200"/>
+      <c r="E26" s="200"/>
+      <c r="F26" s="200"/>
+      <c r="G26" s="200"/>
+      <c r="H26" s="200"/>
+      <c r="I26" s="200"/>
+      <c r="J26" s="200"/>
+      <c r="K26" s="200"/>
+      <c r="L26" s="200"/>
+      <c r="M26" s="200"/>
+      <c r="N26" s="200"/>
+      <c r="O26" s="200"/>
+      <c r="P26" s="200"/>
+      <c r="Q26" s="200"/>
+      <c r="R26" s="200"/>
+      <c r="S26" s="200"/>
+      <c r="T26" s="200"/>
+      <c r="U26" s="200"/>
+      <c r="V26" s="200"/>
     </row>
     <row r="27" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="208"/>
-[...19 lines deleted...]
-      <c r="V27" s="208"/>
+      <c r="B27" s="200"/>
+      <c r="C27" s="200"/>
+      <c r="D27" s="200"/>
+      <c r="E27" s="200"/>
+      <c r="F27" s="200"/>
+      <c r="G27" s="200"/>
+      <c r="H27" s="200"/>
+      <c r="I27" s="200"/>
+      <c r="J27" s="200"/>
+      <c r="K27" s="200"/>
+      <c r="L27" s="200"/>
+      <c r="M27" s="200"/>
+      <c r="N27" s="200"/>
+      <c r="O27" s="200"/>
+      <c r="P27" s="200"/>
+      <c r="Q27" s="200"/>
+      <c r="R27" s="200"/>
+      <c r="S27" s="200"/>
+      <c r="T27" s="200"/>
+      <c r="U27" s="200"/>
+      <c r="V27" s="200"/>
     </row>
     <row r="28" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28"/>
-      <c r="B28" s="208"/>
-[...19 lines deleted...]
-      <c r="V28" s="208"/>
+      <c r="B28" s="200"/>
+      <c r="C28" s="200"/>
+      <c r="D28" s="200"/>
+      <c r="E28" s="200"/>
+      <c r="F28" s="200"/>
+      <c r="G28" s="200"/>
+      <c r="H28" s="200"/>
+      <c r="I28" s="200"/>
+      <c r="J28" s="200"/>
+      <c r="K28" s="200"/>
+      <c r="L28" s="200"/>
+      <c r="M28" s="200"/>
+      <c r="N28" s="200"/>
+      <c r="O28" s="200"/>
+      <c r="P28" s="200"/>
+      <c r="Q28" s="200"/>
+      <c r="R28" s="200"/>
+      <c r="S28" s="200"/>
+      <c r="T28" s="200"/>
+      <c r="U28" s="200"/>
+      <c r="V28" s="200"/>
     </row>
     <row r="29" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="208"/>
-[...19 lines deleted...]
-      <c r="V29" s="208"/>
+      <c r="B29" s="200"/>
+      <c r="C29" s="200"/>
+      <c r="D29" s="200"/>
+      <c r="E29" s="200"/>
+      <c r="F29" s="200"/>
+      <c r="G29" s="200"/>
+      <c r="H29" s="200"/>
+      <c r="I29" s="200"/>
+      <c r="J29" s="200"/>
+      <c r="K29" s="200"/>
+      <c r="L29" s="200"/>
+      <c r="M29" s="200"/>
+      <c r="N29" s="200"/>
+      <c r="O29" s="200"/>
+      <c r="P29" s="200"/>
+      <c r="Q29" s="200"/>
+      <c r="R29" s="200"/>
+      <c r="S29" s="200"/>
+      <c r="T29" s="200"/>
+      <c r="U29" s="200"/>
+      <c r="V29" s="200"/>
     </row>
     <row r="30" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="208"/>
-[...19 lines deleted...]
-      <c r="V30" s="208"/>
+      <c r="B30" s="200"/>
+      <c r="C30" s="200"/>
+      <c r="D30" s="200"/>
+      <c r="E30" s="200"/>
+      <c r="F30" s="200"/>
+      <c r="G30" s="200"/>
+      <c r="H30" s="200"/>
+      <c r="I30" s="200"/>
+      <c r="J30" s="200"/>
+      <c r="K30" s="200"/>
+      <c r="L30" s="200"/>
+      <c r="M30" s="200"/>
+      <c r="N30" s="200"/>
+      <c r="O30" s="200"/>
+      <c r="P30" s="200"/>
+      <c r="Q30" s="200"/>
+      <c r="R30" s="200"/>
+      <c r="S30" s="200"/>
+      <c r="T30" s="200"/>
+      <c r="U30" s="200"/>
+      <c r="V30" s="200"/>
     </row>
     <row r="31" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="208"/>
-[...19 lines deleted...]
-      <c r="V31" s="208"/>
+      <c r="B31" s="200"/>
+      <c r="C31" s="200"/>
+      <c r="D31" s="200"/>
+      <c r="E31" s="200"/>
+      <c r="F31" s="200"/>
+      <c r="G31" s="200"/>
+      <c r="H31" s="200"/>
+      <c r="I31" s="200"/>
+      <c r="J31" s="200"/>
+      <c r="K31" s="200"/>
+      <c r="L31" s="200"/>
+      <c r="M31" s="200"/>
+      <c r="N31" s="200"/>
+      <c r="O31" s="200"/>
+      <c r="P31" s="200"/>
+      <c r="Q31" s="200"/>
+      <c r="R31" s="200"/>
+      <c r="S31" s="200"/>
+      <c r="T31" s="200"/>
+      <c r="U31" s="200"/>
+      <c r="V31" s="200"/>
     </row>
     <row r="32" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="208"/>
-[...19 lines deleted...]
-      <c r="V32" s="208"/>
+      <c r="B32" s="200"/>
+      <c r="C32" s="200"/>
+      <c r="D32" s="200"/>
+      <c r="E32" s="200"/>
+      <c r="F32" s="200"/>
+      <c r="G32" s="200"/>
+      <c r="H32" s="200"/>
+      <c r="I32" s="200"/>
+      <c r="J32" s="200"/>
+      <c r="K32" s="200"/>
+      <c r="L32" s="200"/>
+      <c r="M32" s="200"/>
+      <c r="N32" s="200"/>
+      <c r="O32" s="200"/>
+      <c r="P32" s="200"/>
+      <c r="Q32" s="200"/>
+      <c r="R32" s="200"/>
+      <c r="S32" s="200"/>
+      <c r="T32" s="200"/>
+      <c r="U32" s="200"/>
+      <c r="V32" s="200"/>
     </row>
     <row r="33" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="208"/>
-[...19 lines deleted...]
-      <c r="V33" s="208"/>
+      <c r="B33" s="200"/>
+      <c r="C33" s="200"/>
+      <c r="D33" s="200"/>
+      <c r="E33" s="200"/>
+      <c r="F33" s="200"/>
+      <c r="G33" s="200"/>
+      <c r="H33" s="200"/>
+      <c r="I33" s="200"/>
+      <c r="J33" s="200"/>
+      <c r="K33" s="200"/>
+      <c r="L33" s="200"/>
+      <c r="M33" s="200"/>
+      <c r="N33" s="200"/>
+      <c r="O33" s="200"/>
+      <c r="P33" s="200"/>
+      <c r="Q33" s="200"/>
+      <c r="R33" s="200"/>
+      <c r="S33" s="200"/>
+      <c r="T33" s="200"/>
+      <c r="U33" s="200"/>
+      <c r="V33" s="200"/>
     </row>
     <row r="34" spans="2:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="208"/>
-[...19 lines deleted...]
-      <c r="V34" s="208"/>
+      <c r="B34" s="200"/>
+      <c r="C34" s="200"/>
+      <c r="D34" s="200"/>
+      <c r="E34" s="200"/>
+      <c r="F34" s="200"/>
+      <c r="G34" s="200"/>
+      <c r="H34" s="200"/>
+      <c r="I34" s="200"/>
+      <c r="J34" s="200"/>
+      <c r="K34" s="200"/>
+      <c r="L34" s="200"/>
+      <c r="M34" s="200"/>
+      <c r="N34" s="200"/>
+      <c r="O34" s="200"/>
+      <c r="P34" s="200"/>
+      <c r="Q34" s="200"/>
+      <c r="R34" s="200"/>
+      <c r="S34" s="200"/>
+      <c r="T34" s="200"/>
+      <c r="U34" s="200"/>
+      <c r="V34" s="200"/>
     </row>
     <row r="35" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="222"/>
-[...19 lines deleted...]
-      <c r="V35" s="222"/>
+      <c r="B35" s="212"/>
+      <c r="C35" s="212"/>
+      <c r="D35" s="212"/>
+      <c r="E35" s="212"/>
+      <c r="F35" s="212"/>
+      <c r="G35" s="212"/>
+      <c r="H35" s="212"/>
+      <c r="I35" s="212"/>
+      <c r="J35" s="212"/>
+      <c r="K35" s="212"/>
+      <c r="L35" s="212"/>
+      <c r="M35" s="212"/>
+      <c r="N35" s="212"/>
+      <c r="O35" s="212"/>
+      <c r="P35" s="212"/>
+      <c r="Q35" s="212"/>
+      <c r="R35" s="212"/>
+      <c r="S35" s="212"/>
+      <c r="T35" s="212"/>
+      <c r="U35" s="212"/>
+      <c r="V35" s="212"/>
     </row>
     <row r="36" spans="2:22" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B36" s="223"/>
-[...8 lines deleted...]
-      <c r="K36" s="223"/>
+      <c r="B36" s="213"/>
+      <c r="C36" s="213"/>
+      <c r="D36" s="213"/>
+      <c r="E36" s="213"/>
+      <c r="F36" s="213"/>
+      <c r="G36" s="213"/>
+      <c r="H36" s="213"/>
+      <c r="I36" s="213"/>
+      <c r="J36" s="213"/>
+      <c r="K36" s="213"/>
       <c r="L36" s="64"/>
-      <c r="M36" s="223"/>
-[...8 lines deleted...]
-      <c r="V36" s="223"/>
+      <c r="M36" s="213"/>
+      <c r="N36" s="213"/>
+      <c r="O36" s="213"/>
+      <c r="P36" s="213"/>
+      <c r="Q36" s="213"/>
+      <c r="R36" s="213"/>
+      <c r="S36" s="213"/>
+      <c r="T36" s="213"/>
+      <c r="U36" s="213"/>
+      <c r="V36" s="213"/>
     </row>
     <row r="37" spans="2:22" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="227"/>
-[...8 lines deleted...]
-      <c r="K37" s="228"/>
+      <c r="B37" s="217"/>
+      <c r="C37" s="218"/>
+      <c r="D37" s="218"/>
+      <c r="E37" s="218"/>
+      <c r="F37" s="218"/>
+      <c r="G37" s="218"/>
+      <c r="H37" s="218"/>
+      <c r="I37" s="218"/>
+      <c r="J37" s="218"/>
+      <c r="K37" s="218"/>
       <c r="L37" s="64"/>
-      <c r="M37" s="232"/>
-[...8 lines deleted...]
-      <c r="V37" s="232"/>
+      <c r="M37" s="202"/>
+      <c r="N37" s="202"/>
+      <c r="O37" s="202"/>
+      <c r="P37" s="202"/>
+      <c r="Q37" s="202"/>
+      <c r="R37" s="202"/>
+      <c r="S37" s="202"/>
+      <c r="T37" s="202"/>
+      <c r="U37" s="202"/>
+      <c r="V37" s="202"/>
     </row>
     <row r="38" spans="2:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="220"/>
-[...8 lines deleted...]
-      <c r="K38" s="220"/>
+      <c r="B38" s="210"/>
+      <c r="C38" s="210"/>
+      <c r="D38" s="210"/>
+      <c r="E38" s="210"/>
+      <c r="F38" s="210"/>
+      <c r="G38" s="210"/>
+      <c r="H38" s="210"/>
+      <c r="I38" s="210"/>
+      <c r="J38" s="210"/>
+      <c r="K38" s="210"/>
       <c r="L38" s="64"/>
-      <c r="M38" s="220"/>
-[...8 lines deleted...]
-      <c r="V38" s="220"/>
+      <c r="M38" s="210"/>
+      <c r="N38" s="210"/>
+      <c r="O38" s="210"/>
+      <c r="P38" s="210"/>
+      <c r="Q38" s="210"/>
+      <c r="R38" s="210"/>
+      <c r="S38" s="210"/>
+      <c r="T38" s="210"/>
+      <c r="U38" s="210"/>
+      <c r="V38" s="210"/>
     </row>
     <row r="39" spans="2:22" ht="16.5" x14ac:dyDescent="0.3">
-      <c r="B39" s="221"/>
-[...8 lines deleted...]
-      <c r="K39" s="221"/>
+      <c r="B39" s="211"/>
+      <c r="C39" s="211"/>
+      <c r="D39" s="211"/>
+      <c r="E39" s="211"/>
+      <c r="F39" s="211"/>
+      <c r="G39" s="211"/>
+      <c r="H39" s="211"/>
+      <c r="I39" s="211"/>
+      <c r="J39" s="211"/>
+      <c r="K39" s="211"/>
       <c r="L39" s="63"/>
-      <c r="M39" s="221"/>
-[...8 lines deleted...]
-      <c r="V39" s="221"/>
+      <c r="M39" s="211"/>
+      <c r="N39" s="211"/>
+      <c r="O39" s="211"/>
+      <c r="P39" s="211"/>
+      <c r="Q39" s="211"/>
+      <c r="R39" s="211"/>
+      <c r="S39" s="211"/>
+      <c r="T39" s="211"/>
+      <c r="U39" s="211"/>
+      <c r="V39" s="211"/>
     </row>
     <row r="40" spans="2:22" ht="16.5" x14ac:dyDescent="0.3">
-      <c r="B40" s="220"/>
-[...8 lines deleted...]
-      <c r="K40" s="220"/>
+      <c r="B40" s="210"/>
+      <c r="C40" s="210"/>
+      <c r="D40" s="210"/>
+      <c r="E40" s="210"/>
+      <c r="F40" s="210"/>
+      <c r="G40" s="210"/>
+      <c r="H40" s="210"/>
+      <c r="I40" s="210"/>
+      <c r="J40" s="210"/>
+      <c r="K40" s="210"/>
       <c r="L40" s="63"/>
-      <c r="M40" s="233"/>
-[...8 lines deleted...]
-      <c r="V40" s="233"/>
+      <c r="M40" s="203"/>
+      <c r="N40" s="203"/>
+      <c r="O40" s="203"/>
+      <c r="P40" s="203"/>
+      <c r="Q40" s="203"/>
+      <c r="R40" s="203"/>
+      <c r="S40" s="203"/>
+      <c r="T40" s="203"/>
+      <c r="U40" s="203"/>
+      <c r="V40" s="203"/>
     </row>
     <row r="41" spans="2:22" ht="16.5" x14ac:dyDescent="0.3">
-      <c r="B41" s="221"/>
-[...8 lines deleted...]
-      <c r="K41" s="221"/>
+      <c r="B41" s="211"/>
+      <c r="C41" s="211"/>
+      <c r="D41" s="211"/>
+      <c r="E41" s="211"/>
+      <c r="F41" s="211"/>
+      <c r="G41" s="211"/>
+      <c r="H41" s="211"/>
+      <c r="I41" s="211"/>
+      <c r="J41" s="211"/>
+      <c r="K41" s="211"/>
       <c r="L41" s="63"/>
       <c r="M41" s="64"/>
       <c r="N41" s="64"/>
       <c r="O41" s="64"/>
       <c r="P41" s="64"/>
       <c r="Q41" s="64"/>
       <c r="R41" s="64"/>
       <c r="S41" s="64"/>
       <c r="T41" s="64"/>
       <c r="U41" s="64"/>
       <c r="V41" s="64"/>
     </row>
     <row r="42" spans="2:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="229"/>
-[...9 lines deleted...]
-      <c r="L42" s="230"/>
+      <c r="B42" s="198"/>
+      <c r="C42" s="198"/>
+      <c r="D42" s="198"/>
+      <c r="E42" s="198"/>
+      <c r="F42" s="198"/>
+      <c r="G42" s="198"/>
+      <c r="H42" s="198"/>
+      <c r="I42" s="198"/>
+      <c r="J42" s="198"/>
+      <c r="K42" s="198"/>
+      <c r="L42" s="199"/>
       <c r="M42" s="64"/>
       <c r="N42" s="64"/>
       <c r="O42" s="64"/>
       <c r="P42" s="64"/>
       <c r="Q42" s="64"/>
       <c r="R42" s="64"/>
       <c r="S42" s="64"/>
       <c r="T42" s="64"/>
       <c r="U42" s="64"/>
       <c r="V42" s="64"/>
     </row>
     <row r="43" spans="2:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L43" s="230"/>
+      <c r="L43" s="199"/>
       <c r="M43" s="64"/>
       <c r="N43" s="64"/>
       <c r="O43" s="64"/>
       <c r="P43" s="64"/>
       <c r="Q43" s="64"/>
       <c r="R43" s="64"/>
       <c r="S43" s="64"/>
       <c r="T43" s="64"/>
       <c r="U43" s="64"/>
       <c r="V43" s="64"/>
     </row>
     <row r="44" spans="2:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L44" s="230"/>
+      <c r="L44" s="199"/>
       <c r="M44" s="64"/>
       <c r="N44" s="64"/>
       <c r="O44" s="64"/>
       <c r="P44" s="64"/>
       <c r="Q44" s="64"/>
       <c r="R44" s="64"/>
       <c r="S44" s="64"/>
       <c r="T44" s="64"/>
       <c r="U44" s="64"/>
       <c r="V44" s="64"/>
     </row>
     <row r="45" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L45" s="230"/>
+      <c r="L45" s="199"/>
       <c r="M45" s="64"/>
       <c r="N45" s="64"/>
       <c r="O45" s="64"/>
       <c r="P45" s="64"/>
       <c r="Q45" s="64"/>
       <c r="R45" s="64"/>
       <c r="S45" s="64"/>
       <c r="T45" s="64"/>
       <c r="U45" s="64"/>
       <c r="V45" s="64"/>
     </row>
     <row r="46" spans="2:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L46" s="230"/>
+      <c r="L46" s="199"/>
       <c r="M46" s="64"/>
       <c r="N46" s="64"/>
       <c r="O46" s="64"/>
       <c r="P46" s="64"/>
       <c r="Q46" s="64"/>
       <c r="R46" s="64"/>
       <c r="S46" s="64"/>
       <c r="T46" s="64"/>
       <c r="U46" s="64"/>
       <c r="V46" s="64"/>
     </row>
     <row r="47" spans="2:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L47" s="230"/>
+      <c r="L47" s="199"/>
       <c r="M47" s="64"/>
       <c r="N47" s="64"/>
       <c r="O47" s="64"/>
       <c r="P47" s="64"/>
       <c r="Q47" s="64"/>
       <c r="R47" s="64"/>
       <c r="S47" s="64"/>
       <c r="T47" s="64"/>
       <c r="U47" s="64"/>
       <c r="V47" s="64"/>
     </row>
     <row r="48" spans="2:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L48" s="230"/>
+      <c r="L48" s="199"/>
       <c r="M48" s="64"/>
       <c r="N48" s="64"/>
       <c r="O48" s="64"/>
       <c r="P48" s="64"/>
       <c r="Q48" s="64"/>
       <c r="R48" s="64"/>
       <c r="S48" s="64"/>
       <c r="T48" s="64"/>
       <c r="U48" s="64"/>
       <c r="V48" s="64"/>
     </row>
     <row r="49" spans="12:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L49" s="230"/>
+      <c r="L49" s="199"/>
       <c r="M49" s="64"/>
       <c r="N49" s="64"/>
       <c r="O49" s="64"/>
       <c r="P49" s="64"/>
       <c r="Q49" s="64"/>
       <c r="R49" s="64"/>
       <c r="S49" s="64"/>
       <c r="T49" s="64"/>
       <c r="U49" s="64"/>
       <c r="V49" s="64"/>
     </row>
     <row r="50" spans="12:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L50" s="230"/>
+      <c r="L50" s="199"/>
       <c r="M50" s="64"/>
       <c r="N50" s="64"/>
       <c r="O50" s="64"/>
       <c r="P50" s="64"/>
       <c r="Q50" s="64"/>
       <c r="R50" s="64"/>
       <c r="S50" s="64"/>
       <c r="T50" s="64"/>
       <c r="U50" s="64"/>
       <c r="V50" s="64"/>
     </row>
     <row r="51" spans="12:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L51" s="230"/>
+      <c r="L51" s="199"/>
       <c r="M51" s="64"/>
       <c r="N51" s="64"/>
       <c r="O51" s="64"/>
       <c r="P51" s="64"/>
       <c r="Q51" s="64"/>
       <c r="R51" s="64"/>
       <c r="S51" s="64"/>
       <c r="T51" s="64"/>
       <c r="U51" s="64"/>
       <c r="V51" s="64"/>
     </row>
     <row r="52" spans="12:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L52" s="230"/>
+      <c r="L52" s="199"/>
       <c r="M52" s="64"/>
       <c r="N52" s="64"/>
       <c r="O52" s="64"/>
       <c r="P52" s="64"/>
       <c r="Q52" s="64"/>
       <c r="R52" s="64"/>
       <c r="S52" s="64"/>
       <c r="T52" s="64"/>
       <c r="U52" s="64"/>
       <c r="V52" s="64"/>
     </row>
     <row r="53" spans="12:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L53" s="230"/>
+      <c r="L53" s="199"/>
       <c r="M53" s="64"/>
       <c r="N53" s="64"/>
       <c r="O53" s="64"/>
       <c r="P53" s="64"/>
       <c r="Q53" s="64"/>
       <c r="R53" s="64"/>
       <c r="S53" s="64"/>
       <c r="T53" s="64"/>
       <c r="U53" s="64"/>
       <c r="V53" s="64"/>
     </row>
     <row r="54" spans="12:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L54" s="230"/>
+      <c r="L54" s="199"/>
       <c r="M54" s="64"/>
       <c r="N54" s="64"/>
       <c r="O54" s="64"/>
       <c r="P54" s="64"/>
       <c r="Q54" s="64"/>
       <c r="R54" s="64"/>
       <c r="S54" s="64"/>
       <c r="T54" s="64"/>
       <c r="U54" s="64"/>
       <c r="V54" s="64"/>
     </row>
     <row r="55" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L55" s="230"/>
+      <c r="L55" s="199"/>
     </row>
     <row r="56" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L56" s="230"/>
+      <c r="L56" s="199"/>
     </row>
     <row r="57" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L57" s="230"/>
+      <c r="L57" s="199"/>
     </row>
     <row r="58" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L58" s="230"/>
+      <c r="L58" s="199"/>
     </row>
     <row r="59" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L59" s="230"/>
+      <c r="L59" s="199"/>
     </row>
     <row r="60" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L60" s="230"/>
+      <c r="L60" s="199"/>
     </row>
     <row r="61" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L61" s="230"/>
+      <c r="L61" s="199"/>
     </row>
     <row r="62" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L62" s="230"/>
+      <c r="L62" s="199"/>
     </row>
     <row r="63" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L63" s="230"/>
+      <c r="L63" s="199"/>
     </row>
     <row r="64" spans="12:22" x14ac:dyDescent="0.3">
-      <c r="L64" s="230"/>
+      <c r="L64" s="199"/>
     </row>
   </sheetData>
   <mergeCells count="52">
+    <mergeCell ref="B4:V4"/>
+    <mergeCell ref="B9:K9"/>
+    <mergeCell ref="M9:V9"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="B15:V15"/>
+    <mergeCell ref="B11:V11"/>
+    <mergeCell ref="B12:V12"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="M5:V5"/>
+    <mergeCell ref="B6:K6"/>
+    <mergeCell ref="M6:V6"/>
+    <mergeCell ref="B7:K7"/>
+    <mergeCell ref="M7:V7"/>
+    <mergeCell ref="B29:V29"/>
+    <mergeCell ref="B27:V27"/>
+    <mergeCell ref="M8:V8"/>
+    <mergeCell ref="B20:V20"/>
+    <mergeCell ref="B21:V21"/>
+    <mergeCell ref="B28:V28"/>
+    <mergeCell ref="B26:V26"/>
+    <mergeCell ref="B1:V2"/>
+    <mergeCell ref="B40:K40"/>
+    <mergeCell ref="B41:K41"/>
+    <mergeCell ref="B38:K38"/>
+    <mergeCell ref="B39:K39"/>
+    <mergeCell ref="B35:V35"/>
+    <mergeCell ref="B36:K36"/>
+    <mergeCell ref="M36:V36"/>
+    <mergeCell ref="M38:V38"/>
+    <mergeCell ref="M39:V39"/>
+    <mergeCell ref="B3:V3"/>
+    <mergeCell ref="B37:K37"/>
+    <mergeCell ref="B33:V33"/>
+    <mergeCell ref="B10:V10"/>
+    <mergeCell ref="B17:V17"/>
+    <mergeCell ref="B16:V16"/>
     <mergeCell ref="B42:K42"/>
     <mergeCell ref="L42:L64"/>
     <mergeCell ref="B22:V22"/>
     <mergeCell ref="B13:V13"/>
     <mergeCell ref="B23:V23"/>
     <mergeCell ref="B24:V24"/>
     <mergeCell ref="M37:V37"/>
     <mergeCell ref="M40:V40"/>
     <mergeCell ref="B34:V34"/>
     <mergeCell ref="B25:V25"/>
     <mergeCell ref="B14:V14"/>
     <mergeCell ref="B18:V18"/>
     <mergeCell ref="B19:V19"/>
     <mergeCell ref="B32:V32"/>
     <mergeCell ref="B30:V30"/>
     <mergeCell ref="B31:V31"/>
-    <mergeCell ref="B1:V2"/>
-[...34 lines deleted...]
-    <mergeCell ref="M7:V7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCC9055B-4F64-48AD-A64C-6E69F8AF4F2C}">
   <dimension ref="A1:W258"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.88671875" customWidth="1"/>
     <col min="2" max="2" width="1.44140625" customWidth="1"/>
     <col min="4" max="4" width="21.33203125" customWidth="1"/>
     <col min="5" max="5" width="21.6640625" customWidth="1"/>
     <col min="6" max="6" width="17.5546875" customWidth="1"/>
     <col min="7" max="7" width="25.33203125" customWidth="1"/>
     <col min="8" max="8" width="19.109375" customWidth="1"/>
     <col min="9" max="9" width="11.88671875" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="13.44140625" customWidth="1"/>
     <col min="12" max="12" width="24" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" customWidth="1"/>
     <col min="18" max="18" width="12.44140625" customWidth="1"/>
     <col min="19" max="19" width="20.77734375" customWidth="1"/>
     <col min="20" max="20" width="10.5546875" customWidth="1"/>
     <col min="21" max="21" width="8.6640625" customWidth="1"/>
     <col min="22" max="22" width="10.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="54" customHeight="1" x14ac:dyDescent="0.3">
@@ -10936,118 +11002,118 @@
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
       <c r="T7" s="236" t="s">
         <v>63</v>
       </c>
       <c r="U7" s="237"/>
       <c r="V7" s="95"/>
     </row>
     <row r="8" spans="1:23" ht="61.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="23"/>
       <c r="B8" s="23"/>
       <c r="C8" s="66" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="66" t="s">
         <v>100</v>
       </c>
       <c r="E8" s="66" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F8" s="66" t="s">
         <v>101</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>71</v>
       </c>
       <c r="H8" s="66" t="s">
         <v>102</v>
       </c>
       <c r="I8" s="66" t="s">
         <v>103</v>
       </c>
       <c r="J8" s="66" t="s">
         <v>104</v>
       </c>
       <c r="K8" s="66" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="L8" s="66" t="s">
         <v>105</v>
       </c>
       <c r="M8" s="66" t="s">
         <v>106</v>
       </c>
       <c r="N8" s="67" t="s">
         <v>107</v>
       </c>
       <c r="O8" s="67" t="s">
         <v>108</v>
       </c>
       <c r="P8" s="66" t="s">
         <v>109</v>
       </c>
       <c r="Q8" s="67" t="s">
         <v>110</v>
       </c>
       <c r="R8" s="67" t="s">
         <v>111</v>
       </c>
       <c r="S8" s="68" t="s">
         <v>112</v>
       </c>
       <c r="T8" s="32" t="s">
         <v>113</v>
       </c>
       <c r="U8" s="32" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A9" s="23"/>
       <c r="B9" s="23"/>
       <c r="C9" s="146">
         <v>1</v>
       </c>
       <c r="D9" s="147" t="s">
         <v>115</v>
       </c>
       <c r="E9" s="145" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F9" s="141" t="s">
         <v>83</v>
       </c>
       <c r="G9" s="140" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="H9" s="141" t="s">
         <v>116</v>
       </c>
       <c r="I9" s="142">
         <v>45791</v>
       </c>
       <c r="J9" s="143">
         <v>13.31</v>
       </c>
       <c r="K9" s="144">
         <v>13.31</v>
       </c>
       <c r="L9" s="149" t="s">
         <v>117</v>
       </c>
       <c r="M9" s="147">
         <v>32</v>
       </c>
       <c r="N9" s="148"/>
       <c r="O9" s="49">
         <f>M9-N9</f>
         <v>32</v>
       </c>
       <c r="P9" s="53">
@@ -26496,439 +26562,439 @@
     <mergeCell ref="D2:N2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="E5:F5"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Wage requests must be entered by pay period and not combined together with other pay periods." sqref="H10" xr:uid="{F42ED063-22CA-456E-B8D9-ED192B02CAD6}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G9:G258" xr:uid="{9B755ABA-0E33-4A8C-AA53-C683B22C1E4C}">
       <formula1>"Internal Instructor Wages, Mentor/On-the-Job Trainer Wages, Participant Wages"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="Q11:Q249" evalError="1"/>
   </ignoredErrors>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BEA944B-CBB6-4A2A-8DD3-9387AA0B5C61}">
   <dimension ref="A1:X48"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B15" sqref="B15:M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="8.88671875" style="3"/>
     <col min="24" max="24" width="9.88671875" style="2" customWidth="1"/>
     <col min="25" max="16384" width="8.88671875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="217"/>
-[...17 lines deleted...]
-      <c r="T1" s="218"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="208"/>
+      <c r="D1" s="208"/>
+      <c r="E1" s="208"/>
+      <c r="F1" s="208"/>
+      <c r="G1" s="208"/>
+      <c r="H1" s="208"/>
+      <c r="I1" s="208"/>
+      <c r="J1" s="208"/>
+      <c r="K1" s="208"/>
+      <c r="L1" s="208"/>
+      <c r="M1" s="208"/>
+      <c r="N1" s="208"/>
+      <c r="O1" s="208"/>
+      <c r="P1" s="208"/>
+      <c r="Q1" s="208"/>
+      <c r="R1" s="208"/>
+      <c r="S1" s="208"/>
+      <c r="T1" s="208"/>
       <c r="U1" s="65"/>
       <c r="V1" s="65"/>
       <c r="W1" s="65"/>
     </row>
     <row r="2" spans="2:24" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="217"/>
-[...17 lines deleted...]
-      <c r="T2" s="218"/>
+      <c r="B2" s="207"/>
+      <c r="C2" s="208"/>
+      <c r="D2" s="208"/>
+      <c r="E2" s="208"/>
+      <c r="F2" s="208"/>
+      <c r="G2" s="208"/>
+      <c r="H2" s="208"/>
+      <c r="I2" s="208"/>
+      <c r="J2" s="208"/>
+      <c r="K2" s="208"/>
+      <c r="L2" s="208"/>
+      <c r="M2" s="208"/>
+      <c r="N2" s="208"/>
+      <c r="O2" s="208"/>
+      <c r="P2" s="208"/>
+      <c r="Q2" s="208"/>
+      <c r="R2" s="208"/>
+      <c r="S2" s="208"/>
+      <c r="T2" s="208"/>
       <c r="U2" s="65"/>
       <c r="V2" s="65"/>
       <c r="W2" s="65"/>
     </row>
     <row r="3" spans="2:24" ht="105" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="224" t="s">
+      <c r="B3" s="214" t="s">
         <v>118</v>
       </c>
-      <c r="C3" s="225"/>
-[...9 lines deleted...]
-      <c r="M3" s="225"/>
+      <c r="C3" s="215"/>
+      <c r="D3" s="215"/>
+      <c r="E3" s="215"/>
+      <c r="F3" s="215"/>
+      <c r="G3" s="215"/>
+      <c r="H3" s="215"/>
+      <c r="I3" s="215"/>
+      <c r="J3" s="215"/>
+      <c r="K3" s="215"/>
+      <c r="L3" s="215"/>
+      <c r="M3" s="215"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
     </row>
     <row r="4" spans="2:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="249"/>
       <c r="C4" s="250"/>
       <c r="D4" s="250"/>
       <c r="E4" s="250"/>
       <c r="F4" s="250"/>
       <c r="G4" s="250"/>
       <c r="H4" s="250"/>
       <c r="I4" s="250"/>
       <c r="J4" s="250"/>
       <c r="K4" s="250"/>
       <c r="L4" s="250"/>
       <c r="M4" s="250"/>
       <c r="N4" s="250"/>
       <c r="O4" s="250"/>
       <c r="P4" s="250"/>
       <c r="Q4" s="250"/>
       <c r="R4" s="250"/>
       <c r="S4" s="250"/>
       <c r="T4" s="250"/>
       <c r="U4" s="62"/>
       <c r="V4" s="62"/>
       <c r="W4" s="62"/>
     </row>
     <row r="5" spans="2:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="205" t="s">
+      <c r="B5" s="219" t="s">
         <v>119</v>
       </c>
-      <c r="C5" s="206"/>
-[...9 lines deleted...]
-      <c r="M5" s="207"/>
+      <c r="C5" s="220"/>
+      <c r="D5" s="220"/>
+      <c r="E5" s="220"/>
+      <c r="F5" s="220"/>
+      <c r="G5" s="220"/>
+      <c r="H5" s="220"/>
+      <c r="I5" s="220"/>
+      <c r="J5" s="220"/>
+      <c r="K5" s="220"/>
+      <c r="L5" s="220"/>
+      <c r="M5" s="221"/>
       <c r="N5" s="100"/>
       <c r="O5" s="114"/>
       <c r="P5" s="115"/>
       <c r="Q5" s="115"/>
       <c r="R5" s="115"/>
       <c r="S5" s="115"/>
       <c r="T5" s="115"/>
       <c r="U5" s="115"/>
       <c r="V5" s="115"/>
       <c r="W5" s="115"/>
       <c r="X5" s="116"/>
     </row>
     <row r="6" spans="2:24" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B6" s="205" t="s">
+      <c r="B6" s="219" t="s">
         <v>120</v>
       </c>
-      <c r="C6" s="206"/>
-[...9 lines deleted...]
-      <c r="M6" s="207"/>
+      <c r="C6" s="220"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="220"/>
+      <c r="G6" s="220"/>
+      <c r="H6" s="220"/>
+      <c r="I6" s="220"/>
+      <c r="J6" s="220"/>
+      <c r="K6" s="220"/>
+      <c r="L6" s="220"/>
+      <c r="M6" s="221"/>
       <c r="N6" s="100"/>
-      <c r="O6" s="205" t="s">
+      <c r="O6" s="219" t="s">
         <v>97</v>
       </c>
-      <c r="P6" s="206"/>
-[...3 lines deleted...]
-      <c r="T6" s="206"/>
+      <c r="P6" s="220"/>
+      <c r="Q6" s="220"/>
+      <c r="R6" s="220"/>
+      <c r="S6" s="220"/>
+      <c r="T6" s="220"/>
       <c r="U6" s="115"/>
       <c r="V6" s="115"/>
       <c r="W6" s="115"/>
       <c r="X6" s="116"/>
     </row>
     <row r="7" spans="2:24" ht="105.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B7" s="242" t="s">
         <v>121</v>
       </c>
-      <c r="C7" s="202"/>
-[...9 lines deleted...]
-      <c r="M7" s="203"/>
+      <c r="C7" s="226"/>
+      <c r="D7" s="226"/>
+      <c r="E7" s="226"/>
+      <c r="F7" s="226"/>
+      <c r="G7" s="226"/>
+      <c r="H7" s="226"/>
+      <c r="I7" s="226"/>
+      <c r="J7" s="226"/>
+      <c r="K7" s="226"/>
+      <c r="L7" s="226"/>
+      <c r="M7" s="227"/>
       <c r="N7" s="100"/>
-      <c r="O7" s="240" t="s">
-        <v>122</v>
+      <c r="O7" s="251" t="s">
+        <v>145</v>
       </c>
       <c r="P7" s="240"/>
       <c r="Q7" s="240"/>
       <c r="R7" s="240"/>
       <c r="S7" s="240"/>
       <c r="T7" s="240"/>
       <c r="U7" s="150"/>
       <c r="V7" s="117"/>
       <c r="W7" s="117"/>
       <c r="X7" s="117"/>
     </row>
     <row r="8" spans="2:24" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B8" s="243"/>
       <c r="C8" s="244"/>
       <c r="D8" s="244"/>
       <c r="E8" s="244"/>
       <c r="F8" s="244"/>
       <c r="G8" s="244"/>
       <c r="H8" s="244"/>
       <c r="I8" s="244"/>
       <c r="J8" s="244"/>
       <c r="K8" s="244"/>
       <c r="L8" s="244"/>
       <c r="M8" s="245"/>
       <c r="N8" s="100"/>
       <c r="O8" s="241"/>
       <c r="P8" s="241"/>
       <c r="Q8" s="241"/>
       <c r="R8" s="241"/>
       <c r="S8" s="241"/>
       <c r="T8" s="241"/>
       <c r="U8" s="151"/>
       <c r="V8" s="118"/>
       <c r="W8" s="118"/>
       <c r="X8" s="118"/>
     </row>
     <row r="9" spans="2:24" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="205" t="s">
-[...12 lines deleted...]
-      <c r="M9" s="207"/>
+      <c r="B9" s="219" t="s">
+        <v>122</v>
+      </c>
+      <c r="C9" s="220"/>
+      <c r="D9" s="220"/>
+      <c r="E9" s="220"/>
+      <c r="F9" s="220"/>
+      <c r="G9" s="220"/>
+      <c r="H9" s="220"/>
+      <c r="I9" s="220"/>
+      <c r="J9" s="220"/>
+      <c r="K9" s="220"/>
+      <c r="L9" s="220"/>
+      <c r="M9" s="221"/>
       <c r="N9" s="100"/>
       <c r="O9" s="241"/>
       <c r="P9" s="241"/>
       <c r="Q9" s="241"/>
       <c r="R9" s="241"/>
       <c r="S9" s="241"/>
       <c r="T9" s="241"/>
       <c r="U9" s="151"/>
       <c r="V9" s="62"/>
       <c r="W9" s="62"/>
     </row>
     <row r="10" spans="2:24" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B10" s="246" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C10" s="247"/>
       <c r="D10" s="247"/>
       <c r="E10" s="247"/>
       <c r="F10" s="247"/>
       <c r="G10" s="247"/>
       <c r="H10" s="247"/>
       <c r="I10" s="247"/>
       <c r="J10" s="247"/>
       <c r="K10" s="247"/>
       <c r="L10" s="247"/>
       <c r="M10" s="248"/>
       <c r="N10" s="100"/>
       <c r="O10" s="241"/>
       <c r="P10" s="241"/>
       <c r="Q10" s="241"/>
       <c r="R10" s="241"/>
       <c r="S10" s="241"/>
       <c r="T10" s="241"/>
       <c r="U10" s="62"/>
       <c r="V10" s="62"/>
       <c r="W10" s="62"/>
     </row>
     <row r="11" spans="2:24" ht="179.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B11" s="201" t="s">
-[...12 lines deleted...]
-      <c r="M11" s="203"/>
+      <c r="B11" s="225" t="s">
+        <v>146</v>
+      </c>
+      <c r="C11" s="226"/>
+      <c r="D11" s="226"/>
+      <c r="E11" s="226"/>
+      <c r="F11" s="226"/>
+      <c r="G11" s="226"/>
+      <c r="H11" s="226"/>
+      <c r="I11" s="226"/>
+      <c r="J11" s="226"/>
+      <c r="K11" s="226"/>
+      <c r="L11" s="226"/>
+      <c r="M11" s="227"/>
       <c r="N11" s="100"/>
       <c r="O11" s="151"/>
       <c r="P11" s="151"/>
       <c r="Q11" s="151"/>
       <c r="R11" s="151"/>
       <c r="S11" s="151"/>
       <c r="T11" s="151"/>
       <c r="U11" s="62"/>
       <c r="V11" s="62"/>
       <c r="W11" s="62"/>
     </row>
     <row r="12" spans="2:24" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B12" s="243"/>
       <c r="C12" s="244"/>
       <c r="D12" s="244"/>
       <c r="E12" s="244"/>
       <c r="F12" s="244"/>
       <c r="G12" s="244"/>
       <c r="H12" s="244"/>
       <c r="I12" s="244"/>
       <c r="J12" s="244"/>
       <c r="K12" s="244"/>
       <c r="L12" s="244"/>
       <c r="M12" s="245"/>
       <c r="N12" s="100"/>
       <c r="O12" s="62"/>
       <c r="P12" s="62"/>
       <c r="Q12" s="62"/>
       <c r="R12" s="62"/>
       <c r="S12" s="62"/>
       <c r="T12" s="62"/>
       <c r="U12" s="62"/>
       <c r="V12" s="62"/>
       <c r="W12" s="62"/>
     </row>
     <row r="13" spans="2:24" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="205" t="s">
-[...12 lines deleted...]
-      <c r="M13" s="207"/>
+      <c r="B13" s="219" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" s="220"/>
+      <c r="D13" s="220"/>
+      <c r="E13" s="220"/>
+      <c r="F13" s="220"/>
+      <c r="G13" s="220"/>
+      <c r="H13" s="220"/>
+      <c r="I13" s="220"/>
+      <c r="J13" s="220"/>
+      <c r="K13" s="220"/>
+      <c r="L13" s="220"/>
+      <c r="M13" s="221"/>
       <c r="N13" s="100"/>
       <c r="O13" s="62"/>
       <c r="P13" s="62"/>
       <c r="Q13" s="62"/>
       <c r="R13" s="62"/>
       <c r="S13" s="62"/>
       <c r="T13" s="62"/>
       <c r="U13" s="62"/>
       <c r="V13" s="62"/>
       <c r="W13" s="62"/>
     </row>
     <row r="14" spans="2:24" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B14" s="246" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C14" s="247"/>
       <c r="D14" s="247"/>
       <c r="E14" s="247"/>
       <c r="F14" s="247"/>
       <c r="G14" s="247"/>
       <c r="H14" s="247"/>
       <c r="I14" s="247"/>
       <c r="J14" s="247"/>
       <c r="K14" s="247"/>
       <c r="L14" s="247"/>
       <c r="M14" s="248"/>
       <c r="N14" s="100"/>
       <c r="O14" s="62"/>
       <c r="P14" s="62"/>
       <c r="Q14" s="62"/>
       <c r="R14" s="62"/>
       <c r="S14" s="62"/>
       <c r="T14" s="62"/>
       <c r="U14" s="62"/>
       <c r="V14" s="62"/>
       <c r="W14" s="62"/>
     </row>
     <row r="15" spans="2:24" ht="165" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="204" t="s">
-[...12 lines deleted...]
-      <c r="M15" s="203"/>
+      <c r="B15" s="228" t="s">
+        <v>139</v>
+      </c>
+      <c r="C15" s="226"/>
+      <c r="D15" s="226"/>
+      <c r="E15" s="226"/>
+      <c r="F15" s="226"/>
+      <c r="G15" s="226"/>
+      <c r="H15" s="226"/>
+      <c r="I15" s="226"/>
+      <c r="J15" s="226"/>
+      <c r="K15" s="226"/>
+      <c r="L15" s="226"/>
+      <c r="M15" s="227"/>
       <c r="N15" s="100"/>
       <c r="O15" s="62"/>
       <c r="P15" s="62"/>
       <c r="Q15" s="62"/>
       <c r="R15" s="62"/>
       <c r="S15" s="62"/>
       <c r="T15" s="62"/>
       <c r="U15" s="62"/>
       <c r="V15" s="62"/>
       <c r="W15" s="62"/>
     </row>
     <row r="16" spans="2:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N16" s="62"/>
       <c r="O16" s="62"/>
       <c r="P16" s="62"/>
       <c r="Q16" s="62"/>
       <c r="R16" s="62"/>
       <c r="S16" s="62"/>
       <c r="T16" s="62"/>
       <c r="U16" s="62"/>
       <c r="V16" s="62"/>
       <c r="W16" s="62"/>
     </row>
     <row r="17" spans="14:23" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N17" s="62"/>
@@ -27121,57 +27187,51 @@
     <mergeCell ref="B13:M13"/>
     <mergeCell ref="B14:M14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A p V t v V W p 7 9 T q j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X X Q k E c Z X C U x I R r X B i o 0 w s P Q Y v k 3 B z / J X x C j q J v j P f c M 9 9 6 v N 0 j H t g k u u r e m w 4 R E l J N A Y 9 G V B q u E D O 4 Y r k g q Y a u K k 6 p 0 M M l o 4 9 G W C a m d O 8 e M e e + p X 9 C u r 5 j g P G K H b J M X t W 4 V + c j m v x w a t E 5 h o Y m E / W u M F D T i S y r 4 t A n Y D C E z + B X E 1 D 3 b H w j r o X F D r 6 X G c J c D m y O w 9 w f 5 A F B L A w Q U A A I A C A C l W 2 9 V D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A p V t v V S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A p V t v V W p 7 9 T q j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A K V b b 1 U P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A p V t v V S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A A z R n x w K + n F E i g U r h u N y V 3 U A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A o G h c j U q P U m K 6 s O g E R b M x D g A A A A A E g A A A o A A A A B A A A A C R u R a / 0 e P w f Y d g L c x 0 X K L R U A A A A G I K q 4 R U q k 0 T V 8 N L S w J D k n g g 9 t U 6 + 5 h W n x X v C k b 1 f 0 i a J W K m t 2 U Z x j x y + c Q z J x 8 y P / O r 2 I k S 7 b g z L u y v m i V 0 p P N e 4 G L B W U v H C Q g m S H 0 j c J 1 h F A A A A J d / P G E 5 J n 5 6 B K J D 0 4 5 A l F r p e U C j < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a754d229f0057affa62b555f2ac55d44">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c067517bd06b16cb9c9e315ad40fb255" ns2:_="" ns3:_="">
     <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
@@ -27351,95 +27411,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A p V t v V W p 7 9 T q j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X X Q k E c Z X C U x I R r X B i o 0 w s P Q Y v k 3 B z / J X x C j q J v j P f c M 9 9 6 v N 0 j H t g k u u r e m w 4 R E l J N A Y 9 G V B q u E D O 4 Y r k g q Y a u K k 6 p 0 M M l o 4 9 G W C a m d O 8 e M e e + p X 9 C u r 5 j g P G K H b J M X t W 4 V + c j m v x w a t E 5 h o Y m E / W u M F D T i S y r 4 t A n Y D C E z + B X E 1 D 3 b H w j r o X F D r 6 X G c J c D m y O w 9 w f 5 A F B L A w Q U A A I A C A C l W 2 9 V D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A p V t v V S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A p V t v V W p 7 9 T q j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A K V b b 1 U P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A p V t v V S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A A z R n x w K + n F E i g U r h u N y V 3 U A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A o G h c j U q P U m K 6 s O g E R b M x D g A A A A A E g A A A o A A A A B A A A A C R u R a / 0 e P w f Y d g L c x 0 X K L R U A A A A G I K q 4 R U q k 0 T V 8 N L S w J D k n g g 9 t U 6 + 5 h W n x X v C k b 1 f 0 i a J W K m t 2 U Z x j x y + c Q z J x 8 y P / O r 2 I k S 7 b g z L u y v m i V 0 p P N e 4 G L B W U v H C Q g m S H 0 j c J 1 h F A A A A J d / P G E 5 J n 5 6 B K J D 0 4 5 A l F r p e U C j < / D a t a M a s h u p > 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
+    <Status xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">Not started</Status>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D765DD3-C5A9-4E60-8819-7516E8229505}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37E8D14A-7353-4B31-81C8-62901FE77C20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDE98013-C38E-434E-83D3-C8EF2AA2CE6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37E8D14A-7353-4B31-81C8-62901FE77C20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D765DD3-C5A9-4E60-8819-7516E8229505}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53BF39ED-8412-4A1A-B8D1-D3BEBCC138C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>