--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -10,82 +10,82 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\LMI Website\WARN\Accessibility Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAFA9176-024A-44A6-9C74-18E79CCCDE8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F354BC8-4F41-45C5-8CC2-C49A5E748C22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25320" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="18810" yWindow="-12840" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="WARN Log" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'WARN Log'!$A$1:$L$431</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4591" uniqueCount="844">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4623" uniqueCount="848">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Notice Type</t>
   </si>
   <si>
     <t>Notice Date</t>
   </si>
   <si>
     <t>Layoff Date</t>
   </si>
   <si>
     <t>Local Workforce Area</t>
   </si>
   <si>
@@ -2573,50 +2573,62 @@
     <t>606 W Crystal Lake Rd</t>
   </si>
   <si>
     <t>351 N Grandview Ave</t>
   </si>
   <si>
     <t>Verschoor Meats, Inc</t>
   </si>
   <si>
     <t>1401 Bluff Rd</t>
   </si>
   <si>
     <t xml:space="preserve">Wholesale Trade </t>
   </si>
   <si>
     <t xml:space="preserve">Amendment - Additional Employees </t>
   </si>
   <si>
     <t>People First Sanitation</t>
   </si>
   <si>
     <t>1000 Cunningham Dr</t>
   </si>
   <si>
     <t xml:space="preserve">401 Collins Rd NE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carry On Trailer Inc </t>
+  </si>
+  <si>
+    <t>1965 Hwy 30</t>
+  </si>
+  <si>
+    <t>Missouri Valley</t>
+  </si>
+  <si>
+    <t>Harrision</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2780,51 +2792,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -2991,66 +3003,84 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{75A76280-03F2-4111-B3D4-00D1DB376D06}"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
@@ -3693,53 +3723,53 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L594"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A578" sqref="A578:XFD578"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A548" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A557" sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.5" style="10" customWidth="1"/>
     <col min="2" max="2" width="47.625" customWidth="1"/>
     <col min="3" max="3" width="14.875" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="4.5" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="11" customWidth="1"/>
     <col min="7" max="7" width="51" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="31.25" style="11" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.125" style="12" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="22" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>798</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -25489,180 +25519,276 @@
         <v>11</v>
       </c>
       <c r="F576" s="20">
         <v>49724</v>
       </c>
       <c r="G576" s="21" t="s">
         <v>840</v>
       </c>
       <c r="H576" s="20">
         <v>107</v>
       </c>
       <c r="I576" s="39">
         <v>46265</v>
       </c>
       <c r="J576" s="39">
         <v>46285</v>
       </c>
       <c r="K576" s="21" t="s">
         <v>781</v>
       </c>
       <c r="L576" s="21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="577" spans="1:12" s="73" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A577" s="76" t="s">
+      <c r="A577" s="74" t="s">
         <v>818</v>
       </c>
-      <c r="B577" s="77" t="s">
+      <c r="B577" s="75" t="s">
         <v>819</v>
       </c>
-      <c r="C577" s="77" t="s">
+      <c r="C577" s="75" t="s">
         <v>334</v>
       </c>
-      <c r="D577" s="77" t="s">
+      <c r="D577" s="75" t="s">
         <v>335</v>
       </c>
-      <c r="E577" s="77" t="s">
+      <c r="E577" s="75" t="s">
         <v>750</v>
       </c>
-      <c r="F577" s="75">
+      <c r="F577" s="76">
         <v>50644</v>
       </c>
-      <c r="G577" s="78" t="s">
+      <c r="G577" s="77" t="s">
         <v>444</v>
       </c>
-      <c r="H577" s="75">
+      <c r="H577" s="76">
         <v>5</v>
       </c>
-      <c r="I577" s="79">
+      <c r="I577" s="78">
         <v>46265</v>
       </c>
-      <c r="J577" s="79">
+      <c r="J577" s="78">
         <v>46265</v>
       </c>
-      <c r="K577" s="77" t="s">
+      <c r="K577" s="75" t="s">
         <v>746</v>
       </c>
-      <c r="L577" s="74" t="s">
+      <c r="L577" s="79" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="578" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A578" s="41" t="s">
+      <c r="A578" s="27" t="s">
         <v>104</v>
       </c>
-      <c r="B578" s="42" t="s">
+      <c r="B578" s="21" t="s">
         <v>105</v>
       </c>
-      <c r="C578" s="42" t="s">
+      <c r="C578" s="21" t="s">
         <v>106</v>
       </c>
-      <c r="D578" s="42" t="s">
+      <c r="D578" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="E578" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F578" s="43">
+      <c r="E578" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F578" s="20">
         <v>50266</v>
       </c>
-      <c r="G578" s="42" t="s">
+      <c r="G578" s="21" t="s">
         <v>444</v>
       </c>
-      <c r="H578" s="43">
+      <c r="H578" s="20">
         <v>5</v>
       </c>
-      <c r="I578" s="44">
+      <c r="I578" s="39">
         <v>46266</v>
       </c>
-      <c r="J578" s="44">
+      <c r="J578" s="39">
         <v>46326</v>
       </c>
-      <c r="K578" s="42" t="s">
+      <c r="K578" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="L578" s="42" t="s">
+      <c r="L578" s="21" t="s">
         <v>774</v>
       </c>
     </row>
-    <row r="579" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="L582" s="4"/>
+    <row r="579" spans="1:12" s="80" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A579" s="61" t="s">
+        <v>104</v>
+      </c>
+      <c r="B579" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="C579" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="D579" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="E579" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F579" s="63">
+        <v>50266</v>
+      </c>
+      <c r="G579" s="62" t="s">
+        <v>444</v>
+      </c>
+      <c r="H579" s="63">
+        <v>35</v>
+      </c>
+      <c r="I579" s="64">
+        <v>46280</v>
+      </c>
+      <c r="J579" s="64">
+        <v>46340</v>
+      </c>
+      <c r="K579" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L579" s="62" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="580" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A580" s="81" t="s">
+        <v>573</v>
+      </c>
+      <c r="B580" s="82" t="s">
+        <v>833</v>
+      </c>
+      <c r="C580" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="D580" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="E580" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F580" s="83">
+        <v>52498</v>
+      </c>
+      <c r="G580" s="82" t="s">
+        <v>840</v>
+      </c>
+      <c r="H580" s="83">
+        <v>1</v>
+      </c>
+      <c r="I580" s="84">
+        <v>46287</v>
+      </c>
+      <c r="J580" s="85">
+        <v>46325</v>
+      </c>
+      <c r="K580" s="82" t="s">
+        <v>781</v>
+      </c>
+      <c r="L580" s="82" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="581" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A581" s="61" t="s">
+        <v>104</v>
+      </c>
+      <c r="B581" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="C581" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="D581" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="E581" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F581" s="63">
+        <v>50266</v>
+      </c>
+      <c r="G581" s="62" t="s">
+        <v>444</v>
+      </c>
+      <c r="H581" s="63">
+        <v>10</v>
+      </c>
+      <c r="I581" s="64">
+        <v>46294</v>
+      </c>
+      <c r="J581" s="64">
+        <v>46354</v>
+      </c>
+      <c r="K581" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L581" s="62" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="582" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A582" s="81" t="s">
+        <v>844</v>
+      </c>
+      <c r="B582" s="82" t="s">
+        <v>845</v>
+      </c>
+      <c r="C582" s="82" t="s">
+        <v>846</v>
+      </c>
+      <c r="D582" s="82" t="s">
+        <v>847</v>
+      </c>
+      <c r="E582" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F582" s="83">
+        <v>51555</v>
+      </c>
+      <c r="G582" s="82" t="s">
+        <v>756</v>
+      </c>
+      <c r="H582" s="83">
+        <v>79</v>
+      </c>
+      <c r="I582" s="84">
+        <v>46295</v>
+      </c>
+      <c r="J582" s="85">
+        <v>46355</v>
+      </c>
+      <c r="K582" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="L582" s="82" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="583" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A583" s="5"/>
       <c r="B583" s="4"/>
       <c r="C583" s="4"/>
       <c r="D583" s="4"/>
       <c r="E583" s="4"/>
       <c r="F583" s="6"/>
       <c r="G583" s="4"/>
       <c r="H583" s="6"/>
       <c r="I583" s="7"/>
       <c r="J583" s="4"/>
       <c r="K583" s="4"/>
       <c r="L583" s="4"/>
     </row>
     <row r="584" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A584" s="5"/>
       <c r="B584" s="4"/>
       <c r="C584" s="4"/>
       <c r="D584" s="4"/>
       <c r="E584" s="4"/>
       <c r="F584" s="6"/>
       <c r="G584" s="4"/>
       <c r="H584" s="6"/>
       <c r="I584" s="7"/>
@@ -25818,78 +25944,59 @@
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CIowa WARN Log</oddHeader>
     <oddFooter>&amp;L&amp;RWARN_20200807</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008FFDA55EC64F6340997887DF003F4858" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="610c4182e7e7902e7aea694cdd9432aa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb079858-90af-4c1d-b6f1-55332f11d181" xmlns:ns3="465031c5-3d91-457d-a71b-eb9b5941244d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="92492927522a77c15d270bbe3d3d4b37" ns2:_="" ns3:_="">
     <xsd:import namespace="bb079858-90af-4c1d-b6f1-55332f11d181"/>
     <xsd:import namespace="465031c5-3d91-457d-a71b-eb9b5941244d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -26080,84 +26187,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="465031c5-3d91-457d-a71b-eb9b5941244d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bb079858-90af-4c1d-b6f1-55332f11d181" xsi:nil="true"/>
+    <SharedWithUsers xmlns="bb079858-90af-4c1d-b6f1-55332f11d181">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="465031c5-3d91-457d-a71b-eb9b5941244d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F40177C-67A3-4DD8-A168-9BC85606FD5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D64AE0CA-08F3-4D4A-B590-2B4FBD9A18AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb079858-90af-4c1d-b6f1-55332f11d181"/>
     <ds:schemaRef ds:uri="465031c5-3d91-457d-a71b-eb9b5941244d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D66E9BA-12AB-4417-9A6A-6113397F4F5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="465031c5-3d91-457d-a71b-eb9b5941244d"/>
+    <ds:schemaRef ds:uri="bb079858-90af-4c1d-b6f1-55332f11d181"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WARN Log</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>