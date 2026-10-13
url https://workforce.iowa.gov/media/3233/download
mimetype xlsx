--- v0 (2026-09-23)
+++ v1 (2026-10-13)
@@ -10,82 +10,82 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\LMI Website\WARN\Accessibility Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB79C879-75BD-4250-B280-D3936FB980B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F354BC8-4F41-45C5-8CC2-C49A5E748C22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="43200" windowHeight="21510" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="18810" yWindow="-12840" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="WARN Log" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'WARN Log'!$A$1:$L$431</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4607" uniqueCount="844">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4623" uniqueCount="848">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Notice Type</t>
   </si>
   <si>
     <t>Notice Date</t>
   </si>
   <si>
     <t>Layoff Date</t>
   </si>
   <si>
     <t>Local Workforce Area</t>
   </si>
   <si>
@@ -2573,50 +2573,62 @@
     <t>606 W Crystal Lake Rd</t>
   </si>
   <si>
     <t>351 N Grandview Ave</t>
   </si>
   <si>
     <t>Verschoor Meats, Inc</t>
   </si>
   <si>
     <t>1401 Bluff Rd</t>
   </si>
   <si>
     <t xml:space="preserve">Wholesale Trade </t>
   </si>
   <si>
     <t xml:space="preserve">Amendment - Additional Employees </t>
   </si>
   <si>
     <t>People First Sanitation</t>
   </si>
   <si>
     <t>1000 Cunningham Dr</t>
   </si>
   <si>
     <t xml:space="preserve">401 Collins Rd NE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carry On Trailer Inc </t>
+  </si>
+  <si>
+    <t>1965 Hwy 30</t>
+  </si>
+  <si>
+    <t>Missouri Valley</t>
+  </si>
+  <si>
+    <t>Harrision</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3711,53 +3723,53 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L594"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B587" sqref="B587"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A548" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A557" sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.5" style="10" customWidth="1"/>
     <col min="2" max="2" width="47.625" customWidth="1"/>
     <col min="3" max="3" width="14.875" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="4.5" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="11" customWidth="1"/>
     <col min="7" max="7" width="51" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="31.25" style="11" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.125" style="12" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="22" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>798</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -22200,51 +22212,51 @@
       <c r="E489" s="21" t="s">
         <v>11</v>
       </c>
       <c r="F489" s="20">
         <v>52241</v>
       </c>
       <c r="G489" s="21" t="s">
         <v>41</v>
       </c>
       <c r="H489" s="20">
         <v>61</v>
       </c>
       <c r="I489" s="25">
         <v>46003</v>
       </c>
       <c r="J489" s="26">
         <v>46003</v>
       </c>
       <c r="K489" s="21" t="s">
         <v>25</v>
       </c>
       <c r="L489" s="21" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="490" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="490" spans="1:12" ht="30" x14ac:dyDescent="0.2">
       <c r="A490" s="27" t="s">
         <v>722</v>
       </c>
       <c r="B490" s="21" t="s">
         <v>723</v>
       </c>
       <c r="C490" s="21" t="s">
         <v>109</v>
       </c>
       <c r="D490" s="23" t="s">
         <v>52</v>
       </c>
       <c r="E490" s="21" t="s">
         <v>11</v>
       </c>
       <c r="F490" s="20">
         <v>50021</v>
       </c>
       <c r="G490" s="21" t="s">
         <v>12</v>
       </c>
       <c r="H490" s="20">
         <v>29</v>
       </c>
       <c r="I490" s="25">
@@ -25658,77 +25670,125 @@
       <c r="E580" s="82" t="s">
         <v>11</v>
       </c>
       <c r="F580" s="83">
         <v>52498</v>
       </c>
       <c r="G580" s="82" t="s">
         <v>840</v>
       </c>
       <c r="H580" s="83">
         <v>1</v>
       </c>
       <c r="I580" s="84">
         <v>46287</v>
       </c>
       <c r="J580" s="85">
         <v>46325</v>
       </c>
       <c r="K580" s="82" t="s">
         <v>781</v>
       </c>
       <c r="L580" s="82" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="581" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="L582" s="4"/>
+    <row r="581" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A581" s="61" t="s">
+        <v>104</v>
+      </c>
+      <c r="B581" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="C581" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="D581" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="E581" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F581" s="63">
+        <v>50266</v>
+      </c>
+      <c r="G581" s="62" t="s">
+        <v>444</v>
+      </c>
+      <c r="H581" s="63">
+        <v>10</v>
+      </c>
+      <c r="I581" s="64">
+        <v>46294</v>
+      </c>
+      <c r="J581" s="64">
+        <v>46354</v>
+      </c>
+      <c r="K581" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L581" s="62" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="582" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A582" s="81" t="s">
+        <v>844</v>
+      </c>
+      <c r="B582" s="82" t="s">
+        <v>845</v>
+      </c>
+      <c r="C582" s="82" t="s">
+        <v>846</v>
+      </c>
+      <c r="D582" s="82" t="s">
+        <v>847</v>
+      </c>
+      <c r="E582" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F582" s="83">
+        <v>51555</v>
+      </c>
+      <c r="G582" s="82" t="s">
+        <v>756</v>
+      </c>
+      <c r="H582" s="83">
+        <v>79</v>
+      </c>
+      <c r="I582" s="84">
+        <v>46295</v>
+      </c>
+      <c r="J582" s="85">
+        <v>46355</v>
+      </c>
+      <c r="K582" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="L582" s="82" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="583" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A583" s="5"/>
       <c r="B583" s="4"/>
       <c r="C583" s="4"/>
       <c r="D583" s="4"/>
       <c r="E583" s="4"/>
       <c r="F583" s="6"/>
       <c r="G583" s="4"/>
       <c r="H583" s="6"/>
       <c r="I583" s="7"/>
       <c r="J583" s="4"/>
       <c r="K583" s="4"/>
       <c r="L583" s="4"/>
     </row>
     <row r="584" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A584" s="5"/>
       <c r="B584" s="4"/>
       <c r="C584" s="4"/>
       <c r="D584" s="4"/>
       <c r="E584" s="4"/>
       <c r="F584" s="6"/>
       <c r="G584" s="4"/>
       <c r="H584" s="6"/>
       <c r="I584" s="7"/>