--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -1,95 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\LMI Website\WARN\Accessibility Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08208CCE-F380-4B21-97C1-CD3BDC79D1B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21F8FB01-DC88-458F-BF00-20B766D13C06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3120" yWindow="1290" windowWidth="22035" windowHeight="21225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="15465" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="WARN Log" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'WARN Log'!$A$1:$L$431</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4367" uniqueCount="804">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6527" uniqueCount="832">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Notice Type</t>
   </si>
   <si>
     <t>Notice Date</t>
   </si>
   <si>
     <t>Layoff Date</t>
   </si>
   <si>
     <t>Local Workforce Area</t>
   </si>
   <si>
@@ -2457,60 +2453,144 @@
     <t>Rhiners' Plumbing Co, Inc</t>
   </si>
   <si>
     <t>15201 Hichman Rd</t>
   </si>
   <si>
     <t xml:space="preserve">Construction </t>
   </si>
   <si>
     <t>Worker Adjustment and Retraining Notifications (WARN) Over Time</t>
   </si>
   <si>
     <t>Source: Workforce Services Division, Iowa Workforce Development</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Number of Employees Affected</t>
   </si>
   <si>
     <t>This table provides information related to WARN notices received in Iowasince June 2021.</t>
+  </si>
+  <si>
+    <t>Iowa Department of Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1007 E Grand Ave </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polk </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Public Administration </t>
+  </si>
+  <si>
+    <t>Plastic Products Co., Inc.</t>
+  </si>
+  <si>
+    <t>228 Tidewater Dr</t>
+  </si>
+  <si>
+    <t>West Branch</t>
+  </si>
+  <si>
+    <t>Cedar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manufacturing </t>
+  </si>
+  <si>
+    <t>BrandFX</t>
+  </si>
+  <si>
+    <t>405 4th Ave W</t>
+  </si>
+  <si>
+    <t>Great Southern Bank</t>
+  </si>
+  <si>
+    <t>2805 S Ankeny Blvd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1290 Coper Creek Dr </t>
+  </si>
+  <si>
+    <t>Pleasant Hill</t>
+  </si>
+  <si>
+    <t>Independence Premium Foods</t>
+  </si>
+  <si>
+    <t xml:space="preserve">812 3rd St NE </t>
+  </si>
+  <si>
+    <t>River Hills Community Center</t>
+  </si>
+  <si>
+    <t>100 West Main St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richland </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eastern Iowa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1015 N 18th St Suite C </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centerville </t>
+  </si>
+  <si>
+    <t>Appanoose</t>
+  </si>
+  <si>
+    <t>NFI Interactive Logistics, LLC</t>
+  </si>
+  <si>
+    <t>3110 Prairie Valley Ct. SW</t>
+  </si>
+  <si>
+    <t>Lund Foods Holdings, Inc</t>
+  </si>
+  <si>
+    <t>877 N Lake St</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -2529,124 +2609,169 @@
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFD9D9D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor rgb="FFD9D9D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -2732,53 +2857,127 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{75A76280-03F2-4111-B3D4-00D1DB376D06}"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
@@ -3188,78 +3387,55 @@
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFC0C0C0"/>
           <bgColor rgb="FF0070C0"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...22 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1BD4E911-C961-413C-A404-452AB84CAD2A}" name="Table1" displayName="Table1" ref="A6:L550" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1BD4E911-C961-413C-A404-452AB84CAD2A}" name="Table1" displayName="Table1" ref="A6:L560" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12">
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{BBD71C45-6488-400B-8BAA-E335A901F74D}" name="Company" dataDxfId="11"/>
     <tableColumn id="2" xr3:uid="{AB64641B-D50A-4659-8709-2D97AA04D598}" name="Street Address" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{58623EFF-3DA3-47D3-954F-4F5F4CC57641}" name="City" dataDxfId="9"/>
     <tableColumn id="4" xr3:uid="{8918616F-DD3A-4555-B33E-D2C99EC447A1}" name="County" dataDxfId="8"/>
     <tableColumn id="5" xr3:uid="{89469D21-C458-4D99-8673-95A907D92710}" name="State" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{FA2B1639-AEC8-4741-9128-61B4E5EB276D}" name="ZIP" dataDxfId="6"/>
     <tableColumn id="7" xr3:uid="{EFC349B0-016B-4460-BFE0-E016468528E6}" name="Notice Type" dataDxfId="5"/>
     <tableColumn id="8" xr3:uid="{DCCA4470-8EA6-4518-88AE-8C2EE4B76FC4}" name="Number of Employees Affected" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{6FD2159A-6786-46FF-BF63-A4D8B0DD0AF6}" name="Notice Date" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{FEECA97A-B33A-41D7-A5A4-88548D6CCC5E}" name="Layoff Date" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{47FF309D-8385-45B9-8D79-6B57D99536C8}" name="Local Workforce Area" dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{A73FD6FF-8DAB-4B0D-8C68-6F0E125F5A87}" name="Industry" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -3436,55 +3612,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BJ598"/>
+  <dimension ref="A1:XDR598"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F550" sqref="F550"/>
+    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A546" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K566" sqref="K566"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.5" style="12" customWidth="1"/>
     <col min="2" max="2" width="47.625" customWidth="1"/>
     <col min="3" max="3" width="14.875" customWidth="1"/>
     <col min="4" max="4" width="12.5" customWidth="1"/>
     <col min="5" max="5" width="4.5" customWidth="1"/>
     <col min="6" max="6" width="7.625" style="13" customWidth="1"/>
     <col min="7" max="7" width="51" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="31.25" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.125" style="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="22" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="63.625" customWidth="1"/>
     <col min="13" max="26" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>798</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -33023,51 +33199,51 @@
       </c>
       <c r="J544" s="41">
         <v>46227</v>
       </c>
       <c r="K544" s="23" t="s">
         <v>781</v>
       </c>
       <c r="L544" s="23" t="s">
         <v>602</v>
       </c>
       <c r="M544" s="4"/>
       <c r="N544" s="4"/>
       <c r="O544" s="4"/>
       <c r="P544" s="4"/>
       <c r="Q544" s="4"/>
       <c r="R544" s="4"/>
       <c r="S544" s="4"/>
       <c r="T544" s="4"/>
       <c r="U544" s="4"/>
       <c r="V544" s="4"/>
       <c r="W544" s="4"/>
       <c r="X544" s="4"/>
       <c r="Y544" s="4"/>
       <c r="Z544" s="4"/>
     </row>
-    <row r="545" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:16346" x14ac:dyDescent="0.25">
       <c r="A545" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B545" s="23" t="s">
         <v>105</v>
       </c>
       <c r="C545" s="23" t="s">
         <v>106</v>
       </c>
       <c r="D545" s="23" t="s">
         <v>52</v>
       </c>
       <c r="E545" s="23" t="s">
         <v>11</v>
       </c>
       <c r="F545" s="22">
         <v>50266</v>
       </c>
       <c r="G545" s="23" t="s">
         <v>444</v>
       </c>
       <c r="H545" s="22">
         <v>10</v>
       </c>
       <c r="I545" s="41">
@@ -33075,51 +33251,51 @@
       </c>
       <c r="J545" s="41">
         <v>46200</v>
       </c>
       <c r="K545" s="23" t="s">
         <v>47</v>
       </c>
       <c r="L545" s="23" t="s">
         <v>774</v>
       </c>
       <c r="M545" s="4"/>
       <c r="N545" s="4"/>
       <c r="O545" s="4"/>
       <c r="P545" s="4"/>
       <c r="Q545" s="4"/>
       <c r="R545" s="4"/>
       <c r="S545" s="4"/>
       <c r="T545" s="4"/>
       <c r="U545" s="4"/>
       <c r="V545" s="4"/>
       <c r="W545" s="4"/>
       <c r="X545" s="4"/>
       <c r="Y545" s="4"/>
       <c r="Z545" s="4"/>
     </row>
-    <row r="546" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:16346" x14ac:dyDescent="0.25">
       <c r="A546" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B546" s="23" t="s">
         <v>105</v>
       </c>
       <c r="C546" s="23" t="s">
         <v>106</v>
       </c>
       <c r="D546" s="23" t="s">
         <v>52</v>
       </c>
       <c r="E546" s="23" t="s">
         <v>11</v>
       </c>
       <c r="F546" s="22">
         <v>50266</v>
       </c>
       <c r="G546" s="23" t="s">
         <v>444</v>
       </c>
       <c r="H546" s="22">
         <v>29</v>
       </c>
       <c r="I546" s="41">
@@ -33127,51 +33303,51 @@
       </c>
       <c r="J546" s="41">
         <v>46214</v>
       </c>
       <c r="K546" s="23" t="s">
         <v>47</v>
       </c>
       <c r="L546" s="23" t="s">
         <v>774</v>
       </c>
       <c r="M546" s="4"/>
       <c r="N546" s="4"/>
       <c r="O546" s="4"/>
       <c r="P546" s="4"/>
       <c r="Q546" s="4"/>
       <c r="R546" s="4"/>
       <c r="S546" s="4"/>
       <c r="T546" s="4"/>
       <c r="U546" s="4"/>
       <c r="V546" s="4"/>
       <c r="W546" s="4"/>
       <c r="X546" s="4"/>
       <c r="Y546" s="4"/>
       <c r="Z546" s="4"/>
     </row>
-    <row r="547" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:16346" x14ac:dyDescent="0.25">
       <c r="A547" s="29" t="s">
         <v>779</v>
       </c>
       <c r="B547" s="23" t="s">
         <v>785</v>
       </c>
       <c r="C547" s="23" t="s">
         <v>18</v>
       </c>
       <c r="D547" s="23" t="s">
         <v>786</v>
       </c>
       <c r="E547" s="23" t="s">
         <v>750</v>
       </c>
       <c r="F547" s="22">
         <v>50266</v>
       </c>
       <c r="G547" s="23" t="s">
         <v>444</v>
       </c>
       <c r="H547" s="22">
         <v>14</v>
       </c>
       <c r="I547" s="41">
@@ -33179,51 +33355,51 @@
       </c>
       <c r="J547" s="41">
         <v>46227</v>
       </c>
       <c r="K547" s="23" t="s">
         <v>783</v>
       </c>
       <c r="L547" s="23" t="s">
         <v>602</v>
       </c>
       <c r="M547" s="4"/>
       <c r="N547" s="4"/>
       <c r="O547" s="4"/>
       <c r="P547" s="4"/>
       <c r="Q547" s="4"/>
       <c r="R547" s="4"/>
       <c r="S547" s="4"/>
       <c r="T547" s="4"/>
       <c r="U547" s="4"/>
       <c r="V547" s="4"/>
       <c r="W547" s="4"/>
       <c r="X547" s="4"/>
       <c r="Y547" s="4"/>
       <c r="Z547" s="4"/>
     </row>
-    <row r="548" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:16346" x14ac:dyDescent="0.25">
       <c r="A548" s="29" t="s">
         <v>795</v>
       </c>
       <c r="B548" s="23" t="s">
         <v>796</v>
       </c>
       <c r="C548" s="23" t="s">
         <v>163</v>
       </c>
       <c r="D548" s="23" t="s">
         <v>52</v>
       </c>
       <c r="E548" s="23" t="s">
         <v>11</v>
       </c>
       <c r="F548" s="22">
         <v>50325</v>
       </c>
       <c r="G548" s="23" t="s">
         <v>756</v>
       </c>
       <c r="H548" s="22">
         <v>47</v>
       </c>
       <c r="I548" s="41">
@@ -33231,51 +33407,51 @@
       </c>
       <c r="J548" s="41">
         <v>46143</v>
       </c>
       <c r="K548" s="23" t="s">
         <v>783</v>
       </c>
       <c r="L548" s="23" t="s">
         <v>797</v>
       </c>
       <c r="M548" s="4"/>
       <c r="N548" s="4"/>
       <c r="O548" s="4"/>
       <c r="P548" s="4"/>
       <c r="Q548" s="4"/>
       <c r="R548" s="4"/>
       <c r="S548" s="4"/>
       <c r="T548" s="4"/>
       <c r="U548" s="4"/>
       <c r="V548" s="4"/>
       <c r="W548" s="4"/>
       <c r="X548" s="4"/>
       <c r="Y548" s="4"/>
       <c r="Z548" s="4"/>
     </row>
-    <row r="549" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:16346" x14ac:dyDescent="0.25">
       <c r="A549" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B549" s="23" t="s">
         <v>105</v>
       </c>
       <c r="C549" s="23" t="s">
         <v>106</v>
       </c>
       <c r="D549" s="23" t="s">
         <v>52</v>
       </c>
       <c r="E549" s="23" t="s">
         <v>11</v>
       </c>
       <c r="F549" s="22">
         <v>50266</v>
       </c>
       <c r="G549" s="23" t="s">
         <v>444</v>
       </c>
       <c r="H549" s="22">
         <v>1</v>
       </c>
       <c r="I549" s="41">
@@ -33283,51 +33459,51 @@
       </c>
       <c r="J549" s="41">
         <v>46228</v>
       </c>
       <c r="K549" s="23" t="s">
         <v>47</v>
       </c>
       <c r="L549" s="23" t="s">
         <v>774</v>
       </c>
       <c r="M549" s="4"/>
       <c r="N549" s="4"/>
       <c r="O549" s="4"/>
       <c r="P549" s="4"/>
       <c r="Q549" s="4"/>
       <c r="R549" s="4"/>
       <c r="S549" s="4"/>
       <c r="T549" s="4"/>
       <c r="U549" s="4"/>
       <c r="V549" s="4"/>
       <c r="W549" s="4"/>
       <c r="X549" s="4"/>
       <c r="Y549" s="4"/>
       <c r="Z549" s="4"/>
     </row>
-    <row r="550" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A550" s="43" t="s">
         <v>659</v>
       </c>
       <c r="B550" s="44" t="s">
         <v>660</v>
       </c>
       <c r="C550" s="44" t="s">
         <v>661</v>
       </c>
       <c r="D550" s="44" t="s">
         <v>468</v>
       </c>
       <c r="E550" s="44" t="s">
         <v>11</v>
       </c>
       <c r="F550" s="45">
         <v>52203</v>
       </c>
       <c r="G550" s="44" t="s">
         <v>41</v>
       </c>
       <c r="H550" s="45">
         <v>288</v>
       </c>
       <c r="I550" s="46">
@@ -33335,497 +33511,23297 @@
       </c>
       <c r="J550" s="46">
         <v>46208</v>
       </c>
       <c r="K550" s="44" t="s">
         <v>25</v>
       </c>
       <c r="L550" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M550" s="4"/>
       <c r="N550" s="4"/>
       <c r="O550" s="4"/>
       <c r="P550" s="4"/>
       <c r="Q550" s="4"/>
       <c r="R550" s="4"/>
       <c r="S550" s="4"/>
       <c r="T550" s="4"/>
       <c r="U550" s="4"/>
       <c r="V550" s="4"/>
       <c r="W550" s="4"/>
       <c r="X550" s="4"/>
       <c r="Y550" s="4"/>
       <c r="Z550" s="4"/>
     </row>
-    <row r="551" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L551" s="4"/>
+    <row r="551" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A551" s="43" t="s">
+        <v>804</v>
+      </c>
+      <c r="B551" s="44" t="s">
+        <v>805</v>
+      </c>
+      <c r="C551" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D551" s="44" t="s">
+        <v>806</v>
+      </c>
+      <c r="E551" s="44" t="s">
+        <v>750</v>
+      </c>
+      <c r="F551" s="45">
+        <v>50319</v>
+      </c>
+      <c r="G551" s="44" t="s">
+        <v>778</v>
+      </c>
+      <c r="H551" s="45">
+        <v>192</v>
+      </c>
+      <c r="I551" s="46">
+        <v>46182</v>
+      </c>
+      <c r="J551" s="46">
+        <v>46237</v>
+      </c>
+      <c r="K551" s="44" t="s">
+        <v>783</v>
+      </c>
+      <c r="L551" s="44" t="s">
+        <v>807</v>
+      </c>
       <c r="M551" s="4"/>
       <c r="N551" s="4"/>
       <c r="O551" s="4"/>
       <c r="P551" s="4"/>
       <c r="Q551" s="4"/>
       <c r="R551" s="4"/>
       <c r="S551" s="4"/>
       <c r="T551" s="4"/>
       <c r="U551" s="4"/>
       <c r="V551" s="4"/>
       <c r="W551" s="4"/>
       <c r="X551" s="4"/>
       <c r="Y551" s="4"/>
       <c r="Z551" s="4"/>
     </row>
-    <row r="552" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="L553" s="4"/>
+    <row r="552" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A552" s="50" t="s">
+        <v>808</v>
+      </c>
+      <c r="B552" s="51" t="s">
+        <v>809</v>
+      </c>
+      <c r="C552" s="51" t="s">
+        <v>810</v>
+      </c>
+      <c r="D552" s="51" t="s">
+        <v>811</v>
+      </c>
+      <c r="E552" s="51" t="s">
+        <v>750</v>
+      </c>
+      <c r="F552" s="52">
+        <v>52358</v>
+      </c>
+      <c r="G552" s="51" t="s">
+        <v>756</v>
+      </c>
+      <c r="H552" s="52">
+        <v>77</v>
+      </c>
+      <c r="I552" s="53">
+        <v>46188</v>
+      </c>
+      <c r="J552" s="53">
+        <v>46248</v>
+      </c>
+      <c r="K552" s="51" t="s">
+        <v>781</v>
+      </c>
+      <c r="L552" s="51" t="s">
+        <v>812</v>
+      </c>
+      <c r="M552" s="10"/>
+      <c r="N552" s="10"/>
+      <c r="O552" s="10"/>
+      <c r="P552" s="10"/>
+      <c r="Q552" s="10"/>
+      <c r="R552" s="10"/>
+      <c r="S552" s="10"/>
+      <c r="T552" s="10"/>
+      <c r="U552" s="10"/>
+      <c r="V552" s="10"/>
+      <c r="W552" s="10"/>
+      <c r="X552" s="10"/>
+      <c r="Y552" s="10"/>
+      <c r="Z552" s="10"/>
+      <c r="AA552" s="11"/>
+      <c r="AB552" s="11"/>
+      <c r="AC552" s="11"/>
+      <c r="AD552" s="11"/>
+      <c r="AE552" s="11"/>
+      <c r="AF552" s="11"/>
+      <c r="AG552" s="11"/>
+      <c r="AH552" s="11"/>
+      <c r="AI552" s="11"/>
+      <c r="AJ552" s="11"/>
+      <c r="AK552" s="11"/>
+      <c r="AL552" s="11"/>
+      <c r="AM552" s="11"/>
+      <c r="AN552" s="11"/>
+      <c r="AO552" s="11"/>
+      <c r="AP552" s="11"/>
+      <c r="AQ552" s="11"/>
+      <c r="AR552" s="11"/>
+      <c r="AS552" s="11"/>
+      <c r="AT552" s="11"/>
+      <c r="AU552" s="11"/>
+      <c r="AV552" s="11"/>
+      <c r="AW552" s="11"/>
+      <c r="AX552" s="11"/>
+      <c r="AY552" s="11"/>
+      <c r="AZ552" s="11"/>
+      <c r="BA552" s="11"/>
+      <c r="BB552" s="11"/>
+      <c r="BC552" s="11"/>
+      <c r="BD552" s="11"/>
+      <c r="BE552" s="11"/>
+      <c r="BF552" s="11"/>
+      <c r="BG552" s="11"/>
+      <c r="BH552" s="11"/>
+      <c r="BI552" s="11"/>
+      <c r="BJ552" s="11"/>
+      <c r="BK552" s="11"/>
+      <c r="BL552" s="11"/>
+      <c r="BM552" s="47"/>
+      <c r="BN552" s="10"/>
+      <c r="BO552" s="10"/>
+      <c r="BP552" s="10"/>
+      <c r="BQ552" s="10"/>
+      <c r="BR552" s="48"/>
+      <c r="BS552" s="10"/>
+      <c r="BT552" s="48"/>
+      <c r="BU552" s="49"/>
+      <c r="BV552" s="49"/>
+      <c r="BW552" s="10"/>
+      <c r="BX552" s="10"/>
+      <c r="BY552" s="10"/>
+      <c r="BZ552" s="10"/>
+      <c r="CA552" s="10"/>
+      <c r="CB552" s="10"/>
+      <c r="CC552" s="10"/>
+      <c r="CD552" s="10"/>
+      <c r="CE552" s="10"/>
+      <c r="CF552" s="10"/>
+      <c r="CG552" s="10"/>
+      <c r="CH552" s="10"/>
+      <c r="CI552" s="10"/>
+      <c r="CJ552" s="10"/>
+      <c r="CK552" s="10"/>
+      <c r="CL552" s="10"/>
+      <c r="CM552" s="11"/>
+      <c r="CN552" s="11"/>
+      <c r="CO552" s="11"/>
+      <c r="CP552" s="11"/>
+      <c r="CQ552" s="11"/>
+      <c r="CR552" s="11"/>
+      <c r="CS552" s="11"/>
+      <c r="CT552" s="11"/>
+      <c r="CU552" s="11"/>
+      <c r="CV552" s="11"/>
+      <c r="CW552" s="11"/>
+      <c r="CX552" s="11"/>
+      <c r="CY552" s="11"/>
+      <c r="CZ552" s="11"/>
+      <c r="DA552" s="11"/>
+      <c r="DB552" s="11"/>
+      <c r="DC552" s="11"/>
+      <c r="DD552" s="11"/>
+      <c r="DE552" s="11"/>
+      <c r="DF552" s="11"/>
+      <c r="DG552" s="11"/>
+      <c r="DH552" s="11"/>
+      <c r="DI552" s="11"/>
+      <c r="DJ552" s="11"/>
+      <c r="DK552" s="11"/>
+      <c r="DL552" s="11"/>
+      <c r="DM552" s="11"/>
+      <c r="DN552" s="11"/>
+      <c r="DO552" s="11"/>
+      <c r="DP552" s="11"/>
+      <c r="DQ552" s="11"/>
+      <c r="DR552" s="11"/>
+      <c r="DS552" s="11"/>
+      <c r="DT552" s="11"/>
+      <c r="DU552" s="11"/>
+      <c r="DV552" s="11"/>
+      <c r="DW552" s="11"/>
+      <c r="DX552" s="11"/>
+      <c r="DY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="EA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="EB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="EC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ED552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="EG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="EH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="EI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="EJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="EK552" s="10"/>
+      <c r="EL552" s="10"/>
+      <c r="EM552" s="10"/>
+      <c r="EN552" s="10"/>
+      <c r="EO552" s="10"/>
+      <c r="EP552" s="10"/>
+      <c r="EQ552" s="10"/>
+      <c r="ER552" s="10"/>
+      <c r="ES552" s="10"/>
+      <c r="ET552" s="10"/>
+      <c r="EU552" s="10"/>
+      <c r="EV552" s="10"/>
+      <c r="EW552" s="10"/>
+      <c r="EX552" s="10"/>
+      <c r="EY552" s="11"/>
+      <c r="EZ552" s="11"/>
+      <c r="FA552" s="11"/>
+      <c r="FB552" s="11"/>
+      <c r="FC552" s="11"/>
+      <c r="FD552" s="11"/>
+      <c r="FE552" s="11"/>
+      <c r="FF552" s="11"/>
+      <c r="FG552" s="11"/>
+      <c r="FH552" s="11"/>
+      <c r="FI552" s="11"/>
+      <c r="FJ552" s="11"/>
+      <c r="FK552" s="11"/>
+      <c r="FL552" s="11"/>
+      <c r="FM552" s="11"/>
+      <c r="FN552" s="11"/>
+      <c r="FO552" s="11"/>
+      <c r="FP552" s="11"/>
+      <c r="FQ552" s="11"/>
+      <c r="FR552" s="11"/>
+      <c r="FS552" s="11"/>
+      <c r="FT552" s="11"/>
+      <c r="FU552" s="11"/>
+      <c r="FV552" s="11"/>
+      <c r="FW552" s="11"/>
+      <c r="FX552" s="11"/>
+      <c r="FY552" s="11"/>
+      <c r="FZ552" s="11"/>
+      <c r="GA552" s="11"/>
+      <c r="GB552" s="11"/>
+      <c r="GC552" s="11"/>
+      <c r="GD552" s="11"/>
+      <c r="GE552" s="11"/>
+      <c r="GF552" s="11"/>
+      <c r="GG552" s="11"/>
+      <c r="GH552" s="11"/>
+      <c r="GI552" s="11"/>
+      <c r="GJ552" s="11"/>
+      <c r="GK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GW552" s="10"/>
+      <c r="GX552" s="10"/>
+      <c r="GY552" s="10"/>
+      <c r="GZ552" s="10"/>
+      <c r="HA552" s="10"/>
+      <c r="HB552" s="10"/>
+      <c r="HC552" s="10"/>
+      <c r="HD552" s="10"/>
+      <c r="HE552" s="10"/>
+      <c r="HF552" s="10"/>
+      <c r="HG552" s="10"/>
+      <c r="HH552" s="10"/>
+      <c r="HI552" s="10"/>
+      <c r="HJ552" s="10"/>
+      <c r="HK552" s="11"/>
+      <c r="HL552" s="11"/>
+      <c r="HM552" s="11"/>
+      <c r="HN552" s="11"/>
+      <c r="HO552" s="11"/>
+      <c r="HP552" s="11"/>
+      <c r="HQ552" s="11"/>
+      <c r="HR552" s="11"/>
+      <c r="HS552" s="11"/>
+      <c r="HT552" s="11"/>
+      <c r="HU552" s="11"/>
+      <c r="HV552" s="11"/>
+      <c r="HW552" s="11"/>
+      <c r="HX552" s="11"/>
+      <c r="HY552" s="11"/>
+      <c r="HZ552" s="11"/>
+      <c r="IA552" s="11"/>
+      <c r="IB552" s="11"/>
+      <c r="IC552" s="11"/>
+      <c r="ID552" s="11"/>
+      <c r="IE552" s="11"/>
+      <c r="IF552" s="11"/>
+      <c r="IG552" s="11"/>
+      <c r="IH552" s="11"/>
+      <c r="II552" s="11"/>
+      <c r="IJ552" s="11"/>
+      <c r="IK552" s="11"/>
+      <c r="IL552" s="11"/>
+      <c r="IM552" s="11"/>
+      <c r="IN552" s="11"/>
+      <c r="IO552" s="11"/>
+      <c r="IP552" s="11"/>
+      <c r="IQ552" s="11"/>
+      <c r="IR552" s="11"/>
+      <c r="IS552" s="11"/>
+      <c r="IT552" s="11"/>
+      <c r="IU552" s="11"/>
+      <c r="IV552" s="11"/>
+      <c r="IW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="IY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="IZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JI552" s="10"/>
+      <c r="JJ552" s="10"/>
+      <c r="JK552" s="10"/>
+      <c r="JL552" s="10"/>
+      <c r="JM552" s="10"/>
+      <c r="JN552" s="10"/>
+      <c r="JO552" s="10"/>
+      <c r="JP552" s="10"/>
+      <c r="JQ552" s="10"/>
+      <c r="JR552" s="10"/>
+      <c r="JS552" s="10"/>
+      <c r="JT552" s="10"/>
+      <c r="JU552" s="10"/>
+      <c r="JV552" s="10"/>
+      <c r="JW552" s="11"/>
+      <c r="JX552" s="11"/>
+      <c r="JY552" s="11"/>
+      <c r="JZ552" s="11"/>
+      <c r="KA552" s="11"/>
+      <c r="KB552" s="11"/>
+      <c r="KC552" s="11"/>
+      <c r="KD552" s="11"/>
+      <c r="KE552" s="11"/>
+      <c r="KF552" s="11"/>
+      <c r="KG552" s="11"/>
+      <c r="KH552" s="11"/>
+      <c r="KI552" s="11"/>
+      <c r="KJ552" s="11"/>
+      <c r="KK552" s="11"/>
+      <c r="KL552" s="11"/>
+      <c r="KM552" s="11"/>
+      <c r="KN552" s="11"/>
+      <c r="KO552" s="11"/>
+      <c r="KP552" s="11"/>
+      <c r="KQ552" s="11"/>
+      <c r="KR552" s="11"/>
+      <c r="KS552" s="11"/>
+      <c r="KT552" s="11"/>
+      <c r="KU552" s="11"/>
+      <c r="KV552" s="11"/>
+      <c r="KW552" s="11"/>
+      <c r="KX552" s="11"/>
+      <c r="KY552" s="11"/>
+      <c r="KZ552" s="11"/>
+      <c r="LA552" s="11"/>
+      <c r="LB552" s="11"/>
+      <c r="LC552" s="11"/>
+      <c r="LD552" s="11"/>
+      <c r="LE552" s="11"/>
+      <c r="LF552" s="11"/>
+      <c r="LG552" s="11"/>
+      <c r="LH552" s="11"/>
+      <c r="LI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LU552" s="10"/>
+      <c r="LV552" s="10"/>
+      <c r="LW552" s="10"/>
+      <c r="LX552" s="10"/>
+      <c r="LY552" s="10"/>
+      <c r="LZ552" s="10"/>
+      <c r="MA552" s="10"/>
+      <c r="MB552" s="10"/>
+      <c r="MC552" s="10"/>
+      <c r="MD552" s="10"/>
+      <c r="ME552" s="10"/>
+      <c r="MF552" s="10"/>
+      <c r="MG552" s="10"/>
+      <c r="MH552" s="10"/>
+      <c r="MI552" s="11"/>
+      <c r="MJ552" s="11"/>
+      <c r="MK552" s="11"/>
+      <c r="ML552" s="11"/>
+      <c r="MM552" s="11"/>
+      <c r="MN552" s="11"/>
+      <c r="MO552" s="11"/>
+      <c r="MP552" s="11"/>
+      <c r="MQ552" s="11"/>
+      <c r="MR552" s="11"/>
+      <c r="MS552" s="11"/>
+      <c r="MT552" s="11"/>
+      <c r="MU552" s="11"/>
+      <c r="MV552" s="11"/>
+      <c r="MW552" s="11"/>
+      <c r="MX552" s="11"/>
+      <c r="MY552" s="11"/>
+      <c r="MZ552" s="11"/>
+      <c r="NA552" s="11"/>
+      <c r="NB552" s="11"/>
+      <c r="NC552" s="11"/>
+      <c r="ND552" s="11"/>
+      <c r="NE552" s="11"/>
+      <c r="NF552" s="11"/>
+      <c r="NG552" s="11"/>
+      <c r="NH552" s="11"/>
+      <c r="NI552" s="11"/>
+      <c r="NJ552" s="11"/>
+      <c r="NK552" s="11"/>
+      <c r="NL552" s="11"/>
+      <c r="NM552" s="11"/>
+      <c r="NN552" s="11"/>
+      <c r="NO552" s="11"/>
+      <c r="NP552" s="11"/>
+      <c r="NQ552" s="11"/>
+      <c r="NR552" s="11"/>
+      <c r="NS552" s="11"/>
+      <c r="NT552" s="11"/>
+      <c r="NU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OG552" s="10"/>
+      <c r="OH552" s="10"/>
+      <c r="OI552" s="10"/>
+      <c r="OJ552" s="10"/>
+      <c r="OK552" s="10"/>
+      <c r="OL552" s="10"/>
+      <c r="OM552" s="10"/>
+      <c r="ON552" s="10"/>
+      <c r="OO552" s="10"/>
+      <c r="OP552" s="10"/>
+      <c r="OQ552" s="10"/>
+      <c r="OR552" s="10"/>
+      <c r="OS552" s="10"/>
+      <c r="OT552" s="10"/>
+      <c r="OU552" s="11"/>
+      <c r="OV552" s="11"/>
+      <c r="OW552" s="11"/>
+      <c r="OX552" s="11"/>
+      <c r="OY552" s="11"/>
+      <c r="OZ552" s="11"/>
+      <c r="PA552" s="11"/>
+      <c r="PB552" s="11"/>
+      <c r="PC552" s="11"/>
+      <c r="PD552" s="11"/>
+      <c r="PE552" s="11"/>
+      <c r="PF552" s="11"/>
+      <c r="PG552" s="11"/>
+      <c r="PH552" s="11"/>
+      <c r="PI552" s="11"/>
+      <c r="PJ552" s="11"/>
+      <c r="PK552" s="11"/>
+      <c r="PL552" s="11"/>
+      <c r="PM552" s="11"/>
+      <c r="PN552" s="11"/>
+      <c r="PO552" s="11"/>
+      <c r="PP552" s="11"/>
+      <c r="PQ552" s="11"/>
+      <c r="PR552" s="11"/>
+      <c r="PS552" s="11"/>
+      <c r="PT552" s="11"/>
+      <c r="PU552" s="11"/>
+      <c r="PV552" s="11"/>
+      <c r="PW552" s="11"/>
+      <c r="PX552" s="11"/>
+      <c r="PY552" s="11"/>
+      <c r="PZ552" s="11"/>
+      <c r="QA552" s="11"/>
+      <c r="QB552" s="11"/>
+      <c r="QC552" s="11"/>
+      <c r="QD552" s="11"/>
+      <c r="QE552" s="11"/>
+      <c r="QF552" s="11"/>
+      <c r="QG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QS552" s="10"/>
+      <c r="QT552" s="10"/>
+      <c r="QU552" s="10"/>
+      <c r="QV552" s="10"/>
+      <c r="QW552" s="10"/>
+      <c r="QX552" s="10"/>
+      <c r="QY552" s="10"/>
+      <c r="QZ552" s="10"/>
+      <c r="RA552" s="10"/>
+      <c r="RB552" s="10"/>
+      <c r="RC552" s="10"/>
+      <c r="RD552" s="10"/>
+      <c r="RE552" s="10"/>
+      <c r="RF552" s="10"/>
+      <c r="RG552" s="11"/>
+      <c r="RH552" s="11"/>
+      <c r="RI552" s="11"/>
+      <c r="RJ552" s="11"/>
+      <c r="RK552" s="11"/>
+      <c r="RL552" s="11"/>
+      <c r="RM552" s="11"/>
+      <c r="RN552" s="11"/>
+      <c r="RO552" s="11"/>
+      <c r="RP552" s="11"/>
+      <c r="RQ552" s="11"/>
+      <c r="RR552" s="11"/>
+      <c r="RS552" s="11"/>
+      <c r="RT552" s="11"/>
+      <c r="RU552" s="11"/>
+      <c r="RV552" s="11"/>
+      <c r="RW552" s="11"/>
+      <c r="RX552" s="11"/>
+      <c r="RY552" s="11"/>
+      <c r="RZ552" s="11"/>
+      <c r="SA552" s="11"/>
+      <c r="SB552" s="11"/>
+      <c r="SC552" s="11"/>
+      <c r="SD552" s="11"/>
+      <c r="SE552" s="11"/>
+      <c r="SF552" s="11"/>
+      <c r="SG552" s="11"/>
+      <c r="SH552" s="11"/>
+      <c r="SI552" s="11"/>
+      <c r="SJ552" s="11"/>
+      <c r="SK552" s="11"/>
+      <c r="SL552" s="11"/>
+      <c r="SM552" s="11"/>
+      <c r="SN552" s="11"/>
+      <c r="SO552" s="11"/>
+      <c r="SP552" s="11"/>
+      <c r="SQ552" s="11"/>
+      <c r="SR552" s="11"/>
+      <c r="SS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ST552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TE552" s="10"/>
+      <c r="TF552" s="10"/>
+      <c r="TG552" s="10"/>
+      <c r="TH552" s="10"/>
+      <c r="TI552" s="10"/>
+      <c r="TJ552" s="10"/>
+      <c r="TK552" s="10"/>
+      <c r="TL552" s="10"/>
+      <c r="TM552" s="10"/>
+      <c r="TN552" s="10"/>
+      <c r="TO552" s="10"/>
+      <c r="TP552" s="10"/>
+      <c r="TQ552" s="10"/>
+      <c r="TR552" s="10"/>
+      <c r="TS552" s="11"/>
+      <c r="TT552" s="11"/>
+      <c r="TU552" s="11"/>
+      <c r="TV552" s="11"/>
+      <c r="TW552" s="11"/>
+      <c r="TX552" s="11"/>
+      <c r="TY552" s="11"/>
+      <c r="TZ552" s="11"/>
+      <c r="UA552" s="11"/>
+      <c r="UB552" s="11"/>
+      <c r="UC552" s="11"/>
+      <c r="UD552" s="11"/>
+      <c r="UE552" s="11"/>
+      <c r="UF552" s="11"/>
+      <c r="UG552" s="11"/>
+      <c r="UH552" s="11"/>
+      <c r="UI552" s="11"/>
+      <c r="UJ552" s="11"/>
+      <c r="UK552" s="11"/>
+      <c r="UL552" s="11"/>
+      <c r="UM552" s="11"/>
+      <c r="UN552" s="11"/>
+      <c r="UO552" s="11"/>
+      <c r="UP552" s="11"/>
+      <c r="UQ552" s="11"/>
+      <c r="UR552" s="11"/>
+      <c r="US552" s="11"/>
+      <c r="UT552" s="11"/>
+      <c r="UU552" s="11"/>
+      <c r="UV552" s="11"/>
+      <c r="UW552" s="11"/>
+      <c r="UX552" s="11"/>
+      <c r="UY552" s="11"/>
+      <c r="UZ552" s="11"/>
+      <c r="VA552" s="11"/>
+      <c r="VB552" s="11"/>
+      <c r="VC552" s="11"/>
+      <c r="VD552" s="11"/>
+      <c r="VE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VQ552" s="10"/>
+      <c r="VR552" s="10"/>
+      <c r="VS552" s="10"/>
+      <c r="VT552" s="10"/>
+      <c r="VU552" s="10"/>
+      <c r="VV552" s="10"/>
+      <c r="VW552" s="10"/>
+      <c r="VX552" s="10"/>
+      <c r="VY552" s="10"/>
+      <c r="VZ552" s="10"/>
+      <c r="WA552" s="10"/>
+      <c r="WB552" s="10"/>
+      <c r="WC552" s="10"/>
+      <c r="WD552" s="10"/>
+      <c r="WE552" s="11"/>
+      <c r="WF552" s="11"/>
+      <c r="WG552" s="11"/>
+      <c r="WH552" s="11"/>
+      <c r="WI552" s="11"/>
+      <c r="WJ552" s="11"/>
+      <c r="WK552" s="11"/>
+      <c r="WL552" s="11"/>
+      <c r="WM552" s="11"/>
+      <c r="WN552" s="11"/>
+      <c r="WO552" s="11"/>
+      <c r="WP552" s="11"/>
+      <c r="WQ552" s="11"/>
+      <c r="WR552" s="11"/>
+      <c r="WS552" s="11"/>
+      <c r="WT552" s="11"/>
+      <c r="WU552" s="11"/>
+      <c r="WV552" s="11"/>
+      <c r="WW552" s="11"/>
+      <c r="WX552" s="11"/>
+      <c r="WY552" s="11"/>
+      <c r="WZ552" s="11"/>
+      <c r="XA552" s="11"/>
+      <c r="XB552" s="11"/>
+      <c r="XC552" s="11"/>
+      <c r="XD552" s="11"/>
+      <c r="XE552" s="11"/>
+      <c r="XF552" s="11"/>
+      <c r="XG552" s="11"/>
+      <c r="XH552" s="11"/>
+      <c r="XI552" s="11"/>
+      <c r="XJ552" s="11"/>
+      <c r="XK552" s="11"/>
+      <c r="XL552" s="11"/>
+      <c r="XM552" s="11"/>
+      <c r="XN552" s="11"/>
+      <c r="XO552" s="11"/>
+      <c r="XP552" s="11"/>
+      <c r="XQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="XR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="XS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="XT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="XU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="XV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="XW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="XX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="XY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="XZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="YA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="YB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="YC552" s="10"/>
+      <c r="YD552" s="10"/>
+      <c r="YE552" s="10"/>
+      <c r="YF552" s="10"/>
+      <c r="YG552" s="10"/>
+      <c r="YH552" s="10"/>
+      <c r="YI552" s="10"/>
+      <c r="YJ552" s="10"/>
+      <c r="YK552" s="10"/>
+      <c r="YL552" s="10"/>
+      <c r="YM552" s="10"/>
+      <c r="YN552" s="10"/>
+      <c r="YO552" s="10"/>
+      <c r="YP552" s="10"/>
+      <c r="YQ552" s="11"/>
+      <c r="YR552" s="11"/>
+      <c r="YS552" s="11"/>
+      <c r="YT552" s="11"/>
+      <c r="YU552" s="11"/>
+      <c r="YV552" s="11"/>
+      <c r="YW552" s="11"/>
+      <c r="YX552" s="11"/>
+      <c r="YY552" s="11"/>
+      <c r="YZ552" s="11"/>
+      <c r="ZA552" s="11"/>
+      <c r="ZB552" s="11"/>
+      <c r="ZC552" s="11"/>
+      <c r="ZD552" s="11"/>
+      <c r="ZE552" s="11"/>
+      <c r="ZF552" s="11"/>
+      <c r="ZG552" s="11"/>
+      <c r="ZH552" s="11"/>
+      <c r="ZI552" s="11"/>
+      <c r="ZJ552" s="11"/>
+      <c r="ZK552" s="11"/>
+      <c r="ZL552" s="11"/>
+      <c r="ZM552" s="11"/>
+      <c r="ZN552" s="11"/>
+      <c r="ZO552" s="11"/>
+      <c r="ZP552" s="11"/>
+      <c r="ZQ552" s="11"/>
+      <c r="ZR552" s="11"/>
+      <c r="ZS552" s="11"/>
+      <c r="ZT552" s="11"/>
+      <c r="ZU552" s="11"/>
+      <c r="ZV552" s="11"/>
+      <c r="ZW552" s="11"/>
+      <c r="ZX552" s="11"/>
+      <c r="ZY552" s="11"/>
+      <c r="ZZ552" s="11"/>
+      <c r="AAA552" s="11"/>
+      <c r="AAB552" s="11"/>
+      <c r="AAC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="AAD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="AAE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="AAF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="AAG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="AAH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="AAI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AAJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="AAK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="AAL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="AAM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="AAN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="AAO552" s="10"/>
+      <c r="AAP552" s="10"/>
+      <c r="AAQ552" s="10"/>
+      <c r="AAR552" s="10"/>
+      <c r="AAS552" s="10"/>
+      <c r="AAT552" s="10"/>
+      <c r="AAU552" s="10"/>
+      <c r="AAV552" s="10"/>
+      <c r="AAW552" s="10"/>
+      <c r="AAX552" s="10"/>
+      <c r="AAY552" s="10"/>
+      <c r="AAZ552" s="10"/>
+      <c r="ABA552" s="10"/>
+      <c r="ABB552" s="10"/>
+      <c r="ABC552" s="11"/>
+      <c r="ABD552" s="11"/>
+      <c r="ABE552" s="11"/>
+      <c r="ABF552" s="11"/>
+      <c r="ABG552" s="11"/>
+      <c r="ABH552" s="11"/>
+      <c r="ABI552" s="11"/>
+      <c r="ABJ552" s="11"/>
+      <c r="ABK552" s="11"/>
+      <c r="ABL552" s="11"/>
+      <c r="ABM552" s="11"/>
+      <c r="ABN552" s="11"/>
+      <c r="ABO552" s="11"/>
+      <c r="ABP552" s="11"/>
+      <c r="ABQ552" s="11"/>
+      <c r="ABR552" s="11"/>
+      <c r="ABS552" s="11"/>
+      <c r="ABT552" s="11"/>
+      <c r="ABU552" s="11"/>
+      <c r="ABV552" s="11"/>
+      <c r="ABW552" s="11"/>
+      <c r="ABX552" s="11"/>
+      <c r="ABY552" s="11"/>
+      <c r="ABZ552" s="11"/>
+      <c r="ACA552" s="11"/>
+      <c r="ACB552" s="11"/>
+      <c r="ACC552" s="11"/>
+      <c r="ACD552" s="11"/>
+      <c r="ACE552" s="11"/>
+      <c r="ACF552" s="11"/>
+      <c r="ACG552" s="11"/>
+      <c r="ACH552" s="11"/>
+      <c r="ACI552" s="11"/>
+      <c r="ACJ552" s="11"/>
+      <c r="ACK552" s="11"/>
+      <c r="ACL552" s="11"/>
+      <c r="ACM552" s="11"/>
+      <c r="ACN552" s="11"/>
+      <c r="ACO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ACP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ACQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ACR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ACS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ACT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="ACU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="ACV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ACW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ACX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ACY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="ACZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ADA552" s="10"/>
+      <c r="ADB552" s="10"/>
+      <c r="ADC552" s="10"/>
+      <c r="ADD552" s="10"/>
+      <c r="ADE552" s="10"/>
+      <c r="ADF552" s="10"/>
+      <c r="ADG552" s="10"/>
+      <c r="ADH552" s="10"/>
+      <c r="ADI552" s="10"/>
+      <c r="ADJ552" s="10"/>
+      <c r="ADK552" s="10"/>
+      <c r="ADL552" s="10"/>
+      <c r="ADM552" s="10"/>
+      <c r="ADN552" s="10"/>
+      <c r="ADO552" s="11"/>
+      <c r="ADP552" s="11"/>
+      <c r="ADQ552" s="11"/>
+      <c r="ADR552" s="11"/>
+      <c r="ADS552" s="11"/>
+      <c r="ADT552" s="11"/>
+      <c r="ADU552" s="11"/>
+      <c r="ADV552" s="11"/>
+      <c r="ADW552" s="11"/>
+      <c r="ADX552" s="11"/>
+      <c r="ADY552" s="11"/>
+      <c r="ADZ552" s="11"/>
+      <c r="AEA552" s="11"/>
+      <c r="AEB552" s="11"/>
+      <c r="AEC552" s="11"/>
+      <c r="AED552" s="11"/>
+      <c r="AEE552" s="11"/>
+      <c r="AEF552" s="11"/>
+      <c r="AEG552" s="11"/>
+      <c r="AEH552" s="11"/>
+      <c r="AEI552" s="11"/>
+      <c r="AEJ552" s="11"/>
+      <c r="AEK552" s="11"/>
+      <c r="AEL552" s="11"/>
+      <c r="AEM552" s="11"/>
+      <c r="AEN552" s="11"/>
+      <c r="AEO552" s="11"/>
+      <c r="AEP552" s="11"/>
+      <c r="AEQ552" s="11"/>
+      <c r="AER552" s="11"/>
+      <c r="AES552" s="11"/>
+      <c r="AET552" s="11"/>
+      <c r="AEU552" s="11"/>
+      <c r="AEV552" s="11"/>
+      <c r="AEW552" s="11"/>
+      <c r="AEX552" s="11"/>
+      <c r="AEY552" s="11"/>
+      <c r="AEZ552" s="11"/>
+      <c r="AFA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="AFB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="AFC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="AFD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="AFE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="AFF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="AFG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AFH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="AFI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="AFJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="AFK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="AFL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="AFM552" s="10"/>
+      <c r="AFN552" s="10"/>
+      <c r="AFO552" s="10"/>
+      <c r="AFP552" s="10"/>
+      <c r="AFQ552" s="10"/>
+      <c r="AFR552" s="10"/>
+      <c r="AFS552" s="10"/>
+      <c r="AFT552" s="10"/>
+      <c r="AFU552" s="10"/>
+      <c r="AFV552" s="10"/>
+      <c r="AFW552" s="10"/>
+      <c r="AFX552" s="10"/>
+      <c r="AFY552" s="10"/>
+      <c r="AFZ552" s="10"/>
+      <c r="AGA552" s="11"/>
+      <c r="AGB552" s="11"/>
+      <c r="AGC552" s="11"/>
+      <c r="AGD552" s="11"/>
+      <c r="AGE552" s="11"/>
+      <c r="AGF552" s="11"/>
+      <c r="AGG552" s="11"/>
+      <c r="AGH552" s="11"/>
+      <c r="AGI552" s="11"/>
+      <c r="AGJ552" s="11"/>
+      <c r="AGK552" s="11"/>
+      <c r="AGL552" s="11"/>
+      <c r="AGM552" s="11"/>
+      <c r="AGN552" s="11"/>
+      <c r="AGO552" s="11"/>
+      <c r="AGP552" s="11"/>
+      <c r="AGQ552" s="11"/>
+      <c r="AGR552" s="11"/>
+      <c r="AGS552" s="11"/>
+      <c r="AGT552" s="11"/>
+      <c r="AGU552" s="11"/>
+      <c r="AGV552" s="11"/>
+      <c r="AGW552" s="11"/>
+      <c r="AGX552" s="11"/>
+      <c r="AGY552" s="11"/>
+      <c r="AGZ552" s="11"/>
+      <c r="AHA552" s="11"/>
+      <c r="AHB552" s="11"/>
+      <c r="AHC552" s="11"/>
+      <c r="AHD552" s="11"/>
+      <c r="AHE552" s="11"/>
+      <c r="AHF552" s="11"/>
+      <c r="AHG552" s="11"/>
+      <c r="AHH552" s="11"/>
+      <c r="AHI552" s="11"/>
+      <c r="AHJ552" s="11"/>
+      <c r="AHK552" s="11"/>
+      <c r="AHL552" s="11"/>
+      <c r="AHM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="AHN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="AHO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="AHP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="AHQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="AHR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="AHS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AHT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="AHU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="AHV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="AHW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="AHX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="AHY552" s="10"/>
+      <c r="AHZ552" s="10"/>
+      <c r="AIA552" s="10"/>
+      <c r="AIB552" s="10"/>
+      <c r="AIC552" s="10"/>
+      <c r="AID552" s="10"/>
+      <c r="AIE552" s="10"/>
+      <c r="AIF552" s="10"/>
+      <c r="AIG552" s="10"/>
+      <c r="AIH552" s="10"/>
+      <c r="AII552" s="10"/>
+      <c r="AIJ552" s="10"/>
+      <c r="AIK552" s="10"/>
+      <c r="AIL552" s="10"/>
+      <c r="AIM552" s="11"/>
+      <c r="AIN552" s="11"/>
+      <c r="AIO552" s="11"/>
+      <c r="AIP552" s="11"/>
+      <c r="AIQ552" s="11"/>
+      <c r="AIR552" s="11"/>
+      <c r="AIS552" s="11"/>
+      <c r="AIT552" s="11"/>
+      <c r="AIU552" s="11"/>
+      <c r="AIV552" s="11"/>
+      <c r="AIW552" s="11"/>
+      <c r="AIX552" s="11"/>
+      <c r="AIY552" s="11"/>
+      <c r="AIZ552" s="11"/>
+      <c r="AJA552" s="11"/>
+      <c r="AJB552" s="11"/>
+      <c r="AJC552" s="11"/>
+      <c r="AJD552" s="11"/>
+      <c r="AJE552" s="11"/>
+      <c r="AJF552" s="11"/>
+      <c r="AJG552" s="11"/>
+      <c r="AJH552" s="11"/>
+      <c r="AJI552" s="11"/>
+      <c r="AJJ552" s="11"/>
+      <c r="AJK552" s="11"/>
+      <c r="AJL552" s="11"/>
+      <c r="AJM552" s="11"/>
+      <c r="AJN552" s="11"/>
+      <c r="AJO552" s="11"/>
+      <c r="AJP552" s="11"/>
+      <c r="AJQ552" s="11"/>
+      <c r="AJR552" s="11"/>
+      <c r="AJS552" s="11"/>
+      <c r="AJT552" s="11"/>
+      <c r="AJU552" s="11"/>
+      <c r="AJV552" s="11"/>
+      <c r="AJW552" s="11"/>
+      <c r="AJX552" s="11"/>
+      <c r="AJY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="AJZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="AKA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="AKB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="AKC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="AKD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="AKE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AKF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="AKG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="AKH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="AKI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="AKJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="AKK552" s="10"/>
+      <c r="AKL552" s="10"/>
+      <c r="AKM552" s="10"/>
+      <c r="AKN552" s="10"/>
+      <c r="AKO552" s="10"/>
+      <c r="AKP552" s="10"/>
+      <c r="AKQ552" s="10"/>
+      <c r="AKR552" s="10"/>
+      <c r="AKS552" s="10"/>
+      <c r="AKT552" s="10"/>
+      <c r="AKU552" s="10"/>
+      <c r="AKV552" s="10"/>
+      <c r="AKW552" s="10"/>
+      <c r="AKX552" s="10"/>
+      <c r="AKY552" s="11"/>
+      <c r="AKZ552" s="11"/>
+      <c r="ALA552" s="11"/>
+      <c r="ALB552" s="11"/>
+      <c r="ALC552" s="11"/>
+      <c r="ALD552" s="11"/>
+      <c r="ALE552" s="11"/>
+      <c r="ALF552" s="11"/>
+      <c r="ALG552" s="11"/>
+      <c r="ALH552" s="11"/>
+      <c r="ALI552" s="11"/>
+      <c r="ALJ552" s="11"/>
+      <c r="ALK552" s="11"/>
+      <c r="ALL552" s="11"/>
+      <c r="ALM552" s="11"/>
+      <c r="ALN552" s="11"/>
+      <c r="ALO552" s="11"/>
+      <c r="ALP552" s="11"/>
+      <c r="ALQ552" s="11"/>
+      <c r="ALR552" s="11"/>
+      <c r="ALS552" s="11"/>
+      <c r="ALT552" s="11"/>
+      <c r="ALU552" s="11"/>
+      <c r="ALV552" s="11"/>
+      <c r="ALW552" s="11"/>
+      <c r="ALX552" s="11"/>
+      <c r="ALY552" s="11"/>
+      <c r="ALZ552" s="11"/>
+      <c r="AMA552" s="11"/>
+      <c r="AMB552" s="11"/>
+      <c r="AMC552" s="11"/>
+      <c r="AMD552" s="11"/>
+      <c r="AME552" s="11"/>
+      <c r="AMF552" s="11"/>
+      <c r="AMG552" s="11"/>
+      <c r="AMH552" s="11"/>
+      <c r="AMI552" s="11"/>
+      <c r="AMJ552" s="11"/>
+      <c r="AMK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="AML552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="AMM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="AMN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="AMO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="AMP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="AMQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AMR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="AMS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="AMT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="AMU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="AMV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="AMW552" s="10"/>
+      <c r="AMX552" s="10"/>
+      <c r="AMY552" s="10"/>
+      <c r="AMZ552" s="10"/>
+      <c r="ANA552" s="10"/>
+      <c r="ANB552" s="10"/>
+      <c r="ANC552" s="10"/>
+      <c r="AND552" s="10"/>
+      <c r="ANE552" s="10"/>
+      <c r="ANF552" s="10"/>
+      <c r="ANG552" s="10"/>
+      <c r="ANH552" s="10"/>
+      <c r="ANI552" s="10"/>
+      <c r="ANJ552" s="10"/>
+      <c r="ANK552" s="11"/>
+      <c r="ANL552" s="11"/>
+      <c r="ANM552" s="11"/>
+      <c r="ANN552" s="11"/>
+      <c r="ANO552" s="11"/>
+      <c r="ANP552" s="11"/>
+      <c r="ANQ552" s="11"/>
+      <c r="ANR552" s="11"/>
+      <c r="ANS552" s="11"/>
+      <c r="ANT552" s="11"/>
+      <c r="ANU552" s="11"/>
+      <c r="ANV552" s="11"/>
+      <c r="ANW552" s="11"/>
+      <c r="ANX552" s="11"/>
+      <c r="ANY552" s="11"/>
+      <c r="ANZ552" s="11"/>
+      <c r="AOA552" s="11"/>
+      <c r="AOB552" s="11"/>
+      <c r="AOC552" s="11"/>
+      <c r="AOD552" s="11"/>
+      <c r="AOE552" s="11"/>
+      <c r="AOF552" s="11"/>
+      <c r="AOG552" s="11"/>
+      <c r="AOH552" s="11"/>
+      <c r="AOI552" s="11"/>
+      <c r="AOJ552" s="11"/>
+      <c r="AOK552" s="11"/>
+      <c r="AOL552" s="11"/>
+      <c r="AOM552" s="11"/>
+      <c r="AON552" s="11"/>
+      <c r="AOO552" s="11"/>
+      <c r="AOP552" s="11"/>
+      <c r="AOQ552" s="11"/>
+      <c r="AOR552" s="11"/>
+      <c r="AOS552" s="11"/>
+      <c r="AOT552" s="11"/>
+      <c r="AOU552" s="11"/>
+      <c r="AOV552" s="11"/>
+      <c r="AOW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="AOX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="AOY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="AOZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="APA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="APB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="APC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="APD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="APE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="APF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="APG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="APH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="API552" s="10"/>
+      <c r="APJ552" s="10"/>
+      <c r="APK552" s="10"/>
+      <c r="APL552" s="10"/>
+      <c r="APM552" s="10"/>
+      <c r="APN552" s="10"/>
+      <c r="APO552" s="10"/>
+      <c r="APP552" s="10"/>
+      <c r="APQ552" s="10"/>
+      <c r="APR552" s="10"/>
+      <c r="APS552" s="10"/>
+      <c r="APT552" s="10"/>
+      <c r="APU552" s="10"/>
+      <c r="APV552" s="10"/>
+      <c r="APW552" s="11"/>
+      <c r="APX552" s="11"/>
+      <c r="APY552" s="11"/>
+      <c r="APZ552" s="11"/>
+      <c r="AQA552" s="11"/>
+      <c r="AQB552" s="11"/>
+      <c r="AQC552" s="11"/>
+      <c r="AQD552" s="11"/>
+      <c r="AQE552" s="11"/>
+      <c r="AQF552" s="11"/>
+      <c r="AQG552" s="11"/>
+      <c r="AQH552" s="11"/>
+      <c r="AQI552" s="11"/>
+      <c r="AQJ552" s="11"/>
+      <c r="AQK552" s="11"/>
+      <c r="AQL552" s="11"/>
+      <c r="AQM552" s="11"/>
+      <c r="AQN552" s="11"/>
+      <c r="AQO552" s="11"/>
+      <c r="AQP552" s="11"/>
+      <c r="AQQ552" s="11"/>
+      <c r="AQR552" s="11"/>
+      <c r="AQS552" s="11"/>
+      <c r="AQT552" s="11"/>
+      <c r="AQU552" s="11"/>
+      <c r="AQV552" s="11"/>
+      <c r="AQW552" s="11"/>
+      <c r="AQX552" s="11"/>
+      <c r="AQY552" s="11"/>
+      <c r="AQZ552" s="11"/>
+      <c r="ARA552" s="11"/>
+      <c r="ARB552" s="11"/>
+      <c r="ARC552" s="11"/>
+      <c r="ARD552" s="11"/>
+      <c r="ARE552" s="11"/>
+      <c r="ARF552" s="11"/>
+      <c r="ARG552" s="11"/>
+      <c r="ARH552" s="11"/>
+      <c r="ARI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ARJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ARK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ARL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ARM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ARN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="ARO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="ARP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ARQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ARR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ARS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="ART552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ARU552" s="10"/>
+      <c r="ARV552" s="10"/>
+      <c r="ARW552" s="10"/>
+      <c r="ARX552" s="10"/>
+      <c r="ARY552" s="10"/>
+      <c r="ARZ552" s="10"/>
+      <c r="ASA552" s="10"/>
+      <c r="ASB552" s="10"/>
+      <c r="ASC552" s="10"/>
+      <c r="ASD552" s="10"/>
+      <c r="ASE552" s="10"/>
+      <c r="ASF552" s="10"/>
+      <c r="ASG552" s="10"/>
+      <c r="ASH552" s="10"/>
+      <c r="ASI552" s="11"/>
+      <c r="ASJ552" s="11"/>
+      <c r="ASK552" s="11"/>
+      <c r="ASL552" s="11"/>
+      <c r="ASM552" s="11"/>
+      <c r="ASN552" s="11"/>
+      <c r="ASO552" s="11"/>
+      <c r="ASP552" s="11"/>
+      <c r="ASQ552" s="11"/>
+      <c r="ASR552" s="11"/>
+      <c r="ASS552" s="11"/>
+      <c r="AST552" s="11"/>
+      <c r="ASU552" s="11"/>
+      <c r="ASV552" s="11"/>
+      <c r="ASW552" s="11"/>
+      <c r="ASX552" s="11"/>
+      <c r="ASY552" s="11"/>
+      <c r="ASZ552" s="11"/>
+      <c r="ATA552" s="11"/>
+      <c r="ATB552" s="11"/>
+      <c r="ATC552" s="11"/>
+      <c r="ATD552" s="11"/>
+      <c r="ATE552" s="11"/>
+      <c r="ATF552" s="11"/>
+      <c r="ATG552" s="11"/>
+      <c r="ATH552" s="11"/>
+      <c r="ATI552" s="11"/>
+      <c r="ATJ552" s="11"/>
+      <c r="ATK552" s="11"/>
+      <c r="ATL552" s="11"/>
+      <c r="ATM552" s="11"/>
+      <c r="ATN552" s="11"/>
+      <c r="ATO552" s="11"/>
+      <c r="ATP552" s="11"/>
+      <c r="ATQ552" s="11"/>
+      <c r="ATR552" s="11"/>
+      <c r="ATS552" s="11"/>
+      <c r="ATT552" s="11"/>
+      <c r="ATU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ATV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ATW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ATX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ATY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ATZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="AUA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AUB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="AUC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="AUD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="AUE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="AUF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="AUG552" s="10"/>
+      <c r="AUH552" s="10"/>
+      <c r="AUI552" s="10"/>
+      <c r="AUJ552" s="10"/>
+      <c r="AUK552" s="10"/>
+      <c r="AUL552" s="10"/>
+      <c r="AUM552" s="10"/>
+      <c r="AUN552" s="10"/>
+      <c r="AUO552" s="10"/>
+      <c r="AUP552" s="10"/>
+      <c r="AUQ552" s="10"/>
+      <c r="AUR552" s="10"/>
+      <c r="AUS552" s="10"/>
+      <c r="AUT552" s="10"/>
+      <c r="AUU552" s="11"/>
+      <c r="AUV552" s="11"/>
+      <c r="AUW552" s="11"/>
+      <c r="AUX552" s="11"/>
+      <c r="AUY552" s="11"/>
+      <c r="AUZ552" s="11"/>
+      <c r="AVA552" s="11"/>
+      <c r="AVB552" s="11"/>
+      <c r="AVC552" s="11"/>
+      <c r="AVD552" s="11"/>
+      <c r="AVE552" s="11"/>
+      <c r="AVF552" s="11"/>
+      <c r="AVG552" s="11"/>
+      <c r="AVH552" s="11"/>
+      <c r="AVI552" s="11"/>
+      <c r="AVJ552" s="11"/>
+      <c r="AVK552" s="11"/>
+      <c r="AVL552" s="11"/>
+      <c r="AVM552" s="11"/>
+      <c r="AVN552" s="11"/>
+      <c r="AVO552" s="11"/>
+      <c r="AVP552" s="11"/>
+      <c r="AVQ552" s="11"/>
+      <c r="AVR552" s="11"/>
+      <c r="AVS552" s="11"/>
+      <c r="AVT552" s="11"/>
+      <c r="AVU552" s="11"/>
+      <c r="AVV552" s="11"/>
+      <c r="AVW552" s="11"/>
+      <c r="AVX552" s="11"/>
+      <c r="AVY552" s="11"/>
+      <c r="AVZ552" s="11"/>
+      <c r="AWA552" s="11"/>
+      <c r="AWB552" s="11"/>
+      <c r="AWC552" s="11"/>
+      <c r="AWD552" s="11"/>
+      <c r="AWE552" s="11"/>
+      <c r="AWF552" s="11"/>
+      <c r="AWG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="AWH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="AWI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="AWJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="AWK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="AWL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="AWM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AWN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="AWO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="AWP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="AWQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="AWR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="AWS552" s="10"/>
+      <c r="AWT552" s="10"/>
+      <c r="AWU552" s="10"/>
+      <c r="AWV552" s="10"/>
+      <c r="AWW552" s="10"/>
+      <c r="AWX552" s="10"/>
+      <c r="AWY552" s="10"/>
+      <c r="AWZ552" s="10"/>
+      <c r="AXA552" s="10"/>
+      <c r="AXB552" s="10"/>
+      <c r="AXC552" s="10"/>
+      <c r="AXD552" s="10"/>
+      <c r="AXE552" s="10"/>
+      <c r="AXF552" s="10"/>
+      <c r="AXG552" s="11"/>
+      <c r="AXH552" s="11"/>
+      <c r="AXI552" s="11"/>
+      <c r="AXJ552" s="11"/>
+      <c r="AXK552" s="11"/>
+      <c r="AXL552" s="11"/>
+      <c r="AXM552" s="11"/>
+      <c r="AXN552" s="11"/>
+      <c r="AXO552" s="11"/>
+      <c r="AXP552" s="11"/>
+      <c r="AXQ552" s="11"/>
+      <c r="AXR552" s="11"/>
+      <c r="AXS552" s="11"/>
+      <c r="AXT552" s="11"/>
+      <c r="AXU552" s="11"/>
+      <c r="AXV552" s="11"/>
+      <c r="AXW552" s="11"/>
+      <c r="AXX552" s="11"/>
+      <c r="AXY552" s="11"/>
+      <c r="AXZ552" s="11"/>
+      <c r="AYA552" s="11"/>
+      <c r="AYB552" s="11"/>
+      <c r="AYC552" s="11"/>
+      <c r="AYD552" s="11"/>
+      <c r="AYE552" s="11"/>
+      <c r="AYF552" s="11"/>
+      <c r="AYG552" s="11"/>
+      <c r="AYH552" s="11"/>
+      <c r="AYI552" s="11"/>
+      <c r="AYJ552" s="11"/>
+      <c r="AYK552" s="11"/>
+      <c r="AYL552" s="11"/>
+      <c r="AYM552" s="11"/>
+      <c r="AYN552" s="11"/>
+      <c r="AYO552" s="11"/>
+      <c r="AYP552" s="11"/>
+      <c r="AYQ552" s="11"/>
+      <c r="AYR552" s="11"/>
+      <c r="AYS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="AYT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="AYU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="AYV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="AYW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="AYX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="AYY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AYZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="AZA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="AZB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="AZC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="AZD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="AZE552" s="10"/>
+      <c r="AZF552" s="10"/>
+      <c r="AZG552" s="10"/>
+      <c r="AZH552" s="10"/>
+      <c r="AZI552" s="10"/>
+      <c r="AZJ552" s="10"/>
+      <c r="AZK552" s="10"/>
+      <c r="AZL552" s="10"/>
+      <c r="AZM552" s="10"/>
+      <c r="AZN552" s="10"/>
+      <c r="AZO552" s="10"/>
+      <c r="AZP552" s="10"/>
+      <c r="AZQ552" s="10"/>
+      <c r="AZR552" s="10"/>
+      <c r="AZS552" s="11"/>
+      <c r="AZT552" s="11"/>
+      <c r="AZU552" s="11"/>
+      <c r="AZV552" s="11"/>
+      <c r="AZW552" s="11"/>
+      <c r="AZX552" s="11"/>
+      <c r="AZY552" s="11"/>
+      <c r="AZZ552" s="11"/>
+      <c r="BAA552" s="11"/>
+      <c r="BAB552" s="11"/>
+      <c r="BAC552" s="11"/>
+      <c r="BAD552" s="11"/>
+      <c r="BAE552" s="11"/>
+      <c r="BAF552" s="11"/>
+      <c r="BAG552" s="11"/>
+      <c r="BAH552" s="11"/>
+      <c r="BAI552" s="11"/>
+      <c r="BAJ552" s="11"/>
+      <c r="BAK552" s="11"/>
+      <c r="BAL552" s="11"/>
+      <c r="BAM552" s="11"/>
+      <c r="BAN552" s="11"/>
+      <c r="BAO552" s="11"/>
+      <c r="BAP552" s="11"/>
+      <c r="BAQ552" s="11"/>
+      <c r="BAR552" s="11"/>
+      <c r="BAS552" s="11"/>
+      <c r="BAT552" s="11"/>
+      <c r="BAU552" s="11"/>
+      <c r="BAV552" s="11"/>
+      <c r="BAW552" s="11"/>
+      <c r="BAX552" s="11"/>
+      <c r="BAY552" s="11"/>
+      <c r="BAZ552" s="11"/>
+      <c r="BBA552" s="11"/>
+      <c r="BBB552" s="11"/>
+      <c r="BBC552" s="11"/>
+      <c r="BBD552" s="11"/>
+      <c r="BBE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BBF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BBG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BBH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BBI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BBJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BBK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BBL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BBM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BBN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BBO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BBP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BBQ552" s="10"/>
+      <c r="BBR552" s="10"/>
+      <c r="BBS552" s="10"/>
+      <c r="BBT552" s="10"/>
+      <c r="BBU552" s="10"/>
+      <c r="BBV552" s="10"/>
+      <c r="BBW552" s="10"/>
+      <c r="BBX552" s="10"/>
+      <c r="BBY552" s="10"/>
+      <c r="BBZ552" s="10"/>
+      <c r="BCA552" s="10"/>
+      <c r="BCB552" s="10"/>
+      <c r="BCC552" s="10"/>
+      <c r="BCD552" s="10"/>
+      <c r="BCE552" s="11"/>
+      <c r="BCF552" s="11"/>
+      <c r="BCG552" s="11"/>
+      <c r="BCH552" s="11"/>
+      <c r="BCI552" s="11"/>
+      <c r="BCJ552" s="11"/>
+      <c r="BCK552" s="11"/>
+      <c r="BCL552" s="11"/>
+      <c r="BCM552" s="11"/>
+      <c r="BCN552" s="11"/>
+      <c r="BCO552" s="11"/>
+      <c r="BCP552" s="11"/>
+      <c r="BCQ552" s="11"/>
+      <c r="BCR552" s="11"/>
+      <c r="BCS552" s="11"/>
+      <c r="BCT552" s="11"/>
+      <c r="BCU552" s="11"/>
+      <c r="BCV552" s="11"/>
+      <c r="BCW552" s="11"/>
+      <c r="BCX552" s="11"/>
+      <c r="BCY552" s="11"/>
+      <c r="BCZ552" s="11"/>
+      <c r="BDA552" s="11"/>
+      <c r="BDB552" s="11"/>
+      <c r="BDC552" s="11"/>
+      <c r="BDD552" s="11"/>
+      <c r="BDE552" s="11"/>
+      <c r="BDF552" s="11"/>
+      <c r="BDG552" s="11"/>
+      <c r="BDH552" s="11"/>
+      <c r="BDI552" s="11"/>
+      <c r="BDJ552" s="11"/>
+      <c r="BDK552" s="11"/>
+      <c r="BDL552" s="11"/>
+      <c r="BDM552" s="11"/>
+      <c r="BDN552" s="11"/>
+      <c r="BDO552" s="11"/>
+      <c r="BDP552" s="11"/>
+      <c r="BDQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BDR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BDS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BDT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BDU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BDV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BDW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BDX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BDY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BDZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BEA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BEB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BEC552" s="10"/>
+      <c r="BED552" s="10"/>
+      <c r="BEE552" s="10"/>
+      <c r="BEF552" s="10"/>
+      <c r="BEG552" s="10"/>
+      <c r="BEH552" s="10"/>
+      <c r="BEI552" s="10"/>
+      <c r="BEJ552" s="10"/>
+      <c r="BEK552" s="10"/>
+      <c r="BEL552" s="10"/>
+      <c r="BEM552" s="10"/>
+      <c r="BEN552" s="10"/>
+      <c r="BEO552" s="10"/>
+      <c r="BEP552" s="10"/>
+      <c r="BEQ552" s="11"/>
+      <c r="BER552" s="11"/>
+      <c r="BES552" s="11"/>
+      <c r="BET552" s="11"/>
+      <c r="BEU552" s="11"/>
+      <c r="BEV552" s="11"/>
+      <c r="BEW552" s="11"/>
+      <c r="BEX552" s="11"/>
+      <c r="BEY552" s="11"/>
+      <c r="BEZ552" s="11"/>
+      <c r="BFA552" s="11"/>
+      <c r="BFB552" s="11"/>
+      <c r="BFC552" s="11"/>
+      <c r="BFD552" s="11"/>
+      <c r="BFE552" s="11"/>
+      <c r="BFF552" s="11"/>
+      <c r="BFG552" s="11"/>
+      <c r="BFH552" s="11"/>
+      <c r="BFI552" s="11"/>
+      <c r="BFJ552" s="11"/>
+      <c r="BFK552" s="11"/>
+      <c r="BFL552" s="11"/>
+      <c r="BFM552" s="11"/>
+      <c r="BFN552" s="11"/>
+      <c r="BFO552" s="11"/>
+      <c r="BFP552" s="11"/>
+      <c r="BFQ552" s="11"/>
+      <c r="BFR552" s="11"/>
+      <c r="BFS552" s="11"/>
+      <c r="BFT552" s="11"/>
+      <c r="BFU552" s="11"/>
+      <c r="BFV552" s="11"/>
+      <c r="BFW552" s="11"/>
+      <c r="BFX552" s="11"/>
+      <c r="BFY552" s="11"/>
+      <c r="BFZ552" s="11"/>
+      <c r="BGA552" s="11"/>
+      <c r="BGB552" s="11"/>
+      <c r="BGC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BGD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BGE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BGF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BGG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BGH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BGI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BGJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BGK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BGL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BGM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BGN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BGO552" s="10"/>
+      <c r="BGP552" s="10"/>
+      <c r="BGQ552" s="10"/>
+      <c r="BGR552" s="10"/>
+      <c r="BGS552" s="10"/>
+      <c r="BGT552" s="10"/>
+      <c r="BGU552" s="10"/>
+      <c r="BGV552" s="10"/>
+      <c r="BGW552" s="10"/>
+      <c r="BGX552" s="10"/>
+      <c r="BGY552" s="10"/>
+      <c r="BGZ552" s="10"/>
+      <c r="BHA552" s="10"/>
+      <c r="BHB552" s="10"/>
+      <c r="BHC552" s="11"/>
+      <c r="BHD552" s="11"/>
+      <c r="BHE552" s="11"/>
+      <c r="BHF552" s="11"/>
+      <c r="BHG552" s="11"/>
+      <c r="BHH552" s="11"/>
+      <c r="BHI552" s="11"/>
+      <c r="BHJ552" s="11"/>
+      <c r="BHK552" s="11"/>
+      <c r="BHL552" s="11"/>
+      <c r="BHM552" s="11"/>
+      <c r="BHN552" s="11"/>
+      <c r="BHO552" s="11"/>
+      <c r="BHP552" s="11"/>
+      <c r="BHQ552" s="11"/>
+      <c r="BHR552" s="11"/>
+      <c r="BHS552" s="11"/>
+      <c r="BHT552" s="11"/>
+      <c r="BHU552" s="11"/>
+      <c r="BHV552" s="11"/>
+      <c r="BHW552" s="11"/>
+      <c r="BHX552" s="11"/>
+      <c r="BHY552" s="11"/>
+      <c r="BHZ552" s="11"/>
+      <c r="BIA552" s="11"/>
+      <c r="BIB552" s="11"/>
+      <c r="BIC552" s="11"/>
+      <c r="BID552" s="11"/>
+      <c r="BIE552" s="11"/>
+      <c r="BIF552" s="11"/>
+      <c r="BIG552" s="11"/>
+      <c r="BIH552" s="11"/>
+      <c r="BII552" s="11"/>
+      <c r="BIJ552" s="11"/>
+      <c r="BIK552" s="11"/>
+      <c r="BIL552" s="11"/>
+      <c r="BIM552" s="11"/>
+      <c r="BIN552" s="11"/>
+      <c r="BIO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BIP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BIQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BIR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BIS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BIT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BIU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BIV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BIW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BIX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BIY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BIZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BJA552" s="10"/>
+      <c r="BJB552" s="10"/>
+      <c r="BJC552" s="10"/>
+      <c r="BJD552" s="10"/>
+      <c r="BJE552" s="10"/>
+      <c r="BJF552" s="10"/>
+      <c r="BJG552" s="10"/>
+      <c r="BJH552" s="10"/>
+      <c r="BJI552" s="10"/>
+      <c r="BJJ552" s="10"/>
+      <c r="BJK552" s="10"/>
+      <c r="BJL552" s="10"/>
+      <c r="BJM552" s="10"/>
+      <c r="BJN552" s="10"/>
+      <c r="BJO552" s="11"/>
+      <c r="BJP552" s="11"/>
+      <c r="BJQ552" s="11"/>
+      <c r="BJR552" s="11"/>
+      <c r="BJS552" s="11"/>
+      <c r="BJT552" s="11"/>
+      <c r="BJU552" s="11"/>
+      <c r="BJV552" s="11"/>
+      <c r="BJW552" s="11"/>
+      <c r="BJX552" s="11"/>
+      <c r="BJY552" s="11"/>
+      <c r="BJZ552" s="11"/>
+      <c r="BKA552" s="11"/>
+      <c r="BKB552" s="11"/>
+      <c r="BKC552" s="11"/>
+      <c r="BKD552" s="11"/>
+      <c r="BKE552" s="11"/>
+      <c r="BKF552" s="11"/>
+      <c r="BKG552" s="11"/>
+      <c r="BKH552" s="11"/>
+      <c r="BKI552" s="11"/>
+      <c r="BKJ552" s="11"/>
+      <c r="BKK552" s="11"/>
+      <c r="BKL552" s="11"/>
+      <c r="BKM552" s="11"/>
+      <c r="BKN552" s="11"/>
+      <c r="BKO552" s="11"/>
+      <c r="BKP552" s="11"/>
+      <c r="BKQ552" s="11"/>
+      <c r="BKR552" s="11"/>
+      <c r="BKS552" s="11"/>
+      <c r="BKT552" s="11"/>
+      <c r="BKU552" s="11"/>
+      <c r="BKV552" s="11"/>
+      <c r="BKW552" s="11"/>
+      <c r="BKX552" s="11"/>
+      <c r="BKY552" s="11"/>
+      <c r="BKZ552" s="11"/>
+      <c r="BLA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BLB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BLC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BLD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BLE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BLF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BLG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BLH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BLI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BLJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BLK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BLL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BLM552" s="10"/>
+      <c r="BLN552" s="10"/>
+      <c r="BLO552" s="10"/>
+      <c r="BLP552" s="10"/>
+      <c r="BLQ552" s="10"/>
+      <c r="BLR552" s="10"/>
+      <c r="BLS552" s="10"/>
+      <c r="BLT552" s="10"/>
+      <c r="BLU552" s="10"/>
+      <c r="BLV552" s="10"/>
+      <c r="BLW552" s="10"/>
+      <c r="BLX552" s="10"/>
+      <c r="BLY552" s="10"/>
+      <c r="BLZ552" s="10"/>
+      <c r="BMA552" s="11"/>
+      <c r="BMB552" s="11"/>
+      <c r="BMC552" s="11"/>
+      <c r="BMD552" s="11"/>
+      <c r="BME552" s="11"/>
+      <c r="BMF552" s="11"/>
+      <c r="BMG552" s="11"/>
+      <c r="BMH552" s="11"/>
+      <c r="BMI552" s="11"/>
+      <c r="BMJ552" s="11"/>
+      <c r="BMK552" s="11"/>
+      <c r="BML552" s="11"/>
+      <c r="BMM552" s="11"/>
+      <c r="BMN552" s="11"/>
+      <c r="BMO552" s="11"/>
+      <c r="BMP552" s="11"/>
+      <c r="BMQ552" s="11"/>
+      <c r="BMR552" s="11"/>
+      <c r="BMS552" s="11"/>
+      <c r="BMT552" s="11"/>
+      <c r="BMU552" s="11"/>
+      <c r="BMV552" s="11"/>
+      <c r="BMW552" s="11"/>
+      <c r="BMX552" s="11"/>
+      <c r="BMY552" s="11"/>
+      <c r="BMZ552" s="11"/>
+      <c r="BNA552" s="11"/>
+      <c r="BNB552" s="11"/>
+      <c r="BNC552" s="11"/>
+      <c r="BND552" s="11"/>
+      <c r="BNE552" s="11"/>
+      <c r="BNF552" s="11"/>
+      <c r="BNG552" s="11"/>
+      <c r="BNH552" s="11"/>
+      <c r="BNI552" s="11"/>
+      <c r="BNJ552" s="11"/>
+      <c r="BNK552" s="11"/>
+      <c r="BNL552" s="11"/>
+      <c r="BNM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BNN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BNO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BNP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BNQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BNR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BNS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BNT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BNU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BNV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BNW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BNX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BNY552" s="10"/>
+      <c r="BNZ552" s="10"/>
+      <c r="BOA552" s="10"/>
+      <c r="BOB552" s="10"/>
+      <c r="BOC552" s="10"/>
+      <c r="BOD552" s="10"/>
+      <c r="BOE552" s="10"/>
+      <c r="BOF552" s="10"/>
+      <c r="BOG552" s="10"/>
+      <c r="BOH552" s="10"/>
+      <c r="BOI552" s="10"/>
+      <c r="BOJ552" s="10"/>
+      <c r="BOK552" s="10"/>
+      <c r="BOL552" s="10"/>
+      <c r="BOM552" s="11"/>
+      <c r="BON552" s="11"/>
+      <c r="BOO552" s="11"/>
+      <c r="BOP552" s="11"/>
+      <c r="BOQ552" s="11"/>
+      <c r="BOR552" s="11"/>
+      <c r="BOS552" s="11"/>
+      <c r="BOT552" s="11"/>
+      <c r="BOU552" s="11"/>
+      <c r="BOV552" s="11"/>
+      <c r="BOW552" s="11"/>
+      <c r="BOX552" s="11"/>
+      <c r="BOY552" s="11"/>
+      <c r="BOZ552" s="11"/>
+      <c r="BPA552" s="11"/>
+      <c r="BPB552" s="11"/>
+      <c r="BPC552" s="11"/>
+      <c r="BPD552" s="11"/>
+      <c r="BPE552" s="11"/>
+      <c r="BPF552" s="11"/>
+      <c r="BPG552" s="11"/>
+      <c r="BPH552" s="11"/>
+      <c r="BPI552" s="11"/>
+      <c r="BPJ552" s="11"/>
+      <c r="BPK552" s="11"/>
+      <c r="BPL552" s="11"/>
+      <c r="BPM552" s="11"/>
+      <c r="BPN552" s="11"/>
+      <c r="BPO552" s="11"/>
+      <c r="BPP552" s="11"/>
+      <c r="BPQ552" s="11"/>
+      <c r="BPR552" s="11"/>
+      <c r="BPS552" s="11"/>
+      <c r="BPT552" s="11"/>
+      <c r="BPU552" s="11"/>
+      <c r="BPV552" s="11"/>
+      <c r="BPW552" s="11"/>
+      <c r="BPX552" s="11"/>
+      <c r="BPY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BPZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BQA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BQB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BQC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BQD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BQE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BQF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BQG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BQH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BQI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BQJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BQK552" s="10"/>
+      <c r="BQL552" s="10"/>
+      <c r="BQM552" s="10"/>
+      <c r="BQN552" s="10"/>
+      <c r="BQO552" s="10"/>
+      <c r="BQP552" s="10"/>
+      <c r="BQQ552" s="10"/>
+      <c r="BQR552" s="10"/>
+      <c r="BQS552" s="10"/>
+      <c r="BQT552" s="10"/>
+      <c r="BQU552" s="10"/>
+      <c r="BQV552" s="10"/>
+      <c r="BQW552" s="10"/>
+      <c r="BQX552" s="10"/>
+      <c r="BQY552" s="11"/>
+      <c r="BQZ552" s="11"/>
+      <c r="BRA552" s="11"/>
+      <c r="BRB552" s="11"/>
+      <c r="BRC552" s="11"/>
+      <c r="BRD552" s="11"/>
+      <c r="BRE552" s="11"/>
+      <c r="BRF552" s="11"/>
+      <c r="BRG552" s="11"/>
+      <c r="BRH552" s="11"/>
+      <c r="BRI552" s="11"/>
+      <c r="BRJ552" s="11"/>
+      <c r="BRK552" s="11"/>
+      <c r="BRL552" s="11"/>
+      <c r="BRM552" s="11"/>
+      <c r="BRN552" s="11"/>
+      <c r="BRO552" s="11"/>
+      <c r="BRP552" s="11"/>
+      <c r="BRQ552" s="11"/>
+      <c r="BRR552" s="11"/>
+      <c r="BRS552" s="11"/>
+      <c r="BRT552" s="11"/>
+      <c r="BRU552" s="11"/>
+      <c r="BRV552" s="11"/>
+      <c r="BRW552" s="11"/>
+      <c r="BRX552" s="11"/>
+      <c r="BRY552" s="11"/>
+      <c r="BRZ552" s="11"/>
+      <c r="BSA552" s="11"/>
+      <c r="BSB552" s="11"/>
+      <c r="BSC552" s="11"/>
+      <c r="BSD552" s="11"/>
+      <c r="BSE552" s="11"/>
+      <c r="BSF552" s="11"/>
+      <c r="BSG552" s="11"/>
+      <c r="BSH552" s="11"/>
+      <c r="BSI552" s="11"/>
+      <c r="BSJ552" s="11"/>
+      <c r="BSK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BSL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BSM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BSN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BSO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BSP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BSQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BSR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BSS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BST552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BSU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BSV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BSW552" s="10"/>
+      <c r="BSX552" s="10"/>
+      <c r="BSY552" s="10"/>
+      <c r="BSZ552" s="10"/>
+      <c r="BTA552" s="10"/>
+      <c r="BTB552" s="10"/>
+      <c r="BTC552" s="10"/>
+      <c r="BTD552" s="10"/>
+      <c r="BTE552" s="10"/>
+      <c r="BTF552" s="10"/>
+      <c r="BTG552" s="10"/>
+      <c r="BTH552" s="10"/>
+      <c r="BTI552" s="10"/>
+      <c r="BTJ552" s="10"/>
+      <c r="BTK552" s="11"/>
+      <c r="BTL552" s="11"/>
+      <c r="BTM552" s="11"/>
+      <c r="BTN552" s="11"/>
+      <c r="BTO552" s="11"/>
+      <c r="BTP552" s="11"/>
+      <c r="BTQ552" s="11"/>
+      <c r="BTR552" s="11"/>
+      <c r="BTS552" s="11"/>
+      <c r="BTT552" s="11"/>
+      <c r="BTU552" s="11"/>
+      <c r="BTV552" s="11"/>
+      <c r="BTW552" s="11"/>
+      <c r="BTX552" s="11"/>
+      <c r="BTY552" s="11"/>
+      <c r="BTZ552" s="11"/>
+      <c r="BUA552" s="11"/>
+      <c r="BUB552" s="11"/>
+      <c r="BUC552" s="11"/>
+      <c r="BUD552" s="11"/>
+      <c r="BUE552" s="11"/>
+      <c r="BUF552" s="11"/>
+      <c r="BUG552" s="11"/>
+      <c r="BUH552" s="11"/>
+      <c r="BUI552" s="11"/>
+      <c r="BUJ552" s="11"/>
+      <c r="BUK552" s="11"/>
+      <c r="BUL552" s="11"/>
+      <c r="BUM552" s="11"/>
+      <c r="BUN552" s="11"/>
+      <c r="BUO552" s="11"/>
+      <c r="BUP552" s="11"/>
+      <c r="BUQ552" s="11"/>
+      <c r="BUR552" s="11"/>
+      <c r="BUS552" s="11"/>
+      <c r="BUT552" s="11"/>
+      <c r="BUU552" s="11"/>
+      <c r="BUV552" s="11"/>
+      <c r="BUW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BUX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BUY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BUZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BVA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BVB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BVC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BVD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BVE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BVF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BVG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BVH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BVI552" s="10"/>
+      <c r="BVJ552" s="10"/>
+      <c r="BVK552" s="10"/>
+      <c r="BVL552" s="10"/>
+      <c r="BVM552" s="10"/>
+      <c r="BVN552" s="10"/>
+      <c r="BVO552" s="10"/>
+      <c r="BVP552" s="10"/>
+      <c r="BVQ552" s="10"/>
+      <c r="BVR552" s="10"/>
+      <c r="BVS552" s="10"/>
+      <c r="BVT552" s="10"/>
+      <c r="BVU552" s="10"/>
+      <c r="BVV552" s="10"/>
+      <c r="BVW552" s="11"/>
+      <c r="BVX552" s="11"/>
+      <c r="BVY552" s="11"/>
+      <c r="BVZ552" s="11"/>
+      <c r="BWA552" s="11"/>
+      <c r="BWB552" s="11"/>
+      <c r="BWC552" s="11"/>
+      <c r="BWD552" s="11"/>
+      <c r="BWE552" s="11"/>
+      <c r="BWF552" s="11"/>
+      <c r="BWG552" s="11"/>
+      <c r="BWH552" s="11"/>
+      <c r="BWI552" s="11"/>
+      <c r="BWJ552" s="11"/>
+      <c r="BWK552" s="11"/>
+      <c r="BWL552" s="11"/>
+      <c r="BWM552" s="11"/>
+      <c r="BWN552" s="11"/>
+      <c r="BWO552" s="11"/>
+      <c r="BWP552" s="11"/>
+      <c r="BWQ552" s="11"/>
+      <c r="BWR552" s="11"/>
+      <c r="BWS552" s="11"/>
+      <c r="BWT552" s="11"/>
+      <c r="BWU552" s="11"/>
+      <c r="BWV552" s="11"/>
+      <c r="BWW552" s="11"/>
+      <c r="BWX552" s="11"/>
+      <c r="BWY552" s="11"/>
+      <c r="BWZ552" s="11"/>
+      <c r="BXA552" s="11"/>
+      <c r="BXB552" s="11"/>
+      <c r="BXC552" s="11"/>
+      <c r="BXD552" s="11"/>
+      <c r="BXE552" s="11"/>
+      <c r="BXF552" s="11"/>
+      <c r="BXG552" s="11"/>
+      <c r="BXH552" s="11"/>
+      <c r="BXI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BXJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BXK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BXL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BXM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BXN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="BXO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="BXP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="BXQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="BXR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="BXS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BXT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="BXU552" s="10"/>
+      <c r="BXV552" s="10"/>
+      <c r="BXW552" s="10"/>
+      <c r="BXX552" s="10"/>
+      <c r="BXY552" s="10"/>
+      <c r="BXZ552" s="10"/>
+      <c r="BYA552" s="10"/>
+      <c r="BYB552" s="10"/>
+      <c r="BYC552" s="10"/>
+      <c r="BYD552" s="10"/>
+      <c r="BYE552" s="10"/>
+      <c r="BYF552" s="10"/>
+      <c r="BYG552" s="10"/>
+      <c r="BYH552" s="10"/>
+      <c r="BYI552" s="11"/>
+      <c r="BYJ552" s="11"/>
+      <c r="BYK552" s="11"/>
+      <c r="BYL552" s="11"/>
+      <c r="BYM552" s="11"/>
+      <c r="BYN552" s="11"/>
+      <c r="BYO552" s="11"/>
+      <c r="BYP552" s="11"/>
+      <c r="BYQ552" s="11"/>
+      <c r="BYR552" s="11"/>
+      <c r="BYS552" s="11"/>
+      <c r="BYT552" s="11"/>
+      <c r="BYU552" s="11"/>
+      <c r="BYV552" s="11"/>
+      <c r="BYW552" s="11"/>
+      <c r="BYX552" s="11"/>
+      <c r="BYY552" s="11"/>
+      <c r="BYZ552" s="11"/>
+      <c r="BZA552" s="11"/>
+      <c r="BZB552" s="11"/>
+      <c r="BZC552" s="11"/>
+      <c r="BZD552" s="11"/>
+      <c r="BZE552" s="11"/>
+      <c r="BZF552" s="11"/>
+      <c r="BZG552" s="11"/>
+      <c r="BZH552" s="11"/>
+      <c r="BZI552" s="11"/>
+      <c r="BZJ552" s="11"/>
+      <c r="BZK552" s="11"/>
+      <c r="BZL552" s="11"/>
+      <c r="BZM552" s="11"/>
+      <c r="BZN552" s="11"/>
+      <c r="BZO552" s="11"/>
+      <c r="BZP552" s="11"/>
+      <c r="BZQ552" s="11"/>
+      <c r="BZR552" s="11"/>
+      <c r="BZS552" s="11"/>
+      <c r="BZT552" s="11"/>
+      <c r="BZU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="BZV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="BZW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="BZX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="BZY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="BZZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CAA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CAB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CAC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CAD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CAE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CAF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CAG552" s="10"/>
+      <c r="CAH552" s="10"/>
+      <c r="CAI552" s="10"/>
+      <c r="CAJ552" s="10"/>
+      <c r="CAK552" s="10"/>
+      <c r="CAL552" s="10"/>
+      <c r="CAM552" s="10"/>
+      <c r="CAN552" s="10"/>
+      <c r="CAO552" s="10"/>
+      <c r="CAP552" s="10"/>
+      <c r="CAQ552" s="10"/>
+      <c r="CAR552" s="10"/>
+      <c r="CAS552" s="10"/>
+      <c r="CAT552" s="10"/>
+      <c r="CAU552" s="11"/>
+      <c r="CAV552" s="11"/>
+      <c r="CAW552" s="11"/>
+      <c r="CAX552" s="11"/>
+      <c r="CAY552" s="11"/>
+      <c r="CAZ552" s="11"/>
+      <c r="CBA552" s="11"/>
+      <c r="CBB552" s="11"/>
+      <c r="CBC552" s="11"/>
+      <c r="CBD552" s="11"/>
+      <c r="CBE552" s="11"/>
+      <c r="CBF552" s="11"/>
+      <c r="CBG552" s="11"/>
+      <c r="CBH552" s="11"/>
+      <c r="CBI552" s="11"/>
+      <c r="CBJ552" s="11"/>
+      <c r="CBK552" s="11"/>
+      <c r="CBL552" s="11"/>
+      <c r="CBM552" s="11"/>
+      <c r="CBN552" s="11"/>
+      <c r="CBO552" s="11"/>
+      <c r="CBP552" s="11"/>
+      <c r="CBQ552" s="11"/>
+      <c r="CBR552" s="11"/>
+      <c r="CBS552" s="11"/>
+      <c r="CBT552" s="11"/>
+      <c r="CBU552" s="11"/>
+      <c r="CBV552" s="11"/>
+      <c r="CBW552" s="11"/>
+      <c r="CBX552" s="11"/>
+      <c r="CBY552" s="11"/>
+      <c r="CBZ552" s="11"/>
+      <c r="CCA552" s="11"/>
+      <c r="CCB552" s="11"/>
+      <c r="CCC552" s="11"/>
+      <c r="CCD552" s="11"/>
+      <c r="CCE552" s="11"/>
+      <c r="CCF552" s="11"/>
+      <c r="CCG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CCH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CCI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CCJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CCK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CCL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CCM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CCN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CCO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CCP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CCQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CCR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CCS552" s="10"/>
+      <c r="CCT552" s="10"/>
+      <c r="CCU552" s="10"/>
+      <c r="CCV552" s="10"/>
+      <c r="CCW552" s="10"/>
+      <c r="CCX552" s="10"/>
+      <c r="CCY552" s="10"/>
+      <c r="CCZ552" s="10"/>
+      <c r="CDA552" s="10"/>
+      <c r="CDB552" s="10"/>
+      <c r="CDC552" s="10"/>
+      <c r="CDD552" s="10"/>
+      <c r="CDE552" s="10"/>
+      <c r="CDF552" s="10"/>
+      <c r="CDG552" s="11"/>
+      <c r="CDH552" s="11"/>
+      <c r="CDI552" s="11"/>
+      <c r="CDJ552" s="11"/>
+      <c r="CDK552" s="11"/>
+      <c r="CDL552" s="11"/>
+      <c r="CDM552" s="11"/>
+      <c r="CDN552" s="11"/>
+      <c r="CDO552" s="11"/>
+      <c r="CDP552" s="11"/>
+      <c r="CDQ552" s="11"/>
+      <c r="CDR552" s="11"/>
+      <c r="CDS552" s="11"/>
+      <c r="CDT552" s="11"/>
+      <c r="CDU552" s="11"/>
+      <c r="CDV552" s="11"/>
+      <c r="CDW552" s="11"/>
+      <c r="CDX552" s="11"/>
+      <c r="CDY552" s="11"/>
+      <c r="CDZ552" s="11"/>
+      <c r="CEA552" s="11"/>
+      <c r="CEB552" s="11"/>
+      <c r="CEC552" s="11"/>
+      <c r="CED552" s="11"/>
+      <c r="CEE552" s="11"/>
+      <c r="CEF552" s="11"/>
+      <c r="CEG552" s="11"/>
+      <c r="CEH552" s="11"/>
+      <c r="CEI552" s="11"/>
+      <c r="CEJ552" s="11"/>
+      <c r="CEK552" s="11"/>
+      <c r="CEL552" s="11"/>
+      <c r="CEM552" s="11"/>
+      <c r="CEN552" s="11"/>
+      <c r="CEO552" s="11"/>
+      <c r="CEP552" s="11"/>
+      <c r="CEQ552" s="11"/>
+      <c r="CER552" s="11"/>
+      <c r="CES552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CET552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CEU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CEV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CEW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CEX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CEY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CEZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CFA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CFB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CFC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CFD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CFE552" s="10"/>
+      <c r="CFF552" s="10"/>
+      <c r="CFG552" s="10"/>
+      <c r="CFH552" s="10"/>
+      <c r="CFI552" s="10"/>
+      <c r="CFJ552" s="10"/>
+      <c r="CFK552" s="10"/>
+      <c r="CFL552" s="10"/>
+      <c r="CFM552" s="10"/>
+      <c r="CFN552" s="10"/>
+      <c r="CFO552" s="10"/>
+      <c r="CFP552" s="10"/>
+      <c r="CFQ552" s="10"/>
+      <c r="CFR552" s="10"/>
+      <c r="CFS552" s="11"/>
+      <c r="CFT552" s="11"/>
+      <c r="CFU552" s="11"/>
+      <c r="CFV552" s="11"/>
+      <c r="CFW552" s="11"/>
+      <c r="CFX552" s="11"/>
+      <c r="CFY552" s="11"/>
+      <c r="CFZ552" s="11"/>
+      <c r="CGA552" s="11"/>
+      <c r="CGB552" s="11"/>
+      <c r="CGC552" s="11"/>
+      <c r="CGD552" s="11"/>
+      <c r="CGE552" s="11"/>
+      <c r="CGF552" s="11"/>
+      <c r="CGG552" s="11"/>
+      <c r="CGH552" s="11"/>
+      <c r="CGI552" s="11"/>
+      <c r="CGJ552" s="11"/>
+      <c r="CGK552" s="11"/>
+      <c r="CGL552" s="11"/>
+      <c r="CGM552" s="11"/>
+      <c r="CGN552" s="11"/>
+      <c r="CGO552" s="11"/>
+      <c r="CGP552" s="11"/>
+      <c r="CGQ552" s="11"/>
+      <c r="CGR552" s="11"/>
+      <c r="CGS552" s="11"/>
+      <c r="CGT552" s="11"/>
+      <c r="CGU552" s="11"/>
+      <c r="CGV552" s="11"/>
+      <c r="CGW552" s="11"/>
+      <c r="CGX552" s="11"/>
+      <c r="CGY552" s="11"/>
+      <c r="CGZ552" s="11"/>
+      <c r="CHA552" s="11"/>
+      <c r="CHB552" s="11"/>
+      <c r="CHC552" s="11"/>
+      <c r="CHD552" s="11"/>
+      <c r="CHE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CHF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CHG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CHH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CHI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CHJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CHK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CHL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CHM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CHN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CHO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CHP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CHQ552" s="10"/>
+      <c r="CHR552" s="10"/>
+      <c r="CHS552" s="10"/>
+      <c r="CHT552" s="10"/>
+      <c r="CHU552" s="10"/>
+      <c r="CHV552" s="10"/>
+      <c r="CHW552" s="10"/>
+      <c r="CHX552" s="10"/>
+      <c r="CHY552" s="10"/>
+      <c r="CHZ552" s="10"/>
+      <c r="CIA552" s="10"/>
+      <c r="CIB552" s="10"/>
+      <c r="CIC552" s="10"/>
+      <c r="CID552" s="10"/>
+      <c r="CIE552" s="11"/>
+      <c r="CIF552" s="11"/>
+      <c r="CIG552" s="11"/>
+      <c r="CIH552" s="11"/>
+      <c r="CII552" s="11"/>
+      <c r="CIJ552" s="11"/>
+      <c r="CIK552" s="11"/>
+      <c r="CIL552" s="11"/>
+      <c r="CIM552" s="11"/>
+      <c r="CIN552" s="11"/>
+      <c r="CIO552" s="11"/>
+      <c r="CIP552" s="11"/>
+      <c r="CIQ552" s="11"/>
+      <c r="CIR552" s="11"/>
+      <c r="CIS552" s="11"/>
+      <c r="CIT552" s="11"/>
+      <c r="CIU552" s="11"/>
+      <c r="CIV552" s="11"/>
+      <c r="CIW552" s="11"/>
+      <c r="CIX552" s="11"/>
+      <c r="CIY552" s="11"/>
+      <c r="CIZ552" s="11"/>
+      <c r="CJA552" s="11"/>
+      <c r="CJB552" s="11"/>
+      <c r="CJC552" s="11"/>
+      <c r="CJD552" s="11"/>
+      <c r="CJE552" s="11"/>
+      <c r="CJF552" s="11"/>
+      <c r="CJG552" s="11"/>
+      <c r="CJH552" s="11"/>
+      <c r="CJI552" s="11"/>
+      <c r="CJJ552" s="11"/>
+      <c r="CJK552" s="11"/>
+      <c r="CJL552" s="11"/>
+      <c r="CJM552" s="11"/>
+      <c r="CJN552" s="11"/>
+      <c r="CJO552" s="11"/>
+      <c r="CJP552" s="11"/>
+      <c r="CJQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CJR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CJS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CJT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CJU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CJV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CJW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CJX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CJY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CJZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CKA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CKB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CKC552" s="10"/>
+      <c r="CKD552" s="10"/>
+      <c r="CKE552" s="10"/>
+      <c r="CKF552" s="10"/>
+      <c r="CKG552" s="10"/>
+      <c r="CKH552" s="10"/>
+      <c r="CKI552" s="10"/>
+      <c r="CKJ552" s="10"/>
+      <c r="CKK552" s="10"/>
+      <c r="CKL552" s="10"/>
+      <c r="CKM552" s="10"/>
+      <c r="CKN552" s="10"/>
+      <c r="CKO552" s="10"/>
+      <c r="CKP552" s="10"/>
+      <c r="CKQ552" s="11"/>
+      <c r="CKR552" s="11"/>
+      <c r="CKS552" s="11"/>
+      <c r="CKT552" s="11"/>
+      <c r="CKU552" s="11"/>
+      <c r="CKV552" s="11"/>
+      <c r="CKW552" s="11"/>
+      <c r="CKX552" s="11"/>
+      <c r="CKY552" s="11"/>
+      <c r="CKZ552" s="11"/>
+      <c r="CLA552" s="11"/>
+      <c r="CLB552" s="11"/>
+      <c r="CLC552" s="11"/>
+      <c r="CLD552" s="11"/>
+      <c r="CLE552" s="11"/>
+      <c r="CLF552" s="11"/>
+      <c r="CLG552" s="11"/>
+      <c r="CLH552" s="11"/>
+      <c r="CLI552" s="11"/>
+      <c r="CLJ552" s="11"/>
+      <c r="CLK552" s="11"/>
+      <c r="CLL552" s="11"/>
+      <c r="CLM552" s="11"/>
+      <c r="CLN552" s="11"/>
+      <c r="CLO552" s="11"/>
+      <c r="CLP552" s="11"/>
+      <c r="CLQ552" s="11"/>
+      <c r="CLR552" s="11"/>
+      <c r="CLS552" s="11"/>
+      <c r="CLT552" s="11"/>
+      <c r="CLU552" s="11"/>
+      <c r="CLV552" s="11"/>
+      <c r="CLW552" s="11"/>
+      <c r="CLX552" s="11"/>
+      <c r="CLY552" s="11"/>
+      <c r="CLZ552" s="11"/>
+      <c r="CMA552" s="11"/>
+      <c r="CMB552" s="11"/>
+      <c r="CMC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CMD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CME552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CMF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CMG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CMH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CMI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CMJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CMK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CML552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CMM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CMN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CMO552" s="10"/>
+      <c r="CMP552" s="10"/>
+      <c r="CMQ552" s="10"/>
+      <c r="CMR552" s="10"/>
+      <c r="CMS552" s="10"/>
+      <c r="CMT552" s="10"/>
+      <c r="CMU552" s="10"/>
+      <c r="CMV552" s="10"/>
+      <c r="CMW552" s="10"/>
+      <c r="CMX552" s="10"/>
+      <c r="CMY552" s="10"/>
+      <c r="CMZ552" s="10"/>
+      <c r="CNA552" s="10"/>
+      <c r="CNB552" s="10"/>
+      <c r="CNC552" s="11"/>
+      <c r="CND552" s="11"/>
+      <c r="CNE552" s="11"/>
+      <c r="CNF552" s="11"/>
+      <c r="CNG552" s="11"/>
+      <c r="CNH552" s="11"/>
+      <c r="CNI552" s="11"/>
+      <c r="CNJ552" s="11"/>
+      <c r="CNK552" s="11"/>
+      <c r="CNL552" s="11"/>
+      <c r="CNM552" s="11"/>
+      <c r="CNN552" s="11"/>
+      <c r="CNO552" s="11"/>
+      <c r="CNP552" s="11"/>
+      <c r="CNQ552" s="11"/>
+      <c r="CNR552" s="11"/>
+      <c r="CNS552" s="11"/>
+      <c r="CNT552" s="11"/>
+      <c r="CNU552" s="11"/>
+      <c r="CNV552" s="11"/>
+      <c r="CNW552" s="11"/>
+      <c r="CNX552" s="11"/>
+      <c r="CNY552" s="11"/>
+      <c r="CNZ552" s="11"/>
+      <c r="COA552" s="11"/>
+      <c r="COB552" s="11"/>
+      <c r="COC552" s="11"/>
+      <c r="COD552" s="11"/>
+      <c r="COE552" s="11"/>
+      <c r="COF552" s="11"/>
+      <c r="COG552" s="11"/>
+      <c r="COH552" s="11"/>
+      <c r="COI552" s="11"/>
+      <c r="COJ552" s="11"/>
+      <c r="COK552" s="11"/>
+      <c r="COL552" s="11"/>
+      <c r="COM552" s="11"/>
+      <c r="CON552" s="11"/>
+      <c r="COO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="COP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="COQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="COR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="COS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="COT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="COU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="COV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="COW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="COX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="COY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="COZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CPA552" s="10"/>
+      <c r="CPB552" s="10"/>
+      <c r="CPC552" s="10"/>
+      <c r="CPD552" s="10"/>
+      <c r="CPE552" s="10"/>
+      <c r="CPF552" s="10"/>
+      <c r="CPG552" s="10"/>
+      <c r="CPH552" s="10"/>
+      <c r="CPI552" s="10"/>
+      <c r="CPJ552" s="10"/>
+      <c r="CPK552" s="10"/>
+      <c r="CPL552" s="10"/>
+      <c r="CPM552" s="10"/>
+      <c r="CPN552" s="10"/>
+      <c r="CPO552" s="11"/>
+      <c r="CPP552" s="11"/>
+      <c r="CPQ552" s="11"/>
+      <c r="CPR552" s="11"/>
+      <c r="CPS552" s="11"/>
+      <c r="CPT552" s="11"/>
+      <c r="CPU552" s="11"/>
+      <c r="CPV552" s="11"/>
+      <c r="CPW552" s="11"/>
+      <c r="CPX552" s="11"/>
+      <c r="CPY552" s="11"/>
+      <c r="CPZ552" s="11"/>
+      <c r="CQA552" s="11"/>
+      <c r="CQB552" s="11"/>
+      <c r="CQC552" s="11"/>
+      <c r="CQD552" s="11"/>
+      <c r="CQE552" s="11"/>
+      <c r="CQF552" s="11"/>
+      <c r="CQG552" s="11"/>
+      <c r="CQH552" s="11"/>
+      <c r="CQI552" s="11"/>
+      <c r="CQJ552" s="11"/>
+      <c r="CQK552" s="11"/>
+      <c r="CQL552" s="11"/>
+      <c r="CQM552" s="11"/>
+      <c r="CQN552" s="11"/>
+      <c r="CQO552" s="11"/>
+      <c r="CQP552" s="11"/>
+      <c r="CQQ552" s="11"/>
+      <c r="CQR552" s="11"/>
+      <c r="CQS552" s="11"/>
+      <c r="CQT552" s="11"/>
+      <c r="CQU552" s="11"/>
+      <c r="CQV552" s="11"/>
+      <c r="CQW552" s="11"/>
+      <c r="CQX552" s="11"/>
+      <c r="CQY552" s="11"/>
+      <c r="CQZ552" s="11"/>
+      <c r="CRA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CRB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CRC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CRD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CRE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CRF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CRG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CRH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CRI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CRJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CRK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CRL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CRM552" s="10"/>
+      <c r="CRN552" s="10"/>
+      <c r="CRO552" s="10"/>
+      <c r="CRP552" s="10"/>
+      <c r="CRQ552" s="10"/>
+      <c r="CRR552" s="10"/>
+      <c r="CRS552" s="10"/>
+      <c r="CRT552" s="10"/>
+      <c r="CRU552" s="10"/>
+      <c r="CRV552" s="10"/>
+      <c r="CRW552" s="10"/>
+      <c r="CRX552" s="10"/>
+      <c r="CRY552" s="10"/>
+      <c r="CRZ552" s="10"/>
+      <c r="CSA552" s="11"/>
+      <c r="CSB552" s="11"/>
+      <c r="CSC552" s="11"/>
+      <c r="CSD552" s="11"/>
+      <c r="CSE552" s="11"/>
+      <c r="CSF552" s="11"/>
+      <c r="CSG552" s="11"/>
+      <c r="CSH552" s="11"/>
+      <c r="CSI552" s="11"/>
+      <c r="CSJ552" s="11"/>
+      <c r="CSK552" s="11"/>
+      <c r="CSL552" s="11"/>
+      <c r="CSM552" s="11"/>
+      <c r="CSN552" s="11"/>
+      <c r="CSO552" s="11"/>
+      <c r="CSP552" s="11"/>
+      <c r="CSQ552" s="11"/>
+      <c r="CSR552" s="11"/>
+      <c r="CSS552" s="11"/>
+      <c r="CST552" s="11"/>
+      <c r="CSU552" s="11"/>
+      <c r="CSV552" s="11"/>
+      <c r="CSW552" s="11"/>
+      <c r="CSX552" s="11"/>
+      <c r="CSY552" s="11"/>
+      <c r="CSZ552" s="11"/>
+      <c r="CTA552" s="11"/>
+      <c r="CTB552" s="11"/>
+      <c r="CTC552" s="11"/>
+      <c r="CTD552" s="11"/>
+      <c r="CTE552" s="11"/>
+      <c r="CTF552" s="11"/>
+      <c r="CTG552" s="11"/>
+      <c r="CTH552" s="11"/>
+      <c r="CTI552" s="11"/>
+      <c r="CTJ552" s="11"/>
+      <c r="CTK552" s="11"/>
+      <c r="CTL552" s="11"/>
+      <c r="CTM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CTN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CTO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CTP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CTQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CTR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CTS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CTT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CTU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CTV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CTW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CTX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CTY552" s="10"/>
+      <c r="CTZ552" s="10"/>
+      <c r="CUA552" s="10"/>
+      <c r="CUB552" s="10"/>
+      <c r="CUC552" s="10"/>
+      <c r="CUD552" s="10"/>
+      <c r="CUE552" s="10"/>
+      <c r="CUF552" s="10"/>
+      <c r="CUG552" s="10"/>
+      <c r="CUH552" s="10"/>
+      <c r="CUI552" s="10"/>
+      <c r="CUJ552" s="10"/>
+      <c r="CUK552" s="10"/>
+      <c r="CUL552" s="10"/>
+      <c r="CUM552" s="11"/>
+      <c r="CUN552" s="11"/>
+      <c r="CUO552" s="11"/>
+      <c r="CUP552" s="11"/>
+      <c r="CUQ552" s="11"/>
+      <c r="CUR552" s="11"/>
+      <c r="CUS552" s="11"/>
+      <c r="CUT552" s="11"/>
+      <c r="CUU552" s="11"/>
+      <c r="CUV552" s="11"/>
+      <c r="CUW552" s="11"/>
+      <c r="CUX552" s="11"/>
+      <c r="CUY552" s="11"/>
+      <c r="CUZ552" s="11"/>
+      <c r="CVA552" s="11"/>
+      <c r="CVB552" s="11"/>
+      <c r="CVC552" s="11"/>
+      <c r="CVD552" s="11"/>
+      <c r="CVE552" s="11"/>
+      <c r="CVF552" s="11"/>
+      <c r="CVG552" s="11"/>
+      <c r="CVH552" s="11"/>
+      <c r="CVI552" s="11"/>
+      <c r="CVJ552" s="11"/>
+      <c r="CVK552" s="11"/>
+      <c r="CVL552" s="11"/>
+      <c r="CVM552" s="11"/>
+      <c r="CVN552" s="11"/>
+      <c r="CVO552" s="11"/>
+      <c r="CVP552" s="11"/>
+      <c r="CVQ552" s="11"/>
+      <c r="CVR552" s="11"/>
+      <c r="CVS552" s="11"/>
+      <c r="CVT552" s="11"/>
+      <c r="CVU552" s="11"/>
+      <c r="CVV552" s="11"/>
+      <c r="CVW552" s="11"/>
+      <c r="CVX552" s="11"/>
+      <c r="CVY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CVZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CWA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CWB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CWC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CWD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CWE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CWF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CWG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CWH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CWI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CWJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CWK552" s="10"/>
+      <c r="CWL552" s="10"/>
+      <c r="CWM552" s="10"/>
+      <c r="CWN552" s="10"/>
+      <c r="CWO552" s="10"/>
+      <c r="CWP552" s="10"/>
+      <c r="CWQ552" s="10"/>
+      <c r="CWR552" s="10"/>
+      <c r="CWS552" s="10"/>
+      <c r="CWT552" s="10"/>
+      <c r="CWU552" s="10"/>
+      <c r="CWV552" s="10"/>
+      <c r="CWW552" s="10"/>
+      <c r="CWX552" s="10"/>
+      <c r="CWY552" s="11"/>
+      <c r="CWZ552" s="11"/>
+      <c r="CXA552" s="11"/>
+      <c r="CXB552" s="11"/>
+      <c r="CXC552" s="11"/>
+      <c r="CXD552" s="11"/>
+      <c r="CXE552" s="11"/>
+      <c r="CXF552" s="11"/>
+      <c r="CXG552" s="11"/>
+      <c r="CXH552" s="11"/>
+      <c r="CXI552" s="11"/>
+      <c r="CXJ552" s="11"/>
+      <c r="CXK552" s="11"/>
+      <c r="CXL552" s="11"/>
+      <c r="CXM552" s="11"/>
+      <c r="CXN552" s="11"/>
+      <c r="CXO552" s="11"/>
+      <c r="CXP552" s="11"/>
+      <c r="CXQ552" s="11"/>
+      <c r="CXR552" s="11"/>
+      <c r="CXS552" s="11"/>
+      <c r="CXT552" s="11"/>
+      <c r="CXU552" s="11"/>
+      <c r="CXV552" s="11"/>
+      <c r="CXW552" s="11"/>
+      <c r="CXX552" s="11"/>
+      <c r="CXY552" s="11"/>
+      <c r="CXZ552" s="11"/>
+      <c r="CYA552" s="11"/>
+      <c r="CYB552" s="11"/>
+      <c r="CYC552" s="11"/>
+      <c r="CYD552" s="11"/>
+      <c r="CYE552" s="11"/>
+      <c r="CYF552" s="11"/>
+      <c r="CYG552" s="11"/>
+      <c r="CYH552" s="11"/>
+      <c r="CYI552" s="11"/>
+      <c r="CYJ552" s="11"/>
+      <c r="CYK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="CYL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="CYM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="CYN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="CYO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="CYP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="CYQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="CYR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="CYS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="CYT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="CYU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="CYV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="CYW552" s="10"/>
+      <c r="CYX552" s="10"/>
+      <c r="CYY552" s="10"/>
+      <c r="CYZ552" s="10"/>
+      <c r="CZA552" s="10"/>
+      <c r="CZB552" s="10"/>
+      <c r="CZC552" s="10"/>
+      <c r="CZD552" s="10"/>
+      <c r="CZE552" s="10"/>
+      <c r="CZF552" s="10"/>
+      <c r="CZG552" s="10"/>
+      <c r="CZH552" s="10"/>
+      <c r="CZI552" s="10"/>
+      <c r="CZJ552" s="10"/>
+      <c r="CZK552" s="11"/>
+      <c r="CZL552" s="11"/>
+      <c r="CZM552" s="11"/>
+      <c r="CZN552" s="11"/>
+      <c r="CZO552" s="11"/>
+      <c r="CZP552" s="11"/>
+      <c r="CZQ552" s="11"/>
+      <c r="CZR552" s="11"/>
+      <c r="CZS552" s="11"/>
+      <c r="CZT552" s="11"/>
+      <c r="CZU552" s="11"/>
+      <c r="CZV552" s="11"/>
+      <c r="CZW552" s="11"/>
+      <c r="CZX552" s="11"/>
+      <c r="CZY552" s="11"/>
+      <c r="CZZ552" s="11"/>
+      <c r="DAA552" s="11"/>
+      <c r="DAB552" s="11"/>
+      <c r="DAC552" s="11"/>
+      <c r="DAD552" s="11"/>
+      <c r="DAE552" s="11"/>
+      <c r="DAF552" s="11"/>
+      <c r="DAG552" s="11"/>
+      <c r="DAH552" s="11"/>
+      <c r="DAI552" s="11"/>
+      <c r="DAJ552" s="11"/>
+      <c r="DAK552" s="11"/>
+      <c r="DAL552" s="11"/>
+      <c r="DAM552" s="11"/>
+      <c r="DAN552" s="11"/>
+      <c r="DAO552" s="11"/>
+      <c r="DAP552" s="11"/>
+      <c r="DAQ552" s="11"/>
+      <c r="DAR552" s="11"/>
+      <c r="DAS552" s="11"/>
+      <c r="DAT552" s="11"/>
+      <c r="DAU552" s="11"/>
+      <c r="DAV552" s="11"/>
+      <c r="DAW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DAX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DAY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DAZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DBA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DBB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DBC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DBD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DBE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DBF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DBG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DBH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DBI552" s="10"/>
+      <c r="DBJ552" s="10"/>
+      <c r="DBK552" s="10"/>
+      <c r="DBL552" s="10"/>
+      <c r="DBM552" s="10"/>
+      <c r="DBN552" s="10"/>
+      <c r="DBO552" s="10"/>
+      <c r="DBP552" s="10"/>
+      <c r="DBQ552" s="10"/>
+      <c r="DBR552" s="10"/>
+      <c r="DBS552" s="10"/>
+      <c r="DBT552" s="10"/>
+      <c r="DBU552" s="10"/>
+      <c r="DBV552" s="10"/>
+      <c r="DBW552" s="11"/>
+      <c r="DBX552" s="11"/>
+      <c r="DBY552" s="11"/>
+      <c r="DBZ552" s="11"/>
+      <c r="DCA552" s="11"/>
+      <c r="DCB552" s="11"/>
+      <c r="DCC552" s="11"/>
+      <c r="DCD552" s="11"/>
+      <c r="DCE552" s="11"/>
+      <c r="DCF552" s="11"/>
+      <c r="DCG552" s="11"/>
+      <c r="DCH552" s="11"/>
+      <c r="DCI552" s="11"/>
+      <c r="DCJ552" s="11"/>
+      <c r="DCK552" s="11"/>
+      <c r="DCL552" s="11"/>
+      <c r="DCM552" s="11"/>
+      <c r="DCN552" s="11"/>
+      <c r="DCO552" s="11"/>
+      <c r="DCP552" s="11"/>
+      <c r="DCQ552" s="11"/>
+      <c r="DCR552" s="11"/>
+      <c r="DCS552" s="11"/>
+      <c r="DCT552" s="11"/>
+      <c r="DCU552" s="11"/>
+      <c r="DCV552" s="11"/>
+      <c r="DCW552" s="11"/>
+      <c r="DCX552" s="11"/>
+      <c r="DCY552" s="11"/>
+      <c r="DCZ552" s="11"/>
+      <c r="DDA552" s="11"/>
+      <c r="DDB552" s="11"/>
+      <c r="DDC552" s="11"/>
+      <c r="DDD552" s="11"/>
+      <c r="DDE552" s="11"/>
+      <c r="DDF552" s="11"/>
+      <c r="DDG552" s="11"/>
+      <c r="DDH552" s="11"/>
+      <c r="DDI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DDJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DDK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DDL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DDM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DDN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DDO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DDP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DDQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DDR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DDS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DDT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DDU552" s="10"/>
+      <c r="DDV552" s="10"/>
+      <c r="DDW552" s="10"/>
+      <c r="DDX552" s="10"/>
+      <c r="DDY552" s="10"/>
+      <c r="DDZ552" s="10"/>
+      <c r="DEA552" s="10"/>
+      <c r="DEB552" s="10"/>
+      <c r="DEC552" s="10"/>
+      <c r="DED552" s="10"/>
+      <c r="DEE552" s="10"/>
+      <c r="DEF552" s="10"/>
+      <c r="DEG552" s="10"/>
+      <c r="DEH552" s="10"/>
+      <c r="DEI552" s="11"/>
+      <c r="DEJ552" s="11"/>
+      <c r="DEK552" s="11"/>
+      <c r="DEL552" s="11"/>
+      <c r="DEM552" s="11"/>
+      <c r="DEN552" s="11"/>
+      <c r="DEO552" s="11"/>
+      <c r="DEP552" s="11"/>
+      <c r="DEQ552" s="11"/>
+      <c r="DER552" s="11"/>
+      <c r="DES552" s="11"/>
+      <c r="DET552" s="11"/>
+      <c r="DEU552" s="11"/>
+      <c r="DEV552" s="11"/>
+      <c r="DEW552" s="11"/>
+      <c r="DEX552" s="11"/>
+      <c r="DEY552" s="11"/>
+      <c r="DEZ552" s="11"/>
+      <c r="DFA552" s="11"/>
+      <c r="DFB552" s="11"/>
+      <c r="DFC552" s="11"/>
+      <c r="DFD552" s="11"/>
+      <c r="DFE552" s="11"/>
+      <c r="DFF552" s="11"/>
+      <c r="DFG552" s="11"/>
+      <c r="DFH552" s="11"/>
+      <c r="DFI552" s="11"/>
+      <c r="DFJ552" s="11"/>
+      <c r="DFK552" s="11"/>
+      <c r="DFL552" s="11"/>
+      <c r="DFM552" s="11"/>
+      <c r="DFN552" s="11"/>
+      <c r="DFO552" s="11"/>
+      <c r="DFP552" s="11"/>
+      <c r="DFQ552" s="11"/>
+      <c r="DFR552" s="11"/>
+      <c r="DFS552" s="11"/>
+      <c r="DFT552" s="11"/>
+      <c r="DFU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DFV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DFW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DFX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DFY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DFZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DGA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DGB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DGC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DGD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DGE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DGF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DGG552" s="10"/>
+      <c r="DGH552" s="10"/>
+      <c r="DGI552" s="10"/>
+      <c r="DGJ552" s="10"/>
+      <c r="DGK552" s="10"/>
+      <c r="DGL552" s="10"/>
+      <c r="DGM552" s="10"/>
+      <c r="DGN552" s="10"/>
+      <c r="DGO552" s="10"/>
+      <c r="DGP552" s="10"/>
+      <c r="DGQ552" s="10"/>
+      <c r="DGR552" s="10"/>
+      <c r="DGS552" s="10"/>
+      <c r="DGT552" s="10"/>
+      <c r="DGU552" s="11"/>
+      <c r="DGV552" s="11"/>
+      <c r="DGW552" s="11"/>
+      <c r="DGX552" s="11"/>
+      <c r="DGY552" s="11"/>
+      <c r="DGZ552" s="11"/>
+      <c r="DHA552" s="11"/>
+      <c r="DHB552" s="11"/>
+      <c r="DHC552" s="11"/>
+      <c r="DHD552" s="11"/>
+      <c r="DHE552" s="11"/>
+      <c r="DHF552" s="11"/>
+      <c r="DHG552" s="11"/>
+      <c r="DHH552" s="11"/>
+      <c r="DHI552" s="11"/>
+      <c r="DHJ552" s="11"/>
+      <c r="DHK552" s="11"/>
+      <c r="DHL552" s="11"/>
+      <c r="DHM552" s="11"/>
+      <c r="DHN552" s="11"/>
+      <c r="DHO552" s="11"/>
+      <c r="DHP552" s="11"/>
+      <c r="DHQ552" s="11"/>
+      <c r="DHR552" s="11"/>
+      <c r="DHS552" s="11"/>
+      <c r="DHT552" s="11"/>
+      <c r="DHU552" s="11"/>
+      <c r="DHV552" s="11"/>
+      <c r="DHW552" s="11"/>
+      <c r="DHX552" s="11"/>
+      <c r="DHY552" s="11"/>
+      <c r="DHZ552" s="11"/>
+      <c r="DIA552" s="11"/>
+      <c r="DIB552" s="11"/>
+      <c r="DIC552" s="11"/>
+      <c r="DID552" s="11"/>
+      <c r="DIE552" s="11"/>
+      <c r="DIF552" s="11"/>
+      <c r="DIG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DIH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DII552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DIJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DIK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DIL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DIM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DIN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DIO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DIP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DIQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DIR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DIS552" s="10"/>
+      <c r="DIT552" s="10"/>
+      <c r="DIU552" s="10"/>
+      <c r="DIV552" s="10"/>
+      <c r="DIW552" s="10"/>
+      <c r="DIX552" s="10"/>
+      <c r="DIY552" s="10"/>
+      <c r="DIZ552" s="10"/>
+      <c r="DJA552" s="10"/>
+      <c r="DJB552" s="10"/>
+      <c r="DJC552" s="10"/>
+      <c r="DJD552" s="10"/>
+      <c r="DJE552" s="10"/>
+      <c r="DJF552" s="10"/>
+      <c r="DJG552" s="11"/>
+      <c r="DJH552" s="11"/>
+      <c r="DJI552" s="11"/>
+      <c r="DJJ552" s="11"/>
+      <c r="DJK552" s="11"/>
+      <c r="DJL552" s="11"/>
+      <c r="DJM552" s="11"/>
+      <c r="DJN552" s="11"/>
+      <c r="DJO552" s="11"/>
+      <c r="DJP552" s="11"/>
+      <c r="DJQ552" s="11"/>
+      <c r="DJR552" s="11"/>
+      <c r="DJS552" s="11"/>
+      <c r="DJT552" s="11"/>
+      <c r="DJU552" s="11"/>
+      <c r="DJV552" s="11"/>
+      <c r="DJW552" s="11"/>
+      <c r="DJX552" s="11"/>
+      <c r="DJY552" s="11"/>
+      <c r="DJZ552" s="11"/>
+      <c r="DKA552" s="11"/>
+      <c r="DKB552" s="11"/>
+      <c r="DKC552" s="11"/>
+      <c r="DKD552" s="11"/>
+      <c r="DKE552" s="11"/>
+      <c r="DKF552" s="11"/>
+      <c r="DKG552" s="11"/>
+      <c r="DKH552" s="11"/>
+      <c r="DKI552" s="11"/>
+      <c r="DKJ552" s="11"/>
+      <c r="DKK552" s="11"/>
+      <c r="DKL552" s="11"/>
+      <c r="DKM552" s="11"/>
+      <c r="DKN552" s="11"/>
+      <c r="DKO552" s="11"/>
+      <c r="DKP552" s="11"/>
+      <c r="DKQ552" s="11"/>
+      <c r="DKR552" s="11"/>
+      <c r="DKS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DKT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DKU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DKV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DKW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DKX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DKY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DKZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DLA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DLB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DLC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DLD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DLE552" s="10"/>
+      <c r="DLF552" s="10"/>
+      <c r="DLG552" s="10"/>
+      <c r="DLH552" s="10"/>
+      <c r="DLI552" s="10"/>
+      <c r="DLJ552" s="10"/>
+      <c r="DLK552" s="10"/>
+      <c r="DLL552" s="10"/>
+      <c r="DLM552" s="10"/>
+      <c r="DLN552" s="10"/>
+      <c r="DLO552" s="10"/>
+      <c r="DLP552" s="10"/>
+      <c r="DLQ552" s="10"/>
+      <c r="DLR552" s="10"/>
+      <c r="DLS552" s="11"/>
+      <c r="DLT552" s="11"/>
+      <c r="DLU552" s="11"/>
+      <c r="DLV552" s="11"/>
+      <c r="DLW552" s="11"/>
+      <c r="DLX552" s="11"/>
+      <c r="DLY552" s="11"/>
+      <c r="DLZ552" s="11"/>
+      <c r="DMA552" s="11"/>
+      <c r="DMB552" s="11"/>
+      <c r="DMC552" s="11"/>
+      <c r="DMD552" s="11"/>
+      <c r="DME552" s="11"/>
+      <c r="DMF552" s="11"/>
+      <c r="DMG552" s="11"/>
+      <c r="DMH552" s="11"/>
+      <c r="DMI552" s="11"/>
+      <c r="DMJ552" s="11"/>
+      <c r="DMK552" s="11"/>
+      <c r="DML552" s="11"/>
+      <c r="DMM552" s="11"/>
+      <c r="DMN552" s="11"/>
+      <c r="DMO552" s="11"/>
+      <c r="DMP552" s="11"/>
+      <c r="DMQ552" s="11"/>
+      <c r="DMR552" s="11"/>
+      <c r="DMS552" s="11"/>
+      <c r="DMT552" s="11"/>
+      <c r="DMU552" s="11"/>
+      <c r="DMV552" s="11"/>
+      <c r="DMW552" s="11"/>
+      <c r="DMX552" s="11"/>
+      <c r="DMY552" s="11"/>
+      <c r="DMZ552" s="11"/>
+      <c r="DNA552" s="11"/>
+      <c r="DNB552" s="11"/>
+      <c r="DNC552" s="11"/>
+      <c r="DND552" s="11"/>
+      <c r="DNE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DNF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DNG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DNH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DNI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DNJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DNK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DNL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DNM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DNN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DNO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DNP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DNQ552" s="10"/>
+      <c r="DNR552" s="10"/>
+      <c r="DNS552" s="10"/>
+      <c r="DNT552" s="10"/>
+      <c r="DNU552" s="10"/>
+      <c r="DNV552" s="10"/>
+      <c r="DNW552" s="10"/>
+      <c r="DNX552" s="10"/>
+      <c r="DNY552" s="10"/>
+      <c r="DNZ552" s="10"/>
+      <c r="DOA552" s="10"/>
+      <c r="DOB552" s="10"/>
+      <c r="DOC552" s="10"/>
+      <c r="DOD552" s="10"/>
+      <c r="DOE552" s="11"/>
+      <c r="DOF552" s="11"/>
+      <c r="DOG552" s="11"/>
+      <c r="DOH552" s="11"/>
+      <c r="DOI552" s="11"/>
+      <c r="DOJ552" s="11"/>
+      <c r="DOK552" s="11"/>
+      <c r="DOL552" s="11"/>
+      <c r="DOM552" s="11"/>
+      <c r="DON552" s="11"/>
+      <c r="DOO552" s="11"/>
+      <c r="DOP552" s="11"/>
+      <c r="DOQ552" s="11"/>
+      <c r="DOR552" s="11"/>
+      <c r="DOS552" s="11"/>
+      <c r="DOT552" s="11"/>
+      <c r="DOU552" s="11"/>
+      <c r="DOV552" s="11"/>
+      <c r="DOW552" s="11"/>
+      <c r="DOX552" s="11"/>
+      <c r="DOY552" s="11"/>
+      <c r="DOZ552" s="11"/>
+      <c r="DPA552" s="11"/>
+      <c r="DPB552" s="11"/>
+      <c r="DPC552" s="11"/>
+      <c r="DPD552" s="11"/>
+      <c r="DPE552" s="11"/>
+      <c r="DPF552" s="11"/>
+      <c r="DPG552" s="11"/>
+      <c r="DPH552" s="11"/>
+      <c r="DPI552" s="11"/>
+      <c r="DPJ552" s="11"/>
+      <c r="DPK552" s="11"/>
+      <c r="DPL552" s="11"/>
+      <c r="DPM552" s="11"/>
+      <c r="DPN552" s="11"/>
+      <c r="DPO552" s="11"/>
+      <c r="DPP552" s="11"/>
+      <c r="DPQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DPR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DPS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DPT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DPU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DPV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DPW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DPX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DPY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DPZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DQA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DQB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DQC552" s="10"/>
+      <c r="DQD552" s="10"/>
+      <c r="DQE552" s="10"/>
+      <c r="DQF552" s="10"/>
+      <c r="DQG552" s="10"/>
+      <c r="DQH552" s="10"/>
+      <c r="DQI552" s="10"/>
+      <c r="DQJ552" s="10"/>
+      <c r="DQK552" s="10"/>
+      <c r="DQL552" s="10"/>
+      <c r="DQM552" s="10"/>
+      <c r="DQN552" s="10"/>
+      <c r="DQO552" s="10"/>
+      <c r="DQP552" s="10"/>
+      <c r="DQQ552" s="11"/>
+      <c r="DQR552" s="11"/>
+      <c r="DQS552" s="11"/>
+      <c r="DQT552" s="11"/>
+      <c r="DQU552" s="11"/>
+      <c r="DQV552" s="11"/>
+      <c r="DQW552" s="11"/>
+      <c r="DQX552" s="11"/>
+      <c r="DQY552" s="11"/>
+      <c r="DQZ552" s="11"/>
+      <c r="DRA552" s="11"/>
+      <c r="DRB552" s="11"/>
+      <c r="DRC552" s="11"/>
+      <c r="DRD552" s="11"/>
+      <c r="DRE552" s="11"/>
+      <c r="DRF552" s="11"/>
+      <c r="DRG552" s="11"/>
+      <c r="DRH552" s="11"/>
+      <c r="DRI552" s="11"/>
+      <c r="DRJ552" s="11"/>
+      <c r="DRK552" s="11"/>
+      <c r="DRL552" s="11"/>
+      <c r="DRM552" s="11"/>
+      <c r="DRN552" s="11"/>
+      <c r="DRO552" s="11"/>
+      <c r="DRP552" s="11"/>
+      <c r="DRQ552" s="11"/>
+      <c r="DRR552" s="11"/>
+      <c r="DRS552" s="11"/>
+      <c r="DRT552" s="11"/>
+      <c r="DRU552" s="11"/>
+      <c r="DRV552" s="11"/>
+      <c r="DRW552" s="11"/>
+      <c r="DRX552" s="11"/>
+      <c r="DRY552" s="11"/>
+      <c r="DRZ552" s="11"/>
+      <c r="DSA552" s="11"/>
+      <c r="DSB552" s="11"/>
+      <c r="DSC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DSD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DSE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DSF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DSG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DSH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DSI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DSJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DSK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DSL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DSM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DSN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DSO552" s="10"/>
+      <c r="DSP552" s="10"/>
+      <c r="DSQ552" s="10"/>
+      <c r="DSR552" s="10"/>
+      <c r="DSS552" s="10"/>
+      <c r="DST552" s="10"/>
+      <c r="DSU552" s="10"/>
+      <c r="DSV552" s="10"/>
+      <c r="DSW552" s="10"/>
+      <c r="DSX552" s="10"/>
+      <c r="DSY552" s="10"/>
+      <c r="DSZ552" s="10"/>
+      <c r="DTA552" s="10"/>
+      <c r="DTB552" s="10"/>
+      <c r="DTC552" s="11"/>
+      <c r="DTD552" s="11"/>
+      <c r="DTE552" s="11"/>
+      <c r="DTF552" s="11"/>
+      <c r="DTG552" s="11"/>
+      <c r="DTH552" s="11"/>
+      <c r="DTI552" s="11"/>
+      <c r="DTJ552" s="11"/>
+      <c r="DTK552" s="11"/>
+      <c r="DTL552" s="11"/>
+      <c r="DTM552" s="11"/>
+      <c r="DTN552" s="11"/>
+      <c r="DTO552" s="11"/>
+      <c r="DTP552" s="11"/>
+      <c r="DTQ552" s="11"/>
+      <c r="DTR552" s="11"/>
+      <c r="DTS552" s="11"/>
+      <c r="DTT552" s="11"/>
+      <c r="DTU552" s="11"/>
+      <c r="DTV552" s="11"/>
+      <c r="DTW552" s="11"/>
+      <c r="DTX552" s="11"/>
+      <c r="DTY552" s="11"/>
+      <c r="DTZ552" s="11"/>
+      <c r="DUA552" s="11"/>
+      <c r="DUB552" s="11"/>
+      <c r="DUC552" s="11"/>
+      <c r="DUD552" s="11"/>
+      <c r="DUE552" s="11"/>
+      <c r="DUF552" s="11"/>
+      <c r="DUG552" s="11"/>
+      <c r="DUH552" s="11"/>
+      <c r="DUI552" s="11"/>
+      <c r="DUJ552" s="11"/>
+      <c r="DUK552" s="11"/>
+      <c r="DUL552" s="11"/>
+      <c r="DUM552" s="11"/>
+      <c r="DUN552" s="11"/>
+      <c r="DUO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DUP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DUQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DUR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DUS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DUT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DUU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DUV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DUW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DUX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DUY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DUZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DVA552" s="10"/>
+      <c r="DVB552" s="10"/>
+      <c r="DVC552" s="10"/>
+      <c r="DVD552" s="10"/>
+      <c r="DVE552" s="10"/>
+      <c r="DVF552" s="10"/>
+      <c r="DVG552" s="10"/>
+      <c r="DVH552" s="10"/>
+      <c r="DVI552" s="10"/>
+      <c r="DVJ552" s="10"/>
+      <c r="DVK552" s="10"/>
+      <c r="DVL552" s="10"/>
+      <c r="DVM552" s="10"/>
+      <c r="DVN552" s="10"/>
+      <c r="DVO552" s="11"/>
+      <c r="DVP552" s="11"/>
+      <c r="DVQ552" s="11"/>
+      <c r="DVR552" s="11"/>
+      <c r="DVS552" s="11"/>
+      <c r="DVT552" s="11"/>
+      <c r="DVU552" s="11"/>
+      <c r="DVV552" s="11"/>
+      <c r="DVW552" s="11"/>
+      <c r="DVX552" s="11"/>
+      <c r="DVY552" s="11"/>
+      <c r="DVZ552" s="11"/>
+      <c r="DWA552" s="11"/>
+      <c r="DWB552" s="11"/>
+      <c r="DWC552" s="11"/>
+      <c r="DWD552" s="11"/>
+      <c r="DWE552" s="11"/>
+      <c r="DWF552" s="11"/>
+      <c r="DWG552" s="11"/>
+      <c r="DWH552" s="11"/>
+      <c r="DWI552" s="11"/>
+      <c r="DWJ552" s="11"/>
+      <c r="DWK552" s="11"/>
+      <c r="DWL552" s="11"/>
+      <c r="DWM552" s="11"/>
+      <c r="DWN552" s="11"/>
+      <c r="DWO552" s="11"/>
+      <c r="DWP552" s="11"/>
+      <c r="DWQ552" s="11"/>
+      <c r="DWR552" s="11"/>
+      <c r="DWS552" s="11"/>
+      <c r="DWT552" s="11"/>
+      <c r="DWU552" s="11"/>
+      <c r="DWV552" s="11"/>
+      <c r="DWW552" s="11"/>
+      <c r="DWX552" s="11"/>
+      <c r="DWY552" s="11"/>
+      <c r="DWZ552" s="11"/>
+      <c r="DXA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DXB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DXC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DXD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DXE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DXF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DXG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DXH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DXI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DXJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DXK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DXL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DXM552" s="10"/>
+      <c r="DXN552" s="10"/>
+      <c r="DXO552" s="10"/>
+      <c r="DXP552" s="10"/>
+      <c r="DXQ552" s="10"/>
+      <c r="DXR552" s="10"/>
+      <c r="DXS552" s="10"/>
+      <c r="DXT552" s="10"/>
+      <c r="DXU552" s="10"/>
+      <c r="DXV552" s="10"/>
+      <c r="DXW552" s="10"/>
+      <c r="DXX552" s="10"/>
+      <c r="DXY552" s="10"/>
+      <c r="DXZ552" s="10"/>
+      <c r="DYA552" s="11"/>
+      <c r="DYB552" s="11"/>
+      <c r="DYC552" s="11"/>
+      <c r="DYD552" s="11"/>
+      <c r="DYE552" s="11"/>
+      <c r="DYF552" s="11"/>
+      <c r="DYG552" s="11"/>
+      <c r="DYH552" s="11"/>
+      <c r="DYI552" s="11"/>
+      <c r="DYJ552" s="11"/>
+      <c r="DYK552" s="11"/>
+      <c r="DYL552" s="11"/>
+      <c r="DYM552" s="11"/>
+      <c r="DYN552" s="11"/>
+      <c r="DYO552" s="11"/>
+      <c r="DYP552" s="11"/>
+      <c r="DYQ552" s="11"/>
+      <c r="DYR552" s="11"/>
+      <c r="DYS552" s="11"/>
+      <c r="DYT552" s="11"/>
+      <c r="DYU552" s="11"/>
+      <c r="DYV552" s="11"/>
+      <c r="DYW552" s="11"/>
+      <c r="DYX552" s="11"/>
+      <c r="DYY552" s="11"/>
+      <c r="DYZ552" s="11"/>
+      <c r="DZA552" s="11"/>
+      <c r="DZB552" s="11"/>
+      <c r="DZC552" s="11"/>
+      <c r="DZD552" s="11"/>
+      <c r="DZE552" s="11"/>
+      <c r="DZF552" s="11"/>
+      <c r="DZG552" s="11"/>
+      <c r="DZH552" s="11"/>
+      <c r="DZI552" s="11"/>
+      <c r="DZJ552" s="11"/>
+      <c r="DZK552" s="11"/>
+      <c r="DZL552" s="11"/>
+      <c r="DZM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="DZN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="DZO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="DZP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="DZQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="DZR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="DZS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="DZT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="DZU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="DZV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="DZW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="DZX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="DZY552" s="10"/>
+      <c r="DZZ552" s="10"/>
+      <c r="EAA552" s="10"/>
+      <c r="EAB552" s="10"/>
+      <c r="EAC552" s="10"/>
+      <c r="EAD552" s="10"/>
+      <c r="EAE552" s="10"/>
+      <c r="EAF552" s="10"/>
+      <c r="EAG552" s="10"/>
+      <c r="EAH552" s="10"/>
+      <c r="EAI552" s="10"/>
+      <c r="EAJ552" s="10"/>
+      <c r="EAK552" s="10"/>
+      <c r="EAL552" s="10"/>
+      <c r="EAM552" s="11"/>
+      <c r="EAN552" s="11"/>
+      <c r="EAO552" s="11"/>
+      <c r="EAP552" s="11"/>
+      <c r="EAQ552" s="11"/>
+      <c r="EAR552" s="11"/>
+      <c r="EAS552" s="11"/>
+      <c r="EAT552" s="11"/>
+      <c r="EAU552" s="11"/>
+      <c r="EAV552" s="11"/>
+      <c r="EAW552" s="11"/>
+      <c r="EAX552" s="11"/>
+      <c r="EAY552" s="11"/>
+      <c r="EAZ552" s="11"/>
+      <c r="EBA552" s="11"/>
+      <c r="EBB552" s="11"/>
+      <c r="EBC552" s="11"/>
+      <c r="EBD552" s="11"/>
+      <c r="EBE552" s="11"/>
+      <c r="EBF552" s="11"/>
+      <c r="EBG552" s="11"/>
+      <c r="EBH552" s="11"/>
+      <c r="EBI552" s="11"/>
+      <c r="EBJ552" s="11"/>
+      <c r="EBK552" s="11"/>
+      <c r="EBL552" s="11"/>
+      <c r="EBM552" s="11"/>
+      <c r="EBN552" s="11"/>
+      <c r="EBO552" s="11"/>
+      <c r="EBP552" s="11"/>
+      <c r="EBQ552" s="11"/>
+      <c r="EBR552" s="11"/>
+      <c r="EBS552" s="11"/>
+      <c r="EBT552" s="11"/>
+      <c r="EBU552" s="11"/>
+      <c r="EBV552" s="11"/>
+      <c r="EBW552" s="11"/>
+      <c r="EBX552" s="11"/>
+      <c r="EBY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="EBZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ECA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ECB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ECC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ECD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="ECE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="ECF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ECG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ECH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ECI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="ECJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ECK552" s="10"/>
+      <c r="ECL552" s="10"/>
+      <c r="ECM552" s="10"/>
+      <c r="ECN552" s="10"/>
+      <c r="ECO552" s="10"/>
+      <c r="ECP552" s="10"/>
+      <c r="ECQ552" s="10"/>
+      <c r="ECR552" s="10"/>
+      <c r="ECS552" s="10"/>
+      <c r="ECT552" s="10"/>
+      <c r="ECU552" s="10"/>
+      <c r="ECV552" s="10"/>
+      <c r="ECW552" s="10"/>
+      <c r="ECX552" s="10"/>
+      <c r="ECY552" s="11"/>
+      <c r="ECZ552" s="11"/>
+      <c r="EDA552" s="11"/>
+      <c r="EDB552" s="11"/>
+      <c r="EDC552" s="11"/>
+      <c r="EDD552" s="11"/>
+      <c r="EDE552" s="11"/>
+      <c r="EDF552" s="11"/>
+      <c r="EDG552" s="11"/>
+      <c r="EDH552" s="11"/>
+      <c r="EDI552" s="11"/>
+      <c r="EDJ552" s="11"/>
+      <c r="EDK552" s="11"/>
+      <c r="EDL552" s="11"/>
+      <c r="EDM552" s="11"/>
+      <c r="EDN552" s="11"/>
+      <c r="EDO552" s="11"/>
+      <c r="EDP552" s="11"/>
+      <c r="EDQ552" s="11"/>
+      <c r="EDR552" s="11"/>
+      <c r="EDS552" s="11"/>
+      <c r="EDT552" s="11"/>
+      <c r="EDU552" s="11"/>
+      <c r="EDV552" s="11"/>
+      <c r="EDW552" s="11"/>
+      <c r="EDX552" s="11"/>
+      <c r="EDY552" s="11"/>
+      <c r="EDZ552" s="11"/>
+      <c r="EEA552" s="11"/>
+      <c r="EEB552" s="11"/>
+      <c r="EEC552" s="11"/>
+      <c r="EED552" s="11"/>
+      <c r="EEE552" s="11"/>
+      <c r="EEF552" s="11"/>
+      <c r="EEG552" s="11"/>
+      <c r="EEH552" s="11"/>
+      <c r="EEI552" s="11"/>
+      <c r="EEJ552" s="11"/>
+      <c r="EEK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="EEL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="EEM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="EEN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="EEO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="EEP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EEQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EER552" s="48">
+        <v>77</v>
+      </c>
+      <c r="EES552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="EET552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="EEU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="EEV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="EEW552" s="10"/>
+      <c r="EEX552" s="10"/>
+      <c r="EEY552" s="10"/>
+      <c r="EEZ552" s="10"/>
+      <c r="EFA552" s="10"/>
+      <c r="EFB552" s="10"/>
+      <c r="EFC552" s="10"/>
+      <c r="EFD552" s="10"/>
+      <c r="EFE552" s="10"/>
+      <c r="EFF552" s="10"/>
+      <c r="EFG552" s="10"/>
+      <c r="EFH552" s="10"/>
+      <c r="EFI552" s="10"/>
+      <c r="EFJ552" s="10"/>
+      <c r="EFK552" s="11"/>
+      <c r="EFL552" s="11"/>
+      <c r="EFM552" s="11"/>
+      <c r="EFN552" s="11"/>
+      <c r="EFO552" s="11"/>
+      <c r="EFP552" s="11"/>
+      <c r="EFQ552" s="11"/>
+      <c r="EFR552" s="11"/>
+      <c r="EFS552" s="11"/>
+      <c r="EFT552" s="11"/>
+      <c r="EFU552" s="11"/>
+      <c r="EFV552" s="11"/>
+      <c r="EFW552" s="11"/>
+      <c r="EFX552" s="11"/>
+      <c r="EFY552" s="11"/>
+      <c r="EFZ552" s="11"/>
+      <c r="EGA552" s="11"/>
+      <c r="EGB552" s="11"/>
+      <c r="EGC552" s="11"/>
+      <c r="EGD552" s="11"/>
+      <c r="EGE552" s="11"/>
+      <c r="EGF552" s="11"/>
+      <c r="EGG552" s="11"/>
+      <c r="EGH552" s="11"/>
+      <c r="EGI552" s="11"/>
+      <c r="EGJ552" s="11"/>
+      <c r="EGK552" s="11"/>
+      <c r="EGL552" s="11"/>
+      <c r="EGM552" s="11"/>
+      <c r="EGN552" s="11"/>
+      <c r="EGO552" s="11"/>
+      <c r="EGP552" s="11"/>
+      <c r="EGQ552" s="11"/>
+      <c r="EGR552" s="11"/>
+      <c r="EGS552" s="11"/>
+      <c r="EGT552" s="11"/>
+      <c r="EGU552" s="11"/>
+      <c r="EGV552" s="11"/>
+      <c r="EGW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="EGX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="EGY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="EGZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="EHA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="EHB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EHC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EHD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="EHE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="EHF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="EHG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="EHH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="EHI552" s="10"/>
+      <c r="EHJ552" s="10"/>
+      <c r="EHK552" s="10"/>
+      <c r="EHL552" s="10"/>
+      <c r="EHM552" s="10"/>
+      <c r="EHN552" s="10"/>
+      <c r="EHO552" s="10"/>
+      <c r="EHP552" s="10"/>
+      <c r="EHQ552" s="10"/>
+      <c r="EHR552" s="10"/>
+      <c r="EHS552" s="10"/>
+      <c r="EHT552" s="10"/>
+      <c r="EHU552" s="10"/>
+      <c r="EHV552" s="10"/>
+      <c r="EHW552" s="11"/>
+      <c r="EHX552" s="11"/>
+      <c r="EHY552" s="11"/>
+      <c r="EHZ552" s="11"/>
+      <c r="EIA552" s="11"/>
+      <c r="EIB552" s="11"/>
+      <c r="EIC552" s="11"/>
+      <c r="EID552" s="11"/>
+      <c r="EIE552" s="11"/>
+      <c r="EIF552" s="11"/>
+      <c r="EIG552" s="11"/>
+      <c r="EIH552" s="11"/>
+      <c r="EII552" s="11"/>
+      <c r="EIJ552" s="11"/>
+      <c r="EIK552" s="11"/>
+      <c r="EIL552" s="11"/>
+      <c r="EIM552" s="11"/>
+      <c r="EIN552" s="11"/>
+      <c r="EIO552" s="11"/>
+      <c r="EIP552" s="11"/>
+      <c r="EIQ552" s="11"/>
+      <c r="EIR552" s="11"/>
+      <c r="EIS552" s="11"/>
+      <c r="EIT552" s="11"/>
+      <c r="EIU552" s="11"/>
+      <c r="EIV552" s="11"/>
+      <c r="EIW552" s="11"/>
+      <c r="EIX552" s="11"/>
+      <c r="EIY552" s="11"/>
+      <c r="EIZ552" s="11"/>
+      <c r="EJA552" s="11"/>
+      <c r="EJB552" s="11"/>
+      <c r="EJC552" s="11"/>
+      <c r="EJD552" s="11"/>
+      <c r="EJE552" s="11"/>
+      <c r="EJF552" s="11"/>
+      <c r="EJG552" s="11"/>
+      <c r="EJH552" s="11"/>
+      <c r="EJI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="EJJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="EJK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="EJL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="EJM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="EJN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EJO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EJP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="EJQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="EJR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="EJS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="EJT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="EJU552" s="10"/>
+      <c r="EJV552" s="10"/>
+      <c r="EJW552" s="10"/>
+      <c r="EJX552" s="10"/>
+      <c r="EJY552" s="10"/>
+      <c r="EJZ552" s="10"/>
+      <c r="EKA552" s="10"/>
+      <c r="EKB552" s="10"/>
+      <c r="EKC552" s="10"/>
+      <c r="EKD552" s="10"/>
+      <c r="EKE552" s="10"/>
+      <c r="EKF552" s="10"/>
+      <c r="EKG552" s="10"/>
+      <c r="EKH552" s="10"/>
+      <c r="EKI552" s="11"/>
+      <c r="EKJ552" s="11"/>
+      <c r="EKK552" s="11"/>
+      <c r="EKL552" s="11"/>
+      <c r="EKM552" s="11"/>
+      <c r="EKN552" s="11"/>
+      <c r="EKO552" s="11"/>
+      <c r="EKP552" s="11"/>
+      <c r="EKQ552" s="11"/>
+      <c r="EKR552" s="11"/>
+      <c r="EKS552" s="11"/>
+      <c r="EKT552" s="11"/>
+      <c r="EKU552" s="11"/>
+      <c r="EKV552" s="11"/>
+      <c r="EKW552" s="11"/>
+      <c r="EKX552" s="11"/>
+      <c r="EKY552" s="11"/>
+      <c r="EKZ552" s="11"/>
+      <c r="ELA552" s="11"/>
+      <c r="ELB552" s="11"/>
+      <c r="ELC552" s="11"/>
+      <c r="ELD552" s="11"/>
+      <c r="ELE552" s="11"/>
+      <c r="ELF552" s="11"/>
+      <c r="ELG552" s="11"/>
+      <c r="ELH552" s="11"/>
+      <c r="ELI552" s="11"/>
+      <c r="ELJ552" s="11"/>
+      <c r="ELK552" s="11"/>
+      <c r="ELL552" s="11"/>
+      <c r="ELM552" s="11"/>
+      <c r="ELN552" s="11"/>
+      <c r="ELO552" s="11"/>
+      <c r="ELP552" s="11"/>
+      <c r="ELQ552" s="11"/>
+      <c r="ELR552" s="11"/>
+      <c r="ELS552" s="11"/>
+      <c r="ELT552" s="11"/>
+      <c r="ELU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ELV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ELW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ELX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ELY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ELZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EMA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EMB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="EMC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="EMD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="EME552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="EMF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="EMG552" s="10"/>
+      <c r="EMH552" s="10"/>
+      <c r="EMI552" s="10"/>
+      <c r="EMJ552" s="10"/>
+      <c r="EMK552" s="10"/>
+      <c r="EML552" s="10"/>
+      <c r="EMM552" s="10"/>
+      <c r="EMN552" s="10"/>
+      <c r="EMO552" s="10"/>
+      <c r="EMP552" s="10"/>
+      <c r="EMQ552" s="10"/>
+      <c r="EMR552" s="10"/>
+      <c r="EMS552" s="10"/>
+      <c r="EMT552" s="10"/>
+      <c r="EMU552" s="11"/>
+      <c r="EMV552" s="11"/>
+      <c r="EMW552" s="11"/>
+      <c r="EMX552" s="11"/>
+      <c r="EMY552" s="11"/>
+      <c r="EMZ552" s="11"/>
+      <c r="ENA552" s="11"/>
+      <c r="ENB552" s="11"/>
+      <c r="ENC552" s="11"/>
+      <c r="END552" s="11"/>
+      <c r="ENE552" s="11"/>
+      <c r="ENF552" s="11"/>
+      <c r="ENG552" s="11"/>
+      <c r="ENH552" s="11"/>
+      <c r="ENI552" s="11"/>
+      <c r="ENJ552" s="11"/>
+      <c r="ENK552" s="11"/>
+      <c r="ENL552" s="11"/>
+      <c r="ENM552" s="11"/>
+      <c r="ENN552" s="11"/>
+      <c r="ENO552" s="11"/>
+      <c r="ENP552" s="11"/>
+      <c r="ENQ552" s="11"/>
+      <c r="ENR552" s="11"/>
+      <c r="ENS552" s="11"/>
+      <c r="ENT552" s="11"/>
+      <c r="ENU552" s="11"/>
+      <c r="ENV552" s="11"/>
+      <c r="ENW552" s="11"/>
+      <c r="ENX552" s="11"/>
+      <c r="ENY552" s="11"/>
+      <c r="ENZ552" s="11"/>
+      <c r="EOA552" s="11"/>
+      <c r="EOB552" s="11"/>
+      <c r="EOC552" s="11"/>
+      <c r="EOD552" s="11"/>
+      <c r="EOE552" s="11"/>
+      <c r="EOF552" s="11"/>
+      <c r="EOG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="EOH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="EOI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="EOJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="EOK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="EOL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EOM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EON552" s="48">
+        <v>77</v>
+      </c>
+      <c r="EOO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="EOP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="EOQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="EOR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="EOS552" s="10"/>
+      <c r="EOT552" s="10"/>
+      <c r="EOU552" s="10"/>
+      <c r="EOV552" s="10"/>
+      <c r="EOW552" s="10"/>
+      <c r="EOX552" s="10"/>
+      <c r="EOY552" s="10"/>
+      <c r="EOZ552" s="10"/>
+      <c r="EPA552" s="10"/>
+      <c r="EPB552" s="10"/>
+      <c r="EPC552" s="10"/>
+      <c r="EPD552" s="10"/>
+      <c r="EPE552" s="10"/>
+      <c r="EPF552" s="10"/>
+      <c r="EPG552" s="11"/>
+      <c r="EPH552" s="11"/>
+      <c r="EPI552" s="11"/>
+      <c r="EPJ552" s="11"/>
+      <c r="EPK552" s="11"/>
+      <c r="EPL552" s="11"/>
+      <c r="EPM552" s="11"/>
+      <c r="EPN552" s="11"/>
+      <c r="EPO552" s="11"/>
+      <c r="EPP552" s="11"/>
+      <c r="EPQ552" s="11"/>
+      <c r="EPR552" s="11"/>
+      <c r="EPS552" s="11"/>
+      <c r="EPT552" s="11"/>
+      <c r="EPU552" s="11"/>
+      <c r="EPV552" s="11"/>
+      <c r="EPW552" s="11"/>
+      <c r="EPX552" s="11"/>
+      <c r="EPY552" s="11"/>
+      <c r="EPZ552" s="11"/>
+      <c r="EQA552" s="11"/>
+      <c r="EQB552" s="11"/>
+      <c r="EQC552" s="11"/>
+      <c r="EQD552" s="11"/>
+      <c r="EQE552" s="11"/>
+      <c r="EQF552" s="11"/>
+      <c r="EQG552" s="11"/>
+      <c r="EQH552" s="11"/>
+      <c r="EQI552" s="11"/>
+      <c r="EQJ552" s="11"/>
+      <c r="EQK552" s="11"/>
+      <c r="EQL552" s="11"/>
+      <c r="EQM552" s="11"/>
+      <c r="EQN552" s="11"/>
+      <c r="EQO552" s="11"/>
+      <c r="EQP552" s="11"/>
+      <c r="EQQ552" s="11"/>
+      <c r="EQR552" s="11"/>
+      <c r="EQS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="EQT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="EQU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="EQV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="EQW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="EQX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EQY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EQZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ERA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ERB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ERC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="ERD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ERE552" s="10"/>
+      <c r="ERF552" s="10"/>
+      <c r="ERG552" s="10"/>
+      <c r="ERH552" s="10"/>
+      <c r="ERI552" s="10"/>
+      <c r="ERJ552" s="10"/>
+      <c r="ERK552" s="10"/>
+      <c r="ERL552" s="10"/>
+      <c r="ERM552" s="10"/>
+      <c r="ERN552" s="10"/>
+      <c r="ERO552" s="10"/>
+      <c r="ERP552" s="10"/>
+      <c r="ERQ552" s="10"/>
+      <c r="ERR552" s="10"/>
+      <c r="ERS552" s="11"/>
+      <c r="ERT552" s="11"/>
+      <c r="ERU552" s="11"/>
+      <c r="ERV552" s="11"/>
+      <c r="ERW552" s="11"/>
+      <c r="ERX552" s="11"/>
+      <c r="ERY552" s="11"/>
+      <c r="ERZ552" s="11"/>
+      <c r="ESA552" s="11"/>
+      <c r="ESB552" s="11"/>
+      <c r="ESC552" s="11"/>
+      <c r="ESD552" s="11"/>
+      <c r="ESE552" s="11"/>
+      <c r="ESF552" s="11"/>
+      <c r="ESG552" s="11"/>
+      <c r="ESH552" s="11"/>
+      <c r="ESI552" s="11"/>
+      <c r="ESJ552" s="11"/>
+      <c r="ESK552" s="11"/>
+      <c r="ESL552" s="11"/>
+      <c r="ESM552" s="11"/>
+      <c r="ESN552" s="11"/>
+      <c r="ESO552" s="11"/>
+      <c r="ESP552" s="11"/>
+      <c r="ESQ552" s="11"/>
+      <c r="ESR552" s="11"/>
+      <c r="ESS552" s="11"/>
+      <c r="EST552" s="11"/>
+      <c r="ESU552" s="11"/>
+      <c r="ESV552" s="11"/>
+      <c r="ESW552" s="11"/>
+      <c r="ESX552" s="11"/>
+      <c r="ESY552" s="11"/>
+      <c r="ESZ552" s="11"/>
+      <c r="ETA552" s="11"/>
+      <c r="ETB552" s="11"/>
+      <c r="ETC552" s="11"/>
+      <c r="ETD552" s="11"/>
+      <c r="ETE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ETF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ETG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ETH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ETI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ETJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="ETK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="ETL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ETM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ETN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ETO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="ETP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ETQ552" s="10"/>
+      <c r="ETR552" s="10"/>
+      <c r="ETS552" s="10"/>
+      <c r="ETT552" s="10"/>
+      <c r="ETU552" s="10"/>
+      <c r="ETV552" s="10"/>
+      <c r="ETW552" s="10"/>
+      <c r="ETX552" s="10"/>
+      <c r="ETY552" s="10"/>
+      <c r="ETZ552" s="10"/>
+      <c r="EUA552" s="10"/>
+      <c r="EUB552" s="10"/>
+      <c r="EUC552" s="10"/>
+      <c r="EUD552" s="10"/>
+      <c r="EUE552" s="11"/>
+      <c r="EUF552" s="11"/>
+      <c r="EUG552" s="11"/>
+      <c r="EUH552" s="11"/>
+      <c r="EUI552" s="11"/>
+      <c r="EUJ552" s="11"/>
+      <c r="EUK552" s="11"/>
+      <c r="EUL552" s="11"/>
+      <c r="EUM552" s="11"/>
+      <c r="EUN552" s="11"/>
+      <c r="EUO552" s="11"/>
+      <c r="EUP552" s="11"/>
+      <c r="EUQ552" s="11"/>
+      <c r="EUR552" s="11"/>
+      <c r="EUS552" s="11"/>
+      <c r="EUT552" s="11"/>
+      <c r="EUU552" s="11"/>
+      <c r="EUV552" s="11"/>
+      <c r="EUW552" s="11"/>
+      <c r="EUX552" s="11"/>
+      <c r="EUY552" s="11"/>
+      <c r="EUZ552" s="11"/>
+      <c r="EVA552" s="11"/>
+      <c r="EVB552" s="11"/>
+      <c r="EVC552" s="11"/>
+      <c r="EVD552" s="11"/>
+      <c r="EVE552" s="11"/>
+      <c r="EVF552" s="11"/>
+      <c r="EVG552" s="11"/>
+      <c r="EVH552" s="11"/>
+      <c r="EVI552" s="11"/>
+      <c r="EVJ552" s="11"/>
+      <c r="EVK552" s="11"/>
+      <c r="EVL552" s="11"/>
+      <c r="EVM552" s="11"/>
+      <c r="EVN552" s="11"/>
+      <c r="EVO552" s="11"/>
+      <c r="EVP552" s="11"/>
+      <c r="EVQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="EVR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="EVS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="EVT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="EVU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="EVV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EVW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EVX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="EVY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="EVZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="EWA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="EWB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="EWC552" s="10"/>
+      <c r="EWD552" s="10"/>
+      <c r="EWE552" s="10"/>
+      <c r="EWF552" s="10"/>
+      <c r="EWG552" s="10"/>
+      <c r="EWH552" s="10"/>
+      <c r="EWI552" s="10"/>
+      <c r="EWJ552" s="10"/>
+      <c r="EWK552" s="10"/>
+      <c r="EWL552" s="10"/>
+      <c r="EWM552" s="10"/>
+      <c r="EWN552" s="10"/>
+      <c r="EWO552" s="10"/>
+      <c r="EWP552" s="10"/>
+      <c r="EWQ552" s="11"/>
+      <c r="EWR552" s="11"/>
+      <c r="EWS552" s="11"/>
+      <c r="EWT552" s="11"/>
+      <c r="EWU552" s="11"/>
+      <c r="EWV552" s="11"/>
+      <c r="EWW552" s="11"/>
+      <c r="EWX552" s="11"/>
+      <c r="EWY552" s="11"/>
+      <c r="EWZ552" s="11"/>
+      <c r="EXA552" s="11"/>
+      <c r="EXB552" s="11"/>
+      <c r="EXC552" s="11"/>
+      <c r="EXD552" s="11"/>
+      <c r="EXE552" s="11"/>
+      <c r="EXF552" s="11"/>
+      <c r="EXG552" s="11"/>
+      <c r="EXH552" s="11"/>
+      <c r="EXI552" s="11"/>
+      <c r="EXJ552" s="11"/>
+      <c r="EXK552" s="11"/>
+      <c r="EXL552" s="11"/>
+      <c r="EXM552" s="11"/>
+      <c r="EXN552" s="11"/>
+      <c r="EXO552" s="11"/>
+      <c r="EXP552" s="11"/>
+      <c r="EXQ552" s="11"/>
+      <c r="EXR552" s="11"/>
+      <c r="EXS552" s="11"/>
+      <c r="EXT552" s="11"/>
+      <c r="EXU552" s="11"/>
+      <c r="EXV552" s="11"/>
+      <c r="EXW552" s="11"/>
+      <c r="EXX552" s="11"/>
+      <c r="EXY552" s="11"/>
+      <c r="EXZ552" s="11"/>
+      <c r="EYA552" s="11"/>
+      <c r="EYB552" s="11"/>
+      <c r="EYC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="EYD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="EYE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="EYF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="EYG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="EYH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="EYI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="EYJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="EYK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="EYL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="EYM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="EYN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="EYO552" s="10"/>
+      <c r="EYP552" s="10"/>
+      <c r="EYQ552" s="10"/>
+      <c r="EYR552" s="10"/>
+      <c r="EYS552" s="10"/>
+      <c r="EYT552" s="10"/>
+      <c r="EYU552" s="10"/>
+      <c r="EYV552" s="10"/>
+      <c r="EYW552" s="10"/>
+      <c r="EYX552" s="10"/>
+      <c r="EYY552" s="10"/>
+      <c r="EYZ552" s="10"/>
+      <c r="EZA552" s="10"/>
+      <c r="EZB552" s="10"/>
+      <c r="EZC552" s="11"/>
+      <c r="EZD552" s="11"/>
+      <c r="EZE552" s="11"/>
+      <c r="EZF552" s="11"/>
+      <c r="EZG552" s="11"/>
+      <c r="EZH552" s="11"/>
+      <c r="EZI552" s="11"/>
+      <c r="EZJ552" s="11"/>
+      <c r="EZK552" s="11"/>
+      <c r="EZL552" s="11"/>
+      <c r="EZM552" s="11"/>
+      <c r="EZN552" s="11"/>
+      <c r="EZO552" s="11"/>
+      <c r="EZP552" s="11"/>
+      <c r="EZQ552" s="11"/>
+      <c r="EZR552" s="11"/>
+      <c r="EZS552" s="11"/>
+      <c r="EZT552" s="11"/>
+      <c r="EZU552" s="11"/>
+      <c r="EZV552" s="11"/>
+      <c r="EZW552" s="11"/>
+      <c r="EZX552" s="11"/>
+      <c r="EZY552" s="11"/>
+      <c r="EZZ552" s="11"/>
+      <c r="FAA552" s="11"/>
+      <c r="FAB552" s="11"/>
+      <c r="FAC552" s="11"/>
+      <c r="FAD552" s="11"/>
+      <c r="FAE552" s="11"/>
+      <c r="FAF552" s="11"/>
+      <c r="FAG552" s="11"/>
+      <c r="FAH552" s="11"/>
+      <c r="FAI552" s="11"/>
+      <c r="FAJ552" s="11"/>
+      <c r="FAK552" s="11"/>
+      <c r="FAL552" s="11"/>
+      <c r="FAM552" s="11"/>
+      <c r="FAN552" s="11"/>
+      <c r="FAO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FAP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FAQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FAR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FAS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FAT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FAU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FAV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FAW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FAX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FAY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FAZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FBA552" s="10"/>
+      <c r="FBB552" s="10"/>
+      <c r="FBC552" s="10"/>
+      <c r="FBD552" s="10"/>
+      <c r="FBE552" s="10"/>
+      <c r="FBF552" s="10"/>
+      <c r="FBG552" s="10"/>
+      <c r="FBH552" s="10"/>
+      <c r="FBI552" s="10"/>
+      <c r="FBJ552" s="10"/>
+      <c r="FBK552" s="10"/>
+      <c r="FBL552" s="10"/>
+      <c r="FBM552" s="10"/>
+      <c r="FBN552" s="10"/>
+      <c r="FBO552" s="11"/>
+      <c r="FBP552" s="11"/>
+      <c r="FBQ552" s="11"/>
+      <c r="FBR552" s="11"/>
+      <c r="FBS552" s="11"/>
+      <c r="FBT552" s="11"/>
+      <c r="FBU552" s="11"/>
+      <c r="FBV552" s="11"/>
+      <c r="FBW552" s="11"/>
+      <c r="FBX552" s="11"/>
+      <c r="FBY552" s="11"/>
+      <c r="FBZ552" s="11"/>
+      <c r="FCA552" s="11"/>
+      <c r="FCB552" s="11"/>
+      <c r="FCC552" s="11"/>
+      <c r="FCD552" s="11"/>
+      <c r="FCE552" s="11"/>
+      <c r="FCF552" s="11"/>
+      <c r="FCG552" s="11"/>
+      <c r="FCH552" s="11"/>
+      <c r="FCI552" s="11"/>
+      <c r="FCJ552" s="11"/>
+      <c r="FCK552" s="11"/>
+      <c r="FCL552" s="11"/>
+      <c r="FCM552" s="11"/>
+      <c r="FCN552" s="11"/>
+      <c r="FCO552" s="11"/>
+      <c r="FCP552" s="11"/>
+      <c r="FCQ552" s="11"/>
+      <c r="FCR552" s="11"/>
+      <c r="FCS552" s="11"/>
+      <c r="FCT552" s="11"/>
+      <c r="FCU552" s="11"/>
+      <c r="FCV552" s="11"/>
+      <c r="FCW552" s="11"/>
+      <c r="FCX552" s="11"/>
+      <c r="FCY552" s="11"/>
+      <c r="FCZ552" s="11"/>
+      <c r="FDA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FDB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FDC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FDD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FDE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FDF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FDG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FDH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FDI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FDJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FDK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FDL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FDM552" s="10"/>
+      <c r="FDN552" s="10"/>
+      <c r="FDO552" s="10"/>
+      <c r="FDP552" s="10"/>
+      <c r="FDQ552" s="10"/>
+      <c r="FDR552" s="10"/>
+      <c r="FDS552" s="10"/>
+      <c r="FDT552" s="10"/>
+      <c r="FDU552" s="10"/>
+      <c r="FDV552" s="10"/>
+      <c r="FDW552" s="10"/>
+      <c r="FDX552" s="10"/>
+      <c r="FDY552" s="10"/>
+      <c r="FDZ552" s="10"/>
+      <c r="FEA552" s="11"/>
+      <c r="FEB552" s="11"/>
+      <c r="FEC552" s="11"/>
+      <c r="FED552" s="11"/>
+      <c r="FEE552" s="11"/>
+      <c r="FEF552" s="11"/>
+      <c r="FEG552" s="11"/>
+      <c r="FEH552" s="11"/>
+      <c r="FEI552" s="11"/>
+      <c r="FEJ552" s="11"/>
+      <c r="FEK552" s="11"/>
+      <c r="FEL552" s="11"/>
+      <c r="FEM552" s="11"/>
+      <c r="FEN552" s="11"/>
+      <c r="FEO552" s="11"/>
+      <c r="FEP552" s="11"/>
+      <c r="FEQ552" s="11"/>
+      <c r="FER552" s="11"/>
+      <c r="FES552" s="11"/>
+      <c r="FET552" s="11"/>
+      <c r="FEU552" s="11"/>
+      <c r="FEV552" s="11"/>
+      <c r="FEW552" s="11"/>
+      <c r="FEX552" s="11"/>
+      <c r="FEY552" s="11"/>
+      <c r="FEZ552" s="11"/>
+      <c r="FFA552" s="11"/>
+      <c r="FFB552" s="11"/>
+      <c r="FFC552" s="11"/>
+      <c r="FFD552" s="11"/>
+      <c r="FFE552" s="11"/>
+      <c r="FFF552" s="11"/>
+      <c r="FFG552" s="11"/>
+      <c r="FFH552" s="11"/>
+      <c r="FFI552" s="11"/>
+      <c r="FFJ552" s="11"/>
+      <c r="FFK552" s="11"/>
+      <c r="FFL552" s="11"/>
+      <c r="FFM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FFN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FFO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FFP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FFQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FFR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FFS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FFT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FFU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FFV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FFW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FFX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FFY552" s="10"/>
+      <c r="FFZ552" s="10"/>
+      <c r="FGA552" s="10"/>
+      <c r="FGB552" s="10"/>
+      <c r="FGC552" s="10"/>
+      <c r="FGD552" s="10"/>
+      <c r="FGE552" s="10"/>
+      <c r="FGF552" s="10"/>
+      <c r="FGG552" s="10"/>
+      <c r="FGH552" s="10"/>
+      <c r="FGI552" s="10"/>
+      <c r="FGJ552" s="10"/>
+      <c r="FGK552" s="10"/>
+      <c r="FGL552" s="10"/>
+      <c r="FGM552" s="11"/>
+      <c r="FGN552" s="11"/>
+      <c r="FGO552" s="11"/>
+      <c r="FGP552" s="11"/>
+      <c r="FGQ552" s="11"/>
+      <c r="FGR552" s="11"/>
+      <c r="FGS552" s="11"/>
+      <c r="FGT552" s="11"/>
+      <c r="FGU552" s="11"/>
+      <c r="FGV552" s="11"/>
+      <c r="FGW552" s="11"/>
+      <c r="FGX552" s="11"/>
+      <c r="FGY552" s="11"/>
+      <c r="FGZ552" s="11"/>
+      <c r="FHA552" s="11"/>
+      <c r="FHB552" s="11"/>
+      <c r="FHC552" s="11"/>
+      <c r="FHD552" s="11"/>
+      <c r="FHE552" s="11"/>
+      <c r="FHF552" s="11"/>
+      <c r="FHG552" s="11"/>
+      <c r="FHH552" s="11"/>
+      <c r="FHI552" s="11"/>
+      <c r="FHJ552" s="11"/>
+      <c r="FHK552" s="11"/>
+      <c r="FHL552" s="11"/>
+      <c r="FHM552" s="11"/>
+      <c r="FHN552" s="11"/>
+      <c r="FHO552" s="11"/>
+      <c r="FHP552" s="11"/>
+      <c r="FHQ552" s="11"/>
+      <c r="FHR552" s="11"/>
+      <c r="FHS552" s="11"/>
+      <c r="FHT552" s="11"/>
+      <c r="FHU552" s="11"/>
+      <c r="FHV552" s="11"/>
+      <c r="FHW552" s="11"/>
+      <c r="FHX552" s="11"/>
+      <c r="FHY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FHZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FIA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FIB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FIC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FID552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FIE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FIF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FIG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FIH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FII552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FIJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FIK552" s="10"/>
+      <c r="FIL552" s="10"/>
+      <c r="FIM552" s="10"/>
+      <c r="FIN552" s="10"/>
+      <c r="FIO552" s="10"/>
+      <c r="FIP552" s="10"/>
+      <c r="FIQ552" s="10"/>
+      <c r="FIR552" s="10"/>
+      <c r="FIS552" s="10"/>
+      <c r="FIT552" s="10"/>
+      <c r="FIU552" s="10"/>
+      <c r="FIV552" s="10"/>
+      <c r="FIW552" s="10"/>
+      <c r="FIX552" s="10"/>
+      <c r="FIY552" s="11"/>
+      <c r="FIZ552" s="11"/>
+      <c r="FJA552" s="11"/>
+      <c r="FJB552" s="11"/>
+      <c r="FJC552" s="11"/>
+      <c r="FJD552" s="11"/>
+      <c r="FJE552" s="11"/>
+      <c r="FJF552" s="11"/>
+      <c r="FJG552" s="11"/>
+      <c r="FJH552" s="11"/>
+      <c r="FJI552" s="11"/>
+      <c r="FJJ552" s="11"/>
+      <c r="FJK552" s="11"/>
+      <c r="FJL552" s="11"/>
+      <c r="FJM552" s="11"/>
+      <c r="FJN552" s="11"/>
+      <c r="FJO552" s="11"/>
+      <c r="FJP552" s="11"/>
+      <c r="FJQ552" s="11"/>
+      <c r="FJR552" s="11"/>
+      <c r="FJS552" s="11"/>
+      <c r="FJT552" s="11"/>
+      <c r="FJU552" s="11"/>
+      <c r="FJV552" s="11"/>
+      <c r="FJW552" s="11"/>
+      <c r="FJX552" s="11"/>
+      <c r="FJY552" s="11"/>
+      <c r="FJZ552" s="11"/>
+      <c r="FKA552" s="11"/>
+      <c r="FKB552" s="11"/>
+      <c r="FKC552" s="11"/>
+      <c r="FKD552" s="11"/>
+      <c r="FKE552" s="11"/>
+      <c r="FKF552" s="11"/>
+      <c r="FKG552" s="11"/>
+      <c r="FKH552" s="11"/>
+      <c r="FKI552" s="11"/>
+      <c r="FKJ552" s="11"/>
+      <c r="FKK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FKL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FKM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FKN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FKO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FKP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FKQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FKR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FKS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FKT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FKU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FKV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FKW552" s="10"/>
+      <c r="FKX552" s="10"/>
+      <c r="FKY552" s="10"/>
+      <c r="FKZ552" s="10"/>
+      <c r="FLA552" s="10"/>
+      <c r="FLB552" s="10"/>
+      <c r="FLC552" s="10"/>
+      <c r="FLD552" s="10"/>
+      <c r="FLE552" s="10"/>
+      <c r="FLF552" s="10"/>
+      <c r="FLG552" s="10"/>
+      <c r="FLH552" s="10"/>
+      <c r="FLI552" s="10"/>
+      <c r="FLJ552" s="10"/>
+      <c r="FLK552" s="11"/>
+      <c r="FLL552" s="11"/>
+      <c r="FLM552" s="11"/>
+      <c r="FLN552" s="11"/>
+      <c r="FLO552" s="11"/>
+      <c r="FLP552" s="11"/>
+      <c r="FLQ552" s="11"/>
+      <c r="FLR552" s="11"/>
+      <c r="FLS552" s="11"/>
+      <c r="FLT552" s="11"/>
+      <c r="FLU552" s="11"/>
+      <c r="FLV552" s="11"/>
+      <c r="FLW552" s="11"/>
+      <c r="FLX552" s="11"/>
+      <c r="FLY552" s="11"/>
+      <c r="FLZ552" s="11"/>
+      <c r="FMA552" s="11"/>
+      <c r="FMB552" s="11"/>
+      <c r="FMC552" s="11"/>
+      <c r="FMD552" s="11"/>
+      <c r="FME552" s="11"/>
+      <c r="FMF552" s="11"/>
+      <c r="FMG552" s="11"/>
+      <c r="FMH552" s="11"/>
+      <c r="FMI552" s="11"/>
+      <c r="FMJ552" s="11"/>
+      <c r="FMK552" s="11"/>
+      <c r="FML552" s="11"/>
+      <c r="FMM552" s="11"/>
+      <c r="FMN552" s="11"/>
+      <c r="FMO552" s="11"/>
+      <c r="FMP552" s="11"/>
+      <c r="FMQ552" s="11"/>
+      <c r="FMR552" s="11"/>
+      <c r="FMS552" s="11"/>
+      <c r="FMT552" s="11"/>
+      <c r="FMU552" s="11"/>
+      <c r="FMV552" s="11"/>
+      <c r="FMW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FMX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FMY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FMZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FNA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FNB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FNC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FND552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FNE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FNF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FNG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FNH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FNI552" s="10"/>
+      <c r="FNJ552" s="10"/>
+      <c r="FNK552" s="10"/>
+      <c r="FNL552" s="10"/>
+      <c r="FNM552" s="10"/>
+      <c r="FNN552" s="10"/>
+      <c r="FNO552" s="10"/>
+      <c r="FNP552" s="10"/>
+      <c r="FNQ552" s="10"/>
+      <c r="FNR552" s="10"/>
+      <c r="FNS552" s="10"/>
+      <c r="FNT552" s="10"/>
+      <c r="FNU552" s="10"/>
+      <c r="FNV552" s="10"/>
+      <c r="FNW552" s="11"/>
+      <c r="FNX552" s="11"/>
+      <c r="FNY552" s="11"/>
+      <c r="FNZ552" s="11"/>
+      <c r="FOA552" s="11"/>
+      <c r="FOB552" s="11"/>
+      <c r="FOC552" s="11"/>
+      <c r="FOD552" s="11"/>
+      <c r="FOE552" s="11"/>
+      <c r="FOF552" s="11"/>
+      <c r="FOG552" s="11"/>
+      <c r="FOH552" s="11"/>
+      <c r="FOI552" s="11"/>
+      <c r="FOJ552" s="11"/>
+      <c r="FOK552" s="11"/>
+      <c r="FOL552" s="11"/>
+      <c r="FOM552" s="11"/>
+      <c r="FON552" s="11"/>
+      <c r="FOO552" s="11"/>
+      <c r="FOP552" s="11"/>
+      <c r="FOQ552" s="11"/>
+      <c r="FOR552" s="11"/>
+      <c r="FOS552" s="11"/>
+      <c r="FOT552" s="11"/>
+      <c r="FOU552" s="11"/>
+      <c r="FOV552" s="11"/>
+      <c r="FOW552" s="11"/>
+      <c r="FOX552" s="11"/>
+      <c r="FOY552" s="11"/>
+      <c r="FOZ552" s="11"/>
+      <c r="FPA552" s="11"/>
+      <c r="FPB552" s="11"/>
+      <c r="FPC552" s="11"/>
+      <c r="FPD552" s="11"/>
+      <c r="FPE552" s="11"/>
+      <c r="FPF552" s="11"/>
+      <c r="FPG552" s="11"/>
+      <c r="FPH552" s="11"/>
+      <c r="FPI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FPJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FPK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FPL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FPM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FPN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FPO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FPP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FPQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FPR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FPS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FPT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FPU552" s="10"/>
+      <c r="FPV552" s="10"/>
+      <c r="FPW552" s="10"/>
+      <c r="FPX552" s="10"/>
+      <c r="FPY552" s="10"/>
+      <c r="FPZ552" s="10"/>
+      <c r="FQA552" s="10"/>
+      <c r="FQB552" s="10"/>
+      <c r="FQC552" s="10"/>
+      <c r="FQD552" s="10"/>
+      <c r="FQE552" s="10"/>
+      <c r="FQF552" s="10"/>
+      <c r="FQG552" s="10"/>
+      <c r="FQH552" s="10"/>
+      <c r="FQI552" s="11"/>
+      <c r="FQJ552" s="11"/>
+      <c r="FQK552" s="11"/>
+      <c r="FQL552" s="11"/>
+      <c r="FQM552" s="11"/>
+      <c r="FQN552" s="11"/>
+      <c r="FQO552" s="11"/>
+      <c r="FQP552" s="11"/>
+      <c r="FQQ552" s="11"/>
+      <c r="FQR552" s="11"/>
+      <c r="FQS552" s="11"/>
+      <c r="FQT552" s="11"/>
+      <c r="FQU552" s="11"/>
+      <c r="FQV552" s="11"/>
+      <c r="FQW552" s="11"/>
+      <c r="FQX552" s="11"/>
+      <c r="FQY552" s="11"/>
+      <c r="FQZ552" s="11"/>
+      <c r="FRA552" s="11"/>
+      <c r="FRB552" s="11"/>
+      <c r="FRC552" s="11"/>
+      <c r="FRD552" s="11"/>
+      <c r="FRE552" s="11"/>
+      <c r="FRF552" s="11"/>
+      <c r="FRG552" s="11"/>
+      <c r="FRH552" s="11"/>
+      <c r="FRI552" s="11"/>
+      <c r="FRJ552" s="11"/>
+      <c r="FRK552" s="11"/>
+      <c r="FRL552" s="11"/>
+      <c r="FRM552" s="11"/>
+      <c r="FRN552" s="11"/>
+      <c r="FRO552" s="11"/>
+      <c r="FRP552" s="11"/>
+      <c r="FRQ552" s="11"/>
+      <c r="FRR552" s="11"/>
+      <c r="FRS552" s="11"/>
+      <c r="FRT552" s="11"/>
+      <c r="FRU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FRV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FRW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FRX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FRY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FRZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FSA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FSB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FSC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FSD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FSE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FSF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FSG552" s="10"/>
+      <c r="FSH552" s="10"/>
+      <c r="FSI552" s="10"/>
+      <c r="FSJ552" s="10"/>
+      <c r="FSK552" s="10"/>
+      <c r="FSL552" s="10"/>
+      <c r="FSM552" s="10"/>
+      <c r="FSN552" s="10"/>
+      <c r="FSO552" s="10"/>
+      <c r="FSP552" s="10"/>
+      <c r="FSQ552" s="10"/>
+      <c r="FSR552" s="10"/>
+      <c r="FSS552" s="10"/>
+      <c r="FST552" s="10"/>
+      <c r="FSU552" s="11"/>
+      <c r="FSV552" s="11"/>
+      <c r="FSW552" s="11"/>
+      <c r="FSX552" s="11"/>
+      <c r="FSY552" s="11"/>
+      <c r="FSZ552" s="11"/>
+      <c r="FTA552" s="11"/>
+      <c r="FTB552" s="11"/>
+      <c r="FTC552" s="11"/>
+      <c r="FTD552" s="11"/>
+      <c r="FTE552" s="11"/>
+      <c r="FTF552" s="11"/>
+      <c r="FTG552" s="11"/>
+      <c r="FTH552" s="11"/>
+      <c r="FTI552" s="11"/>
+      <c r="FTJ552" s="11"/>
+      <c r="FTK552" s="11"/>
+      <c r="FTL552" s="11"/>
+      <c r="FTM552" s="11"/>
+      <c r="FTN552" s="11"/>
+      <c r="FTO552" s="11"/>
+      <c r="FTP552" s="11"/>
+      <c r="FTQ552" s="11"/>
+      <c r="FTR552" s="11"/>
+      <c r="FTS552" s="11"/>
+      <c r="FTT552" s="11"/>
+      <c r="FTU552" s="11"/>
+      <c r="FTV552" s="11"/>
+      <c r="FTW552" s="11"/>
+      <c r="FTX552" s="11"/>
+      <c r="FTY552" s="11"/>
+      <c r="FTZ552" s="11"/>
+      <c r="FUA552" s="11"/>
+      <c r="FUB552" s="11"/>
+      <c r="FUC552" s="11"/>
+      <c r="FUD552" s="11"/>
+      <c r="FUE552" s="11"/>
+      <c r="FUF552" s="11"/>
+      <c r="FUG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FUH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FUI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FUJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FUK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FUL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FUM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FUN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FUO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FUP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FUQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FUR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FUS552" s="10"/>
+      <c r="FUT552" s="10"/>
+      <c r="FUU552" s="10"/>
+      <c r="FUV552" s="10"/>
+      <c r="FUW552" s="10"/>
+      <c r="FUX552" s="10"/>
+      <c r="FUY552" s="10"/>
+      <c r="FUZ552" s="10"/>
+      <c r="FVA552" s="10"/>
+      <c r="FVB552" s="10"/>
+      <c r="FVC552" s="10"/>
+      <c r="FVD552" s="10"/>
+      <c r="FVE552" s="10"/>
+      <c r="FVF552" s="10"/>
+      <c r="FVG552" s="11"/>
+      <c r="FVH552" s="11"/>
+      <c r="FVI552" s="11"/>
+      <c r="FVJ552" s="11"/>
+      <c r="FVK552" s="11"/>
+      <c r="FVL552" s="11"/>
+      <c r="FVM552" s="11"/>
+      <c r="FVN552" s="11"/>
+      <c r="FVO552" s="11"/>
+      <c r="FVP552" s="11"/>
+      <c r="FVQ552" s="11"/>
+      <c r="FVR552" s="11"/>
+      <c r="FVS552" s="11"/>
+      <c r="FVT552" s="11"/>
+      <c r="FVU552" s="11"/>
+      <c r="FVV552" s="11"/>
+      <c r="FVW552" s="11"/>
+      <c r="FVX552" s="11"/>
+      <c r="FVY552" s="11"/>
+      <c r="FVZ552" s="11"/>
+      <c r="FWA552" s="11"/>
+      <c r="FWB552" s="11"/>
+      <c r="FWC552" s="11"/>
+      <c r="FWD552" s="11"/>
+      <c r="FWE552" s="11"/>
+      <c r="FWF552" s="11"/>
+      <c r="FWG552" s="11"/>
+      <c r="FWH552" s="11"/>
+      <c r="FWI552" s="11"/>
+      <c r="FWJ552" s="11"/>
+      <c r="FWK552" s="11"/>
+      <c r="FWL552" s="11"/>
+      <c r="FWM552" s="11"/>
+      <c r="FWN552" s="11"/>
+      <c r="FWO552" s="11"/>
+      <c r="FWP552" s="11"/>
+      <c r="FWQ552" s="11"/>
+      <c r="FWR552" s="11"/>
+      <c r="FWS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FWT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FWU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FWV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FWW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FWX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FWY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FWZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FXA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FXB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FXC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FXD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FXE552" s="10"/>
+      <c r="FXF552" s="10"/>
+      <c r="FXG552" s="10"/>
+      <c r="FXH552" s="10"/>
+      <c r="FXI552" s="10"/>
+      <c r="FXJ552" s="10"/>
+      <c r="FXK552" s="10"/>
+      <c r="FXL552" s="10"/>
+      <c r="FXM552" s="10"/>
+      <c r="FXN552" s="10"/>
+      <c r="FXO552" s="10"/>
+      <c r="FXP552" s="10"/>
+      <c r="FXQ552" s="10"/>
+      <c r="FXR552" s="10"/>
+      <c r="FXS552" s="11"/>
+      <c r="FXT552" s="11"/>
+      <c r="FXU552" s="11"/>
+      <c r="FXV552" s="11"/>
+      <c r="FXW552" s="11"/>
+      <c r="FXX552" s="11"/>
+      <c r="FXY552" s="11"/>
+      <c r="FXZ552" s="11"/>
+      <c r="FYA552" s="11"/>
+      <c r="FYB552" s="11"/>
+      <c r="FYC552" s="11"/>
+      <c r="FYD552" s="11"/>
+      <c r="FYE552" s="11"/>
+      <c r="FYF552" s="11"/>
+      <c r="FYG552" s="11"/>
+      <c r="FYH552" s="11"/>
+      <c r="FYI552" s="11"/>
+      <c r="FYJ552" s="11"/>
+      <c r="FYK552" s="11"/>
+      <c r="FYL552" s="11"/>
+      <c r="FYM552" s="11"/>
+      <c r="FYN552" s="11"/>
+      <c r="FYO552" s="11"/>
+      <c r="FYP552" s="11"/>
+      <c r="FYQ552" s="11"/>
+      <c r="FYR552" s="11"/>
+      <c r="FYS552" s="11"/>
+      <c r="FYT552" s="11"/>
+      <c r="FYU552" s="11"/>
+      <c r="FYV552" s="11"/>
+      <c r="FYW552" s="11"/>
+      <c r="FYX552" s="11"/>
+      <c r="FYY552" s="11"/>
+      <c r="FYZ552" s="11"/>
+      <c r="FZA552" s="11"/>
+      <c r="FZB552" s="11"/>
+      <c r="FZC552" s="11"/>
+      <c r="FZD552" s="11"/>
+      <c r="FZE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="FZF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="FZG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="FZH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="FZI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="FZJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="FZK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="FZL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="FZM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="FZN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="FZO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="FZP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="FZQ552" s="10"/>
+      <c r="FZR552" s="10"/>
+      <c r="FZS552" s="10"/>
+      <c r="FZT552" s="10"/>
+      <c r="FZU552" s="10"/>
+      <c r="FZV552" s="10"/>
+      <c r="FZW552" s="10"/>
+      <c r="FZX552" s="10"/>
+      <c r="FZY552" s="10"/>
+      <c r="FZZ552" s="10"/>
+      <c r="GAA552" s="10"/>
+      <c r="GAB552" s="10"/>
+      <c r="GAC552" s="10"/>
+      <c r="GAD552" s="10"/>
+      <c r="GAE552" s="11"/>
+      <c r="GAF552" s="11"/>
+      <c r="GAG552" s="11"/>
+      <c r="GAH552" s="11"/>
+      <c r="GAI552" s="11"/>
+      <c r="GAJ552" s="11"/>
+      <c r="GAK552" s="11"/>
+      <c r="GAL552" s="11"/>
+      <c r="GAM552" s="11"/>
+      <c r="GAN552" s="11"/>
+      <c r="GAO552" s="11"/>
+      <c r="GAP552" s="11"/>
+      <c r="GAQ552" s="11"/>
+      <c r="GAR552" s="11"/>
+      <c r="GAS552" s="11"/>
+      <c r="GAT552" s="11"/>
+      <c r="GAU552" s="11"/>
+      <c r="GAV552" s="11"/>
+      <c r="GAW552" s="11"/>
+      <c r="GAX552" s="11"/>
+      <c r="GAY552" s="11"/>
+      <c r="GAZ552" s="11"/>
+      <c r="GBA552" s="11"/>
+      <c r="GBB552" s="11"/>
+      <c r="GBC552" s="11"/>
+      <c r="GBD552" s="11"/>
+      <c r="GBE552" s="11"/>
+      <c r="GBF552" s="11"/>
+      <c r="GBG552" s="11"/>
+      <c r="GBH552" s="11"/>
+      <c r="GBI552" s="11"/>
+      <c r="GBJ552" s="11"/>
+      <c r="GBK552" s="11"/>
+      <c r="GBL552" s="11"/>
+      <c r="GBM552" s="11"/>
+      <c r="GBN552" s="11"/>
+      <c r="GBO552" s="11"/>
+      <c r="GBP552" s="11"/>
+      <c r="GBQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GBR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GBS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GBT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GBU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GBV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GBW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GBX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GBY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GBZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GCA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GCB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GCC552" s="10"/>
+      <c r="GCD552" s="10"/>
+      <c r="GCE552" s="10"/>
+      <c r="GCF552" s="10"/>
+      <c r="GCG552" s="10"/>
+      <c r="GCH552" s="10"/>
+      <c r="GCI552" s="10"/>
+      <c r="GCJ552" s="10"/>
+      <c r="GCK552" s="10"/>
+      <c r="GCL552" s="10"/>
+      <c r="GCM552" s="10"/>
+      <c r="GCN552" s="10"/>
+      <c r="GCO552" s="10"/>
+      <c r="GCP552" s="10"/>
+      <c r="GCQ552" s="11"/>
+      <c r="GCR552" s="11"/>
+      <c r="GCS552" s="11"/>
+      <c r="GCT552" s="11"/>
+      <c r="GCU552" s="11"/>
+      <c r="GCV552" s="11"/>
+      <c r="GCW552" s="11"/>
+      <c r="GCX552" s="11"/>
+      <c r="GCY552" s="11"/>
+      <c r="GCZ552" s="11"/>
+      <c r="GDA552" s="11"/>
+      <c r="GDB552" s="11"/>
+      <c r="GDC552" s="11"/>
+      <c r="GDD552" s="11"/>
+      <c r="GDE552" s="11"/>
+      <c r="GDF552" s="11"/>
+      <c r="GDG552" s="11"/>
+      <c r="GDH552" s="11"/>
+      <c r="GDI552" s="11"/>
+      <c r="GDJ552" s="11"/>
+      <c r="GDK552" s="11"/>
+      <c r="GDL552" s="11"/>
+      <c r="GDM552" s="11"/>
+      <c r="GDN552" s="11"/>
+      <c r="GDO552" s="11"/>
+      <c r="GDP552" s="11"/>
+      <c r="GDQ552" s="11"/>
+      <c r="GDR552" s="11"/>
+      <c r="GDS552" s="11"/>
+      <c r="GDT552" s="11"/>
+      <c r="GDU552" s="11"/>
+      <c r="GDV552" s="11"/>
+      <c r="GDW552" s="11"/>
+      <c r="GDX552" s="11"/>
+      <c r="GDY552" s="11"/>
+      <c r="GDZ552" s="11"/>
+      <c r="GEA552" s="11"/>
+      <c r="GEB552" s="11"/>
+      <c r="GEC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GED552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GEE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GEF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GEG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GEH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GEI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GEJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GEK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GEL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GEM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GEN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GEO552" s="10"/>
+      <c r="GEP552" s="10"/>
+      <c r="GEQ552" s="10"/>
+      <c r="GER552" s="10"/>
+      <c r="GES552" s="10"/>
+      <c r="GET552" s="10"/>
+      <c r="GEU552" s="10"/>
+      <c r="GEV552" s="10"/>
+      <c r="GEW552" s="10"/>
+      <c r="GEX552" s="10"/>
+      <c r="GEY552" s="10"/>
+      <c r="GEZ552" s="10"/>
+      <c r="GFA552" s="10"/>
+      <c r="GFB552" s="10"/>
+      <c r="GFC552" s="11"/>
+      <c r="GFD552" s="11"/>
+      <c r="GFE552" s="11"/>
+      <c r="GFF552" s="11"/>
+      <c r="GFG552" s="11"/>
+      <c r="GFH552" s="11"/>
+      <c r="GFI552" s="11"/>
+      <c r="GFJ552" s="11"/>
+      <c r="GFK552" s="11"/>
+      <c r="GFL552" s="11"/>
+      <c r="GFM552" s="11"/>
+      <c r="GFN552" s="11"/>
+      <c r="GFO552" s="11"/>
+      <c r="GFP552" s="11"/>
+      <c r="GFQ552" s="11"/>
+      <c r="GFR552" s="11"/>
+      <c r="GFS552" s="11"/>
+      <c r="GFT552" s="11"/>
+      <c r="GFU552" s="11"/>
+      <c r="GFV552" s="11"/>
+      <c r="GFW552" s="11"/>
+      <c r="GFX552" s="11"/>
+      <c r="GFY552" s="11"/>
+      <c r="GFZ552" s="11"/>
+      <c r="GGA552" s="11"/>
+      <c r="GGB552" s="11"/>
+      <c r="GGC552" s="11"/>
+      <c r="GGD552" s="11"/>
+      <c r="GGE552" s="11"/>
+      <c r="GGF552" s="11"/>
+      <c r="GGG552" s="11"/>
+      <c r="GGH552" s="11"/>
+      <c r="GGI552" s="11"/>
+      <c r="GGJ552" s="11"/>
+      <c r="GGK552" s="11"/>
+      <c r="GGL552" s="11"/>
+      <c r="GGM552" s="11"/>
+      <c r="GGN552" s="11"/>
+      <c r="GGO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GGP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GGQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GGR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GGS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GGT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GGU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GGV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GGW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GGX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GGY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GGZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GHA552" s="10"/>
+      <c r="GHB552" s="10"/>
+      <c r="GHC552" s="10"/>
+      <c r="GHD552" s="10"/>
+      <c r="GHE552" s="10"/>
+      <c r="GHF552" s="10"/>
+      <c r="GHG552" s="10"/>
+      <c r="GHH552" s="10"/>
+      <c r="GHI552" s="10"/>
+      <c r="GHJ552" s="10"/>
+      <c r="GHK552" s="10"/>
+      <c r="GHL552" s="10"/>
+      <c r="GHM552" s="10"/>
+      <c r="GHN552" s="10"/>
+      <c r="GHO552" s="11"/>
+      <c r="GHP552" s="11"/>
+      <c r="GHQ552" s="11"/>
+      <c r="GHR552" s="11"/>
+      <c r="GHS552" s="11"/>
+      <c r="GHT552" s="11"/>
+      <c r="GHU552" s="11"/>
+      <c r="GHV552" s="11"/>
+      <c r="GHW552" s="11"/>
+      <c r="GHX552" s="11"/>
+      <c r="GHY552" s="11"/>
+      <c r="GHZ552" s="11"/>
+      <c r="GIA552" s="11"/>
+      <c r="GIB552" s="11"/>
+      <c r="GIC552" s="11"/>
+      <c r="GID552" s="11"/>
+      <c r="GIE552" s="11"/>
+      <c r="GIF552" s="11"/>
+      <c r="GIG552" s="11"/>
+      <c r="GIH552" s="11"/>
+      <c r="GII552" s="11"/>
+      <c r="GIJ552" s="11"/>
+      <c r="GIK552" s="11"/>
+      <c r="GIL552" s="11"/>
+      <c r="GIM552" s="11"/>
+      <c r="GIN552" s="11"/>
+      <c r="GIO552" s="11"/>
+      <c r="GIP552" s="11"/>
+      <c r="GIQ552" s="11"/>
+      <c r="GIR552" s="11"/>
+      <c r="GIS552" s="11"/>
+      <c r="GIT552" s="11"/>
+      <c r="GIU552" s="11"/>
+      <c r="GIV552" s="11"/>
+      <c r="GIW552" s="11"/>
+      <c r="GIX552" s="11"/>
+      <c r="GIY552" s="11"/>
+      <c r="GIZ552" s="11"/>
+      <c r="GJA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GJB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GJC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GJD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GJE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GJF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GJG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GJH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GJI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GJJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GJK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GJL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GJM552" s="10"/>
+      <c r="GJN552" s="10"/>
+      <c r="GJO552" s="10"/>
+      <c r="GJP552" s="10"/>
+      <c r="GJQ552" s="10"/>
+      <c r="GJR552" s="10"/>
+      <c r="GJS552" s="10"/>
+      <c r="GJT552" s="10"/>
+      <c r="GJU552" s="10"/>
+      <c r="GJV552" s="10"/>
+      <c r="GJW552" s="10"/>
+      <c r="GJX552" s="10"/>
+      <c r="GJY552" s="10"/>
+      <c r="GJZ552" s="10"/>
+      <c r="GKA552" s="11"/>
+      <c r="GKB552" s="11"/>
+      <c r="GKC552" s="11"/>
+      <c r="GKD552" s="11"/>
+      <c r="GKE552" s="11"/>
+      <c r="GKF552" s="11"/>
+      <c r="GKG552" s="11"/>
+      <c r="GKH552" s="11"/>
+      <c r="GKI552" s="11"/>
+      <c r="GKJ552" s="11"/>
+      <c r="GKK552" s="11"/>
+      <c r="GKL552" s="11"/>
+      <c r="GKM552" s="11"/>
+      <c r="GKN552" s="11"/>
+      <c r="GKO552" s="11"/>
+      <c r="GKP552" s="11"/>
+      <c r="GKQ552" s="11"/>
+      <c r="GKR552" s="11"/>
+      <c r="GKS552" s="11"/>
+      <c r="GKT552" s="11"/>
+      <c r="GKU552" s="11"/>
+      <c r="GKV552" s="11"/>
+      <c r="GKW552" s="11"/>
+      <c r="GKX552" s="11"/>
+      <c r="GKY552" s="11"/>
+      <c r="GKZ552" s="11"/>
+      <c r="GLA552" s="11"/>
+      <c r="GLB552" s="11"/>
+      <c r="GLC552" s="11"/>
+      <c r="GLD552" s="11"/>
+      <c r="GLE552" s="11"/>
+      <c r="GLF552" s="11"/>
+      <c r="GLG552" s="11"/>
+      <c r="GLH552" s="11"/>
+      <c r="GLI552" s="11"/>
+      <c r="GLJ552" s="11"/>
+      <c r="GLK552" s="11"/>
+      <c r="GLL552" s="11"/>
+      <c r="GLM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GLN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GLO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GLP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GLQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GLR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GLS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GLT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GLU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GLV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GLW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GLX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GLY552" s="10"/>
+      <c r="GLZ552" s="10"/>
+      <c r="GMA552" s="10"/>
+      <c r="GMB552" s="10"/>
+      <c r="GMC552" s="10"/>
+      <c r="GMD552" s="10"/>
+      <c r="GME552" s="10"/>
+      <c r="GMF552" s="10"/>
+      <c r="GMG552" s="10"/>
+      <c r="GMH552" s="10"/>
+      <c r="GMI552" s="10"/>
+      <c r="GMJ552" s="10"/>
+      <c r="GMK552" s="10"/>
+      <c r="GML552" s="10"/>
+      <c r="GMM552" s="11"/>
+      <c r="GMN552" s="11"/>
+      <c r="GMO552" s="11"/>
+      <c r="GMP552" s="11"/>
+      <c r="GMQ552" s="11"/>
+      <c r="GMR552" s="11"/>
+      <c r="GMS552" s="11"/>
+      <c r="GMT552" s="11"/>
+      <c r="GMU552" s="11"/>
+      <c r="GMV552" s="11"/>
+      <c r="GMW552" s="11"/>
+      <c r="GMX552" s="11"/>
+      <c r="GMY552" s="11"/>
+      <c r="GMZ552" s="11"/>
+      <c r="GNA552" s="11"/>
+      <c r="GNB552" s="11"/>
+      <c r="GNC552" s="11"/>
+      <c r="GND552" s="11"/>
+      <c r="GNE552" s="11"/>
+      <c r="GNF552" s="11"/>
+      <c r="GNG552" s="11"/>
+      <c r="GNH552" s="11"/>
+      <c r="GNI552" s="11"/>
+      <c r="GNJ552" s="11"/>
+      <c r="GNK552" s="11"/>
+      <c r="GNL552" s="11"/>
+      <c r="GNM552" s="11"/>
+      <c r="GNN552" s="11"/>
+      <c r="GNO552" s="11"/>
+      <c r="GNP552" s="11"/>
+      <c r="GNQ552" s="11"/>
+      <c r="GNR552" s="11"/>
+      <c r="GNS552" s="11"/>
+      <c r="GNT552" s="11"/>
+      <c r="GNU552" s="11"/>
+      <c r="GNV552" s="11"/>
+      <c r="GNW552" s="11"/>
+      <c r="GNX552" s="11"/>
+      <c r="GNY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GNZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GOA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GOB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GOC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GOD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GOE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GOF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GOG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GOH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GOI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GOJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GOK552" s="10"/>
+      <c r="GOL552" s="10"/>
+      <c r="GOM552" s="10"/>
+      <c r="GON552" s="10"/>
+      <c r="GOO552" s="10"/>
+      <c r="GOP552" s="10"/>
+      <c r="GOQ552" s="10"/>
+      <c r="GOR552" s="10"/>
+      <c r="GOS552" s="10"/>
+      <c r="GOT552" s="10"/>
+      <c r="GOU552" s="10"/>
+      <c r="GOV552" s="10"/>
+      <c r="GOW552" s="10"/>
+      <c r="GOX552" s="10"/>
+      <c r="GOY552" s="11"/>
+      <c r="GOZ552" s="11"/>
+      <c r="GPA552" s="11"/>
+      <c r="GPB552" s="11"/>
+      <c r="GPC552" s="11"/>
+      <c r="GPD552" s="11"/>
+      <c r="GPE552" s="11"/>
+      <c r="GPF552" s="11"/>
+      <c r="GPG552" s="11"/>
+      <c r="GPH552" s="11"/>
+      <c r="GPI552" s="11"/>
+      <c r="GPJ552" s="11"/>
+      <c r="GPK552" s="11"/>
+      <c r="GPL552" s="11"/>
+      <c r="GPM552" s="11"/>
+      <c r="GPN552" s="11"/>
+      <c r="GPO552" s="11"/>
+      <c r="GPP552" s="11"/>
+      <c r="GPQ552" s="11"/>
+      <c r="GPR552" s="11"/>
+      <c r="GPS552" s="11"/>
+      <c r="GPT552" s="11"/>
+      <c r="GPU552" s="11"/>
+      <c r="GPV552" s="11"/>
+      <c r="GPW552" s="11"/>
+      <c r="GPX552" s="11"/>
+      <c r="GPY552" s="11"/>
+      <c r="GPZ552" s="11"/>
+      <c r="GQA552" s="11"/>
+      <c r="GQB552" s="11"/>
+      <c r="GQC552" s="11"/>
+      <c r="GQD552" s="11"/>
+      <c r="GQE552" s="11"/>
+      <c r="GQF552" s="11"/>
+      <c r="GQG552" s="11"/>
+      <c r="GQH552" s="11"/>
+      <c r="GQI552" s="11"/>
+      <c r="GQJ552" s="11"/>
+      <c r="GQK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GQL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GQM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GQN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GQO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GQP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GQQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GQR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GQS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GQT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GQU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GQV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GQW552" s="10"/>
+      <c r="GQX552" s="10"/>
+      <c r="GQY552" s="10"/>
+      <c r="GQZ552" s="10"/>
+      <c r="GRA552" s="10"/>
+      <c r="GRB552" s="10"/>
+      <c r="GRC552" s="10"/>
+      <c r="GRD552" s="10"/>
+      <c r="GRE552" s="10"/>
+      <c r="GRF552" s="10"/>
+      <c r="GRG552" s="10"/>
+      <c r="GRH552" s="10"/>
+      <c r="GRI552" s="10"/>
+      <c r="GRJ552" s="10"/>
+      <c r="GRK552" s="11"/>
+      <c r="GRL552" s="11"/>
+      <c r="GRM552" s="11"/>
+      <c r="GRN552" s="11"/>
+      <c r="GRO552" s="11"/>
+      <c r="GRP552" s="11"/>
+      <c r="GRQ552" s="11"/>
+      <c r="GRR552" s="11"/>
+      <c r="GRS552" s="11"/>
+      <c r="GRT552" s="11"/>
+      <c r="GRU552" s="11"/>
+      <c r="GRV552" s="11"/>
+      <c r="GRW552" s="11"/>
+      <c r="GRX552" s="11"/>
+      <c r="GRY552" s="11"/>
+      <c r="GRZ552" s="11"/>
+      <c r="GSA552" s="11"/>
+      <c r="GSB552" s="11"/>
+      <c r="GSC552" s="11"/>
+      <c r="GSD552" s="11"/>
+      <c r="GSE552" s="11"/>
+      <c r="GSF552" s="11"/>
+      <c r="GSG552" s="11"/>
+      <c r="GSH552" s="11"/>
+      <c r="GSI552" s="11"/>
+      <c r="GSJ552" s="11"/>
+      <c r="GSK552" s="11"/>
+      <c r="GSL552" s="11"/>
+      <c r="GSM552" s="11"/>
+      <c r="GSN552" s="11"/>
+      <c r="GSO552" s="11"/>
+      <c r="GSP552" s="11"/>
+      <c r="GSQ552" s="11"/>
+      <c r="GSR552" s="11"/>
+      <c r="GSS552" s="11"/>
+      <c r="GST552" s="11"/>
+      <c r="GSU552" s="11"/>
+      <c r="GSV552" s="11"/>
+      <c r="GSW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GSX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GSY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GSZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GTA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GTB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GTC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GTD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GTE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GTF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GTG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GTH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GTI552" s="10"/>
+      <c r="GTJ552" s="10"/>
+      <c r="GTK552" s="10"/>
+      <c r="GTL552" s="10"/>
+      <c r="GTM552" s="10"/>
+      <c r="GTN552" s="10"/>
+      <c r="GTO552" s="10"/>
+      <c r="GTP552" s="10"/>
+      <c r="GTQ552" s="10"/>
+      <c r="GTR552" s="10"/>
+      <c r="GTS552" s="10"/>
+      <c r="GTT552" s="10"/>
+      <c r="GTU552" s="10"/>
+      <c r="GTV552" s="10"/>
+      <c r="GTW552" s="11"/>
+      <c r="GTX552" s="11"/>
+      <c r="GTY552" s="11"/>
+      <c r="GTZ552" s="11"/>
+      <c r="GUA552" s="11"/>
+      <c r="GUB552" s="11"/>
+      <c r="GUC552" s="11"/>
+      <c r="GUD552" s="11"/>
+      <c r="GUE552" s="11"/>
+      <c r="GUF552" s="11"/>
+      <c r="GUG552" s="11"/>
+      <c r="GUH552" s="11"/>
+      <c r="GUI552" s="11"/>
+      <c r="GUJ552" s="11"/>
+      <c r="GUK552" s="11"/>
+      <c r="GUL552" s="11"/>
+      <c r="GUM552" s="11"/>
+      <c r="GUN552" s="11"/>
+      <c r="GUO552" s="11"/>
+      <c r="GUP552" s="11"/>
+      <c r="GUQ552" s="11"/>
+      <c r="GUR552" s="11"/>
+      <c r="GUS552" s="11"/>
+      <c r="GUT552" s="11"/>
+      <c r="GUU552" s="11"/>
+      <c r="GUV552" s="11"/>
+      <c r="GUW552" s="11"/>
+      <c r="GUX552" s="11"/>
+      <c r="GUY552" s="11"/>
+      <c r="GUZ552" s="11"/>
+      <c r="GVA552" s="11"/>
+      <c r="GVB552" s="11"/>
+      <c r="GVC552" s="11"/>
+      <c r="GVD552" s="11"/>
+      <c r="GVE552" s="11"/>
+      <c r="GVF552" s="11"/>
+      <c r="GVG552" s="11"/>
+      <c r="GVH552" s="11"/>
+      <c r="GVI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GVJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GVK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GVL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GVM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GVN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GVO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GVP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GVQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GVR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GVS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GVT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GVU552" s="10"/>
+      <c r="GVV552" s="10"/>
+      <c r="GVW552" s="10"/>
+      <c r="GVX552" s="10"/>
+      <c r="GVY552" s="10"/>
+      <c r="GVZ552" s="10"/>
+      <c r="GWA552" s="10"/>
+      <c r="GWB552" s="10"/>
+      <c r="GWC552" s="10"/>
+      <c r="GWD552" s="10"/>
+      <c r="GWE552" s="10"/>
+      <c r="GWF552" s="10"/>
+      <c r="GWG552" s="10"/>
+      <c r="GWH552" s="10"/>
+      <c r="GWI552" s="11"/>
+      <c r="GWJ552" s="11"/>
+      <c r="GWK552" s="11"/>
+      <c r="GWL552" s="11"/>
+      <c r="GWM552" s="11"/>
+      <c r="GWN552" s="11"/>
+      <c r="GWO552" s="11"/>
+      <c r="GWP552" s="11"/>
+      <c r="GWQ552" s="11"/>
+      <c r="GWR552" s="11"/>
+      <c r="GWS552" s="11"/>
+      <c r="GWT552" s="11"/>
+      <c r="GWU552" s="11"/>
+      <c r="GWV552" s="11"/>
+      <c r="GWW552" s="11"/>
+      <c r="GWX552" s="11"/>
+      <c r="GWY552" s="11"/>
+      <c r="GWZ552" s="11"/>
+      <c r="GXA552" s="11"/>
+      <c r="GXB552" s="11"/>
+      <c r="GXC552" s="11"/>
+      <c r="GXD552" s="11"/>
+      <c r="GXE552" s="11"/>
+      <c r="GXF552" s="11"/>
+      <c r="GXG552" s="11"/>
+      <c r="GXH552" s="11"/>
+      <c r="GXI552" s="11"/>
+      <c r="GXJ552" s="11"/>
+      <c r="GXK552" s="11"/>
+      <c r="GXL552" s="11"/>
+      <c r="GXM552" s="11"/>
+      <c r="GXN552" s="11"/>
+      <c r="GXO552" s="11"/>
+      <c r="GXP552" s="11"/>
+      <c r="GXQ552" s="11"/>
+      <c r="GXR552" s="11"/>
+      <c r="GXS552" s="11"/>
+      <c r="GXT552" s="11"/>
+      <c r="GXU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="GXV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="GXW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="GXX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="GXY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="GXZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="GYA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="GYB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="GYC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="GYD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="GYE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="GYF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="GYG552" s="10"/>
+      <c r="GYH552" s="10"/>
+      <c r="GYI552" s="10"/>
+      <c r="GYJ552" s="10"/>
+      <c r="GYK552" s="10"/>
+      <c r="GYL552" s="10"/>
+      <c r="GYM552" s="10"/>
+      <c r="GYN552" s="10"/>
+      <c r="GYO552" s="10"/>
+      <c r="GYP552" s="10"/>
+      <c r="GYQ552" s="10"/>
+      <c r="GYR552" s="10"/>
+      <c r="GYS552" s="10"/>
+      <c r="GYT552" s="10"/>
+      <c r="GYU552" s="11"/>
+      <c r="GYV552" s="11"/>
+      <c r="GYW552" s="11"/>
+      <c r="GYX552" s="11"/>
+      <c r="GYY552" s="11"/>
+      <c r="GYZ552" s="11"/>
+      <c r="GZA552" s="11"/>
+      <c r="GZB552" s="11"/>
+      <c r="GZC552" s="11"/>
+      <c r="GZD552" s="11"/>
+      <c r="GZE552" s="11"/>
+      <c r="GZF552" s="11"/>
+      <c r="GZG552" s="11"/>
+      <c r="GZH552" s="11"/>
+      <c r="GZI552" s="11"/>
+      <c r="GZJ552" s="11"/>
+      <c r="GZK552" s="11"/>
+      <c r="GZL552" s="11"/>
+      <c r="GZM552" s="11"/>
+      <c r="GZN552" s="11"/>
+      <c r="GZO552" s="11"/>
+      <c r="GZP552" s="11"/>
+      <c r="GZQ552" s="11"/>
+      <c r="GZR552" s="11"/>
+      <c r="GZS552" s="11"/>
+      <c r="GZT552" s="11"/>
+      <c r="GZU552" s="11"/>
+      <c r="GZV552" s="11"/>
+      <c r="GZW552" s="11"/>
+      <c r="GZX552" s="11"/>
+      <c r="GZY552" s="11"/>
+      <c r="GZZ552" s="11"/>
+      <c r="HAA552" s="11"/>
+      <c r="HAB552" s="11"/>
+      <c r="HAC552" s="11"/>
+      <c r="HAD552" s="11"/>
+      <c r="HAE552" s="11"/>
+      <c r="HAF552" s="11"/>
+      <c r="HAG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HAH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HAI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HAJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HAK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HAL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HAM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HAN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HAO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HAP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HAQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HAR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HAS552" s="10"/>
+      <c r="HAT552" s="10"/>
+      <c r="HAU552" s="10"/>
+      <c r="HAV552" s="10"/>
+      <c r="HAW552" s="10"/>
+      <c r="HAX552" s="10"/>
+      <c r="HAY552" s="10"/>
+      <c r="HAZ552" s="10"/>
+      <c r="HBA552" s="10"/>
+      <c r="HBB552" s="10"/>
+      <c r="HBC552" s="10"/>
+      <c r="HBD552" s="10"/>
+      <c r="HBE552" s="10"/>
+      <c r="HBF552" s="10"/>
+      <c r="HBG552" s="11"/>
+      <c r="HBH552" s="11"/>
+      <c r="HBI552" s="11"/>
+      <c r="HBJ552" s="11"/>
+      <c r="HBK552" s="11"/>
+      <c r="HBL552" s="11"/>
+      <c r="HBM552" s="11"/>
+      <c r="HBN552" s="11"/>
+      <c r="HBO552" s="11"/>
+      <c r="HBP552" s="11"/>
+      <c r="HBQ552" s="11"/>
+      <c r="HBR552" s="11"/>
+      <c r="HBS552" s="11"/>
+      <c r="HBT552" s="11"/>
+      <c r="HBU552" s="11"/>
+      <c r="HBV552" s="11"/>
+      <c r="HBW552" s="11"/>
+      <c r="HBX552" s="11"/>
+      <c r="HBY552" s="11"/>
+      <c r="HBZ552" s="11"/>
+      <c r="HCA552" s="11"/>
+      <c r="HCB552" s="11"/>
+      <c r="HCC552" s="11"/>
+      <c r="HCD552" s="11"/>
+      <c r="HCE552" s="11"/>
+      <c r="HCF552" s="11"/>
+      <c r="HCG552" s="11"/>
+      <c r="HCH552" s="11"/>
+      <c r="HCI552" s="11"/>
+      <c r="HCJ552" s="11"/>
+      <c r="HCK552" s="11"/>
+      <c r="HCL552" s="11"/>
+      <c r="HCM552" s="11"/>
+      <c r="HCN552" s="11"/>
+      <c r="HCO552" s="11"/>
+      <c r="HCP552" s="11"/>
+      <c r="HCQ552" s="11"/>
+      <c r="HCR552" s="11"/>
+      <c r="HCS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HCT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HCU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HCV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HCW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HCX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HCY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HCZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HDA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HDB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HDC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HDD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HDE552" s="10"/>
+      <c r="HDF552" s="10"/>
+      <c r="HDG552" s="10"/>
+      <c r="HDH552" s="10"/>
+      <c r="HDI552" s="10"/>
+      <c r="HDJ552" s="10"/>
+      <c r="HDK552" s="10"/>
+      <c r="HDL552" s="10"/>
+      <c r="HDM552" s="10"/>
+      <c r="HDN552" s="10"/>
+      <c r="HDO552" s="10"/>
+      <c r="HDP552" s="10"/>
+      <c r="HDQ552" s="10"/>
+      <c r="HDR552" s="10"/>
+      <c r="HDS552" s="11"/>
+      <c r="HDT552" s="11"/>
+      <c r="HDU552" s="11"/>
+      <c r="HDV552" s="11"/>
+      <c r="HDW552" s="11"/>
+      <c r="HDX552" s="11"/>
+      <c r="HDY552" s="11"/>
+      <c r="HDZ552" s="11"/>
+      <c r="HEA552" s="11"/>
+      <c r="HEB552" s="11"/>
+      <c r="HEC552" s="11"/>
+      <c r="HED552" s="11"/>
+      <c r="HEE552" s="11"/>
+      <c r="HEF552" s="11"/>
+      <c r="HEG552" s="11"/>
+      <c r="HEH552" s="11"/>
+      <c r="HEI552" s="11"/>
+      <c r="HEJ552" s="11"/>
+      <c r="HEK552" s="11"/>
+      <c r="HEL552" s="11"/>
+      <c r="HEM552" s="11"/>
+      <c r="HEN552" s="11"/>
+      <c r="HEO552" s="11"/>
+      <c r="HEP552" s="11"/>
+      <c r="HEQ552" s="11"/>
+      <c r="HER552" s="11"/>
+      <c r="HES552" s="11"/>
+      <c r="HET552" s="11"/>
+      <c r="HEU552" s="11"/>
+      <c r="HEV552" s="11"/>
+      <c r="HEW552" s="11"/>
+      <c r="HEX552" s="11"/>
+      <c r="HEY552" s="11"/>
+      <c r="HEZ552" s="11"/>
+      <c r="HFA552" s="11"/>
+      <c r="HFB552" s="11"/>
+      <c r="HFC552" s="11"/>
+      <c r="HFD552" s="11"/>
+      <c r="HFE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HFF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HFG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HFH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HFI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HFJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HFK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HFL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HFM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HFN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HFO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HFP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HFQ552" s="10"/>
+      <c r="HFR552" s="10"/>
+      <c r="HFS552" s="10"/>
+      <c r="HFT552" s="10"/>
+      <c r="HFU552" s="10"/>
+      <c r="HFV552" s="10"/>
+      <c r="HFW552" s="10"/>
+      <c r="HFX552" s="10"/>
+      <c r="HFY552" s="10"/>
+      <c r="HFZ552" s="10"/>
+      <c r="HGA552" s="10"/>
+      <c r="HGB552" s="10"/>
+      <c r="HGC552" s="10"/>
+      <c r="HGD552" s="10"/>
+      <c r="HGE552" s="11"/>
+      <c r="HGF552" s="11"/>
+      <c r="HGG552" s="11"/>
+      <c r="HGH552" s="11"/>
+      <c r="HGI552" s="11"/>
+      <c r="HGJ552" s="11"/>
+      <c r="HGK552" s="11"/>
+      <c r="HGL552" s="11"/>
+      <c r="HGM552" s="11"/>
+      <c r="HGN552" s="11"/>
+      <c r="HGO552" s="11"/>
+      <c r="HGP552" s="11"/>
+      <c r="HGQ552" s="11"/>
+      <c r="HGR552" s="11"/>
+      <c r="HGS552" s="11"/>
+      <c r="HGT552" s="11"/>
+      <c r="HGU552" s="11"/>
+      <c r="HGV552" s="11"/>
+      <c r="HGW552" s="11"/>
+      <c r="HGX552" s="11"/>
+      <c r="HGY552" s="11"/>
+      <c r="HGZ552" s="11"/>
+      <c r="HHA552" s="11"/>
+      <c r="HHB552" s="11"/>
+      <c r="HHC552" s="11"/>
+      <c r="HHD552" s="11"/>
+      <c r="HHE552" s="11"/>
+      <c r="HHF552" s="11"/>
+      <c r="HHG552" s="11"/>
+      <c r="HHH552" s="11"/>
+      <c r="HHI552" s="11"/>
+      <c r="HHJ552" s="11"/>
+      <c r="HHK552" s="11"/>
+      <c r="HHL552" s="11"/>
+      <c r="HHM552" s="11"/>
+      <c r="HHN552" s="11"/>
+      <c r="HHO552" s="11"/>
+      <c r="HHP552" s="11"/>
+      <c r="HHQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HHR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HHS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HHT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HHU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HHV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HHW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HHX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HHY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HHZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HIA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HIB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HIC552" s="10"/>
+      <c r="HID552" s="10"/>
+      <c r="HIE552" s="10"/>
+      <c r="HIF552" s="10"/>
+      <c r="HIG552" s="10"/>
+      <c r="HIH552" s="10"/>
+      <c r="HII552" s="10"/>
+      <c r="HIJ552" s="10"/>
+      <c r="HIK552" s="10"/>
+      <c r="HIL552" s="10"/>
+      <c r="HIM552" s="10"/>
+      <c r="HIN552" s="10"/>
+      <c r="HIO552" s="10"/>
+      <c r="HIP552" s="10"/>
+      <c r="HIQ552" s="11"/>
+      <c r="HIR552" s="11"/>
+      <c r="HIS552" s="11"/>
+      <c r="HIT552" s="11"/>
+      <c r="HIU552" s="11"/>
+      <c r="HIV552" s="11"/>
+      <c r="HIW552" s="11"/>
+      <c r="HIX552" s="11"/>
+      <c r="HIY552" s="11"/>
+      <c r="HIZ552" s="11"/>
+      <c r="HJA552" s="11"/>
+      <c r="HJB552" s="11"/>
+      <c r="HJC552" s="11"/>
+      <c r="HJD552" s="11"/>
+      <c r="HJE552" s="11"/>
+      <c r="HJF552" s="11"/>
+      <c r="HJG552" s="11"/>
+      <c r="HJH552" s="11"/>
+      <c r="HJI552" s="11"/>
+      <c r="HJJ552" s="11"/>
+      <c r="HJK552" s="11"/>
+      <c r="HJL552" s="11"/>
+      <c r="HJM552" s="11"/>
+      <c r="HJN552" s="11"/>
+      <c r="HJO552" s="11"/>
+      <c r="HJP552" s="11"/>
+      <c r="HJQ552" s="11"/>
+      <c r="HJR552" s="11"/>
+      <c r="HJS552" s="11"/>
+      <c r="HJT552" s="11"/>
+      <c r="HJU552" s="11"/>
+      <c r="HJV552" s="11"/>
+      <c r="HJW552" s="11"/>
+      <c r="HJX552" s="11"/>
+      <c r="HJY552" s="11"/>
+      <c r="HJZ552" s="11"/>
+      <c r="HKA552" s="11"/>
+      <c r="HKB552" s="11"/>
+      <c r="HKC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HKD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HKE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HKF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HKG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HKH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HKI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HKJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HKK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HKL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HKM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HKN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HKO552" s="10"/>
+      <c r="HKP552" s="10"/>
+      <c r="HKQ552" s="10"/>
+      <c r="HKR552" s="10"/>
+      <c r="HKS552" s="10"/>
+      <c r="HKT552" s="10"/>
+      <c r="HKU552" s="10"/>
+      <c r="HKV552" s="10"/>
+      <c r="HKW552" s="10"/>
+      <c r="HKX552" s="10"/>
+      <c r="HKY552" s="10"/>
+      <c r="HKZ552" s="10"/>
+      <c r="HLA552" s="10"/>
+      <c r="HLB552" s="10"/>
+      <c r="HLC552" s="11"/>
+      <c r="HLD552" s="11"/>
+      <c r="HLE552" s="11"/>
+      <c r="HLF552" s="11"/>
+      <c r="HLG552" s="11"/>
+      <c r="HLH552" s="11"/>
+      <c r="HLI552" s="11"/>
+      <c r="HLJ552" s="11"/>
+      <c r="HLK552" s="11"/>
+      <c r="HLL552" s="11"/>
+      <c r="HLM552" s="11"/>
+      <c r="HLN552" s="11"/>
+      <c r="HLO552" s="11"/>
+      <c r="HLP552" s="11"/>
+      <c r="HLQ552" s="11"/>
+      <c r="HLR552" s="11"/>
+      <c r="HLS552" s="11"/>
+      <c r="HLT552" s="11"/>
+      <c r="HLU552" s="11"/>
+      <c r="HLV552" s="11"/>
+      <c r="HLW552" s="11"/>
+      <c r="HLX552" s="11"/>
+      <c r="HLY552" s="11"/>
+      <c r="HLZ552" s="11"/>
+      <c r="HMA552" s="11"/>
+      <c r="HMB552" s="11"/>
+      <c r="HMC552" s="11"/>
+      <c r="HMD552" s="11"/>
+      <c r="HME552" s="11"/>
+      <c r="HMF552" s="11"/>
+      <c r="HMG552" s="11"/>
+      <c r="HMH552" s="11"/>
+      <c r="HMI552" s="11"/>
+      <c r="HMJ552" s="11"/>
+      <c r="HMK552" s="11"/>
+      <c r="HML552" s="11"/>
+      <c r="HMM552" s="11"/>
+      <c r="HMN552" s="11"/>
+      <c r="HMO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HMP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HMQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HMR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HMS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HMT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HMU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HMV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HMW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HMX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HMY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HMZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HNA552" s="10"/>
+      <c r="HNB552" s="10"/>
+      <c r="HNC552" s="10"/>
+      <c r="HND552" s="10"/>
+      <c r="HNE552" s="10"/>
+      <c r="HNF552" s="10"/>
+      <c r="HNG552" s="10"/>
+      <c r="HNH552" s="10"/>
+      <c r="HNI552" s="10"/>
+      <c r="HNJ552" s="10"/>
+      <c r="HNK552" s="10"/>
+      <c r="HNL552" s="10"/>
+      <c r="HNM552" s="10"/>
+      <c r="HNN552" s="10"/>
+      <c r="HNO552" s="11"/>
+      <c r="HNP552" s="11"/>
+      <c r="HNQ552" s="11"/>
+      <c r="HNR552" s="11"/>
+      <c r="HNS552" s="11"/>
+      <c r="HNT552" s="11"/>
+      <c r="HNU552" s="11"/>
+      <c r="HNV552" s="11"/>
+      <c r="HNW552" s="11"/>
+      <c r="HNX552" s="11"/>
+      <c r="HNY552" s="11"/>
+      <c r="HNZ552" s="11"/>
+      <c r="HOA552" s="11"/>
+      <c r="HOB552" s="11"/>
+      <c r="HOC552" s="11"/>
+      <c r="HOD552" s="11"/>
+      <c r="HOE552" s="11"/>
+      <c r="HOF552" s="11"/>
+      <c r="HOG552" s="11"/>
+      <c r="HOH552" s="11"/>
+      <c r="HOI552" s="11"/>
+      <c r="HOJ552" s="11"/>
+      <c r="HOK552" s="11"/>
+      <c r="HOL552" s="11"/>
+      <c r="HOM552" s="11"/>
+      <c r="HON552" s="11"/>
+      <c r="HOO552" s="11"/>
+      <c r="HOP552" s="11"/>
+      <c r="HOQ552" s="11"/>
+      <c r="HOR552" s="11"/>
+      <c r="HOS552" s="11"/>
+      <c r="HOT552" s="11"/>
+      <c r="HOU552" s="11"/>
+      <c r="HOV552" s="11"/>
+      <c r="HOW552" s="11"/>
+      <c r="HOX552" s="11"/>
+      <c r="HOY552" s="11"/>
+      <c r="HOZ552" s="11"/>
+      <c r="HPA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HPB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HPC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HPD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HPE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HPF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HPG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HPH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HPI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HPJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HPK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HPL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HPM552" s="10"/>
+      <c r="HPN552" s="10"/>
+      <c r="HPO552" s="10"/>
+      <c r="HPP552" s="10"/>
+      <c r="HPQ552" s="10"/>
+      <c r="HPR552" s="10"/>
+      <c r="HPS552" s="10"/>
+      <c r="HPT552" s="10"/>
+      <c r="HPU552" s="10"/>
+      <c r="HPV552" s="10"/>
+      <c r="HPW552" s="10"/>
+      <c r="HPX552" s="10"/>
+      <c r="HPY552" s="10"/>
+      <c r="HPZ552" s="10"/>
+      <c r="HQA552" s="11"/>
+      <c r="HQB552" s="11"/>
+      <c r="HQC552" s="11"/>
+      <c r="HQD552" s="11"/>
+      <c r="HQE552" s="11"/>
+      <c r="HQF552" s="11"/>
+      <c r="HQG552" s="11"/>
+      <c r="HQH552" s="11"/>
+      <c r="HQI552" s="11"/>
+      <c r="HQJ552" s="11"/>
+      <c r="HQK552" s="11"/>
+      <c r="HQL552" s="11"/>
+      <c r="HQM552" s="11"/>
+      <c r="HQN552" s="11"/>
+      <c r="HQO552" s="11"/>
+      <c r="HQP552" s="11"/>
+      <c r="HQQ552" s="11"/>
+      <c r="HQR552" s="11"/>
+      <c r="HQS552" s="11"/>
+      <c r="HQT552" s="11"/>
+      <c r="HQU552" s="11"/>
+      <c r="HQV552" s="11"/>
+      <c r="HQW552" s="11"/>
+      <c r="HQX552" s="11"/>
+      <c r="HQY552" s="11"/>
+      <c r="HQZ552" s="11"/>
+      <c r="HRA552" s="11"/>
+      <c r="HRB552" s="11"/>
+      <c r="HRC552" s="11"/>
+      <c r="HRD552" s="11"/>
+      <c r="HRE552" s="11"/>
+      <c r="HRF552" s="11"/>
+      <c r="HRG552" s="11"/>
+      <c r="HRH552" s="11"/>
+      <c r="HRI552" s="11"/>
+      <c r="HRJ552" s="11"/>
+      <c r="HRK552" s="11"/>
+      <c r="HRL552" s="11"/>
+      <c r="HRM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HRN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HRO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HRP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HRQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HRR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HRS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HRT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HRU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HRV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HRW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HRX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HRY552" s="10"/>
+      <c r="HRZ552" s="10"/>
+      <c r="HSA552" s="10"/>
+      <c r="HSB552" s="10"/>
+      <c r="HSC552" s="10"/>
+      <c r="HSD552" s="10"/>
+      <c r="HSE552" s="10"/>
+      <c r="HSF552" s="10"/>
+      <c r="HSG552" s="10"/>
+      <c r="HSH552" s="10"/>
+      <c r="HSI552" s="10"/>
+      <c r="HSJ552" s="10"/>
+      <c r="HSK552" s="10"/>
+      <c r="HSL552" s="10"/>
+      <c r="HSM552" s="11"/>
+      <c r="HSN552" s="11"/>
+      <c r="HSO552" s="11"/>
+      <c r="HSP552" s="11"/>
+      <c r="HSQ552" s="11"/>
+      <c r="HSR552" s="11"/>
+      <c r="HSS552" s="11"/>
+      <c r="HST552" s="11"/>
+      <c r="HSU552" s="11"/>
+      <c r="HSV552" s="11"/>
+      <c r="HSW552" s="11"/>
+      <c r="HSX552" s="11"/>
+      <c r="HSY552" s="11"/>
+      <c r="HSZ552" s="11"/>
+      <c r="HTA552" s="11"/>
+      <c r="HTB552" s="11"/>
+      <c r="HTC552" s="11"/>
+      <c r="HTD552" s="11"/>
+      <c r="HTE552" s="11"/>
+      <c r="HTF552" s="11"/>
+      <c r="HTG552" s="11"/>
+      <c r="HTH552" s="11"/>
+      <c r="HTI552" s="11"/>
+      <c r="HTJ552" s="11"/>
+      <c r="HTK552" s="11"/>
+      <c r="HTL552" s="11"/>
+      <c r="HTM552" s="11"/>
+      <c r="HTN552" s="11"/>
+      <c r="HTO552" s="11"/>
+      <c r="HTP552" s="11"/>
+      <c r="HTQ552" s="11"/>
+      <c r="HTR552" s="11"/>
+      <c r="HTS552" s="11"/>
+      <c r="HTT552" s="11"/>
+      <c r="HTU552" s="11"/>
+      <c r="HTV552" s="11"/>
+      <c r="HTW552" s="11"/>
+      <c r="HTX552" s="11"/>
+      <c r="HTY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HTZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HUA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HUB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HUC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HUD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HUE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HUF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HUG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HUH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HUI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HUJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HUK552" s="10"/>
+      <c r="HUL552" s="10"/>
+      <c r="HUM552" s="10"/>
+      <c r="HUN552" s="10"/>
+      <c r="HUO552" s="10"/>
+      <c r="HUP552" s="10"/>
+      <c r="HUQ552" s="10"/>
+      <c r="HUR552" s="10"/>
+      <c r="HUS552" s="10"/>
+      <c r="HUT552" s="10"/>
+      <c r="HUU552" s="10"/>
+      <c r="HUV552" s="10"/>
+      <c r="HUW552" s="10"/>
+      <c r="HUX552" s="10"/>
+      <c r="HUY552" s="11"/>
+      <c r="HUZ552" s="11"/>
+      <c r="HVA552" s="11"/>
+      <c r="HVB552" s="11"/>
+      <c r="HVC552" s="11"/>
+      <c r="HVD552" s="11"/>
+      <c r="HVE552" s="11"/>
+      <c r="HVF552" s="11"/>
+      <c r="HVG552" s="11"/>
+      <c r="HVH552" s="11"/>
+      <c r="HVI552" s="11"/>
+      <c r="HVJ552" s="11"/>
+      <c r="HVK552" s="11"/>
+      <c r="HVL552" s="11"/>
+      <c r="HVM552" s="11"/>
+      <c r="HVN552" s="11"/>
+      <c r="HVO552" s="11"/>
+      <c r="HVP552" s="11"/>
+      <c r="HVQ552" s="11"/>
+      <c r="HVR552" s="11"/>
+      <c r="HVS552" s="11"/>
+      <c r="HVT552" s="11"/>
+      <c r="HVU552" s="11"/>
+      <c r="HVV552" s="11"/>
+      <c r="HVW552" s="11"/>
+      <c r="HVX552" s="11"/>
+      <c r="HVY552" s="11"/>
+      <c r="HVZ552" s="11"/>
+      <c r="HWA552" s="11"/>
+      <c r="HWB552" s="11"/>
+      <c r="HWC552" s="11"/>
+      <c r="HWD552" s="11"/>
+      <c r="HWE552" s="11"/>
+      <c r="HWF552" s="11"/>
+      <c r="HWG552" s="11"/>
+      <c r="HWH552" s="11"/>
+      <c r="HWI552" s="11"/>
+      <c r="HWJ552" s="11"/>
+      <c r="HWK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HWL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HWM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HWN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HWO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HWP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HWQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HWR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HWS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HWT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HWU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HWV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HWW552" s="10"/>
+      <c r="HWX552" s="10"/>
+      <c r="HWY552" s="10"/>
+      <c r="HWZ552" s="10"/>
+      <c r="HXA552" s="10"/>
+      <c r="HXB552" s="10"/>
+      <c r="HXC552" s="10"/>
+      <c r="HXD552" s="10"/>
+      <c r="HXE552" s="10"/>
+      <c r="HXF552" s="10"/>
+      <c r="HXG552" s="10"/>
+      <c r="HXH552" s="10"/>
+      <c r="HXI552" s="10"/>
+      <c r="HXJ552" s="10"/>
+      <c r="HXK552" s="11"/>
+      <c r="HXL552" s="11"/>
+      <c r="HXM552" s="11"/>
+      <c r="HXN552" s="11"/>
+      <c r="HXO552" s="11"/>
+      <c r="HXP552" s="11"/>
+      <c r="HXQ552" s="11"/>
+      <c r="HXR552" s="11"/>
+      <c r="HXS552" s="11"/>
+      <c r="HXT552" s="11"/>
+      <c r="HXU552" s="11"/>
+      <c r="HXV552" s="11"/>
+      <c r="HXW552" s="11"/>
+      <c r="HXX552" s="11"/>
+      <c r="HXY552" s="11"/>
+      <c r="HXZ552" s="11"/>
+      <c r="HYA552" s="11"/>
+      <c r="HYB552" s="11"/>
+      <c r="HYC552" s="11"/>
+      <c r="HYD552" s="11"/>
+      <c r="HYE552" s="11"/>
+      <c r="HYF552" s="11"/>
+      <c r="HYG552" s="11"/>
+      <c r="HYH552" s="11"/>
+      <c r="HYI552" s="11"/>
+      <c r="HYJ552" s="11"/>
+      <c r="HYK552" s="11"/>
+      <c r="HYL552" s="11"/>
+      <c r="HYM552" s="11"/>
+      <c r="HYN552" s="11"/>
+      <c r="HYO552" s="11"/>
+      <c r="HYP552" s="11"/>
+      <c r="HYQ552" s="11"/>
+      <c r="HYR552" s="11"/>
+      <c r="HYS552" s="11"/>
+      <c r="HYT552" s="11"/>
+      <c r="HYU552" s="11"/>
+      <c r="HYV552" s="11"/>
+      <c r="HYW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="HYX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="HYY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="HYZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="HZA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="HZB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="HZC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="HZD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="HZE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="HZF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="HZG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="HZH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="HZI552" s="10"/>
+      <c r="HZJ552" s="10"/>
+      <c r="HZK552" s="10"/>
+      <c r="HZL552" s="10"/>
+      <c r="HZM552" s="10"/>
+      <c r="HZN552" s="10"/>
+      <c r="HZO552" s="10"/>
+      <c r="HZP552" s="10"/>
+      <c r="HZQ552" s="10"/>
+      <c r="HZR552" s="10"/>
+      <c r="HZS552" s="10"/>
+      <c r="HZT552" s="10"/>
+      <c r="HZU552" s="10"/>
+      <c r="HZV552" s="10"/>
+      <c r="HZW552" s="11"/>
+      <c r="HZX552" s="11"/>
+      <c r="HZY552" s="11"/>
+      <c r="HZZ552" s="11"/>
+      <c r="IAA552" s="11"/>
+      <c r="IAB552" s="11"/>
+      <c r="IAC552" s="11"/>
+      <c r="IAD552" s="11"/>
+      <c r="IAE552" s="11"/>
+      <c r="IAF552" s="11"/>
+      <c r="IAG552" s="11"/>
+      <c r="IAH552" s="11"/>
+      <c r="IAI552" s="11"/>
+      <c r="IAJ552" s="11"/>
+      <c r="IAK552" s="11"/>
+      <c r="IAL552" s="11"/>
+      <c r="IAM552" s="11"/>
+      <c r="IAN552" s="11"/>
+      <c r="IAO552" s="11"/>
+      <c r="IAP552" s="11"/>
+      <c r="IAQ552" s="11"/>
+      <c r="IAR552" s="11"/>
+      <c r="IAS552" s="11"/>
+      <c r="IAT552" s="11"/>
+      <c r="IAU552" s="11"/>
+      <c r="IAV552" s="11"/>
+      <c r="IAW552" s="11"/>
+      <c r="IAX552" s="11"/>
+      <c r="IAY552" s="11"/>
+      <c r="IAZ552" s="11"/>
+      <c r="IBA552" s="11"/>
+      <c r="IBB552" s="11"/>
+      <c r="IBC552" s="11"/>
+      <c r="IBD552" s="11"/>
+      <c r="IBE552" s="11"/>
+      <c r="IBF552" s="11"/>
+      <c r="IBG552" s="11"/>
+      <c r="IBH552" s="11"/>
+      <c r="IBI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IBJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="IBK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="IBL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="IBM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="IBN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="IBO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="IBP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="IBQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="IBR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="IBS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="IBT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="IBU552" s="10"/>
+      <c r="IBV552" s="10"/>
+      <c r="IBW552" s="10"/>
+      <c r="IBX552" s="10"/>
+      <c r="IBY552" s="10"/>
+      <c r="IBZ552" s="10"/>
+      <c r="ICA552" s="10"/>
+      <c r="ICB552" s="10"/>
+      <c r="ICC552" s="10"/>
+      <c r="ICD552" s="10"/>
+      <c r="ICE552" s="10"/>
+      <c r="ICF552" s="10"/>
+      <c r="ICG552" s="10"/>
+      <c r="ICH552" s="10"/>
+      <c r="ICI552" s="11"/>
+      <c r="ICJ552" s="11"/>
+      <c r="ICK552" s="11"/>
+      <c r="ICL552" s="11"/>
+      <c r="ICM552" s="11"/>
+      <c r="ICN552" s="11"/>
+      <c r="ICO552" s="11"/>
+      <c r="ICP552" s="11"/>
+      <c r="ICQ552" s="11"/>
+      <c r="ICR552" s="11"/>
+      <c r="ICS552" s="11"/>
+      <c r="ICT552" s="11"/>
+      <c r="ICU552" s="11"/>
+      <c r="ICV552" s="11"/>
+      <c r="ICW552" s="11"/>
+      <c r="ICX552" s="11"/>
+      <c r="ICY552" s="11"/>
+      <c r="ICZ552" s="11"/>
+      <c r="IDA552" s="11"/>
+      <c r="IDB552" s="11"/>
+      <c r="IDC552" s="11"/>
+      <c r="IDD552" s="11"/>
+      <c r="IDE552" s="11"/>
+      <c r="IDF552" s="11"/>
+      <c r="IDG552" s="11"/>
+      <c r="IDH552" s="11"/>
+      <c r="IDI552" s="11"/>
+      <c r="IDJ552" s="11"/>
+      <c r="IDK552" s="11"/>
+      <c r="IDL552" s="11"/>
+      <c r="IDM552" s="11"/>
+      <c r="IDN552" s="11"/>
+      <c r="IDO552" s="11"/>
+      <c r="IDP552" s="11"/>
+      <c r="IDQ552" s="11"/>
+      <c r="IDR552" s="11"/>
+      <c r="IDS552" s="11"/>
+      <c r="IDT552" s="11"/>
+      <c r="IDU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IDV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="IDW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="IDX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="IDY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="IDZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="IEA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="IEB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="IEC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="IED552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="IEE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="IEF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="IEG552" s="10"/>
+      <c r="IEH552" s="10"/>
+      <c r="IEI552" s="10"/>
+      <c r="IEJ552" s="10"/>
+      <c r="IEK552" s="10"/>
+      <c r="IEL552" s="10"/>
+      <c r="IEM552" s="10"/>
+      <c r="IEN552" s="10"/>
+      <c r="IEO552" s="10"/>
+      <c r="IEP552" s="10"/>
+      <c r="IEQ552" s="10"/>
+      <c r="IER552" s="10"/>
+      <c r="IES552" s="10"/>
+      <c r="IET552" s="10"/>
+      <c r="IEU552" s="11"/>
+      <c r="IEV552" s="11"/>
+      <c r="IEW552" s="11"/>
+      <c r="IEX552" s="11"/>
+      <c r="IEY552" s="11"/>
+      <c r="IEZ552" s="11"/>
+      <c r="IFA552" s="11"/>
+      <c r="IFB552" s="11"/>
+      <c r="IFC552" s="11"/>
+      <c r="IFD552" s="11"/>
+      <c r="IFE552" s="11"/>
+      <c r="IFF552" s="11"/>
+      <c r="IFG552" s="11"/>
+      <c r="IFH552" s="11"/>
+      <c r="IFI552" s="11"/>
+      <c r="IFJ552" s="11"/>
+      <c r="IFK552" s="11"/>
+      <c r="IFL552" s="11"/>
+      <c r="IFM552" s="11"/>
+      <c r="IFN552" s="11"/>
+      <c r="IFO552" s="11"/>
+      <c r="IFP552" s="11"/>
+      <c r="IFQ552" s="11"/>
+      <c r="IFR552" s="11"/>
+      <c r="IFS552" s="11"/>
+      <c r="IFT552" s="11"/>
+      <c r="IFU552" s="11"/>
+      <c r="IFV552" s="11"/>
+      <c r="IFW552" s="11"/>
+      <c r="IFX552" s="11"/>
+      <c r="IFY552" s="11"/>
+      <c r="IFZ552" s="11"/>
+      <c r="IGA552" s="11"/>
+      <c r="IGB552" s="11"/>
+      <c r="IGC552" s="11"/>
+      <c r="IGD552" s="11"/>
+      <c r="IGE552" s="11"/>
+      <c r="IGF552" s="11"/>
+      <c r="IGG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IGH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="IGI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="IGJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="IGK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="IGL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="IGM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="IGN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="IGO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="IGP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="IGQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="IGR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="IGS552" s="10"/>
+      <c r="IGT552" s="10"/>
+      <c r="IGU552" s="10"/>
+      <c r="IGV552" s="10"/>
+      <c r="IGW552" s="10"/>
+      <c r="IGX552" s="10"/>
+      <c r="IGY552" s="10"/>
+      <c r="IGZ552" s="10"/>
+      <c r="IHA552" s="10"/>
+      <c r="IHB552" s="10"/>
+      <c r="IHC552" s="10"/>
+      <c r="IHD552" s="10"/>
+      <c r="IHE552" s="10"/>
+      <c r="IHF552" s="10"/>
+      <c r="IHG552" s="11"/>
+      <c r="IHH552" s="11"/>
+      <c r="IHI552" s="11"/>
+      <c r="IHJ552" s="11"/>
+      <c r="IHK552" s="11"/>
+      <c r="IHL552" s="11"/>
+      <c r="IHM552" s="11"/>
+      <c r="IHN552" s="11"/>
+      <c r="IHO552" s="11"/>
+      <c r="IHP552" s="11"/>
+      <c r="IHQ552" s="11"/>
+      <c r="IHR552" s="11"/>
+      <c r="IHS552" s="11"/>
+      <c r="IHT552" s="11"/>
+      <c r="IHU552" s="11"/>
+      <c r="IHV552" s="11"/>
+      <c r="IHW552" s="11"/>
+      <c r="IHX552" s="11"/>
+      <c r="IHY552" s="11"/>
+      <c r="IHZ552" s="11"/>
+      <c r="IIA552" s="11"/>
+      <c r="IIB552" s="11"/>
+      <c r="IIC552" s="11"/>
+      <c r="IID552" s="11"/>
+      <c r="IIE552" s="11"/>
+      <c r="IIF552" s="11"/>
+      <c r="IIG552" s="11"/>
+      <c r="IIH552" s="11"/>
+      <c r="III552" s="11"/>
+      <c r="IIJ552" s="11"/>
+      <c r="IIK552" s="11"/>
+      <c r="IIL552" s="11"/>
+      <c r="IIM552" s="11"/>
+      <c r="IIN552" s="11"/>
+      <c r="IIO552" s="11"/>
+      <c r="IIP552" s="11"/>
+      <c r="IIQ552" s="11"/>
+      <c r="IIR552" s="11"/>
+      <c r="IIS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IIT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="IIU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="IIV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="IIW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="IIX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="IIY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="IIZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="IJA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="IJB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="IJC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="IJD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="IJE552" s="10"/>
+      <c r="IJF552" s="10"/>
+      <c r="IJG552" s="10"/>
+      <c r="IJH552" s="10"/>
+      <c r="IJI552" s="10"/>
+      <c r="IJJ552" s="10"/>
+      <c r="IJK552" s="10"/>
+      <c r="IJL552" s="10"/>
+      <c r="IJM552" s="10"/>
+      <c r="IJN552" s="10"/>
+      <c r="IJO552" s="10"/>
+      <c r="IJP552" s="10"/>
+      <c r="IJQ552" s="10"/>
+      <c r="IJR552" s="10"/>
+      <c r="IJS552" s="11"/>
+      <c r="IJT552" s="11"/>
+      <c r="IJU552" s="11"/>
+      <c r="IJV552" s="11"/>
+      <c r="IJW552" s="11"/>
+      <c r="IJX552" s="11"/>
+      <c r="IJY552" s="11"/>
+      <c r="IJZ552" s="11"/>
+      <c r="IKA552" s="11"/>
+      <c r="IKB552" s="11"/>
+      <c r="IKC552" s="11"/>
+      <c r="IKD552" s="11"/>
+      <c r="IKE552" s="11"/>
+      <c r="IKF552" s="11"/>
+      <c r="IKG552" s="11"/>
+      <c r="IKH552" s="11"/>
+      <c r="IKI552" s="11"/>
+      <c r="IKJ552" s="11"/>
+      <c r="IKK552" s="11"/>
+      <c r="IKL552" s="11"/>
+      <c r="IKM552" s="11"/>
+      <c r="IKN552" s="11"/>
+      <c r="IKO552" s="11"/>
+      <c r="IKP552" s="11"/>
+      <c r="IKQ552" s="11"/>
+      <c r="IKR552" s="11"/>
+      <c r="IKS552" s="11"/>
+      <c r="IKT552" s="11"/>
+      <c r="IKU552" s="11"/>
+      <c r="IKV552" s="11"/>
+      <c r="IKW552" s="11"/>
+      <c r="IKX552" s="11"/>
+      <c r="IKY552" s="11"/>
+      <c r="IKZ552" s="11"/>
+      <c r="ILA552" s="11"/>
+      <c r="ILB552" s="11"/>
+      <c r="ILC552" s="11"/>
+      <c r="ILD552" s="11"/>
+      <c r="ILE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ILF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ILG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ILH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ILI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ILJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="ILK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="ILL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ILM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ILN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ILO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="ILP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ILQ552" s="10"/>
+      <c r="ILR552" s="10"/>
+      <c r="ILS552" s="10"/>
+      <c r="ILT552" s="10"/>
+      <c r="ILU552" s="10"/>
+      <c r="ILV552" s="10"/>
+      <c r="ILW552" s="10"/>
+      <c r="ILX552" s="10"/>
+      <c r="ILY552" s="10"/>
+      <c r="ILZ552" s="10"/>
+      <c r="IMA552" s="10"/>
+      <c r="IMB552" s="10"/>
+      <c r="IMC552" s="10"/>
+      <c r="IMD552" s="10"/>
+      <c r="IME552" s="11"/>
+      <c r="IMF552" s="11"/>
+      <c r="IMG552" s="11"/>
+      <c r="IMH552" s="11"/>
+      <c r="IMI552" s="11"/>
+      <c r="IMJ552" s="11"/>
+      <c r="IMK552" s="11"/>
+      <c r="IML552" s="11"/>
+      <c r="IMM552" s="11"/>
+      <c r="IMN552" s="11"/>
+      <c r="IMO552" s="11"/>
+      <c r="IMP552" s="11"/>
+      <c r="IMQ552" s="11"/>
+      <c r="IMR552" s="11"/>
+      <c r="IMS552" s="11"/>
+      <c r="IMT552" s="11"/>
+      <c r="IMU552" s="11"/>
+      <c r="IMV552" s="11"/>
+      <c r="IMW552" s="11"/>
+      <c r="IMX552" s="11"/>
+      <c r="IMY552" s="11"/>
+      <c r="IMZ552" s="11"/>
+      <c r="INA552" s="11"/>
+      <c r="INB552" s="11"/>
+      <c r="INC552" s="11"/>
+      <c r="IND552" s="11"/>
+      <c r="INE552" s="11"/>
+      <c r="INF552" s="11"/>
+      <c r="ING552" s="11"/>
+      <c r="INH552" s="11"/>
+      <c r="INI552" s="11"/>
+      <c r="INJ552" s="11"/>
+      <c r="INK552" s="11"/>
+      <c r="INL552" s="11"/>
+      <c r="INM552" s="11"/>
+      <c r="INN552" s="11"/>
+      <c r="INO552" s="11"/>
+      <c r="INP552" s="11"/>
+      <c r="INQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="INR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="INS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="INT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="INU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="INV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="INW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="INX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="INY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="INZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="IOA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="IOB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="IOC552" s="10"/>
+      <c r="IOD552" s="10"/>
+      <c r="IOE552" s="10"/>
+      <c r="IOF552" s="10"/>
+      <c r="IOG552" s="10"/>
+      <c r="IOH552" s="10"/>
+      <c r="IOI552" s="10"/>
+      <c r="IOJ552" s="10"/>
+      <c r="IOK552" s="10"/>
+      <c r="IOL552" s="10"/>
+      <c r="IOM552" s="10"/>
+      <c r="ION552" s="10"/>
+      <c r="IOO552" s="10"/>
+      <c r="IOP552" s="10"/>
+      <c r="IOQ552" s="11"/>
+      <c r="IOR552" s="11"/>
+      <c r="IOS552" s="11"/>
+      <c r="IOT552" s="11"/>
+      <c r="IOU552" s="11"/>
+      <c r="IOV552" s="11"/>
+      <c r="IOW552" s="11"/>
+      <c r="IOX552" s="11"/>
+      <c r="IOY552" s="11"/>
+      <c r="IOZ552" s="11"/>
+      <c r="IPA552" s="11"/>
+      <c r="IPB552" s="11"/>
+      <c r="IPC552" s="11"/>
+      <c r="IPD552" s="11"/>
+      <c r="IPE552" s="11"/>
+      <c r="IPF552" s="11"/>
+      <c r="IPG552" s="11"/>
+      <c r="IPH552" s="11"/>
+      <c r="IPI552" s="11"/>
+      <c r="IPJ552" s="11"/>
+      <c r="IPK552" s="11"/>
+      <c r="IPL552" s="11"/>
+      <c r="IPM552" s="11"/>
+      <c r="IPN552" s="11"/>
+      <c r="IPO552" s="11"/>
+      <c r="IPP552" s="11"/>
+      <c r="IPQ552" s="11"/>
+      <c r="IPR552" s="11"/>
+      <c r="IPS552" s="11"/>
+      <c r="IPT552" s="11"/>
+      <c r="IPU552" s="11"/>
+      <c r="IPV552" s="11"/>
+      <c r="IPW552" s="11"/>
+      <c r="IPX552" s="11"/>
+      <c r="IPY552" s="11"/>
+      <c r="IPZ552" s="11"/>
+      <c r="IQA552" s="11"/>
+      <c r="IQB552" s="11"/>
+      <c r="IQC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IQD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="IQE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="IQF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="IQG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="IQH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="IQI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="IQJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="IQK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="IQL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="IQM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="IQN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="IQO552" s="10"/>
+      <c r="IQP552" s="10"/>
+      <c r="IQQ552" s="10"/>
+      <c r="IQR552" s="10"/>
+      <c r="IQS552" s="10"/>
+      <c r="IQT552" s="10"/>
+      <c r="IQU552" s="10"/>
+      <c r="IQV552" s="10"/>
+      <c r="IQW552" s="10"/>
+      <c r="IQX552" s="10"/>
+      <c r="IQY552" s="10"/>
+      <c r="IQZ552" s="10"/>
+      <c r="IRA552" s="10"/>
+      <c r="IRB552" s="10"/>
+      <c r="IRC552" s="11"/>
+      <c r="IRD552" s="11"/>
+      <c r="IRE552" s="11"/>
+      <c r="IRF552" s="11"/>
+      <c r="IRG552" s="11"/>
+      <c r="IRH552" s="11"/>
+      <c r="IRI552" s="11"/>
+      <c r="IRJ552" s="11"/>
+      <c r="IRK552" s="11"/>
+      <c r="IRL552" s="11"/>
+      <c r="IRM552" s="11"/>
+      <c r="IRN552" s="11"/>
+      <c r="IRO552" s="11"/>
+      <c r="IRP552" s="11"/>
+      <c r="IRQ552" s="11"/>
+      <c r="IRR552" s="11"/>
+      <c r="IRS552" s="11"/>
+      <c r="IRT552" s="11"/>
+      <c r="IRU552" s="11"/>
+      <c r="IRV552" s="11"/>
+      <c r="IRW552" s="11"/>
+      <c r="IRX552" s="11"/>
+      <c r="IRY552" s="11"/>
+      <c r="IRZ552" s="11"/>
+      <c r="ISA552" s="11"/>
+      <c r="ISB552" s="11"/>
+      <c r="ISC552" s="11"/>
+      <c r="ISD552" s="11"/>
+      <c r="ISE552" s="11"/>
+      <c r="ISF552" s="11"/>
+      <c r="ISG552" s="11"/>
+      <c r="ISH552" s="11"/>
+      <c r="ISI552" s="11"/>
+      <c r="ISJ552" s="11"/>
+      <c r="ISK552" s="11"/>
+      <c r="ISL552" s="11"/>
+      <c r="ISM552" s="11"/>
+      <c r="ISN552" s="11"/>
+      <c r="ISO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ISP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ISQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ISR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ISS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="IST552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="ISU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="ISV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ISW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ISX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ISY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="ISZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ITA552" s="10"/>
+      <c r="ITB552" s="10"/>
+      <c r="ITC552" s="10"/>
+      <c r="ITD552" s="10"/>
+      <c r="ITE552" s="10"/>
+      <c r="ITF552" s="10"/>
+      <c r="ITG552" s="10"/>
+      <c r="ITH552" s="10"/>
+      <c r="ITI552" s="10"/>
+      <c r="ITJ552" s="10"/>
+      <c r="ITK552" s="10"/>
+      <c r="ITL552" s="10"/>
+      <c r="ITM552" s="10"/>
+      <c r="ITN552" s="10"/>
+      <c r="ITO552" s="11"/>
+      <c r="ITP552" s="11"/>
+      <c r="ITQ552" s="11"/>
+      <c r="ITR552" s="11"/>
+      <c r="ITS552" s="11"/>
+      <c r="ITT552" s="11"/>
+      <c r="ITU552" s="11"/>
+      <c r="ITV552" s="11"/>
+      <c r="ITW552" s="11"/>
+      <c r="ITX552" s="11"/>
+      <c r="ITY552" s="11"/>
+      <c r="ITZ552" s="11"/>
+      <c r="IUA552" s="11"/>
+      <c r="IUB552" s="11"/>
+      <c r="IUC552" s="11"/>
+      <c r="IUD552" s="11"/>
+      <c r="IUE552" s="11"/>
+      <c r="IUF552" s="11"/>
+      <c r="IUG552" s="11"/>
+      <c r="IUH552" s="11"/>
+      <c r="IUI552" s="11"/>
+      <c r="IUJ552" s="11"/>
+      <c r="IUK552" s="11"/>
+      <c r="IUL552" s="11"/>
+      <c r="IUM552" s="11"/>
+      <c r="IUN552" s="11"/>
+      <c r="IUO552" s="11"/>
+      <c r="IUP552" s="11"/>
+      <c r="IUQ552" s="11"/>
+      <c r="IUR552" s="11"/>
+      <c r="IUS552" s="11"/>
+      <c r="IUT552" s="11"/>
+      <c r="IUU552" s="11"/>
+      <c r="IUV552" s="11"/>
+      <c r="IUW552" s="11"/>
+      <c r="IUX552" s="11"/>
+      <c r="IUY552" s="11"/>
+      <c r="IUZ552" s="11"/>
+      <c r="IVA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IVB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="IVC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="IVD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="IVE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="IVF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="IVG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="IVH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="IVI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="IVJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="IVK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="IVL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="IVM552" s="10"/>
+      <c r="IVN552" s="10"/>
+      <c r="IVO552" s="10"/>
+      <c r="IVP552" s="10"/>
+      <c r="IVQ552" s="10"/>
+      <c r="IVR552" s="10"/>
+      <c r="IVS552" s="10"/>
+      <c r="IVT552" s="10"/>
+      <c r="IVU552" s="10"/>
+      <c r="IVV552" s="10"/>
+      <c r="IVW552" s="10"/>
+      <c r="IVX552" s="10"/>
+      <c r="IVY552" s="10"/>
+      <c r="IVZ552" s="10"/>
+      <c r="IWA552" s="11"/>
+      <c r="IWB552" s="11"/>
+      <c r="IWC552" s="11"/>
+      <c r="IWD552" s="11"/>
+      <c r="IWE552" s="11"/>
+      <c r="IWF552" s="11"/>
+      <c r="IWG552" s="11"/>
+      <c r="IWH552" s="11"/>
+      <c r="IWI552" s="11"/>
+      <c r="IWJ552" s="11"/>
+      <c r="IWK552" s="11"/>
+      <c r="IWL552" s="11"/>
+      <c r="IWM552" s="11"/>
+      <c r="IWN552" s="11"/>
+      <c r="IWO552" s="11"/>
+      <c r="IWP552" s="11"/>
+      <c r="IWQ552" s="11"/>
+      <c r="IWR552" s="11"/>
+      <c r="IWS552" s="11"/>
+      <c r="IWT552" s="11"/>
+      <c r="IWU552" s="11"/>
+      <c r="IWV552" s="11"/>
+      <c r="IWW552" s="11"/>
+      <c r="IWX552" s="11"/>
+      <c r="IWY552" s="11"/>
+      <c r="IWZ552" s="11"/>
+      <c r="IXA552" s="11"/>
+      <c r="IXB552" s="11"/>
+      <c r="IXC552" s="11"/>
+      <c r="IXD552" s="11"/>
+      <c r="IXE552" s="11"/>
+      <c r="IXF552" s="11"/>
+      <c r="IXG552" s="11"/>
+      <c r="IXH552" s="11"/>
+      <c r="IXI552" s="11"/>
+      <c r="IXJ552" s="11"/>
+      <c r="IXK552" s="11"/>
+      <c r="IXL552" s="11"/>
+      <c r="IXM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IXN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="IXO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="IXP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="IXQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="IXR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="IXS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="IXT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="IXU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="IXV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="IXW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="IXX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="IXY552" s="10"/>
+      <c r="IXZ552" s="10"/>
+      <c r="IYA552" s="10"/>
+      <c r="IYB552" s="10"/>
+      <c r="IYC552" s="10"/>
+      <c r="IYD552" s="10"/>
+      <c r="IYE552" s="10"/>
+      <c r="IYF552" s="10"/>
+      <c r="IYG552" s="10"/>
+      <c r="IYH552" s="10"/>
+      <c r="IYI552" s="10"/>
+      <c r="IYJ552" s="10"/>
+      <c r="IYK552" s="10"/>
+      <c r="IYL552" s="10"/>
+      <c r="IYM552" s="11"/>
+      <c r="IYN552" s="11"/>
+      <c r="IYO552" s="11"/>
+      <c r="IYP552" s="11"/>
+      <c r="IYQ552" s="11"/>
+      <c r="IYR552" s="11"/>
+      <c r="IYS552" s="11"/>
+      <c r="IYT552" s="11"/>
+      <c r="IYU552" s="11"/>
+      <c r="IYV552" s="11"/>
+      <c r="IYW552" s="11"/>
+      <c r="IYX552" s="11"/>
+      <c r="IYY552" s="11"/>
+      <c r="IYZ552" s="11"/>
+      <c r="IZA552" s="11"/>
+      <c r="IZB552" s="11"/>
+      <c r="IZC552" s="11"/>
+      <c r="IZD552" s="11"/>
+      <c r="IZE552" s="11"/>
+      <c r="IZF552" s="11"/>
+      <c r="IZG552" s="11"/>
+      <c r="IZH552" s="11"/>
+      <c r="IZI552" s="11"/>
+      <c r="IZJ552" s="11"/>
+      <c r="IZK552" s="11"/>
+      <c r="IZL552" s="11"/>
+      <c r="IZM552" s="11"/>
+      <c r="IZN552" s="11"/>
+      <c r="IZO552" s="11"/>
+      <c r="IZP552" s="11"/>
+      <c r="IZQ552" s="11"/>
+      <c r="IZR552" s="11"/>
+      <c r="IZS552" s="11"/>
+      <c r="IZT552" s="11"/>
+      <c r="IZU552" s="11"/>
+      <c r="IZV552" s="11"/>
+      <c r="IZW552" s="11"/>
+      <c r="IZX552" s="11"/>
+      <c r="IZY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="IZZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JAA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JAB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JAC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JAD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JAE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JAF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JAG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JAH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JAI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JAJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JAK552" s="10"/>
+      <c r="JAL552" s="10"/>
+      <c r="JAM552" s="10"/>
+      <c r="JAN552" s="10"/>
+      <c r="JAO552" s="10"/>
+      <c r="JAP552" s="10"/>
+      <c r="JAQ552" s="10"/>
+      <c r="JAR552" s="10"/>
+      <c r="JAS552" s="10"/>
+      <c r="JAT552" s="10"/>
+      <c r="JAU552" s="10"/>
+      <c r="JAV552" s="10"/>
+      <c r="JAW552" s="10"/>
+      <c r="JAX552" s="10"/>
+      <c r="JAY552" s="11"/>
+      <c r="JAZ552" s="11"/>
+      <c r="JBA552" s="11"/>
+      <c r="JBB552" s="11"/>
+      <c r="JBC552" s="11"/>
+      <c r="JBD552" s="11"/>
+      <c r="JBE552" s="11"/>
+      <c r="JBF552" s="11"/>
+      <c r="JBG552" s="11"/>
+      <c r="JBH552" s="11"/>
+      <c r="JBI552" s="11"/>
+      <c r="JBJ552" s="11"/>
+      <c r="JBK552" s="11"/>
+      <c r="JBL552" s="11"/>
+      <c r="JBM552" s="11"/>
+      <c r="JBN552" s="11"/>
+      <c r="JBO552" s="11"/>
+      <c r="JBP552" s="11"/>
+      <c r="JBQ552" s="11"/>
+      <c r="JBR552" s="11"/>
+      <c r="JBS552" s="11"/>
+      <c r="JBT552" s="11"/>
+      <c r="JBU552" s="11"/>
+      <c r="JBV552" s="11"/>
+      <c r="JBW552" s="11"/>
+      <c r="JBX552" s="11"/>
+      <c r="JBY552" s="11"/>
+      <c r="JBZ552" s="11"/>
+      <c r="JCA552" s="11"/>
+      <c r="JCB552" s="11"/>
+      <c r="JCC552" s="11"/>
+      <c r="JCD552" s="11"/>
+      <c r="JCE552" s="11"/>
+      <c r="JCF552" s="11"/>
+      <c r="JCG552" s="11"/>
+      <c r="JCH552" s="11"/>
+      <c r="JCI552" s="11"/>
+      <c r="JCJ552" s="11"/>
+      <c r="JCK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JCL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JCM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JCN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JCO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JCP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JCQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JCR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JCS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JCT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JCU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JCV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JCW552" s="10"/>
+      <c r="JCX552" s="10"/>
+      <c r="JCY552" s="10"/>
+      <c r="JCZ552" s="10"/>
+      <c r="JDA552" s="10"/>
+      <c r="JDB552" s="10"/>
+      <c r="JDC552" s="10"/>
+      <c r="JDD552" s="10"/>
+      <c r="JDE552" s="10"/>
+      <c r="JDF552" s="10"/>
+      <c r="JDG552" s="10"/>
+      <c r="JDH552" s="10"/>
+      <c r="JDI552" s="10"/>
+      <c r="JDJ552" s="10"/>
+      <c r="JDK552" s="11"/>
+      <c r="JDL552" s="11"/>
+      <c r="JDM552" s="11"/>
+      <c r="JDN552" s="11"/>
+      <c r="JDO552" s="11"/>
+      <c r="JDP552" s="11"/>
+      <c r="JDQ552" s="11"/>
+      <c r="JDR552" s="11"/>
+      <c r="JDS552" s="11"/>
+      <c r="JDT552" s="11"/>
+      <c r="JDU552" s="11"/>
+      <c r="JDV552" s="11"/>
+      <c r="JDW552" s="11"/>
+      <c r="JDX552" s="11"/>
+      <c r="JDY552" s="11"/>
+      <c r="JDZ552" s="11"/>
+      <c r="JEA552" s="11"/>
+      <c r="JEB552" s="11"/>
+      <c r="JEC552" s="11"/>
+      <c r="JED552" s="11"/>
+      <c r="JEE552" s="11"/>
+      <c r="JEF552" s="11"/>
+      <c r="JEG552" s="11"/>
+      <c r="JEH552" s="11"/>
+      <c r="JEI552" s="11"/>
+      <c r="JEJ552" s="11"/>
+      <c r="JEK552" s="11"/>
+      <c r="JEL552" s="11"/>
+      <c r="JEM552" s="11"/>
+      <c r="JEN552" s="11"/>
+      <c r="JEO552" s="11"/>
+      <c r="JEP552" s="11"/>
+      <c r="JEQ552" s="11"/>
+      <c r="JER552" s="11"/>
+      <c r="JES552" s="11"/>
+      <c r="JET552" s="11"/>
+      <c r="JEU552" s="11"/>
+      <c r="JEV552" s="11"/>
+      <c r="JEW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JEX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JEY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JEZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JFA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JFB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JFC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JFD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JFE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JFF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JFG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JFH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JFI552" s="10"/>
+      <c r="JFJ552" s="10"/>
+      <c r="JFK552" s="10"/>
+      <c r="JFL552" s="10"/>
+      <c r="JFM552" s="10"/>
+      <c r="JFN552" s="10"/>
+      <c r="JFO552" s="10"/>
+      <c r="JFP552" s="10"/>
+      <c r="JFQ552" s="10"/>
+      <c r="JFR552" s="10"/>
+      <c r="JFS552" s="10"/>
+      <c r="JFT552" s="10"/>
+      <c r="JFU552" s="10"/>
+      <c r="JFV552" s="10"/>
+      <c r="JFW552" s="11"/>
+      <c r="JFX552" s="11"/>
+      <c r="JFY552" s="11"/>
+      <c r="JFZ552" s="11"/>
+      <c r="JGA552" s="11"/>
+      <c r="JGB552" s="11"/>
+      <c r="JGC552" s="11"/>
+      <c r="JGD552" s="11"/>
+      <c r="JGE552" s="11"/>
+      <c r="JGF552" s="11"/>
+      <c r="JGG552" s="11"/>
+      <c r="JGH552" s="11"/>
+      <c r="JGI552" s="11"/>
+      <c r="JGJ552" s="11"/>
+      <c r="JGK552" s="11"/>
+      <c r="JGL552" s="11"/>
+      <c r="JGM552" s="11"/>
+      <c r="JGN552" s="11"/>
+      <c r="JGO552" s="11"/>
+      <c r="JGP552" s="11"/>
+      <c r="JGQ552" s="11"/>
+      <c r="JGR552" s="11"/>
+      <c r="JGS552" s="11"/>
+      <c r="JGT552" s="11"/>
+      <c r="JGU552" s="11"/>
+      <c r="JGV552" s="11"/>
+      <c r="JGW552" s="11"/>
+      <c r="JGX552" s="11"/>
+      <c r="JGY552" s="11"/>
+      <c r="JGZ552" s="11"/>
+      <c r="JHA552" s="11"/>
+      <c r="JHB552" s="11"/>
+      <c r="JHC552" s="11"/>
+      <c r="JHD552" s="11"/>
+      <c r="JHE552" s="11"/>
+      <c r="JHF552" s="11"/>
+      <c r="JHG552" s="11"/>
+      <c r="JHH552" s="11"/>
+      <c r="JHI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JHJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JHK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JHL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JHM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JHN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JHO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JHP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JHQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JHR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JHS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JHT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JHU552" s="10"/>
+      <c r="JHV552" s="10"/>
+      <c r="JHW552" s="10"/>
+      <c r="JHX552" s="10"/>
+      <c r="JHY552" s="10"/>
+      <c r="JHZ552" s="10"/>
+      <c r="JIA552" s="10"/>
+      <c r="JIB552" s="10"/>
+      <c r="JIC552" s="10"/>
+      <c r="JID552" s="10"/>
+      <c r="JIE552" s="10"/>
+      <c r="JIF552" s="10"/>
+      <c r="JIG552" s="10"/>
+      <c r="JIH552" s="10"/>
+      <c r="JII552" s="11"/>
+      <c r="JIJ552" s="11"/>
+      <c r="JIK552" s="11"/>
+      <c r="JIL552" s="11"/>
+      <c r="JIM552" s="11"/>
+      <c r="JIN552" s="11"/>
+      <c r="JIO552" s="11"/>
+      <c r="JIP552" s="11"/>
+      <c r="JIQ552" s="11"/>
+      <c r="JIR552" s="11"/>
+      <c r="JIS552" s="11"/>
+      <c r="JIT552" s="11"/>
+      <c r="JIU552" s="11"/>
+      <c r="JIV552" s="11"/>
+      <c r="JIW552" s="11"/>
+      <c r="JIX552" s="11"/>
+      <c r="JIY552" s="11"/>
+      <c r="JIZ552" s="11"/>
+      <c r="JJA552" s="11"/>
+      <c r="JJB552" s="11"/>
+      <c r="JJC552" s="11"/>
+      <c r="JJD552" s="11"/>
+      <c r="JJE552" s="11"/>
+      <c r="JJF552" s="11"/>
+      <c r="JJG552" s="11"/>
+      <c r="JJH552" s="11"/>
+      <c r="JJI552" s="11"/>
+      <c r="JJJ552" s="11"/>
+      <c r="JJK552" s="11"/>
+      <c r="JJL552" s="11"/>
+      <c r="JJM552" s="11"/>
+      <c r="JJN552" s="11"/>
+      <c r="JJO552" s="11"/>
+      <c r="JJP552" s="11"/>
+      <c r="JJQ552" s="11"/>
+      <c r="JJR552" s="11"/>
+      <c r="JJS552" s="11"/>
+      <c r="JJT552" s="11"/>
+      <c r="JJU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JJV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JJW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JJX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JJY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JJZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JKA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JKB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JKC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JKD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JKE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JKF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JKG552" s="10"/>
+      <c r="JKH552" s="10"/>
+      <c r="JKI552" s="10"/>
+      <c r="JKJ552" s="10"/>
+      <c r="JKK552" s="10"/>
+      <c r="JKL552" s="10"/>
+      <c r="JKM552" s="10"/>
+      <c r="JKN552" s="10"/>
+      <c r="JKO552" s="10"/>
+      <c r="JKP552" s="10"/>
+      <c r="JKQ552" s="10"/>
+      <c r="JKR552" s="10"/>
+      <c r="JKS552" s="10"/>
+      <c r="JKT552" s="10"/>
+      <c r="JKU552" s="11"/>
+      <c r="JKV552" s="11"/>
+      <c r="JKW552" s="11"/>
+      <c r="JKX552" s="11"/>
+      <c r="JKY552" s="11"/>
+      <c r="JKZ552" s="11"/>
+      <c r="JLA552" s="11"/>
+      <c r="JLB552" s="11"/>
+      <c r="JLC552" s="11"/>
+      <c r="JLD552" s="11"/>
+      <c r="JLE552" s="11"/>
+      <c r="JLF552" s="11"/>
+      <c r="JLG552" s="11"/>
+      <c r="JLH552" s="11"/>
+      <c r="JLI552" s="11"/>
+      <c r="JLJ552" s="11"/>
+      <c r="JLK552" s="11"/>
+      <c r="JLL552" s="11"/>
+      <c r="JLM552" s="11"/>
+      <c r="JLN552" s="11"/>
+      <c r="JLO552" s="11"/>
+      <c r="JLP552" s="11"/>
+      <c r="JLQ552" s="11"/>
+      <c r="JLR552" s="11"/>
+      <c r="JLS552" s="11"/>
+      <c r="JLT552" s="11"/>
+      <c r="JLU552" s="11"/>
+      <c r="JLV552" s="11"/>
+      <c r="JLW552" s="11"/>
+      <c r="JLX552" s="11"/>
+      <c r="JLY552" s="11"/>
+      <c r="JLZ552" s="11"/>
+      <c r="JMA552" s="11"/>
+      <c r="JMB552" s="11"/>
+      <c r="JMC552" s="11"/>
+      <c r="JMD552" s="11"/>
+      <c r="JME552" s="11"/>
+      <c r="JMF552" s="11"/>
+      <c r="JMG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JMH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JMI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JMJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JMK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JML552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JMM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JMN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JMO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JMP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JMQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JMR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JMS552" s="10"/>
+      <c r="JMT552" s="10"/>
+      <c r="JMU552" s="10"/>
+      <c r="JMV552" s="10"/>
+      <c r="JMW552" s="10"/>
+      <c r="JMX552" s="10"/>
+      <c r="JMY552" s="10"/>
+      <c r="JMZ552" s="10"/>
+      <c r="JNA552" s="10"/>
+      <c r="JNB552" s="10"/>
+      <c r="JNC552" s="10"/>
+      <c r="JND552" s="10"/>
+      <c r="JNE552" s="10"/>
+      <c r="JNF552" s="10"/>
+      <c r="JNG552" s="11"/>
+      <c r="JNH552" s="11"/>
+      <c r="JNI552" s="11"/>
+      <c r="JNJ552" s="11"/>
+      <c r="JNK552" s="11"/>
+      <c r="JNL552" s="11"/>
+      <c r="JNM552" s="11"/>
+      <c r="JNN552" s="11"/>
+      <c r="JNO552" s="11"/>
+      <c r="JNP552" s="11"/>
+      <c r="JNQ552" s="11"/>
+      <c r="JNR552" s="11"/>
+      <c r="JNS552" s="11"/>
+      <c r="JNT552" s="11"/>
+      <c r="JNU552" s="11"/>
+      <c r="JNV552" s="11"/>
+      <c r="JNW552" s="11"/>
+      <c r="JNX552" s="11"/>
+      <c r="JNY552" s="11"/>
+      <c r="JNZ552" s="11"/>
+      <c r="JOA552" s="11"/>
+      <c r="JOB552" s="11"/>
+      <c r="JOC552" s="11"/>
+      <c r="JOD552" s="11"/>
+      <c r="JOE552" s="11"/>
+      <c r="JOF552" s="11"/>
+      <c r="JOG552" s="11"/>
+      <c r="JOH552" s="11"/>
+      <c r="JOI552" s="11"/>
+      <c r="JOJ552" s="11"/>
+      <c r="JOK552" s="11"/>
+      <c r="JOL552" s="11"/>
+      <c r="JOM552" s="11"/>
+      <c r="JON552" s="11"/>
+      <c r="JOO552" s="11"/>
+      <c r="JOP552" s="11"/>
+      <c r="JOQ552" s="11"/>
+      <c r="JOR552" s="11"/>
+      <c r="JOS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JOT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JOU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JOV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JOW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JOX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JOY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JOZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JPA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JPB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JPC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JPD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JPE552" s="10"/>
+      <c r="JPF552" s="10"/>
+      <c r="JPG552" s="10"/>
+      <c r="JPH552" s="10"/>
+      <c r="JPI552" s="10"/>
+      <c r="JPJ552" s="10"/>
+      <c r="JPK552" s="10"/>
+      <c r="JPL552" s="10"/>
+      <c r="JPM552" s="10"/>
+      <c r="JPN552" s="10"/>
+      <c r="JPO552" s="10"/>
+      <c r="JPP552" s="10"/>
+      <c r="JPQ552" s="10"/>
+      <c r="JPR552" s="10"/>
+      <c r="JPS552" s="11"/>
+      <c r="JPT552" s="11"/>
+      <c r="JPU552" s="11"/>
+      <c r="JPV552" s="11"/>
+      <c r="JPW552" s="11"/>
+      <c r="JPX552" s="11"/>
+      <c r="JPY552" s="11"/>
+      <c r="JPZ552" s="11"/>
+      <c r="JQA552" s="11"/>
+      <c r="JQB552" s="11"/>
+      <c r="JQC552" s="11"/>
+      <c r="JQD552" s="11"/>
+      <c r="JQE552" s="11"/>
+      <c r="JQF552" s="11"/>
+      <c r="JQG552" s="11"/>
+      <c r="JQH552" s="11"/>
+      <c r="JQI552" s="11"/>
+      <c r="JQJ552" s="11"/>
+      <c r="JQK552" s="11"/>
+      <c r="JQL552" s="11"/>
+      <c r="JQM552" s="11"/>
+      <c r="JQN552" s="11"/>
+      <c r="JQO552" s="11"/>
+      <c r="JQP552" s="11"/>
+      <c r="JQQ552" s="11"/>
+      <c r="JQR552" s="11"/>
+      <c r="JQS552" s="11"/>
+      <c r="JQT552" s="11"/>
+      <c r="JQU552" s="11"/>
+      <c r="JQV552" s="11"/>
+      <c r="JQW552" s="11"/>
+      <c r="JQX552" s="11"/>
+      <c r="JQY552" s="11"/>
+      <c r="JQZ552" s="11"/>
+      <c r="JRA552" s="11"/>
+      <c r="JRB552" s="11"/>
+      <c r="JRC552" s="11"/>
+      <c r="JRD552" s="11"/>
+      <c r="JRE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JRF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JRG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JRH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JRI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JRJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JRK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JRL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JRM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JRN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JRO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JRP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JRQ552" s="10"/>
+      <c r="JRR552" s="10"/>
+      <c r="JRS552" s="10"/>
+      <c r="JRT552" s="10"/>
+      <c r="JRU552" s="10"/>
+      <c r="JRV552" s="10"/>
+      <c r="JRW552" s="10"/>
+      <c r="JRX552" s="10"/>
+      <c r="JRY552" s="10"/>
+      <c r="JRZ552" s="10"/>
+      <c r="JSA552" s="10"/>
+      <c r="JSB552" s="10"/>
+      <c r="JSC552" s="10"/>
+      <c r="JSD552" s="10"/>
+      <c r="JSE552" s="11"/>
+      <c r="JSF552" s="11"/>
+      <c r="JSG552" s="11"/>
+      <c r="JSH552" s="11"/>
+      <c r="JSI552" s="11"/>
+      <c r="JSJ552" s="11"/>
+      <c r="JSK552" s="11"/>
+      <c r="JSL552" s="11"/>
+      <c r="JSM552" s="11"/>
+      <c r="JSN552" s="11"/>
+      <c r="JSO552" s="11"/>
+      <c r="JSP552" s="11"/>
+      <c r="JSQ552" s="11"/>
+      <c r="JSR552" s="11"/>
+      <c r="JSS552" s="11"/>
+      <c r="JST552" s="11"/>
+      <c r="JSU552" s="11"/>
+      <c r="JSV552" s="11"/>
+      <c r="JSW552" s="11"/>
+      <c r="JSX552" s="11"/>
+      <c r="JSY552" s="11"/>
+      <c r="JSZ552" s="11"/>
+      <c r="JTA552" s="11"/>
+      <c r="JTB552" s="11"/>
+      <c r="JTC552" s="11"/>
+      <c r="JTD552" s="11"/>
+      <c r="JTE552" s="11"/>
+      <c r="JTF552" s="11"/>
+      <c r="JTG552" s="11"/>
+      <c r="JTH552" s="11"/>
+      <c r="JTI552" s="11"/>
+      <c r="JTJ552" s="11"/>
+      <c r="JTK552" s="11"/>
+      <c r="JTL552" s="11"/>
+      <c r="JTM552" s="11"/>
+      <c r="JTN552" s="11"/>
+      <c r="JTO552" s="11"/>
+      <c r="JTP552" s="11"/>
+      <c r="JTQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JTR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JTS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JTT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JTU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JTV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JTW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JTX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JTY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JTZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JUA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JUB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JUC552" s="10"/>
+      <c r="JUD552" s="10"/>
+      <c r="JUE552" s="10"/>
+      <c r="JUF552" s="10"/>
+      <c r="JUG552" s="10"/>
+      <c r="JUH552" s="10"/>
+      <c r="JUI552" s="10"/>
+      <c r="JUJ552" s="10"/>
+      <c r="JUK552" s="10"/>
+      <c r="JUL552" s="10"/>
+      <c r="JUM552" s="10"/>
+      <c r="JUN552" s="10"/>
+      <c r="JUO552" s="10"/>
+      <c r="JUP552" s="10"/>
+      <c r="JUQ552" s="11"/>
+      <c r="JUR552" s="11"/>
+      <c r="JUS552" s="11"/>
+      <c r="JUT552" s="11"/>
+      <c r="JUU552" s="11"/>
+      <c r="JUV552" s="11"/>
+      <c r="JUW552" s="11"/>
+      <c r="JUX552" s="11"/>
+      <c r="JUY552" s="11"/>
+      <c r="JUZ552" s="11"/>
+      <c r="JVA552" s="11"/>
+      <c r="JVB552" s="11"/>
+      <c r="JVC552" s="11"/>
+      <c r="JVD552" s="11"/>
+      <c r="JVE552" s="11"/>
+      <c r="JVF552" s="11"/>
+      <c r="JVG552" s="11"/>
+      <c r="JVH552" s="11"/>
+      <c r="JVI552" s="11"/>
+      <c r="JVJ552" s="11"/>
+      <c r="JVK552" s="11"/>
+      <c r="JVL552" s="11"/>
+      <c r="JVM552" s="11"/>
+      <c r="JVN552" s="11"/>
+      <c r="JVO552" s="11"/>
+      <c r="JVP552" s="11"/>
+      <c r="JVQ552" s="11"/>
+      <c r="JVR552" s="11"/>
+      <c r="JVS552" s="11"/>
+      <c r="JVT552" s="11"/>
+      <c r="JVU552" s="11"/>
+      <c r="JVV552" s="11"/>
+      <c r="JVW552" s="11"/>
+      <c r="JVX552" s="11"/>
+      <c r="JVY552" s="11"/>
+      <c r="JVZ552" s="11"/>
+      <c r="JWA552" s="11"/>
+      <c r="JWB552" s="11"/>
+      <c r="JWC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JWD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JWE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JWF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JWG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JWH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JWI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JWJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JWK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JWL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JWM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JWN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JWO552" s="10"/>
+      <c r="JWP552" s="10"/>
+      <c r="JWQ552" s="10"/>
+      <c r="JWR552" s="10"/>
+      <c r="JWS552" s="10"/>
+      <c r="JWT552" s="10"/>
+      <c r="JWU552" s="10"/>
+      <c r="JWV552" s="10"/>
+      <c r="JWW552" s="10"/>
+      <c r="JWX552" s="10"/>
+      <c r="JWY552" s="10"/>
+      <c r="JWZ552" s="10"/>
+      <c r="JXA552" s="10"/>
+      <c r="JXB552" s="10"/>
+      <c r="JXC552" s="11"/>
+      <c r="JXD552" s="11"/>
+      <c r="JXE552" s="11"/>
+      <c r="JXF552" s="11"/>
+      <c r="JXG552" s="11"/>
+      <c r="JXH552" s="11"/>
+      <c r="JXI552" s="11"/>
+      <c r="JXJ552" s="11"/>
+      <c r="JXK552" s="11"/>
+      <c r="JXL552" s="11"/>
+      <c r="JXM552" s="11"/>
+      <c r="JXN552" s="11"/>
+      <c r="JXO552" s="11"/>
+      <c r="JXP552" s="11"/>
+      <c r="JXQ552" s="11"/>
+      <c r="JXR552" s="11"/>
+      <c r="JXS552" s="11"/>
+      <c r="JXT552" s="11"/>
+      <c r="JXU552" s="11"/>
+      <c r="JXV552" s="11"/>
+      <c r="JXW552" s="11"/>
+      <c r="JXX552" s="11"/>
+      <c r="JXY552" s="11"/>
+      <c r="JXZ552" s="11"/>
+      <c r="JYA552" s="11"/>
+      <c r="JYB552" s="11"/>
+      <c r="JYC552" s="11"/>
+      <c r="JYD552" s="11"/>
+      <c r="JYE552" s="11"/>
+      <c r="JYF552" s="11"/>
+      <c r="JYG552" s="11"/>
+      <c r="JYH552" s="11"/>
+      <c r="JYI552" s="11"/>
+      <c r="JYJ552" s="11"/>
+      <c r="JYK552" s="11"/>
+      <c r="JYL552" s="11"/>
+      <c r="JYM552" s="11"/>
+      <c r="JYN552" s="11"/>
+      <c r="JYO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="JYP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="JYQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="JYR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="JYS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="JYT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="JYU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="JYV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="JYW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="JYX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="JYY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="JYZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="JZA552" s="10"/>
+      <c r="JZB552" s="10"/>
+      <c r="JZC552" s="10"/>
+      <c r="JZD552" s="10"/>
+      <c r="JZE552" s="10"/>
+      <c r="JZF552" s="10"/>
+      <c r="JZG552" s="10"/>
+      <c r="JZH552" s="10"/>
+      <c r="JZI552" s="10"/>
+      <c r="JZJ552" s="10"/>
+      <c r="JZK552" s="10"/>
+      <c r="JZL552" s="10"/>
+      <c r="JZM552" s="10"/>
+      <c r="JZN552" s="10"/>
+      <c r="JZO552" s="11"/>
+      <c r="JZP552" s="11"/>
+      <c r="JZQ552" s="11"/>
+      <c r="JZR552" s="11"/>
+      <c r="JZS552" s="11"/>
+      <c r="JZT552" s="11"/>
+      <c r="JZU552" s="11"/>
+      <c r="JZV552" s="11"/>
+      <c r="JZW552" s="11"/>
+      <c r="JZX552" s="11"/>
+      <c r="JZY552" s="11"/>
+      <c r="JZZ552" s="11"/>
+      <c r="KAA552" s="11"/>
+      <c r="KAB552" s="11"/>
+      <c r="KAC552" s="11"/>
+      <c r="KAD552" s="11"/>
+      <c r="KAE552" s="11"/>
+      <c r="KAF552" s="11"/>
+      <c r="KAG552" s="11"/>
+      <c r="KAH552" s="11"/>
+      <c r="KAI552" s="11"/>
+      <c r="KAJ552" s="11"/>
+      <c r="KAK552" s="11"/>
+      <c r="KAL552" s="11"/>
+      <c r="KAM552" s="11"/>
+      <c r="KAN552" s="11"/>
+      <c r="KAO552" s="11"/>
+      <c r="KAP552" s="11"/>
+      <c r="KAQ552" s="11"/>
+      <c r="KAR552" s="11"/>
+      <c r="KAS552" s="11"/>
+      <c r="KAT552" s="11"/>
+      <c r="KAU552" s="11"/>
+      <c r="KAV552" s="11"/>
+      <c r="KAW552" s="11"/>
+      <c r="KAX552" s="11"/>
+      <c r="KAY552" s="11"/>
+      <c r="KAZ552" s="11"/>
+      <c r="KBA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KBB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KBC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KBD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KBE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KBF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KBG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KBH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KBI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KBJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KBK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KBL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KBM552" s="10"/>
+      <c r="KBN552" s="10"/>
+      <c r="KBO552" s="10"/>
+      <c r="KBP552" s="10"/>
+      <c r="KBQ552" s="10"/>
+      <c r="KBR552" s="10"/>
+      <c r="KBS552" s="10"/>
+      <c r="KBT552" s="10"/>
+      <c r="KBU552" s="10"/>
+      <c r="KBV552" s="10"/>
+      <c r="KBW552" s="10"/>
+      <c r="KBX552" s="10"/>
+      <c r="KBY552" s="10"/>
+      <c r="KBZ552" s="10"/>
+      <c r="KCA552" s="11"/>
+      <c r="KCB552" s="11"/>
+      <c r="KCC552" s="11"/>
+      <c r="KCD552" s="11"/>
+      <c r="KCE552" s="11"/>
+      <c r="KCF552" s="11"/>
+      <c r="KCG552" s="11"/>
+      <c r="KCH552" s="11"/>
+      <c r="KCI552" s="11"/>
+      <c r="KCJ552" s="11"/>
+      <c r="KCK552" s="11"/>
+      <c r="KCL552" s="11"/>
+      <c r="KCM552" s="11"/>
+      <c r="KCN552" s="11"/>
+      <c r="KCO552" s="11"/>
+      <c r="KCP552" s="11"/>
+      <c r="KCQ552" s="11"/>
+      <c r="KCR552" s="11"/>
+      <c r="KCS552" s="11"/>
+      <c r="KCT552" s="11"/>
+      <c r="KCU552" s="11"/>
+      <c r="KCV552" s="11"/>
+      <c r="KCW552" s="11"/>
+      <c r="KCX552" s="11"/>
+      <c r="KCY552" s="11"/>
+      <c r="KCZ552" s="11"/>
+      <c r="KDA552" s="11"/>
+      <c r="KDB552" s="11"/>
+      <c r="KDC552" s="11"/>
+      <c r="KDD552" s="11"/>
+      <c r="KDE552" s="11"/>
+      <c r="KDF552" s="11"/>
+      <c r="KDG552" s="11"/>
+      <c r="KDH552" s="11"/>
+      <c r="KDI552" s="11"/>
+      <c r="KDJ552" s="11"/>
+      <c r="KDK552" s="11"/>
+      <c r="KDL552" s="11"/>
+      <c r="KDM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KDN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KDO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KDP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KDQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KDR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KDS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KDT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KDU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KDV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KDW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KDX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KDY552" s="10"/>
+      <c r="KDZ552" s="10"/>
+      <c r="KEA552" s="10"/>
+      <c r="KEB552" s="10"/>
+      <c r="KEC552" s="10"/>
+      <c r="KED552" s="10"/>
+      <c r="KEE552" s="10"/>
+      <c r="KEF552" s="10"/>
+      <c r="KEG552" s="10"/>
+      <c r="KEH552" s="10"/>
+      <c r="KEI552" s="10"/>
+      <c r="KEJ552" s="10"/>
+      <c r="KEK552" s="10"/>
+      <c r="KEL552" s="10"/>
+      <c r="KEM552" s="11"/>
+      <c r="KEN552" s="11"/>
+      <c r="KEO552" s="11"/>
+      <c r="KEP552" s="11"/>
+      <c r="KEQ552" s="11"/>
+      <c r="KER552" s="11"/>
+      <c r="KES552" s="11"/>
+      <c r="KET552" s="11"/>
+      <c r="KEU552" s="11"/>
+      <c r="KEV552" s="11"/>
+      <c r="KEW552" s="11"/>
+      <c r="KEX552" s="11"/>
+      <c r="KEY552" s="11"/>
+      <c r="KEZ552" s="11"/>
+      <c r="KFA552" s="11"/>
+      <c r="KFB552" s="11"/>
+      <c r="KFC552" s="11"/>
+      <c r="KFD552" s="11"/>
+      <c r="KFE552" s="11"/>
+      <c r="KFF552" s="11"/>
+      <c r="KFG552" s="11"/>
+      <c r="KFH552" s="11"/>
+      <c r="KFI552" s="11"/>
+      <c r="KFJ552" s="11"/>
+      <c r="KFK552" s="11"/>
+      <c r="KFL552" s="11"/>
+      <c r="KFM552" s="11"/>
+      <c r="KFN552" s="11"/>
+      <c r="KFO552" s="11"/>
+      <c r="KFP552" s="11"/>
+      <c r="KFQ552" s="11"/>
+      <c r="KFR552" s="11"/>
+      <c r="KFS552" s="11"/>
+      <c r="KFT552" s="11"/>
+      <c r="KFU552" s="11"/>
+      <c r="KFV552" s="11"/>
+      <c r="KFW552" s="11"/>
+      <c r="KFX552" s="11"/>
+      <c r="KFY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KFZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KGA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KGB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KGC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KGD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KGE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KGF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KGG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KGH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KGI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KGJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KGK552" s="10"/>
+      <c r="KGL552" s="10"/>
+      <c r="KGM552" s="10"/>
+      <c r="KGN552" s="10"/>
+      <c r="KGO552" s="10"/>
+      <c r="KGP552" s="10"/>
+      <c r="KGQ552" s="10"/>
+      <c r="KGR552" s="10"/>
+      <c r="KGS552" s="10"/>
+      <c r="KGT552" s="10"/>
+      <c r="KGU552" s="10"/>
+      <c r="KGV552" s="10"/>
+      <c r="KGW552" s="10"/>
+      <c r="KGX552" s="10"/>
+      <c r="KGY552" s="11"/>
+      <c r="KGZ552" s="11"/>
+      <c r="KHA552" s="11"/>
+      <c r="KHB552" s="11"/>
+      <c r="KHC552" s="11"/>
+      <c r="KHD552" s="11"/>
+      <c r="KHE552" s="11"/>
+      <c r="KHF552" s="11"/>
+      <c r="KHG552" s="11"/>
+      <c r="KHH552" s="11"/>
+      <c r="KHI552" s="11"/>
+      <c r="KHJ552" s="11"/>
+      <c r="KHK552" s="11"/>
+      <c r="KHL552" s="11"/>
+      <c r="KHM552" s="11"/>
+      <c r="KHN552" s="11"/>
+      <c r="KHO552" s="11"/>
+      <c r="KHP552" s="11"/>
+      <c r="KHQ552" s="11"/>
+      <c r="KHR552" s="11"/>
+      <c r="KHS552" s="11"/>
+      <c r="KHT552" s="11"/>
+      <c r="KHU552" s="11"/>
+      <c r="KHV552" s="11"/>
+      <c r="KHW552" s="11"/>
+      <c r="KHX552" s="11"/>
+      <c r="KHY552" s="11"/>
+      <c r="KHZ552" s="11"/>
+      <c r="KIA552" s="11"/>
+      <c r="KIB552" s="11"/>
+      <c r="KIC552" s="11"/>
+      <c r="KID552" s="11"/>
+      <c r="KIE552" s="11"/>
+      <c r="KIF552" s="11"/>
+      <c r="KIG552" s="11"/>
+      <c r="KIH552" s="11"/>
+      <c r="KII552" s="11"/>
+      <c r="KIJ552" s="11"/>
+      <c r="KIK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KIL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KIM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KIN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KIO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KIP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KIQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KIR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KIS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KIT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KIU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KIV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KIW552" s="10"/>
+      <c r="KIX552" s="10"/>
+      <c r="KIY552" s="10"/>
+      <c r="KIZ552" s="10"/>
+      <c r="KJA552" s="10"/>
+      <c r="KJB552" s="10"/>
+      <c r="KJC552" s="10"/>
+      <c r="KJD552" s="10"/>
+      <c r="KJE552" s="10"/>
+      <c r="KJF552" s="10"/>
+      <c r="KJG552" s="10"/>
+      <c r="KJH552" s="10"/>
+      <c r="KJI552" s="10"/>
+      <c r="KJJ552" s="10"/>
+      <c r="KJK552" s="11"/>
+      <c r="KJL552" s="11"/>
+      <c r="KJM552" s="11"/>
+      <c r="KJN552" s="11"/>
+      <c r="KJO552" s="11"/>
+      <c r="KJP552" s="11"/>
+      <c r="KJQ552" s="11"/>
+      <c r="KJR552" s="11"/>
+      <c r="KJS552" s="11"/>
+      <c r="KJT552" s="11"/>
+      <c r="KJU552" s="11"/>
+      <c r="KJV552" s="11"/>
+      <c r="KJW552" s="11"/>
+      <c r="KJX552" s="11"/>
+      <c r="KJY552" s="11"/>
+      <c r="KJZ552" s="11"/>
+      <c r="KKA552" s="11"/>
+      <c r="KKB552" s="11"/>
+      <c r="KKC552" s="11"/>
+      <c r="KKD552" s="11"/>
+      <c r="KKE552" s="11"/>
+      <c r="KKF552" s="11"/>
+      <c r="KKG552" s="11"/>
+      <c r="KKH552" s="11"/>
+      <c r="KKI552" s="11"/>
+      <c r="KKJ552" s="11"/>
+      <c r="KKK552" s="11"/>
+      <c r="KKL552" s="11"/>
+      <c r="KKM552" s="11"/>
+      <c r="KKN552" s="11"/>
+      <c r="KKO552" s="11"/>
+      <c r="KKP552" s="11"/>
+      <c r="KKQ552" s="11"/>
+      <c r="KKR552" s="11"/>
+      <c r="KKS552" s="11"/>
+      <c r="KKT552" s="11"/>
+      <c r="KKU552" s="11"/>
+      <c r="KKV552" s="11"/>
+      <c r="KKW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KKX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KKY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KKZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KLA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KLB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KLC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KLD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KLE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KLF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KLG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KLH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KLI552" s="10"/>
+      <c r="KLJ552" s="10"/>
+      <c r="KLK552" s="10"/>
+      <c r="KLL552" s="10"/>
+      <c r="KLM552" s="10"/>
+      <c r="KLN552" s="10"/>
+      <c r="KLO552" s="10"/>
+      <c r="KLP552" s="10"/>
+      <c r="KLQ552" s="10"/>
+      <c r="KLR552" s="10"/>
+      <c r="KLS552" s="10"/>
+      <c r="KLT552" s="10"/>
+      <c r="KLU552" s="10"/>
+      <c r="KLV552" s="10"/>
+      <c r="KLW552" s="11"/>
+      <c r="KLX552" s="11"/>
+      <c r="KLY552" s="11"/>
+      <c r="KLZ552" s="11"/>
+      <c r="KMA552" s="11"/>
+      <c r="KMB552" s="11"/>
+      <c r="KMC552" s="11"/>
+      <c r="KMD552" s="11"/>
+      <c r="KME552" s="11"/>
+      <c r="KMF552" s="11"/>
+      <c r="KMG552" s="11"/>
+      <c r="KMH552" s="11"/>
+      <c r="KMI552" s="11"/>
+      <c r="KMJ552" s="11"/>
+      <c r="KMK552" s="11"/>
+      <c r="KML552" s="11"/>
+      <c r="KMM552" s="11"/>
+      <c r="KMN552" s="11"/>
+      <c r="KMO552" s="11"/>
+      <c r="KMP552" s="11"/>
+      <c r="KMQ552" s="11"/>
+      <c r="KMR552" s="11"/>
+      <c r="KMS552" s="11"/>
+      <c r="KMT552" s="11"/>
+      <c r="KMU552" s="11"/>
+      <c r="KMV552" s="11"/>
+      <c r="KMW552" s="11"/>
+      <c r="KMX552" s="11"/>
+      <c r="KMY552" s="11"/>
+      <c r="KMZ552" s="11"/>
+      <c r="KNA552" s="11"/>
+      <c r="KNB552" s="11"/>
+      <c r="KNC552" s="11"/>
+      <c r="KND552" s="11"/>
+      <c r="KNE552" s="11"/>
+      <c r="KNF552" s="11"/>
+      <c r="KNG552" s="11"/>
+      <c r="KNH552" s="11"/>
+      <c r="KNI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KNJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KNK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KNL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KNM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KNN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KNO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KNP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KNQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KNR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KNS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KNT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KNU552" s="10"/>
+      <c r="KNV552" s="10"/>
+      <c r="KNW552" s="10"/>
+      <c r="KNX552" s="10"/>
+      <c r="KNY552" s="10"/>
+      <c r="KNZ552" s="10"/>
+      <c r="KOA552" s="10"/>
+      <c r="KOB552" s="10"/>
+      <c r="KOC552" s="10"/>
+      <c r="KOD552" s="10"/>
+      <c r="KOE552" s="10"/>
+      <c r="KOF552" s="10"/>
+      <c r="KOG552" s="10"/>
+      <c r="KOH552" s="10"/>
+      <c r="KOI552" s="11"/>
+      <c r="KOJ552" s="11"/>
+      <c r="KOK552" s="11"/>
+      <c r="KOL552" s="11"/>
+      <c r="KOM552" s="11"/>
+      <c r="KON552" s="11"/>
+      <c r="KOO552" s="11"/>
+      <c r="KOP552" s="11"/>
+      <c r="KOQ552" s="11"/>
+      <c r="KOR552" s="11"/>
+      <c r="KOS552" s="11"/>
+      <c r="KOT552" s="11"/>
+      <c r="KOU552" s="11"/>
+      <c r="KOV552" s="11"/>
+      <c r="KOW552" s="11"/>
+      <c r="KOX552" s="11"/>
+      <c r="KOY552" s="11"/>
+      <c r="KOZ552" s="11"/>
+      <c r="KPA552" s="11"/>
+      <c r="KPB552" s="11"/>
+      <c r="KPC552" s="11"/>
+      <c r="KPD552" s="11"/>
+      <c r="KPE552" s="11"/>
+      <c r="KPF552" s="11"/>
+      <c r="KPG552" s="11"/>
+      <c r="KPH552" s="11"/>
+      <c r="KPI552" s="11"/>
+      <c r="KPJ552" s="11"/>
+      <c r="KPK552" s="11"/>
+      <c r="KPL552" s="11"/>
+      <c r="KPM552" s="11"/>
+      <c r="KPN552" s="11"/>
+      <c r="KPO552" s="11"/>
+      <c r="KPP552" s="11"/>
+      <c r="KPQ552" s="11"/>
+      <c r="KPR552" s="11"/>
+      <c r="KPS552" s="11"/>
+      <c r="KPT552" s="11"/>
+      <c r="KPU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KPV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KPW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KPX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KPY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KPZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KQA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KQB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KQC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KQD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KQE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KQF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KQG552" s="10"/>
+      <c r="KQH552" s="10"/>
+      <c r="KQI552" s="10"/>
+      <c r="KQJ552" s="10"/>
+      <c r="KQK552" s="10"/>
+      <c r="KQL552" s="10"/>
+      <c r="KQM552" s="10"/>
+      <c r="KQN552" s="10"/>
+      <c r="KQO552" s="10"/>
+      <c r="KQP552" s="10"/>
+      <c r="KQQ552" s="10"/>
+      <c r="KQR552" s="10"/>
+      <c r="KQS552" s="10"/>
+      <c r="KQT552" s="10"/>
+      <c r="KQU552" s="11"/>
+      <c r="KQV552" s="11"/>
+      <c r="KQW552" s="11"/>
+      <c r="KQX552" s="11"/>
+      <c r="KQY552" s="11"/>
+      <c r="KQZ552" s="11"/>
+      <c r="KRA552" s="11"/>
+      <c r="KRB552" s="11"/>
+      <c r="KRC552" s="11"/>
+      <c r="KRD552" s="11"/>
+      <c r="KRE552" s="11"/>
+      <c r="KRF552" s="11"/>
+      <c r="KRG552" s="11"/>
+      <c r="KRH552" s="11"/>
+      <c r="KRI552" s="11"/>
+      <c r="KRJ552" s="11"/>
+      <c r="KRK552" s="11"/>
+      <c r="KRL552" s="11"/>
+      <c r="KRM552" s="11"/>
+      <c r="KRN552" s="11"/>
+      <c r="KRO552" s="11"/>
+      <c r="KRP552" s="11"/>
+      <c r="KRQ552" s="11"/>
+      <c r="KRR552" s="11"/>
+      <c r="KRS552" s="11"/>
+      <c r="KRT552" s="11"/>
+      <c r="KRU552" s="11"/>
+      <c r="KRV552" s="11"/>
+      <c r="KRW552" s="11"/>
+      <c r="KRX552" s="11"/>
+      <c r="KRY552" s="11"/>
+      <c r="KRZ552" s="11"/>
+      <c r="KSA552" s="11"/>
+      <c r="KSB552" s="11"/>
+      <c r="KSC552" s="11"/>
+      <c r="KSD552" s="11"/>
+      <c r="KSE552" s="11"/>
+      <c r="KSF552" s="11"/>
+      <c r="KSG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KSH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KSI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KSJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KSK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KSL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KSM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KSN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KSO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KSP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KSQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KSR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KSS552" s="10"/>
+      <c r="KST552" s="10"/>
+      <c r="KSU552" s="10"/>
+      <c r="KSV552" s="10"/>
+      <c r="KSW552" s="10"/>
+      <c r="KSX552" s="10"/>
+      <c r="KSY552" s="10"/>
+      <c r="KSZ552" s="10"/>
+      <c r="KTA552" s="10"/>
+      <c r="KTB552" s="10"/>
+      <c r="KTC552" s="10"/>
+      <c r="KTD552" s="10"/>
+      <c r="KTE552" s="10"/>
+      <c r="KTF552" s="10"/>
+      <c r="KTG552" s="11"/>
+      <c r="KTH552" s="11"/>
+      <c r="KTI552" s="11"/>
+      <c r="KTJ552" s="11"/>
+      <c r="KTK552" s="11"/>
+      <c r="KTL552" s="11"/>
+      <c r="KTM552" s="11"/>
+      <c r="KTN552" s="11"/>
+      <c r="KTO552" s="11"/>
+      <c r="KTP552" s="11"/>
+      <c r="KTQ552" s="11"/>
+      <c r="KTR552" s="11"/>
+      <c r="KTS552" s="11"/>
+      <c r="KTT552" s="11"/>
+      <c r="KTU552" s="11"/>
+      <c r="KTV552" s="11"/>
+      <c r="KTW552" s="11"/>
+      <c r="KTX552" s="11"/>
+      <c r="KTY552" s="11"/>
+      <c r="KTZ552" s="11"/>
+      <c r="KUA552" s="11"/>
+      <c r="KUB552" s="11"/>
+      <c r="KUC552" s="11"/>
+      <c r="KUD552" s="11"/>
+      <c r="KUE552" s="11"/>
+      <c r="KUF552" s="11"/>
+      <c r="KUG552" s="11"/>
+      <c r="KUH552" s="11"/>
+      <c r="KUI552" s="11"/>
+      <c r="KUJ552" s="11"/>
+      <c r="KUK552" s="11"/>
+      <c r="KUL552" s="11"/>
+      <c r="KUM552" s="11"/>
+      <c r="KUN552" s="11"/>
+      <c r="KUO552" s="11"/>
+      <c r="KUP552" s="11"/>
+      <c r="KUQ552" s="11"/>
+      <c r="KUR552" s="11"/>
+      <c r="KUS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KUT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KUU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KUV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KUW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KUX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KUY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KUZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KVA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KVB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KVC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KVD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KVE552" s="10"/>
+      <c r="KVF552" s="10"/>
+      <c r="KVG552" s="10"/>
+      <c r="KVH552" s="10"/>
+      <c r="KVI552" s="10"/>
+      <c r="KVJ552" s="10"/>
+      <c r="KVK552" s="10"/>
+      <c r="KVL552" s="10"/>
+      <c r="KVM552" s="10"/>
+      <c r="KVN552" s="10"/>
+      <c r="KVO552" s="10"/>
+      <c r="KVP552" s="10"/>
+      <c r="KVQ552" s="10"/>
+      <c r="KVR552" s="10"/>
+      <c r="KVS552" s="11"/>
+      <c r="KVT552" s="11"/>
+      <c r="KVU552" s="11"/>
+      <c r="KVV552" s="11"/>
+      <c r="KVW552" s="11"/>
+      <c r="KVX552" s="11"/>
+      <c r="KVY552" s="11"/>
+      <c r="KVZ552" s="11"/>
+      <c r="KWA552" s="11"/>
+      <c r="KWB552" s="11"/>
+      <c r="KWC552" s="11"/>
+      <c r="KWD552" s="11"/>
+      <c r="KWE552" s="11"/>
+      <c r="KWF552" s="11"/>
+      <c r="KWG552" s="11"/>
+      <c r="KWH552" s="11"/>
+      <c r="KWI552" s="11"/>
+      <c r="KWJ552" s="11"/>
+      <c r="KWK552" s="11"/>
+      <c r="KWL552" s="11"/>
+      <c r="KWM552" s="11"/>
+      <c r="KWN552" s="11"/>
+      <c r="KWO552" s="11"/>
+      <c r="KWP552" s="11"/>
+      <c r="KWQ552" s="11"/>
+      <c r="KWR552" s="11"/>
+      <c r="KWS552" s="11"/>
+      <c r="KWT552" s="11"/>
+      <c r="KWU552" s="11"/>
+      <c r="KWV552" s="11"/>
+      <c r="KWW552" s="11"/>
+      <c r="KWX552" s="11"/>
+      <c r="KWY552" s="11"/>
+      <c r="KWZ552" s="11"/>
+      <c r="KXA552" s="11"/>
+      <c r="KXB552" s="11"/>
+      <c r="KXC552" s="11"/>
+      <c r="KXD552" s="11"/>
+      <c r="KXE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KXF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KXG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KXH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KXI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KXJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KXK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KXL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KXM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KXN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="KXO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="KXP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="KXQ552" s="10"/>
+      <c r="KXR552" s="10"/>
+      <c r="KXS552" s="10"/>
+      <c r="KXT552" s="10"/>
+      <c r="KXU552" s="10"/>
+      <c r="KXV552" s="10"/>
+      <c r="KXW552" s="10"/>
+      <c r="KXX552" s="10"/>
+      <c r="KXY552" s="10"/>
+      <c r="KXZ552" s="10"/>
+      <c r="KYA552" s="10"/>
+      <c r="KYB552" s="10"/>
+      <c r="KYC552" s="10"/>
+      <c r="KYD552" s="10"/>
+      <c r="KYE552" s="11"/>
+      <c r="KYF552" s="11"/>
+      <c r="KYG552" s="11"/>
+      <c r="KYH552" s="11"/>
+      <c r="KYI552" s="11"/>
+      <c r="KYJ552" s="11"/>
+      <c r="KYK552" s="11"/>
+      <c r="KYL552" s="11"/>
+      <c r="KYM552" s="11"/>
+      <c r="KYN552" s="11"/>
+      <c r="KYO552" s="11"/>
+      <c r="KYP552" s="11"/>
+      <c r="KYQ552" s="11"/>
+      <c r="KYR552" s="11"/>
+      <c r="KYS552" s="11"/>
+      <c r="KYT552" s="11"/>
+      <c r="KYU552" s="11"/>
+      <c r="KYV552" s="11"/>
+      <c r="KYW552" s="11"/>
+      <c r="KYX552" s="11"/>
+      <c r="KYY552" s="11"/>
+      <c r="KYZ552" s="11"/>
+      <c r="KZA552" s="11"/>
+      <c r="KZB552" s="11"/>
+      <c r="KZC552" s="11"/>
+      <c r="KZD552" s="11"/>
+      <c r="KZE552" s="11"/>
+      <c r="KZF552" s="11"/>
+      <c r="KZG552" s="11"/>
+      <c r="KZH552" s="11"/>
+      <c r="KZI552" s="11"/>
+      <c r="KZJ552" s="11"/>
+      <c r="KZK552" s="11"/>
+      <c r="KZL552" s="11"/>
+      <c r="KZM552" s="11"/>
+      <c r="KZN552" s="11"/>
+      <c r="KZO552" s="11"/>
+      <c r="KZP552" s="11"/>
+      <c r="KZQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="KZR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="KZS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="KZT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="KZU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="KZV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="KZW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="KZX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="KZY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="KZZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LAA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LAB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LAC552" s="10"/>
+      <c r="LAD552" s="10"/>
+      <c r="LAE552" s="10"/>
+      <c r="LAF552" s="10"/>
+      <c r="LAG552" s="10"/>
+      <c r="LAH552" s="10"/>
+      <c r="LAI552" s="10"/>
+      <c r="LAJ552" s="10"/>
+      <c r="LAK552" s="10"/>
+      <c r="LAL552" s="10"/>
+      <c r="LAM552" s="10"/>
+      <c r="LAN552" s="10"/>
+      <c r="LAO552" s="10"/>
+      <c r="LAP552" s="10"/>
+      <c r="LAQ552" s="11"/>
+      <c r="LAR552" s="11"/>
+      <c r="LAS552" s="11"/>
+      <c r="LAT552" s="11"/>
+      <c r="LAU552" s="11"/>
+      <c r="LAV552" s="11"/>
+      <c r="LAW552" s="11"/>
+      <c r="LAX552" s="11"/>
+      <c r="LAY552" s="11"/>
+      <c r="LAZ552" s="11"/>
+      <c r="LBA552" s="11"/>
+      <c r="LBB552" s="11"/>
+      <c r="LBC552" s="11"/>
+      <c r="LBD552" s="11"/>
+      <c r="LBE552" s="11"/>
+      <c r="LBF552" s="11"/>
+      <c r="LBG552" s="11"/>
+      <c r="LBH552" s="11"/>
+      <c r="LBI552" s="11"/>
+      <c r="LBJ552" s="11"/>
+      <c r="LBK552" s="11"/>
+      <c r="LBL552" s="11"/>
+      <c r="LBM552" s="11"/>
+      <c r="LBN552" s="11"/>
+      <c r="LBO552" s="11"/>
+      <c r="LBP552" s="11"/>
+      <c r="LBQ552" s="11"/>
+      <c r="LBR552" s="11"/>
+      <c r="LBS552" s="11"/>
+      <c r="LBT552" s="11"/>
+      <c r="LBU552" s="11"/>
+      <c r="LBV552" s="11"/>
+      <c r="LBW552" s="11"/>
+      <c r="LBX552" s="11"/>
+      <c r="LBY552" s="11"/>
+      <c r="LBZ552" s="11"/>
+      <c r="LCA552" s="11"/>
+      <c r="LCB552" s="11"/>
+      <c r="LCC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LCD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LCE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LCF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LCG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LCH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LCI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LCJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LCK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LCL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LCM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LCN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LCO552" s="10"/>
+      <c r="LCP552" s="10"/>
+      <c r="LCQ552" s="10"/>
+      <c r="LCR552" s="10"/>
+      <c r="LCS552" s="10"/>
+      <c r="LCT552" s="10"/>
+      <c r="LCU552" s="10"/>
+      <c r="LCV552" s="10"/>
+      <c r="LCW552" s="10"/>
+      <c r="LCX552" s="10"/>
+      <c r="LCY552" s="10"/>
+      <c r="LCZ552" s="10"/>
+      <c r="LDA552" s="10"/>
+      <c r="LDB552" s="10"/>
+      <c r="LDC552" s="11"/>
+      <c r="LDD552" s="11"/>
+      <c r="LDE552" s="11"/>
+      <c r="LDF552" s="11"/>
+      <c r="LDG552" s="11"/>
+      <c r="LDH552" s="11"/>
+      <c r="LDI552" s="11"/>
+      <c r="LDJ552" s="11"/>
+      <c r="LDK552" s="11"/>
+      <c r="LDL552" s="11"/>
+      <c r="LDM552" s="11"/>
+      <c r="LDN552" s="11"/>
+      <c r="LDO552" s="11"/>
+      <c r="LDP552" s="11"/>
+      <c r="LDQ552" s="11"/>
+      <c r="LDR552" s="11"/>
+      <c r="LDS552" s="11"/>
+      <c r="LDT552" s="11"/>
+      <c r="LDU552" s="11"/>
+      <c r="LDV552" s="11"/>
+      <c r="LDW552" s="11"/>
+      <c r="LDX552" s="11"/>
+      <c r="LDY552" s="11"/>
+      <c r="LDZ552" s="11"/>
+      <c r="LEA552" s="11"/>
+      <c r="LEB552" s="11"/>
+      <c r="LEC552" s="11"/>
+      <c r="LED552" s="11"/>
+      <c r="LEE552" s="11"/>
+      <c r="LEF552" s="11"/>
+      <c r="LEG552" s="11"/>
+      <c r="LEH552" s="11"/>
+      <c r="LEI552" s="11"/>
+      <c r="LEJ552" s="11"/>
+      <c r="LEK552" s="11"/>
+      <c r="LEL552" s="11"/>
+      <c r="LEM552" s="11"/>
+      <c r="LEN552" s="11"/>
+      <c r="LEO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LEP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LEQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LER552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LES552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LET552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LEU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LEV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LEW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LEX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LEY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LEZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LFA552" s="10"/>
+      <c r="LFB552" s="10"/>
+      <c r="LFC552" s="10"/>
+      <c r="LFD552" s="10"/>
+      <c r="LFE552" s="10"/>
+      <c r="LFF552" s="10"/>
+      <c r="LFG552" s="10"/>
+      <c r="LFH552" s="10"/>
+      <c r="LFI552" s="10"/>
+      <c r="LFJ552" s="10"/>
+      <c r="LFK552" s="10"/>
+      <c r="LFL552" s="10"/>
+      <c r="LFM552" s="10"/>
+      <c r="LFN552" s="10"/>
+      <c r="LFO552" s="11"/>
+      <c r="LFP552" s="11"/>
+      <c r="LFQ552" s="11"/>
+      <c r="LFR552" s="11"/>
+      <c r="LFS552" s="11"/>
+      <c r="LFT552" s="11"/>
+      <c r="LFU552" s="11"/>
+      <c r="LFV552" s="11"/>
+      <c r="LFW552" s="11"/>
+      <c r="LFX552" s="11"/>
+      <c r="LFY552" s="11"/>
+      <c r="LFZ552" s="11"/>
+      <c r="LGA552" s="11"/>
+      <c r="LGB552" s="11"/>
+      <c r="LGC552" s="11"/>
+      <c r="LGD552" s="11"/>
+      <c r="LGE552" s="11"/>
+      <c r="LGF552" s="11"/>
+      <c r="LGG552" s="11"/>
+      <c r="LGH552" s="11"/>
+      <c r="LGI552" s="11"/>
+      <c r="LGJ552" s="11"/>
+      <c r="LGK552" s="11"/>
+      <c r="LGL552" s="11"/>
+      <c r="LGM552" s="11"/>
+      <c r="LGN552" s="11"/>
+      <c r="LGO552" s="11"/>
+      <c r="LGP552" s="11"/>
+      <c r="LGQ552" s="11"/>
+      <c r="LGR552" s="11"/>
+      <c r="LGS552" s="11"/>
+      <c r="LGT552" s="11"/>
+      <c r="LGU552" s="11"/>
+      <c r="LGV552" s="11"/>
+      <c r="LGW552" s="11"/>
+      <c r="LGX552" s="11"/>
+      <c r="LGY552" s="11"/>
+      <c r="LGZ552" s="11"/>
+      <c r="LHA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LHB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LHC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LHD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LHE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LHF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LHG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LHH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LHI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LHJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LHK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LHL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LHM552" s="10"/>
+      <c r="LHN552" s="10"/>
+      <c r="LHO552" s="10"/>
+      <c r="LHP552" s="10"/>
+      <c r="LHQ552" s="10"/>
+      <c r="LHR552" s="10"/>
+      <c r="LHS552" s="10"/>
+      <c r="LHT552" s="10"/>
+      <c r="LHU552" s="10"/>
+      <c r="LHV552" s="10"/>
+      <c r="LHW552" s="10"/>
+      <c r="LHX552" s="10"/>
+      <c r="LHY552" s="10"/>
+      <c r="LHZ552" s="10"/>
+      <c r="LIA552" s="11"/>
+      <c r="LIB552" s="11"/>
+      <c r="LIC552" s="11"/>
+      <c r="LID552" s="11"/>
+      <c r="LIE552" s="11"/>
+      <c r="LIF552" s="11"/>
+      <c r="LIG552" s="11"/>
+      <c r="LIH552" s="11"/>
+      <c r="LII552" s="11"/>
+      <c r="LIJ552" s="11"/>
+      <c r="LIK552" s="11"/>
+      <c r="LIL552" s="11"/>
+      <c r="LIM552" s="11"/>
+      <c r="LIN552" s="11"/>
+      <c r="LIO552" s="11"/>
+      <c r="LIP552" s="11"/>
+      <c r="LIQ552" s="11"/>
+      <c r="LIR552" s="11"/>
+      <c r="LIS552" s="11"/>
+      <c r="LIT552" s="11"/>
+      <c r="LIU552" s="11"/>
+      <c r="LIV552" s="11"/>
+      <c r="LIW552" s="11"/>
+      <c r="LIX552" s="11"/>
+      <c r="LIY552" s="11"/>
+      <c r="LIZ552" s="11"/>
+      <c r="LJA552" s="11"/>
+      <c r="LJB552" s="11"/>
+      <c r="LJC552" s="11"/>
+      <c r="LJD552" s="11"/>
+      <c r="LJE552" s="11"/>
+      <c r="LJF552" s="11"/>
+      <c r="LJG552" s="11"/>
+      <c r="LJH552" s="11"/>
+      <c r="LJI552" s="11"/>
+      <c r="LJJ552" s="11"/>
+      <c r="LJK552" s="11"/>
+      <c r="LJL552" s="11"/>
+      <c r="LJM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LJN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LJO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LJP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LJQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LJR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LJS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LJT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LJU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LJV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LJW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LJX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LJY552" s="10"/>
+      <c r="LJZ552" s="10"/>
+      <c r="LKA552" s="10"/>
+      <c r="LKB552" s="10"/>
+      <c r="LKC552" s="10"/>
+      <c r="LKD552" s="10"/>
+      <c r="LKE552" s="10"/>
+      <c r="LKF552" s="10"/>
+      <c r="LKG552" s="10"/>
+      <c r="LKH552" s="10"/>
+      <c r="LKI552" s="10"/>
+      <c r="LKJ552" s="10"/>
+      <c r="LKK552" s="10"/>
+      <c r="LKL552" s="10"/>
+      <c r="LKM552" s="11"/>
+      <c r="LKN552" s="11"/>
+      <c r="LKO552" s="11"/>
+      <c r="LKP552" s="11"/>
+      <c r="LKQ552" s="11"/>
+      <c r="LKR552" s="11"/>
+      <c r="LKS552" s="11"/>
+      <c r="LKT552" s="11"/>
+      <c r="LKU552" s="11"/>
+      <c r="LKV552" s="11"/>
+      <c r="LKW552" s="11"/>
+      <c r="LKX552" s="11"/>
+      <c r="LKY552" s="11"/>
+      <c r="LKZ552" s="11"/>
+      <c r="LLA552" s="11"/>
+      <c r="LLB552" s="11"/>
+      <c r="LLC552" s="11"/>
+      <c r="LLD552" s="11"/>
+      <c r="LLE552" s="11"/>
+      <c r="LLF552" s="11"/>
+      <c r="LLG552" s="11"/>
+      <c r="LLH552" s="11"/>
+      <c r="LLI552" s="11"/>
+      <c r="LLJ552" s="11"/>
+      <c r="LLK552" s="11"/>
+      <c r="LLL552" s="11"/>
+      <c r="LLM552" s="11"/>
+      <c r="LLN552" s="11"/>
+      <c r="LLO552" s="11"/>
+      <c r="LLP552" s="11"/>
+      <c r="LLQ552" s="11"/>
+      <c r="LLR552" s="11"/>
+      <c r="LLS552" s="11"/>
+      <c r="LLT552" s="11"/>
+      <c r="LLU552" s="11"/>
+      <c r="LLV552" s="11"/>
+      <c r="LLW552" s="11"/>
+      <c r="LLX552" s="11"/>
+      <c r="LLY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LLZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LMA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LMB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LMC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LMD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LME552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LMF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LMG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LMH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LMI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LMJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LMK552" s="10"/>
+      <c r="LML552" s="10"/>
+      <c r="LMM552" s="10"/>
+      <c r="LMN552" s="10"/>
+      <c r="LMO552" s="10"/>
+      <c r="LMP552" s="10"/>
+      <c r="LMQ552" s="10"/>
+      <c r="LMR552" s="10"/>
+      <c r="LMS552" s="10"/>
+      <c r="LMT552" s="10"/>
+      <c r="LMU552" s="10"/>
+      <c r="LMV552" s="10"/>
+      <c r="LMW552" s="10"/>
+      <c r="LMX552" s="10"/>
+      <c r="LMY552" s="11"/>
+      <c r="LMZ552" s="11"/>
+      <c r="LNA552" s="11"/>
+      <c r="LNB552" s="11"/>
+      <c r="LNC552" s="11"/>
+      <c r="LND552" s="11"/>
+      <c r="LNE552" s="11"/>
+      <c r="LNF552" s="11"/>
+      <c r="LNG552" s="11"/>
+      <c r="LNH552" s="11"/>
+      <c r="LNI552" s="11"/>
+      <c r="LNJ552" s="11"/>
+      <c r="LNK552" s="11"/>
+      <c r="LNL552" s="11"/>
+      <c r="LNM552" s="11"/>
+      <c r="LNN552" s="11"/>
+      <c r="LNO552" s="11"/>
+      <c r="LNP552" s="11"/>
+      <c r="LNQ552" s="11"/>
+      <c r="LNR552" s="11"/>
+      <c r="LNS552" s="11"/>
+      <c r="LNT552" s="11"/>
+      <c r="LNU552" s="11"/>
+      <c r="LNV552" s="11"/>
+      <c r="LNW552" s="11"/>
+      <c r="LNX552" s="11"/>
+      <c r="LNY552" s="11"/>
+      <c r="LNZ552" s="11"/>
+      <c r="LOA552" s="11"/>
+      <c r="LOB552" s="11"/>
+      <c r="LOC552" s="11"/>
+      <c r="LOD552" s="11"/>
+      <c r="LOE552" s="11"/>
+      <c r="LOF552" s="11"/>
+      <c r="LOG552" s="11"/>
+      <c r="LOH552" s="11"/>
+      <c r="LOI552" s="11"/>
+      <c r="LOJ552" s="11"/>
+      <c r="LOK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LOL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LOM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LON552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LOO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LOP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LOQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LOR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LOS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LOT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LOU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LOV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LOW552" s="10"/>
+      <c r="LOX552" s="10"/>
+      <c r="LOY552" s="10"/>
+      <c r="LOZ552" s="10"/>
+      <c r="LPA552" s="10"/>
+      <c r="LPB552" s="10"/>
+      <c r="LPC552" s="10"/>
+      <c r="LPD552" s="10"/>
+      <c r="LPE552" s="10"/>
+      <c r="LPF552" s="10"/>
+      <c r="LPG552" s="10"/>
+      <c r="LPH552" s="10"/>
+      <c r="LPI552" s="10"/>
+      <c r="LPJ552" s="10"/>
+      <c r="LPK552" s="11"/>
+      <c r="LPL552" s="11"/>
+      <c r="LPM552" s="11"/>
+      <c r="LPN552" s="11"/>
+      <c r="LPO552" s="11"/>
+      <c r="LPP552" s="11"/>
+      <c r="LPQ552" s="11"/>
+      <c r="LPR552" s="11"/>
+      <c r="LPS552" s="11"/>
+      <c r="LPT552" s="11"/>
+      <c r="LPU552" s="11"/>
+      <c r="LPV552" s="11"/>
+      <c r="LPW552" s="11"/>
+      <c r="LPX552" s="11"/>
+      <c r="LPY552" s="11"/>
+      <c r="LPZ552" s="11"/>
+      <c r="LQA552" s="11"/>
+      <c r="LQB552" s="11"/>
+      <c r="LQC552" s="11"/>
+      <c r="LQD552" s="11"/>
+      <c r="LQE552" s="11"/>
+      <c r="LQF552" s="11"/>
+      <c r="LQG552" s="11"/>
+      <c r="LQH552" s="11"/>
+      <c r="LQI552" s="11"/>
+      <c r="LQJ552" s="11"/>
+      <c r="LQK552" s="11"/>
+      <c r="LQL552" s="11"/>
+      <c r="LQM552" s="11"/>
+      <c r="LQN552" s="11"/>
+      <c r="LQO552" s="11"/>
+      <c r="LQP552" s="11"/>
+      <c r="LQQ552" s="11"/>
+      <c r="LQR552" s="11"/>
+      <c r="LQS552" s="11"/>
+      <c r="LQT552" s="11"/>
+      <c r="LQU552" s="11"/>
+      <c r="LQV552" s="11"/>
+      <c r="LQW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LQX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LQY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LQZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LRA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LRB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LRC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LRD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LRE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LRF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LRG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LRH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LRI552" s="10"/>
+      <c r="LRJ552" s="10"/>
+      <c r="LRK552" s="10"/>
+      <c r="LRL552" s="10"/>
+      <c r="LRM552" s="10"/>
+      <c r="LRN552" s="10"/>
+      <c r="LRO552" s="10"/>
+      <c r="LRP552" s="10"/>
+      <c r="LRQ552" s="10"/>
+      <c r="LRR552" s="10"/>
+      <c r="LRS552" s="10"/>
+      <c r="LRT552" s="10"/>
+      <c r="LRU552" s="10"/>
+      <c r="LRV552" s="10"/>
+      <c r="LRW552" s="11"/>
+      <c r="LRX552" s="11"/>
+      <c r="LRY552" s="11"/>
+      <c r="LRZ552" s="11"/>
+      <c r="LSA552" s="11"/>
+      <c r="LSB552" s="11"/>
+      <c r="LSC552" s="11"/>
+      <c r="LSD552" s="11"/>
+      <c r="LSE552" s="11"/>
+      <c r="LSF552" s="11"/>
+      <c r="LSG552" s="11"/>
+      <c r="LSH552" s="11"/>
+      <c r="LSI552" s="11"/>
+      <c r="LSJ552" s="11"/>
+      <c r="LSK552" s="11"/>
+      <c r="LSL552" s="11"/>
+      <c r="LSM552" s="11"/>
+      <c r="LSN552" s="11"/>
+      <c r="LSO552" s="11"/>
+      <c r="LSP552" s="11"/>
+      <c r="LSQ552" s="11"/>
+      <c r="LSR552" s="11"/>
+      <c r="LSS552" s="11"/>
+      <c r="LST552" s="11"/>
+      <c r="LSU552" s="11"/>
+      <c r="LSV552" s="11"/>
+      <c r="LSW552" s="11"/>
+      <c r="LSX552" s="11"/>
+      <c r="LSY552" s="11"/>
+      <c r="LSZ552" s="11"/>
+      <c r="LTA552" s="11"/>
+      <c r="LTB552" s="11"/>
+      <c r="LTC552" s="11"/>
+      <c r="LTD552" s="11"/>
+      <c r="LTE552" s="11"/>
+      <c r="LTF552" s="11"/>
+      <c r="LTG552" s="11"/>
+      <c r="LTH552" s="11"/>
+      <c r="LTI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LTJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LTK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LTL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LTM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LTN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LTO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LTP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LTQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LTR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LTS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LTT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LTU552" s="10"/>
+      <c r="LTV552" s="10"/>
+      <c r="LTW552" s="10"/>
+      <c r="LTX552" s="10"/>
+      <c r="LTY552" s="10"/>
+      <c r="LTZ552" s="10"/>
+      <c r="LUA552" s="10"/>
+      <c r="LUB552" s="10"/>
+      <c r="LUC552" s="10"/>
+      <c r="LUD552" s="10"/>
+      <c r="LUE552" s="10"/>
+      <c r="LUF552" s="10"/>
+      <c r="LUG552" s="10"/>
+      <c r="LUH552" s="10"/>
+      <c r="LUI552" s="11"/>
+      <c r="LUJ552" s="11"/>
+      <c r="LUK552" s="11"/>
+      <c r="LUL552" s="11"/>
+      <c r="LUM552" s="11"/>
+      <c r="LUN552" s="11"/>
+      <c r="LUO552" s="11"/>
+      <c r="LUP552" s="11"/>
+      <c r="LUQ552" s="11"/>
+      <c r="LUR552" s="11"/>
+      <c r="LUS552" s="11"/>
+      <c r="LUT552" s="11"/>
+      <c r="LUU552" s="11"/>
+      <c r="LUV552" s="11"/>
+      <c r="LUW552" s="11"/>
+      <c r="LUX552" s="11"/>
+      <c r="LUY552" s="11"/>
+      <c r="LUZ552" s="11"/>
+      <c r="LVA552" s="11"/>
+      <c r="LVB552" s="11"/>
+      <c r="LVC552" s="11"/>
+      <c r="LVD552" s="11"/>
+      <c r="LVE552" s="11"/>
+      <c r="LVF552" s="11"/>
+      <c r="LVG552" s="11"/>
+      <c r="LVH552" s="11"/>
+      <c r="LVI552" s="11"/>
+      <c r="LVJ552" s="11"/>
+      <c r="LVK552" s="11"/>
+      <c r="LVL552" s="11"/>
+      <c r="LVM552" s="11"/>
+      <c r="LVN552" s="11"/>
+      <c r="LVO552" s="11"/>
+      <c r="LVP552" s="11"/>
+      <c r="LVQ552" s="11"/>
+      <c r="LVR552" s="11"/>
+      <c r="LVS552" s="11"/>
+      <c r="LVT552" s="11"/>
+      <c r="LVU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LVV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LVW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LVX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LVY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LVZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LWA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LWB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LWC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LWD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LWE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LWF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LWG552" s="10"/>
+      <c r="LWH552" s="10"/>
+      <c r="LWI552" s="10"/>
+      <c r="LWJ552" s="10"/>
+      <c r="LWK552" s="10"/>
+      <c r="LWL552" s="10"/>
+      <c r="LWM552" s="10"/>
+      <c r="LWN552" s="10"/>
+      <c r="LWO552" s="10"/>
+      <c r="LWP552" s="10"/>
+      <c r="LWQ552" s="10"/>
+      <c r="LWR552" s="10"/>
+      <c r="LWS552" s="10"/>
+      <c r="LWT552" s="10"/>
+      <c r="LWU552" s="11"/>
+      <c r="LWV552" s="11"/>
+      <c r="LWW552" s="11"/>
+      <c r="LWX552" s="11"/>
+      <c r="LWY552" s="11"/>
+      <c r="LWZ552" s="11"/>
+      <c r="LXA552" s="11"/>
+      <c r="LXB552" s="11"/>
+      <c r="LXC552" s="11"/>
+      <c r="LXD552" s="11"/>
+      <c r="LXE552" s="11"/>
+      <c r="LXF552" s="11"/>
+      <c r="LXG552" s="11"/>
+      <c r="LXH552" s="11"/>
+      <c r="LXI552" s="11"/>
+      <c r="LXJ552" s="11"/>
+      <c r="LXK552" s="11"/>
+      <c r="LXL552" s="11"/>
+      <c r="LXM552" s="11"/>
+      <c r="LXN552" s="11"/>
+      <c r="LXO552" s="11"/>
+      <c r="LXP552" s="11"/>
+      <c r="LXQ552" s="11"/>
+      <c r="LXR552" s="11"/>
+      <c r="LXS552" s="11"/>
+      <c r="LXT552" s="11"/>
+      <c r="LXU552" s="11"/>
+      <c r="LXV552" s="11"/>
+      <c r="LXW552" s="11"/>
+      <c r="LXX552" s="11"/>
+      <c r="LXY552" s="11"/>
+      <c r="LXZ552" s="11"/>
+      <c r="LYA552" s="11"/>
+      <c r="LYB552" s="11"/>
+      <c r="LYC552" s="11"/>
+      <c r="LYD552" s="11"/>
+      <c r="LYE552" s="11"/>
+      <c r="LYF552" s="11"/>
+      <c r="LYG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="LYH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="LYI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="LYJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="LYK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="LYL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="LYM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="LYN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="LYO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="LYP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="LYQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="LYR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="LYS552" s="10"/>
+      <c r="LYT552" s="10"/>
+      <c r="LYU552" s="10"/>
+      <c r="LYV552" s="10"/>
+      <c r="LYW552" s="10"/>
+      <c r="LYX552" s="10"/>
+      <c r="LYY552" s="10"/>
+      <c r="LYZ552" s="10"/>
+      <c r="LZA552" s="10"/>
+      <c r="LZB552" s="10"/>
+      <c r="LZC552" s="10"/>
+      <c r="LZD552" s="10"/>
+      <c r="LZE552" s="10"/>
+      <c r="LZF552" s="10"/>
+      <c r="LZG552" s="11"/>
+      <c r="LZH552" s="11"/>
+      <c r="LZI552" s="11"/>
+      <c r="LZJ552" s="11"/>
+      <c r="LZK552" s="11"/>
+      <c r="LZL552" s="11"/>
+      <c r="LZM552" s="11"/>
+      <c r="LZN552" s="11"/>
+      <c r="LZO552" s="11"/>
+      <c r="LZP552" s="11"/>
+      <c r="LZQ552" s="11"/>
+      <c r="LZR552" s="11"/>
+      <c r="LZS552" s="11"/>
+      <c r="LZT552" s="11"/>
+      <c r="LZU552" s="11"/>
+      <c r="LZV552" s="11"/>
+      <c r="LZW552" s="11"/>
+      <c r="LZX552" s="11"/>
+      <c r="LZY552" s="11"/>
+      <c r="LZZ552" s="11"/>
+      <c r="MAA552" s="11"/>
+      <c r="MAB552" s="11"/>
+      <c r="MAC552" s="11"/>
+      <c r="MAD552" s="11"/>
+      <c r="MAE552" s="11"/>
+      <c r="MAF552" s="11"/>
+      <c r="MAG552" s="11"/>
+      <c r="MAH552" s="11"/>
+      <c r="MAI552" s="11"/>
+      <c r="MAJ552" s="11"/>
+      <c r="MAK552" s="11"/>
+      <c r="MAL552" s="11"/>
+      <c r="MAM552" s="11"/>
+      <c r="MAN552" s="11"/>
+      <c r="MAO552" s="11"/>
+      <c r="MAP552" s="11"/>
+      <c r="MAQ552" s="11"/>
+      <c r="MAR552" s="11"/>
+      <c r="MAS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MAT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MAU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MAV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MAW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MAX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MAY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MAZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MBA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MBB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MBC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MBD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MBE552" s="10"/>
+      <c r="MBF552" s="10"/>
+      <c r="MBG552" s="10"/>
+      <c r="MBH552" s="10"/>
+      <c r="MBI552" s="10"/>
+      <c r="MBJ552" s="10"/>
+      <c r="MBK552" s="10"/>
+      <c r="MBL552" s="10"/>
+      <c r="MBM552" s="10"/>
+      <c r="MBN552" s="10"/>
+      <c r="MBO552" s="10"/>
+      <c r="MBP552" s="10"/>
+      <c r="MBQ552" s="10"/>
+      <c r="MBR552" s="10"/>
+      <c r="MBS552" s="11"/>
+      <c r="MBT552" s="11"/>
+      <c r="MBU552" s="11"/>
+      <c r="MBV552" s="11"/>
+      <c r="MBW552" s="11"/>
+      <c r="MBX552" s="11"/>
+      <c r="MBY552" s="11"/>
+      <c r="MBZ552" s="11"/>
+      <c r="MCA552" s="11"/>
+      <c r="MCB552" s="11"/>
+      <c r="MCC552" s="11"/>
+      <c r="MCD552" s="11"/>
+      <c r="MCE552" s="11"/>
+      <c r="MCF552" s="11"/>
+      <c r="MCG552" s="11"/>
+      <c r="MCH552" s="11"/>
+      <c r="MCI552" s="11"/>
+      <c r="MCJ552" s="11"/>
+      <c r="MCK552" s="11"/>
+      <c r="MCL552" s="11"/>
+      <c r="MCM552" s="11"/>
+      <c r="MCN552" s="11"/>
+      <c r="MCO552" s="11"/>
+      <c r="MCP552" s="11"/>
+      <c r="MCQ552" s="11"/>
+      <c r="MCR552" s="11"/>
+      <c r="MCS552" s="11"/>
+      <c r="MCT552" s="11"/>
+      <c r="MCU552" s="11"/>
+      <c r="MCV552" s="11"/>
+      <c r="MCW552" s="11"/>
+      <c r="MCX552" s="11"/>
+      <c r="MCY552" s="11"/>
+      <c r="MCZ552" s="11"/>
+      <c r="MDA552" s="11"/>
+      <c r="MDB552" s="11"/>
+      <c r="MDC552" s="11"/>
+      <c r="MDD552" s="11"/>
+      <c r="MDE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MDF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MDG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MDH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MDI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MDJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MDK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MDL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MDM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MDN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MDO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MDP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MDQ552" s="10"/>
+      <c r="MDR552" s="10"/>
+      <c r="MDS552" s="10"/>
+      <c r="MDT552" s="10"/>
+      <c r="MDU552" s="10"/>
+      <c r="MDV552" s="10"/>
+      <c r="MDW552" s="10"/>
+      <c r="MDX552" s="10"/>
+      <c r="MDY552" s="10"/>
+      <c r="MDZ552" s="10"/>
+      <c r="MEA552" s="10"/>
+      <c r="MEB552" s="10"/>
+      <c r="MEC552" s="10"/>
+      <c r="MED552" s="10"/>
+      <c r="MEE552" s="11"/>
+      <c r="MEF552" s="11"/>
+      <c r="MEG552" s="11"/>
+      <c r="MEH552" s="11"/>
+      <c r="MEI552" s="11"/>
+      <c r="MEJ552" s="11"/>
+      <c r="MEK552" s="11"/>
+      <c r="MEL552" s="11"/>
+      <c r="MEM552" s="11"/>
+      <c r="MEN552" s="11"/>
+      <c r="MEO552" s="11"/>
+      <c r="MEP552" s="11"/>
+      <c r="MEQ552" s="11"/>
+      <c r="MER552" s="11"/>
+      <c r="MES552" s="11"/>
+      <c r="MET552" s="11"/>
+      <c r="MEU552" s="11"/>
+      <c r="MEV552" s="11"/>
+      <c r="MEW552" s="11"/>
+      <c r="MEX552" s="11"/>
+      <c r="MEY552" s="11"/>
+      <c r="MEZ552" s="11"/>
+      <c r="MFA552" s="11"/>
+      <c r="MFB552" s="11"/>
+      <c r="MFC552" s="11"/>
+      <c r="MFD552" s="11"/>
+      <c r="MFE552" s="11"/>
+      <c r="MFF552" s="11"/>
+      <c r="MFG552" s="11"/>
+      <c r="MFH552" s="11"/>
+      <c r="MFI552" s="11"/>
+      <c r="MFJ552" s="11"/>
+      <c r="MFK552" s="11"/>
+      <c r="MFL552" s="11"/>
+      <c r="MFM552" s="11"/>
+      <c r="MFN552" s="11"/>
+      <c r="MFO552" s="11"/>
+      <c r="MFP552" s="11"/>
+      <c r="MFQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MFR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MFS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MFT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MFU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MFV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MFW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MFX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MFY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MFZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MGA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MGB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MGC552" s="10"/>
+      <c r="MGD552" s="10"/>
+      <c r="MGE552" s="10"/>
+      <c r="MGF552" s="10"/>
+      <c r="MGG552" s="10"/>
+      <c r="MGH552" s="10"/>
+      <c r="MGI552" s="10"/>
+      <c r="MGJ552" s="10"/>
+      <c r="MGK552" s="10"/>
+      <c r="MGL552" s="10"/>
+      <c r="MGM552" s="10"/>
+      <c r="MGN552" s="10"/>
+      <c r="MGO552" s="10"/>
+      <c r="MGP552" s="10"/>
+      <c r="MGQ552" s="11"/>
+      <c r="MGR552" s="11"/>
+      <c r="MGS552" s="11"/>
+      <c r="MGT552" s="11"/>
+      <c r="MGU552" s="11"/>
+      <c r="MGV552" s="11"/>
+      <c r="MGW552" s="11"/>
+      <c r="MGX552" s="11"/>
+      <c r="MGY552" s="11"/>
+      <c r="MGZ552" s="11"/>
+      <c r="MHA552" s="11"/>
+      <c r="MHB552" s="11"/>
+      <c r="MHC552" s="11"/>
+      <c r="MHD552" s="11"/>
+      <c r="MHE552" s="11"/>
+      <c r="MHF552" s="11"/>
+      <c r="MHG552" s="11"/>
+      <c r="MHH552" s="11"/>
+      <c r="MHI552" s="11"/>
+      <c r="MHJ552" s="11"/>
+      <c r="MHK552" s="11"/>
+      <c r="MHL552" s="11"/>
+      <c r="MHM552" s="11"/>
+      <c r="MHN552" s="11"/>
+      <c r="MHO552" s="11"/>
+      <c r="MHP552" s="11"/>
+      <c r="MHQ552" s="11"/>
+      <c r="MHR552" s="11"/>
+      <c r="MHS552" s="11"/>
+      <c r="MHT552" s="11"/>
+      <c r="MHU552" s="11"/>
+      <c r="MHV552" s="11"/>
+      <c r="MHW552" s="11"/>
+      <c r="MHX552" s="11"/>
+      <c r="MHY552" s="11"/>
+      <c r="MHZ552" s="11"/>
+      <c r="MIA552" s="11"/>
+      <c r="MIB552" s="11"/>
+      <c r="MIC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MID552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MIE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MIF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MIG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MIH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MII552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MIJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MIK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MIL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MIM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MIN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MIO552" s="10"/>
+      <c r="MIP552" s="10"/>
+      <c r="MIQ552" s="10"/>
+      <c r="MIR552" s="10"/>
+      <c r="MIS552" s="10"/>
+      <c r="MIT552" s="10"/>
+      <c r="MIU552" s="10"/>
+      <c r="MIV552" s="10"/>
+      <c r="MIW552" s="10"/>
+      <c r="MIX552" s="10"/>
+      <c r="MIY552" s="10"/>
+      <c r="MIZ552" s="10"/>
+      <c r="MJA552" s="10"/>
+      <c r="MJB552" s="10"/>
+      <c r="MJC552" s="11"/>
+      <c r="MJD552" s="11"/>
+      <c r="MJE552" s="11"/>
+      <c r="MJF552" s="11"/>
+      <c r="MJG552" s="11"/>
+      <c r="MJH552" s="11"/>
+      <c r="MJI552" s="11"/>
+      <c r="MJJ552" s="11"/>
+      <c r="MJK552" s="11"/>
+      <c r="MJL552" s="11"/>
+      <c r="MJM552" s="11"/>
+      <c r="MJN552" s="11"/>
+      <c r="MJO552" s="11"/>
+      <c r="MJP552" s="11"/>
+      <c r="MJQ552" s="11"/>
+      <c r="MJR552" s="11"/>
+      <c r="MJS552" s="11"/>
+      <c r="MJT552" s="11"/>
+      <c r="MJU552" s="11"/>
+      <c r="MJV552" s="11"/>
+      <c r="MJW552" s="11"/>
+      <c r="MJX552" s="11"/>
+      <c r="MJY552" s="11"/>
+      <c r="MJZ552" s="11"/>
+      <c r="MKA552" s="11"/>
+      <c r="MKB552" s="11"/>
+      <c r="MKC552" s="11"/>
+      <c r="MKD552" s="11"/>
+      <c r="MKE552" s="11"/>
+      <c r="MKF552" s="11"/>
+      <c r="MKG552" s="11"/>
+      <c r="MKH552" s="11"/>
+      <c r="MKI552" s="11"/>
+      <c r="MKJ552" s="11"/>
+      <c r="MKK552" s="11"/>
+      <c r="MKL552" s="11"/>
+      <c r="MKM552" s="11"/>
+      <c r="MKN552" s="11"/>
+      <c r="MKO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MKP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MKQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MKR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MKS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MKT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MKU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MKV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MKW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MKX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MKY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MKZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MLA552" s="10"/>
+      <c r="MLB552" s="10"/>
+      <c r="MLC552" s="10"/>
+      <c r="MLD552" s="10"/>
+      <c r="MLE552" s="10"/>
+      <c r="MLF552" s="10"/>
+      <c r="MLG552" s="10"/>
+      <c r="MLH552" s="10"/>
+      <c r="MLI552" s="10"/>
+      <c r="MLJ552" s="10"/>
+      <c r="MLK552" s="10"/>
+      <c r="MLL552" s="10"/>
+      <c r="MLM552" s="10"/>
+      <c r="MLN552" s="10"/>
+      <c r="MLO552" s="11"/>
+      <c r="MLP552" s="11"/>
+      <c r="MLQ552" s="11"/>
+      <c r="MLR552" s="11"/>
+      <c r="MLS552" s="11"/>
+      <c r="MLT552" s="11"/>
+      <c r="MLU552" s="11"/>
+      <c r="MLV552" s="11"/>
+      <c r="MLW552" s="11"/>
+      <c r="MLX552" s="11"/>
+      <c r="MLY552" s="11"/>
+      <c r="MLZ552" s="11"/>
+      <c r="MMA552" s="11"/>
+      <c r="MMB552" s="11"/>
+      <c r="MMC552" s="11"/>
+      <c r="MMD552" s="11"/>
+      <c r="MME552" s="11"/>
+      <c r="MMF552" s="11"/>
+      <c r="MMG552" s="11"/>
+      <c r="MMH552" s="11"/>
+      <c r="MMI552" s="11"/>
+      <c r="MMJ552" s="11"/>
+      <c r="MMK552" s="11"/>
+      <c r="MML552" s="11"/>
+      <c r="MMM552" s="11"/>
+      <c r="MMN552" s="11"/>
+      <c r="MMO552" s="11"/>
+      <c r="MMP552" s="11"/>
+      <c r="MMQ552" s="11"/>
+      <c r="MMR552" s="11"/>
+      <c r="MMS552" s="11"/>
+      <c r="MMT552" s="11"/>
+      <c r="MMU552" s="11"/>
+      <c r="MMV552" s="11"/>
+      <c r="MMW552" s="11"/>
+      <c r="MMX552" s="11"/>
+      <c r="MMY552" s="11"/>
+      <c r="MMZ552" s="11"/>
+      <c r="MNA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MNB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MNC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MND552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MNE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MNF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MNG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MNH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MNI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MNJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MNK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MNL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MNM552" s="10"/>
+      <c r="MNN552" s="10"/>
+      <c r="MNO552" s="10"/>
+      <c r="MNP552" s="10"/>
+      <c r="MNQ552" s="10"/>
+      <c r="MNR552" s="10"/>
+      <c r="MNS552" s="10"/>
+      <c r="MNT552" s="10"/>
+      <c r="MNU552" s="10"/>
+      <c r="MNV552" s="10"/>
+      <c r="MNW552" s="10"/>
+      <c r="MNX552" s="10"/>
+      <c r="MNY552" s="10"/>
+      <c r="MNZ552" s="10"/>
+      <c r="MOA552" s="11"/>
+      <c r="MOB552" s="11"/>
+      <c r="MOC552" s="11"/>
+      <c r="MOD552" s="11"/>
+      <c r="MOE552" s="11"/>
+      <c r="MOF552" s="11"/>
+      <c r="MOG552" s="11"/>
+      <c r="MOH552" s="11"/>
+      <c r="MOI552" s="11"/>
+      <c r="MOJ552" s="11"/>
+      <c r="MOK552" s="11"/>
+      <c r="MOL552" s="11"/>
+      <c r="MOM552" s="11"/>
+      <c r="MON552" s="11"/>
+      <c r="MOO552" s="11"/>
+      <c r="MOP552" s="11"/>
+      <c r="MOQ552" s="11"/>
+      <c r="MOR552" s="11"/>
+      <c r="MOS552" s="11"/>
+      <c r="MOT552" s="11"/>
+      <c r="MOU552" s="11"/>
+      <c r="MOV552" s="11"/>
+      <c r="MOW552" s="11"/>
+      <c r="MOX552" s="11"/>
+      <c r="MOY552" s="11"/>
+      <c r="MOZ552" s="11"/>
+      <c r="MPA552" s="11"/>
+      <c r="MPB552" s="11"/>
+      <c r="MPC552" s="11"/>
+      <c r="MPD552" s="11"/>
+      <c r="MPE552" s="11"/>
+      <c r="MPF552" s="11"/>
+      <c r="MPG552" s="11"/>
+      <c r="MPH552" s="11"/>
+      <c r="MPI552" s="11"/>
+      <c r="MPJ552" s="11"/>
+      <c r="MPK552" s="11"/>
+      <c r="MPL552" s="11"/>
+      <c r="MPM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MPN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MPO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MPP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MPQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MPR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MPS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MPT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MPU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MPV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MPW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MPX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MPY552" s="10"/>
+      <c r="MPZ552" s="10"/>
+      <c r="MQA552" s="10"/>
+      <c r="MQB552" s="10"/>
+      <c r="MQC552" s="10"/>
+      <c r="MQD552" s="10"/>
+      <c r="MQE552" s="10"/>
+      <c r="MQF552" s="10"/>
+      <c r="MQG552" s="10"/>
+      <c r="MQH552" s="10"/>
+      <c r="MQI552" s="10"/>
+      <c r="MQJ552" s="10"/>
+      <c r="MQK552" s="10"/>
+      <c r="MQL552" s="10"/>
+      <c r="MQM552" s="11"/>
+      <c r="MQN552" s="11"/>
+      <c r="MQO552" s="11"/>
+      <c r="MQP552" s="11"/>
+      <c r="MQQ552" s="11"/>
+      <c r="MQR552" s="11"/>
+      <c r="MQS552" s="11"/>
+      <c r="MQT552" s="11"/>
+      <c r="MQU552" s="11"/>
+      <c r="MQV552" s="11"/>
+      <c r="MQW552" s="11"/>
+      <c r="MQX552" s="11"/>
+      <c r="MQY552" s="11"/>
+      <c r="MQZ552" s="11"/>
+      <c r="MRA552" s="11"/>
+      <c r="MRB552" s="11"/>
+      <c r="MRC552" s="11"/>
+      <c r="MRD552" s="11"/>
+      <c r="MRE552" s="11"/>
+      <c r="MRF552" s="11"/>
+      <c r="MRG552" s="11"/>
+      <c r="MRH552" s="11"/>
+      <c r="MRI552" s="11"/>
+      <c r="MRJ552" s="11"/>
+      <c r="MRK552" s="11"/>
+      <c r="MRL552" s="11"/>
+      <c r="MRM552" s="11"/>
+      <c r="MRN552" s="11"/>
+      <c r="MRO552" s="11"/>
+      <c r="MRP552" s="11"/>
+      <c r="MRQ552" s="11"/>
+      <c r="MRR552" s="11"/>
+      <c r="MRS552" s="11"/>
+      <c r="MRT552" s="11"/>
+      <c r="MRU552" s="11"/>
+      <c r="MRV552" s="11"/>
+      <c r="MRW552" s="11"/>
+      <c r="MRX552" s="11"/>
+      <c r="MRY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MRZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MSA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MSB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MSC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MSD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MSE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MSF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MSG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MSH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MSI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MSJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MSK552" s="10"/>
+      <c r="MSL552" s="10"/>
+      <c r="MSM552" s="10"/>
+      <c r="MSN552" s="10"/>
+      <c r="MSO552" s="10"/>
+      <c r="MSP552" s="10"/>
+      <c r="MSQ552" s="10"/>
+      <c r="MSR552" s="10"/>
+      <c r="MSS552" s="10"/>
+      <c r="MST552" s="10"/>
+      <c r="MSU552" s="10"/>
+      <c r="MSV552" s="10"/>
+      <c r="MSW552" s="10"/>
+      <c r="MSX552" s="10"/>
+      <c r="MSY552" s="11"/>
+      <c r="MSZ552" s="11"/>
+      <c r="MTA552" s="11"/>
+      <c r="MTB552" s="11"/>
+      <c r="MTC552" s="11"/>
+      <c r="MTD552" s="11"/>
+      <c r="MTE552" s="11"/>
+      <c r="MTF552" s="11"/>
+      <c r="MTG552" s="11"/>
+      <c r="MTH552" s="11"/>
+      <c r="MTI552" s="11"/>
+      <c r="MTJ552" s="11"/>
+      <c r="MTK552" s="11"/>
+      <c r="MTL552" s="11"/>
+      <c r="MTM552" s="11"/>
+      <c r="MTN552" s="11"/>
+      <c r="MTO552" s="11"/>
+      <c r="MTP552" s="11"/>
+      <c r="MTQ552" s="11"/>
+      <c r="MTR552" s="11"/>
+      <c r="MTS552" s="11"/>
+      <c r="MTT552" s="11"/>
+      <c r="MTU552" s="11"/>
+      <c r="MTV552" s="11"/>
+      <c r="MTW552" s="11"/>
+      <c r="MTX552" s="11"/>
+      <c r="MTY552" s="11"/>
+      <c r="MTZ552" s="11"/>
+      <c r="MUA552" s="11"/>
+      <c r="MUB552" s="11"/>
+      <c r="MUC552" s="11"/>
+      <c r="MUD552" s="11"/>
+      <c r="MUE552" s="11"/>
+      <c r="MUF552" s="11"/>
+      <c r="MUG552" s="11"/>
+      <c r="MUH552" s="11"/>
+      <c r="MUI552" s="11"/>
+      <c r="MUJ552" s="11"/>
+      <c r="MUK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MUL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MUM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MUN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MUO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MUP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MUQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MUR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MUS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MUT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MUU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MUV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MUW552" s="10"/>
+      <c r="MUX552" s="10"/>
+      <c r="MUY552" s="10"/>
+      <c r="MUZ552" s="10"/>
+      <c r="MVA552" s="10"/>
+      <c r="MVB552" s="10"/>
+      <c r="MVC552" s="10"/>
+      <c r="MVD552" s="10"/>
+      <c r="MVE552" s="10"/>
+      <c r="MVF552" s="10"/>
+      <c r="MVG552" s="10"/>
+      <c r="MVH552" s="10"/>
+      <c r="MVI552" s="10"/>
+      <c r="MVJ552" s="10"/>
+      <c r="MVK552" s="11"/>
+      <c r="MVL552" s="11"/>
+      <c r="MVM552" s="11"/>
+      <c r="MVN552" s="11"/>
+      <c r="MVO552" s="11"/>
+      <c r="MVP552" s="11"/>
+      <c r="MVQ552" s="11"/>
+      <c r="MVR552" s="11"/>
+      <c r="MVS552" s="11"/>
+      <c r="MVT552" s="11"/>
+      <c r="MVU552" s="11"/>
+      <c r="MVV552" s="11"/>
+      <c r="MVW552" s="11"/>
+      <c r="MVX552" s="11"/>
+      <c r="MVY552" s="11"/>
+      <c r="MVZ552" s="11"/>
+      <c r="MWA552" s="11"/>
+      <c r="MWB552" s="11"/>
+      <c r="MWC552" s="11"/>
+      <c r="MWD552" s="11"/>
+      <c r="MWE552" s="11"/>
+      <c r="MWF552" s="11"/>
+      <c r="MWG552" s="11"/>
+      <c r="MWH552" s="11"/>
+      <c r="MWI552" s="11"/>
+      <c r="MWJ552" s="11"/>
+      <c r="MWK552" s="11"/>
+      <c r="MWL552" s="11"/>
+      <c r="MWM552" s="11"/>
+      <c r="MWN552" s="11"/>
+      <c r="MWO552" s="11"/>
+      <c r="MWP552" s="11"/>
+      <c r="MWQ552" s="11"/>
+      <c r="MWR552" s="11"/>
+      <c r="MWS552" s="11"/>
+      <c r="MWT552" s="11"/>
+      <c r="MWU552" s="11"/>
+      <c r="MWV552" s="11"/>
+      <c r="MWW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MWX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MWY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MWZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MXA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MXB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MXC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MXD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MXE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MXF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MXG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MXH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MXI552" s="10"/>
+      <c r="MXJ552" s="10"/>
+      <c r="MXK552" s="10"/>
+      <c r="MXL552" s="10"/>
+      <c r="MXM552" s="10"/>
+      <c r="MXN552" s="10"/>
+      <c r="MXO552" s="10"/>
+      <c r="MXP552" s="10"/>
+      <c r="MXQ552" s="10"/>
+      <c r="MXR552" s="10"/>
+      <c r="MXS552" s="10"/>
+      <c r="MXT552" s="10"/>
+      <c r="MXU552" s="10"/>
+      <c r="MXV552" s="10"/>
+      <c r="MXW552" s="11"/>
+      <c r="MXX552" s="11"/>
+      <c r="MXY552" s="11"/>
+      <c r="MXZ552" s="11"/>
+      <c r="MYA552" s="11"/>
+      <c r="MYB552" s="11"/>
+      <c r="MYC552" s="11"/>
+      <c r="MYD552" s="11"/>
+      <c r="MYE552" s="11"/>
+      <c r="MYF552" s="11"/>
+      <c r="MYG552" s="11"/>
+      <c r="MYH552" s="11"/>
+      <c r="MYI552" s="11"/>
+      <c r="MYJ552" s="11"/>
+      <c r="MYK552" s="11"/>
+      <c r="MYL552" s="11"/>
+      <c r="MYM552" s="11"/>
+      <c r="MYN552" s="11"/>
+      <c r="MYO552" s="11"/>
+      <c r="MYP552" s="11"/>
+      <c r="MYQ552" s="11"/>
+      <c r="MYR552" s="11"/>
+      <c r="MYS552" s="11"/>
+      <c r="MYT552" s="11"/>
+      <c r="MYU552" s="11"/>
+      <c r="MYV552" s="11"/>
+      <c r="MYW552" s="11"/>
+      <c r="MYX552" s="11"/>
+      <c r="MYY552" s="11"/>
+      <c r="MYZ552" s="11"/>
+      <c r="MZA552" s="11"/>
+      <c r="MZB552" s="11"/>
+      <c r="MZC552" s="11"/>
+      <c r="MZD552" s="11"/>
+      <c r="MZE552" s="11"/>
+      <c r="MZF552" s="11"/>
+      <c r="MZG552" s="11"/>
+      <c r="MZH552" s="11"/>
+      <c r="MZI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="MZJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="MZK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="MZL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="MZM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="MZN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="MZO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="MZP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="MZQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="MZR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="MZS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="MZT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="MZU552" s="10"/>
+      <c r="MZV552" s="10"/>
+      <c r="MZW552" s="10"/>
+      <c r="MZX552" s="10"/>
+      <c r="MZY552" s="10"/>
+      <c r="MZZ552" s="10"/>
+      <c r="NAA552" s="10"/>
+      <c r="NAB552" s="10"/>
+      <c r="NAC552" s="10"/>
+      <c r="NAD552" s="10"/>
+      <c r="NAE552" s="10"/>
+      <c r="NAF552" s="10"/>
+      <c r="NAG552" s="10"/>
+      <c r="NAH552" s="10"/>
+      <c r="NAI552" s="11"/>
+      <c r="NAJ552" s="11"/>
+      <c r="NAK552" s="11"/>
+      <c r="NAL552" s="11"/>
+      <c r="NAM552" s="11"/>
+      <c r="NAN552" s="11"/>
+      <c r="NAO552" s="11"/>
+      <c r="NAP552" s="11"/>
+      <c r="NAQ552" s="11"/>
+      <c r="NAR552" s="11"/>
+      <c r="NAS552" s="11"/>
+      <c r="NAT552" s="11"/>
+      <c r="NAU552" s="11"/>
+      <c r="NAV552" s="11"/>
+      <c r="NAW552" s="11"/>
+      <c r="NAX552" s="11"/>
+      <c r="NAY552" s="11"/>
+      <c r="NAZ552" s="11"/>
+      <c r="NBA552" s="11"/>
+      <c r="NBB552" s="11"/>
+      <c r="NBC552" s="11"/>
+      <c r="NBD552" s="11"/>
+      <c r="NBE552" s="11"/>
+      <c r="NBF552" s="11"/>
+      <c r="NBG552" s="11"/>
+      <c r="NBH552" s="11"/>
+      <c r="NBI552" s="11"/>
+      <c r="NBJ552" s="11"/>
+      <c r="NBK552" s="11"/>
+      <c r="NBL552" s="11"/>
+      <c r="NBM552" s="11"/>
+      <c r="NBN552" s="11"/>
+      <c r="NBO552" s="11"/>
+      <c r="NBP552" s="11"/>
+      <c r="NBQ552" s="11"/>
+      <c r="NBR552" s="11"/>
+      <c r="NBS552" s="11"/>
+      <c r="NBT552" s="11"/>
+      <c r="NBU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NBV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NBW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NBX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NBY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NBZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NCA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NCB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NCC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NCD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NCE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NCF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NCG552" s="10"/>
+      <c r="NCH552" s="10"/>
+      <c r="NCI552" s="10"/>
+      <c r="NCJ552" s="10"/>
+      <c r="NCK552" s="10"/>
+      <c r="NCL552" s="10"/>
+      <c r="NCM552" s="10"/>
+      <c r="NCN552" s="10"/>
+      <c r="NCO552" s="10"/>
+      <c r="NCP552" s="10"/>
+      <c r="NCQ552" s="10"/>
+      <c r="NCR552" s="10"/>
+      <c r="NCS552" s="10"/>
+      <c r="NCT552" s="10"/>
+      <c r="NCU552" s="11"/>
+      <c r="NCV552" s="11"/>
+      <c r="NCW552" s="11"/>
+      <c r="NCX552" s="11"/>
+      <c r="NCY552" s="11"/>
+      <c r="NCZ552" s="11"/>
+      <c r="NDA552" s="11"/>
+      <c r="NDB552" s="11"/>
+      <c r="NDC552" s="11"/>
+      <c r="NDD552" s="11"/>
+      <c r="NDE552" s="11"/>
+      <c r="NDF552" s="11"/>
+      <c r="NDG552" s="11"/>
+      <c r="NDH552" s="11"/>
+      <c r="NDI552" s="11"/>
+      <c r="NDJ552" s="11"/>
+      <c r="NDK552" s="11"/>
+      <c r="NDL552" s="11"/>
+      <c r="NDM552" s="11"/>
+      <c r="NDN552" s="11"/>
+      <c r="NDO552" s="11"/>
+      <c r="NDP552" s="11"/>
+      <c r="NDQ552" s="11"/>
+      <c r="NDR552" s="11"/>
+      <c r="NDS552" s="11"/>
+      <c r="NDT552" s="11"/>
+      <c r="NDU552" s="11"/>
+      <c r="NDV552" s="11"/>
+      <c r="NDW552" s="11"/>
+      <c r="NDX552" s="11"/>
+      <c r="NDY552" s="11"/>
+      <c r="NDZ552" s="11"/>
+      <c r="NEA552" s="11"/>
+      <c r="NEB552" s="11"/>
+      <c r="NEC552" s="11"/>
+      <c r="NED552" s="11"/>
+      <c r="NEE552" s="11"/>
+      <c r="NEF552" s="11"/>
+      <c r="NEG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NEH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NEI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NEJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NEK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NEL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NEM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NEN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NEO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NEP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NEQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NER552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NES552" s="10"/>
+      <c r="NET552" s="10"/>
+      <c r="NEU552" s="10"/>
+      <c r="NEV552" s="10"/>
+      <c r="NEW552" s="10"/>
+      <c r="NEX552" s="10"/>
+      <c r="NEY552" s="10"/>
+      <c r="NEZ552" s="10"/>
+      <c r="NFA552" s="10"/>
+      <c r="NFB552" s="10"/>
+      <c r="NFC552" s="10"/>
+      <c r="NFD552" s="10"/>
+      <c r="NFE552" s="10"/>
+      <c r="NFF552" s="10"/>
+      <c r="NFG552" s="11"/>
+      <c r="NFH552" s="11"/>
+      <c r="NFI552" s="11"/>
+      <c r="NFJ552" s="11"/>
+      <c r="NFK552" s="11"/>
+      <c r="NFL552" s="11"/>
+      <c r="NFM552" s="11"/>
+      <c r="NFN552" s="11"/>
+      <c r="NFO552" s="11"/>
+      <c r="NFP552" s="11"/>
+      <c r="NFQ552" s="11"/>
+      <c r="NFR552" s="11"/>
+      <c r="NFS552" s="11"/>
+      <c r="NFT552" s="11"/>
+      <c r="NFU552" s="11"/>
+      <c r="NFV552" s="11"/>
+      <c r="NFW552" s="11"/>
+      <c r="NFX552" s="11"/>
+      <c r="NFY552" s="11"/>
+      <c r="NFZ552" s="11"/>
+      <c r="NGA552" s="11"/>
+      <c r="NGB552" s="11"/>
+      <c r="NGC552" s="11"/>
+      <c r="NGD552" s="11"/>
+      <c r="NGE552" s="11"/>
+      <c r="NGF552" s="11"/>
+      <c r="NGG552" s="11"/>
+      <c r="NGH552" s="11"/>
+      <c r="NGI552" s="11"/>
+      <c r="NGJ552" s="11"/>
+      <c r="NGK552" s="11"/>
+      <c r="NGL552" s="11"/>
+      <c r="NGM552" s="11"/>
+      <c r="NGN552" s="11"/>
+      <c r="NGO552" s="11"/>
+      <c r="NGP552" s="11"/>
+      <c r="NGQ552" s="11"/>
+      <c r="NGR552" s="11"/>
+      <c r="NGS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NGT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NGU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NGV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NGW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NGX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NGY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NGZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NHA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NHB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NHC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NHD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NHE552" s="10"/>
+      <c r="NHF552" s="10"/>
+      <c r="NHG552" s="10"/>
+      <c r="NHH552" s="10"/>
+      <c r="NHI552" s="10"/>
+      <c r="NHJ552" s="10"/>
+      <c r="NHK552" s="10"/>
+      <c r="NHL552" s="10"/>
+      <c r="NHM552" s="10"/>
+      <c r="NHN552" s="10"/>
+      <c r="NHO552" s="10"/>
+      <c r="NHP552" s="10"/>
+      <c r="NHQ552" s="10"/>
+      <c r="NHR552" s="10"/>
+      <c r="NHS552" s="11"/>
+      <c r="NHT552" s="11"/>
+      <c r="NHU552" s="11"/>
+      <c r="NHV552" s="11"/>
+      <c r="NHW552" s="11"/>
+      <c r="NHX552" s="11"/>
+      <c r="NHY552" s="11"/>
+      <c r="NHZ552" s="11"/>
+      <c r="NIA552" s="11"/>
+      <c r="NIB552" s="11"/>
+      <c r="NIC552" s="11"/>
+      <c r="NID552" s="11"/>
+      <c r="NIE552" s="11"/>
+      <c r="NIF552" s="11"/>
+      <c r="NIG552" s="11"/>
+      <c r="NIH552" s="11"/>
+      <c r="NII552" s="11"/>
+      <c r="NIJ552" s="11"/>
+      <c r="NIK552" s="11"/>
+      <c r="NIL552" s="11"/>
+      <c r="NIM552" s="11"/>
+      <c r="NIN552" s="11"/>
+      <c r="NIO552" s="11"/>
+      <c r="NIP552" s="11"/>
+      <c r="NIQ552" s="11"/>
+      <c r="NIR552" s="11"/>
+      <c r="NIS552" s="11"/>
+      <c r="NIT552" s="11"/>
+      <c r="NIU552" s="11"/>
+      <c r="NIV552" s="11"/>
+      <c r="NIW552" s="11"/>
+      <c r="NIX552" s="11"/>
+      <c r="NIY552" s="11"/>
+      <c r="NIZ552" s="11"/>
+      <c r="NJA552" s="11"/>
+      <c r="NJB552" s="11"/>
+      <c r="NJC552" s="11"/>
+      <c r="NJD552" s="11"/>
+      <c r="NJE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NJF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NJG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NJH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NJI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NJJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NJK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NJL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NJM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NJN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NJO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NJP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NJQ552" s="10"/>
+      <c r="NJR552" s="10"/>
+      <c r="NJS552" s="10"/>
+      <c r="NJT552" s="10"/>
+      <c r="NJU552" s="10"/>
+      <c r="NJV552" s="10"/>
+      <c r="NJW552" s="10"/>
+      <c r="NJX552" s="10"/>
+      <c r="NJY552" s="10"/>
+      <c r="NJZ552" s="10"/>
+      <c r="NKA552" s="10"/>
+      <c r="NKB552" s="10"/>
+      <c r="NKC552" s="10"/>
+      <c r="NKD552" s="10"/>
+      <c r="NKE552" s="11"/>
+      <c r="NKF552" s="11"/>
+      <c r="NKG552" s="11"/>
+      <c r="NKH552" s="11"/>
+      <c r="NKI552" s="11"/>
+      <c r="NKJ552" s="11"/>
+      <c r="NKK552" s="11"/>
+      <c r="NKL552" s="11"/>
+      <c r="NKM552" s="11"/>
+      <c r="NKN552" s="11"/>
+      <c r="NKO552" s="11"/>
+      <c r="NKP552" s="11"/>
+      <c r="NKQ552" s="11"/>
+      <c r="NKR552" s="11"/>
+      <c r="NKS552" s="11"/>
+      <c r="NKT552" s="11"/>
+      <c r="NKU552" s="11"/>
+      <c r="NKV552" s="11"/>
+      <c r="NKW552" s="11"/>
+      <c r="NKX552" s="11"/>
+      <c r="NKY552" s="11"/>
+      <c r="NKZ552" s="11"/>
+      <c r="NLA552" s="11"/>
+      <c r="NLB552" s="11"/>
+      <c r="NLC552" s="11"/>
+      <c r="NLD552" s="11"/>
+      <c r="NLE552" s="11"/>
+      <c r="NLF552" s="11"/>
+      <c r="NLG552" s="11"/>
+      <c r="NLH552" s="11"/>
+      <c r="NLI552" s="11"/>
+      <c r="NLJ552" s="11"/>
+      <c r="NLK552" s="11"/>
+      <c r="NLL552" s="11"/>
+      <c r="NLM552" s="11"/>
+      <c r="NLN552" s="11"/>
+      <c r="NLO552" s="11"/>
+      <c r="NLP552" s="11"/>
+      <c r="NLQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NLR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NLS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NLT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NLU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NLV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NLW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NLX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NLY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NLZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NMA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NMB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NMC552" s="10"/>
+      <c r="NMD552" s="10"/>
+      <c r="NME552" s="10"/>
+      <c r="NMF552" s="10"/>
+      <c r="NMG552" s="10"/>
+      <c r="NMH552" s="10"/>
+      <c r="NMI552" s="10"/>
+      <c r="NMJ552" s="10"/>
+      <c r="NMK552" s="10"/>
+      <c r="NML552" s="10"/>
+      <c r="NMM552" s="10"/>
+      <c r="NMN552" s="10"/>
+      <c r="NMO552" s="10"/>
+      <c r="NMP552" s="10"/>
+      <c r="NMQ552" s="11"/>
+      <c r="NMR552" s="11"/>
+      <c r="NMS552" s="11"/>
+      <c r="NMT552" s="11"/>
+      <c r="NMU552" s="11"/>
+      <c r="NMV552" s="11"/>
+      <c r="NMW552" s="11"/>
+      <c r="NMX552" s="11"/>
+      <c r="NMY552" s="11"/>
+      <c r="NMZ552" s="11"/>
+      <c r="NNA552" s="11"/>
+      <c r="NNB552" s="11"/>
+      <c r="NNC552" s="11"/>
+      <c r="NND552" s="11"/>
+      <c r="NNE552" s="11"/>
+      <c r="NNF552" s="11"/>
+      <c r="NNG552" s="11"/>
+      <c r="NNH552" s="11"/>
+      <c r="NNI552" s="11"/>
+      <c r="NNJ552" s="11"/>
+      <c r="NNK552" s="11"/>
+      <c r="NNL552" s="11"/>
+      <c r="NNM552" s="11"/>
+      <c r="NNN552" s="11"/>
+      <c r="NNO552" s="11"/>
+      <c r="NNP552" s="11"/>
+      <c r="NNQ552" s="11"/>
+      <c r="NNR552" s="11"/>
+      <c r="NNS552" s="11"/>
+      <c r="NNT552" s="11"/>
+      <c r="NNU552" s="11"/>
+      <c r="NNV552" s="11"/>
+      <c r="NNW552" s="11"/>
+      <c r="NNX552" s="11"/>
+      <c r="NNY552" s="11"/>
+      <c r="NNZ552" s="11"/>
+      <c r="NOA552" s="11"/>
+      <c r="NOB552" s="11"/>
+      <c r="NOC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NOD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NOE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NOF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NOG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NOH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NOI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NOJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NOK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NOL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NOM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NON552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NOO552" s="10"/>
+      <c r="NOP552" s="10"/>
+      <c r="NOQ552" s="10"/>
+      <c r="NOR552" s="10"/>
+      <c r="NOS552" s="10"/>
+      <c r="NOT552" s="10"/>
+      <c r="NOU552" s="10"/>
+      <c r="NOV552" s="10"/>
+      <c r="NOW552" s="10"/>
+      <c r="NOX552" s="10"/>
+      <c r="NOY552" s="10"/>
+      <c r="NOZ552" s="10"/>
+      <c r="NPA552" s="10"/>
+      <c r="NPB552" s="10"/>
+      <c r="NPC552" s="11"/>
+      <c r="NPD552" s="11"/>
+      <c r="NPE552" s="11"/>
+      <c r="NPF552" s="11"/>
+      <c r="NPG552" s="11"/>
+      <c r="NPH552" s="11"/>
+      <c r="NPI552" s="11"/>
+      <c r="NPJ552" s="11"/>
+      <c r="NPK552" s="11"/>
+      <c r="NPL552" s="11"/>
+      <c r="NPM552" s="11"/>
+      <c r="NPN552" s="11"/>
+      <c r="NPO552" s="11"/>
+      <c r="NPP552" s="11"/>
+      <c r="NPQ552" s="11"/>
+      <c r="NPR552" s="11"/>
+      <c r="NPS552" s="11"/>
+      <c r="NPT552" s="11"/>
+      <c r="NPU552" s="11"/>
+      <c r="NPV552" s="11"/>
+      <c r="NPW552" s="11"/>
+      <c r="NPX552" s="11"/>
+      <c r="NPY552" s="11"/>
+      <c r="NPZ552" s="11"/>
+      <c r="NQA552" s="11"/>
+      <c r="NQB552" s="11"/>
+      <c r="NQC552" s="11"/>
+      <c r="NQD552" s="11"/>
+      <c r="NQE552" s="11"/>
+      <c r="NQF552" s="11"/>
+      <c r="NQG552" s="11"/>
+      <c r="NQH552" s="11"/>
+      <c r="NQI552" s="11"/>
+      <c r="NQJ552" s="11"/>
+      <c r="NQK552" s="11"/>
+      <c r="NQL552" s="11"/>
+      <c r="NQM552" s="11"/>
+      <c r="NQN552" s="11"/>
+      <c r="NQO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NQP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NQQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NQR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NQS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NQT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NQU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NQV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NQW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NQX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NQY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NQZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NRA552" s="10"/>
+      <c r="NRB552" s="10"/>
+      <c r="NRC552" s="10"/>
+      <c r="NRD552" s="10"/>
+      <c r="NRE552" s="10"/>
+      <c r="NRF552" s="10"/>
+      <c r="NRG552" s="10"/>
+      <c r="NRH552" s="10"/>
+      <c r="NRI552" s="10"/>
+      <c r="NRJ552" s="10"/>
+      <c r="NRK552" s="10"/>
+      <c r="NRL552" s="10"/>
+      <c r="NRM552" s="10"/>
+      <c r="NRN552" s="10"/>
+      <c r="NRO552" s="11"/>
+      <c r="NRP552" s="11"/>
+      <c r="NRQ552" s="11"/>
+      <c r="NRR552" s="11"/>
+      <c r="NRS552" s="11"/>
+      <c r="NRT552" s="11"/>
+      <c r="NRU552" s="11"/>
+      <c r="NRV552" s="11"/>
+      <c r="NRW552" s="11"/>
+      <c r="NRX552" s="11"/>
+      <c r="NRY552" s="11"/>
+      <c r="NRZ552" s="11"/>
+      <c r="NSA552" s="11"/>
+      <c r="NSB552" s="11"/>
+      <c r="NSC552" s="11"/>
+      <c r="NSD552" s="11"/>
+      <c r="NSE552" s="11"/>
+      <c r="NSF552" s="11"/>
+      <c r="NSG552" s="11"/>
+      <c r="NSH552" s="11"/>
+      <c r="NSI552" s="11"/>
+      <c r="NSJ552" s="11"/>
+      <c r="NSK552" s="11"/>
+      <c r="NSL552" s="11"/>
+      <c r="NSM552" s="11"/>
+      <c r="NSN552" s="11"/>
+      <c r="NSO552" s="11"/>
+      <c r="NSP552" s="11"/>
+      <c r="NSQ552" s="11"/>
+      <c r="NSR552" s="11"/>
+      <c r="NSS552" s="11"/>
+      <c r="NST552" s="11"/>
+      <c r="NSU552" s="11"/>
+      <c r="NSV552" s="11"/>
+      <c r="NSW552" s="11"/>
+      <c r="NSX552" s="11"/>
+      <c r="NSY552" s="11"/>
+      <c r="NSZ552" s="11"/>
+      <c r="NTA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NTB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NTC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NTD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NTE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NTF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NTG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NTH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NTI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NTJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NTK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NTL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NTM552" s="10"/>
+      <c r="NTN552" s="10"/>
+      <c r="NTO552" s="10"/>
+      <c r="NTP552" s="10"/>
+      <c r="NTQ552" s="10"/>
+      <c r="NTR552" s="10"/>
+      <c r="NTS552" s="10"/>
+      <c r="NTT552" s="10"/>
+      <c r="NTU552" s="10"/>
+      <c r="NTV552" s="10"/>
+      <c r="NTW552" s="10"/>
+      <c r="NTX552" s="10"/>
+      <c r="NTY552" s="10"/>
+      <c r="NTZ552" s="10"/>
+      <c r="NUA552" s="11"/>
+      <c r="NUB552" s="11"/>
+      <c r="NUC552" s="11"/>
+      <c r="NUD552" s="11"/>
+      <c r="NUE552" s="11"/>
+      <c r="NUF552" s="11"/>
+      <c r="NUG552" s="11"/>
+      <c r="NUH552" s="11"/>
+      <c r="NUI552" s="11"/>
+      <c r="NUJ552" s="11"/>
+      <c r="NUK552" s="11"/>
+      <c r="NUL552" s="11"/>
+      <c r="NUM552" s="11"/>
+      <c r="NUN552" s="11"/>
+      <c r="NUO552" s="11"/>
+      <c r="NUP552" s="11"/>
+      <c r="NUQ552" s="11"/>
+      <c r="NUR552" s="11"/>
+      <c r="NUS552" s="11"/>
+      <c r="NUT552" s="11"/>
+      <c r="NUU552" s="11"/>
+      <c r="NUV552" s="11"/>
+      <c r="NUW552" s="11"/>
+      <c r="NUX552" s="11"/>
+      <c r="NUY552" s="11"/>
+      <c r="NUZ552" s="11"/>
+      <c r="NVA552" s="11"/>
+      <c r="NVB552" s="11"/>
+      <c r="NVC552" s="11"/>
+      <c r="NVD552" s="11"/>
+      <c r="NVE552" s="11"/>
+      <c r="NVF552" s="11"/>
+      <c r="NVG552" s="11"/>
+      <c r="NVH552" s="11"/>
+      <c r="NVI552" s="11"/>
+      <c r="NVJ552" s="11"/>
+      <c r="NVK552" s="11"/>
+      <c r="NVL552" s="11"/>
+      <c r="NVM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NVN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NVO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NVP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NVQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NVR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NVS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NVT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NVU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NVV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NVW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NVX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NVY552" s="10"/>
+      <c r="NVZ552" s="10"/>
+      <c r="NWA552" s="10"/>
+      <c r="NWB552" s="10"/>
+      <c r="NWC552" s="10"/>
+      <c r="NWD552" s="10"/>
+      <c r="NWE552" s="10"/>
+      <c r="NWF552" s="10"/>
+      <c r="NWG552" s="10"/>
+      <c r="NWH552" s="10"/>
+      <c r="NWI552" s="10"/>
+      <c r="NWJ552" s="10"/>
+      <c r="NWK552" s="10"/>
+      <c r="NWL552" s="10"/>
+      <c r="NWM552" s="11"/>
+      <c r="NWN552" s="11"/>
+      <c r="NWO552" s="11"/>
+      <c r="NWP552" s="11"/>
+      <c r="NWQ552" s="11"/>
+      <c r="NWR552" s="11"/>
+      <c r="NWS552" s="11"/>
+      <c r="NWT552" s="11"/>
+      <c r="NWU552" s="11"/>
+      <c r="NWV552" s="11"/>
+      <c r="NWW552" s="11"/>
+      <c r="NWX552" s="11"/>
+      <c r="NWY552" s="11"/>
+      <c r="NWZ552" s="11"/>
+      <c r="NXA552" s="11"/>
+      <c r="NXB552" s="11"/>
+      <c r="NXC552" s="11"/>
+      <c r="NXD552" s="11"/>
+      <c r="NXE552" s="11"/>
+      <c r="NXF552" s="11"/>
+      <c r="NXG552" s="11"/>
+      <c r="NXH552" s="11"/>
+      <c r="NXI552" s="11"/>
+      <c r="NXJ552" s="11"/>
+      <c r="NXK552" s="11"/>
+      <c r="NXL552" s="11"/>
+      <c r="NXM552" s="11"/>
+      <c r="NXN552" s="11"/>
+      <c r="NXO552" s="11"/>
+      <c r="NXP552" s="11"/>
+      <c r="NXQ552" s="11"/>
+      <c r="NXR552" s="11"/>
+      <c r="NXS552" s="11"/>
+      <c r="NXT552" s="11"/>
+      <c r="NXU552" s="11"/>
+      <c r="NXV552" s="11"/>
+      <c r="NXW552" s="11"/>
+      <c r="NXX552" s="11"/>
+      <c r="NXY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="NXZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="NYA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="NYB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="NYC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="NYD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="NYE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="NYF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="NYG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="NYH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="NYI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="NYJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="NYK552" s="10"/>
+      <c r="NYL552" s="10"/>
+      <c r="NYM552" s="10"/>
+      <c r="NYN552" s="10"/>
+      <c r="NYO552" s="10"/>
+      <c r="NYP552" s="10"/>
+      <c r="NYQ552" s="10"/>
+      <c r="NYR552" s="10"/>
+      <c r="NYS552" s="10"/>
+      <c r="NYT552" s="10"/>
+      <c r="NYU552" s="10"/>
+      <c r="NYV552" s="10"/>
+      <c r="NYW552" s="10"/>
+      <c r="NYX552" s="10"/>
+      <c r="NYY552" s="11"/>
+      <c r="NYZ552" s="11"/>
+      <c r="NZA552" s="11"/>
+      <c r="NZB552" s="11"/>
+      <c r="NZC552" s="11"/>
+      <c r="NZD552" s="11"/>
+      <c r="NZE552" s="11"/>
+      <c r="NZF552" s="11"/>
+      <c r="NZG552" s="11"/>
+      <c r="NZH552" s="11"/>
+      <c r="NZI552" s="11"/>
+      <c r="NZJ552" s="11"/>
+      <c r="NZK552" s="11"/>
+      <c r="NZL552" s="11"/>
+      <c r="NZM552" s="11"/>
+      <c r="NZN552" s="11"/>
+      <c r="NZO552" s="11"/>
+      <c r="NZP552" s="11"/>
+      <c r="NZQ552" s="11"/>
+      <c r="NZR552" s="11"/>
+      <c r="NZS552" s="11"/>
+      <c r="NZT552" s="11"/>
+      <c r="NZU552" s="11"/>
+      <c r="NZV552" s="11"/>
+      <c r="NZW552" s="11"/>
+      <c r="NZX552" s="11"/>
+      <c r="NZY552" s="11"/>
+      <c r="NZZ552" s="11"/>
+      <c r="OAA552" s="11"/>
+      <c r="OAB552" s="11"/>
+      <c r="OAC552" s="11"/>
+      <c r="OAD552" s="11"/>
+      <c r="OAE552" s="11"/>
+      <c r="OAF552" s="11"/>
+      <c r="OAG552" s="11"/>
+      <c r="OAH552" s="11"/>
+      <c r="OAI552" s="11"/>
+      <c r="OAJ552" s="11"/>
+      <c r="OAK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OAL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OAM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OAN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OAO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OAP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OAQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OAR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OAS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OAT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OAU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OAV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OAW552" s="10"/>
+      <c r="OAX552" s="10"/>
+      <c r="OAY552" s="10"/>
+      <c r="OAZ552" s="10"/>
+      <c r="OBA552" s="10"/>
+      <c r="OBB552" s="10"/>
+      <c r="OBC552" s="10"/>
+      <c r="OBD552" s="10"/>
+      <c r="OBE552" s="10"/>
+      <c r="OBF552" s="10"/>
+      <c r="OBG552" s="10"/>
+      <c r="OBH552" s="10"/>
+      <c r="OBI552" s="10"/>
+      <c r="OBJ552" s="10"/>
+      <c r="OBK552" s="11"/>
+      <c r="OBL552" s="11"/>
+      <c r="OBM552" s="11"/>
+      <c r="OBN552" s="11"/>
+      <c r="OBO552" s="11"/>
+      <c r="OBP552" s="11"/>
+      <c r="OBQ552" s="11"/>
+      <c r="OBR552" s="11"/>
+      <c r="OBS552" s="11"/>
+      <c r="OBT552" s="11"/>
+      <c r="OBU552" s="11"/>
+      <c r="OBV552" s="11"/>
+      <c r="OBW552" s="11"/>
+      <c r="OBX552" s="11"/>
+      <c r="OBY552" s="11"/>
+      <c r="OBZ552" s="11"/>
+      <c r="OCA552" s="11"/>
+      <c r="OCB552" s="11"/>
+      <c r="OCC552" s="11"/>
+      <c r="OCD552" s="11"/>
+      <c r="OCE552" s="11"/>
+      <c r="OCF552" s="11"/>
+      <c r="OCG552" s="11"/>
+      <c r="OCH552" s="11"/>
+      <c r="OCI552" s="11"/>
+      <c r="OCJ552" s="11"/>
+      <c r="OCK552" s="11"/>
+      <c r="OCL552" s="11"/>
+      <c r="OCM552" s="11"/>
+      <c r="OCN552" s="11"/>
+      <c r="OCO552" s="11"/>
+      <c r="OCP552" s="11"/>
+      <c r="OCQ552" s="11"/>
+      <c r="OCR552" s="11"/>
+      <c r="OCS552" s="11"/>
+      <c r="OCT552" s="11"/>
+      <c r="OCU552" s="11"/>
+      <c r="OCV552" s="11"/>
+      <c r="OCW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OCX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OCY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OCZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ODA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ODB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="ODC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="ODD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ODE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ODF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ODG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="ODH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ODI552" s="10"/>
+      <c r="ODJ552" s="10"/>
+      <c r="ODK552" s="10"/>
+      <c r="ODL552" s="10"/>
+      <c r="ODM552" s="10"/>
+      <c r="ODN552" s="10"/>
+      <c r="ODO552" s="10"/>
+      <c r="ODP552" s="10"/>
+      <c r="ODQ552" s="10"/>
+      <c r="ODR552" s="10"/>
+      <c r="ODS552" s="10"/>
+      <c r="ODT552" s="10"/>
+      <c r="ODU552" s="10"/>
+      <c r="ODV552" s="10"/>
+      <c r="ODW552" s="11"/>
+      <c r="ODX552" s="11"/>
+      <c r="ODY552" s="11"/>
+      <c r="ODZ552" s="11"/>
+      <c r="OEA552" s="11"/>
+      <c r="OEB552" s="11"/>
+      <c r="OEC552" s="11"/>
+      <c r="OED552" s="11"/>
+      <c r="OEE552" s="11"/>
+      <c r="OEF552" s="11"/>
+      <c r="OEG552" s="11"/>
+      <c r="OEH552" s="11"/>
+      <c r="OEI552" s="11"/>
+      <c r="OEJ552" s="11"/>
+      <c r="OEK552" s="11"/>
+      <c r="OEL552" s="11"/>
+      <c r="OEM552" s="11"/>
+      <c r="OEN552" s="11"/>
+      <c r="OEO552" s="11"/>
+      <c r="OEP552" s="11"/>
+      <c r="OEQ552" s="11"/>
+      <c r="OER552" s="11"/>
+      <c r="OES552" s="11"/>
+      <c r="OET552" s="11"/>
+      <c r="OEU552" s="11"/>
+      <c r="OEV552" s="11"/>
+      <c r="OEW552" s="11"/>
+      <c r="OEX552" s="11"/>
+      <c r="OEY552" s="11"/>
+      <c r="OEZ552" s="11"/>
+      <c r="OFA552" s="11"/>
+      <c r="OFB552" s="11"/>
+      <c r="OFC552" s="11"/>
+      <c r="OFD552" s="11"/>
+      <c r="OFE552" s="11"/>
+      <c r="OFF552" s="11"/>
+      <c r="OFG552" s="11"/>
+      <c r="OFH552" s="11"/>
+      <c r="OFI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OFJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OFK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OFL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OFM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OFN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OFO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OFP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OFQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OFR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OFS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OFT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OFU552" s="10"/>
+      <c r="OFV552" s="10"/>
+      <c r="OFW552" s="10"/>
+      <c r="OFX552" s="10"/>
+      <c r="OFY552" s="10"/>
+      <c r="OFZ552" s="10"/>
+      <c r="OGA552" s="10"/>
+      <c r="OGB552" s="10"/>
+      <c r="OGC552" s="10"/>
+      <c r="OGD552" s="10"/>
+      <c r="OGE552" s="10"/>
+      <c r="OGF552" s="10"/>
+      <c r="OGG552" s="10"/>
+      <c r="OGH552" s="10"/>
+      <c r="OGI552" s="11"/>
+      <c r="OGJ552" s="11"/>
+      <c r="OGK552" s="11"/>
+      <c r="OGL552" s="11"/>
+      <c r="OGM552" s="11"/>
+      <c r="OGN552" s="11"/>
+      <c r="OGO552" s="11"/>
+      <c r="OGP552" s="11"/>
+      <c r="OGQ552" s="11"/>
+      <c r="OGR552" s="11"/>
+      <c r="OGS552" s="11"/>
+      <c r="OGT552" s="11"/>
+      <c r="OGU552" s="11"/>
+      <c r="OGV552" s="11"/>
+      <c r="OGW552" s="11"/>
+      <c r="OGX552" s="11"/>
+      <c r="OGY552" s="11"/>
+      <c r="OGZ552" s="11"/>
+      <c r="OHA552" s="11"/>
+      <c r="OHB552" s="11"/>
+      <c r="OHC552" s="11"/>
+      <c r="OHD552" s="11"/>
+      <c r="OHE552" s="11"/>
+      <c r="OHF552" s="11"/>
+      <c r="OHG552" s="11"/>
+      <c r="OHH552" s="11"/>
+      <c r="OHI552" s="11"/>
+      <c r="OHJ552" s="11"/>
+      <c r="OHK552" s="11"/>
+      <c r="OHL552" s="11"/>
+      <c r="OHM552" s="11"/>
+      <c r="OHN552" s="11"/>
+      <c r="OHO552" s="11"/>
+      <c r="OHP552" s="11"/>
+      <c r="OHQ552" s="11"/>
+      <c r="OHR552" s="11"/>
+      <c r="OHS552" s="11"/>
+      <c r="OHT552" s="11"/>
+      <c r="OHU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OHV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OHW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OHX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OHY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OHZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OIA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OIB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OIC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OID552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OIE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OIF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OIG552" s="10"/>
+      <c r="OIH552" s="10"/>
+      <c r="OII552" s="10"/>
+      <c r="OIJ552" s="10"/>
+      <c r="OIK552" s="10"/>
+      <c r="OIL552" s="10"/>
+      <c r="OIM552" s="10"/>
+      <c r="OIN552" s="10"/>
+      <c r="OIO552" s="10"/>
+      <c r="OIP552" s="10"/>
+      <c r="OIQ552" s="10"/>
+      <c r="OIR552" s="10"/>
+      <c r="OIS552" s="10"/>
+      <c r="OIT552" s="10"/>
+      <c r="OIU552" s="11"/>
+      <c r="OIV552" s="11"/>
+      <c r="OIW552" s="11"/>
+      <c r="OIX552" s="11"/>
+      <c r="OIY552" s="11"/>
+      <c r="OIZ552" s="11"/>
+      <c r="OJA552" s="11"/>
+      <c r="OJB552" s="11"/>
+      <c r="OJC552" s="11"/>
+      <c r="OJD552" s="11"/>
+      <c r="OJE552" s="11"/>
+      <c r="OJF552" s="11"/>
+      <c r="OJG552" s="11"/>
+      <c r="OJH552" s="11"/>
+      <c r="OJI552" s="11"/>
+      <c r="OJJ552" s="11"/>
+      <c r="OJK552" s="11"/>
+      <c r="OJL552" s="11"/>
+      <c r="OJM552" s="11"/>
+      <c r="OJN552" s="11"/>
+      <c r="OJO552" s="11"/>
+      <c r="OJP552" s="11"/>
+      <c r="OJQ552" s="11"/>
+      <c r="OJR552" s="11"/>
+      <c r="OJS552" s="11"/>
+      <c r="OJT552" s="11"/>
+      <c r="OJU552" s="11"/>
+      <c r="OJV552" s="11"/>
+      <c r="OJW552" s="11"/>
+      <c r="OJX552" s="11"/>
+      <c r="OJY552" s="11"/>
+      <c r="OJZ552" s="11"/>
+      <c r="OKA552" s="11"/>
+      <c r="OKB552" s="11"/>
+      <c r="OKC552" s="11"/>
+      <c r="OKD552" s="11"/>
+      <c r="OKE552" s="11"/>
+      <c r="OKF552" s="11"/>
+      <c r="OKG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OKH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OKI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OKJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OKK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OKL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OKM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OKN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OKO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OKP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OKQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OKR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OKS552" s="10"/>
+      <c r="OKT552" s="10"/>
+      <c r="OKU552" s="10"/>
+      <c r="OKV552" s="10"/>
+      <c r="OKW552" s="10"/>
+      <c r="OKX552" s="10"/>
+      <c r="OKY552" s="10"/>
+      <c r="OKZ552" s="10"/>
+      <c r="OLA552" s="10"/>
+      <c r="OLB552" s="10"/>
+      <c r="OLC552" s="10"/>
+      <c r="OLD552" s="10"/>
+      <c r="OLE552" s="10"/>
+      <c r="OLF552" s="10"/>
+      <c r="OLG552" s="11"/>
+      <c r="OLH552" s="11"/>
+      <c r="OLI552" s="11"/>
+      <c r="OLJ552" s="11"/>
+      <c r="OLK552" s="11"/>
+      <c r="OLL552" s="11"/>
+      <c r="OLM552" s="11"/>
+      <c r="OLN552" s="11"/>
+      <c r="OLO552" s="11"/>
+      <c r="OLP552" s="11"/>
+      <c r="OLQ552" s="11"/>
+      <c r="OLR552" s="11"/>
+      <c r="OLS552" s="11"/>
+      <c r="OLT552" s="11"/>
+      <c r="OLU552" s="11"/>
+      <c r="OLV552" s="11"/>
+      <c r="OLW552" s="11"/>
+      <c r="OLX552" s="11"/>
+      <c r="OLY552" s="11"/>
+      <c r="OLZ552" s="11"/>
+      <c r="OMA552" s="11"/>
+      <c r="OMB552" s="11"/>
+      <c r="OMC552" s="11"/>
+      <c r="OMD552" s="11"/>
+      <c r="OME552" s="11"/>
+      <c r="OMF552" s="11"/>
+      <c r="OMG552" s="11"/>
+      <c r="OMH552" s="11"/>
+      <c r="OMI552" s="11"/>
+      <c r="OMJ552" s="11"/>
+      <c r="OMK552" s="11"/>
+      <c r="OML552" s="11"/>
+      <c r="OMM552" s="11"/>
+      <c r="OMN552" s="11"/>
+      <c r="OMO552" s="11"/>
+      <c r="OMP552" s="11"/>
+      <c r="OMQ552" s="11"/>
+      <c r="OMR552" s="11"/>
+      <c r="OMS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OMT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OMU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OMV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OMW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OMX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OMY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OMZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ONA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ONB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="ONC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OND552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="ONE552" s="10"/>
+      <c r="ONF552" s="10"/>
+      <c r="ONG552" s="10"/>
+      <c r="ONH552" s="10"/>
+      <c r="ONI552" s="10"/>
+      <c r="ONJ552" s="10"/>
+      <c r="ONK552" s="10"/>
+      <c r="ONL552" s="10"/>
+      <c r="ONM552" s="10"/>
+      <c r="ONN552" s="10"/>
+      <c r="ONO552" s="10"/>
+      <c r="ONP552" s="10"/>
+      <c r="ONQ552" s="10"/>
+      <c r="ONR552" s="10"/>
+      <c r="ONS552" s="11"/>
+      <c r="ONT552" s="11"/>
+      <c r="ONU552" s="11"/>
+      <c r="ONV552" s="11"/>
+      <c r="ONW552" s="11"/>
+      <c r="ONX552" s="11"/>
+      <c r="ONY552" s="11"/>
+      <c r="ONZ552" s="11"/>
+      <c r="OOA552" s="11"/>
+      <c r="OOB552" s="11"/>
+      <c r="OOC552" s="11"/>
+      <c r="OOD552" s="11"/>
+      <c r="OOE552" s="11"/>
+      <c r="OOF552" s="11"/>
+      <c r="OOG552" s="11"/>
+      <c r="OOH552" s="11"/>
+      <c r="OOI552" s="11"/>
+      <c r="OOJ552" s="11"/>
+      <c r="OOK552" s="11"/>
+      <c r="OOL552" s="11"/>
+      <c r="OOM552" s="11"/>
+      <c r="OON552" s="11"/>
+      <c r="OOO552" s="11"/>
+      <c r="OOP552" s="11"/>
+      <c r="OOQ552" s="11"/>
+      <c r="OOR552" s="11"/>
+      <c r="OOS552" s="11"/>
+      <c r="OOT552" s="11"/>
+      <c r="OOU552" s="11"/>
+      <c r="OOV552" s="11"/>
+      <c r="OOW552" s="11"/>
+      <c r="OOX552" s="11"/>
+      <c r="OOY552" s="11"/>
+      <c r="OOZ552" s="11"/>
+      <c r="OPA552" s="11"/>
+      <c r="OPB552" s="11"/>
+      <c r="OPC552" s="11"/>
+      <c r="OPD552" s="11"/>
+      <c r="OPE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OPF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OPG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OPH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OPI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OPJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OPK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OPL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OPM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OPN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OPO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OPP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OPQ552" s="10"/>
+      <c r="OPR552" s="10"/>
+      <c r="OPS552" s="10"/>
+      <c r="OPT552" s="10"/>
+      <c r="OPU552" s="10"/>
+      <c r="OPV552" s="10"/>
+      <c r="OPW552" s="10"/>
+      <c r="OPX552" s="10"/>
+      <c r="OPY552" s="10"/>
+      <c r="OPZ552" s="10"/>
+      <c r="OQA552" s="10"/>
+      <c r="OQB552" s="10"/>
+      <c r="OQC552" s="10"/>
+      <c r="OQD552" s="10"/>
+      <c r="OQE552" s="11"/>
+      <c r="OQF552" s="11"/>
+      <c r="OQG552" s="11"/>
+      <c r="OQH552" s="11"/>
+      <c r="OQI552" s="11"/>
+      <c r="OQJ552" s="11"/>
+      <c r="OQK552" s="11"/>
+      <c r="OQL552" s="11"/>
+      <c r="OQM552" s="11"/>
+      <c r="OQN552" s="11"/>
+      <c r="OQO552" s="11"/>
+      <c r="OQP552" s="11"/>
+      <c r="OQQ552" s="11"/>
+      <c r="OQR552" s="11"/>
+      <c r="OQS552" s="11"/>
+      <c r="OQT552" s="11"/>
+      <c r="OQU552" s="11"/>
+      <c r="OQV552" s="11"/>
+      <c r="OQW552" s="11"/>
+      <c r="OQX552" s="11"/>
+      <c r="OQY552" s="11"/>
+      <c r="OQZ552" s="11"/>
+      <c r="ORA552" s="11"/>
+      <c r="ORB552" s="11"/>
+      <c r="ORC552" s="11"/>
+      <c r="ORD552" s="11"/>
+      <c r="ORE552" s="11"/>
+      <c r="ORF552" s="11"/>
+      <c r="ORG552" s="11"/>
+      <c r="ORH552" s="11"/>
+      <c r="ORI552" s="11"/>
+      <c r="ORJ552" s="11"/>
+      <c r="ORK552" s="11"/>
+      <c r="ORL552" s="11"/>
+      <c r="ORM552" s="11"/>
+      <c r="ORN552" s="11"/>
+      <c r="ORO552" s="11"/>
+      <c r="ORP552" s="11"/>
+      <c r="ORQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ORR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ORS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ORT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ORU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ORV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="ORW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="ORX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="ORY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="ORZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OSA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OSB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OSC552" s="10"/>
+      <c r="OSD552" s="10"/>
+      <c r="OSE552" s="10"/>
+      <c r="OSF552" s="10"/>
+      <c r="OSG552" s="10"/>
+      <c r="OSH552" s="10"/>
+      <c r="OSI552" s="10"/>
+      <c r="OSJ552" s="10"/>
+      <c r="OSK552" s="10"/>
+      <c r="OSL552" s="10"/>
+      <c r="OSM552" s="10"/>
+      <c r="OSN552" s="10"/>
+      <c r="OSO552" s="10"/>
+      <c r="OSP552" s="10"/>
+      <c r="OSQ552" s="11"/>
+      <c r="OSR552" s="11"/>
+      <c r="OSS552" s="11"/>
+      <c r="OST552" s="11"/>
+      <c r="OSU552" s="11"/>
+      <c r="OSV552" s="11"/>
+      <c r="OSW552" s="11"/>
+      <c r="OSX552" s="11"/>
+      <c r="OSY552" s="11"/>
+      <c r="OSZ552" s="11"/>
+      <c r="OTA552" s="11"/>
+      <c r="OTB552" s="11"/>
+      <c r="OTC552" s="11"/>
+      <c r="OTD552" s="11"/>
+      <c r="OTE552" s="11"/>
+      <c r="OTF552" s="11"/>
+      <c r="OTG552" s="11"/>
+      <c r="OTH552" s="11"/>
+      <c r="OTI552" s="11"/>
+      <c r="OTJ552" s="11"/>
+      <c r="OTK552" s="11"/>
+      <c r="OTL552" s="11"/>
+      <c r="OTM552" s="11"/>
+      <c r="OTN552" s="11"/>
+      <c r="OTO552" s="11"/>
+      <c r="OTP552" s="11"/>
+      <c r="OTQ552" s="11"/>
+      <c r="OTR552" s="11"/>
+      <c r="OTS552" s="11"/>
+      <c r="OTT552" s="11"/>
+      <c r="OTU552" s="11"/>
+      <c r="OTV552" s="11"/>
+      <c r="OTW552" s="11"/>
+      <c r="OTX552" s="11"/>
+      <c r="OTY552" s="11"/>
+      <c r="OTZ552" s="11"/>
+      <c r="OUA552" s="11"/>
+      <c r="OUB552" s="11"/>
+      <c r="OUC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OUD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OUE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OUF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OUG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OUH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OUI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OUJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OUK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OUL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OUM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OUN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OUO552" s="10"/>
+      <c r="OUP552" s="10"/>
+      <c r="OUQ552" s="10"/>
+      <c r="OUR552" s="10"/>
+      <c r="OUS552" s="10"/>
+      <c r="OUT552" s="10"/>
+      <c r="OUU552" s="10"/>
+      <c r="OUV552" s="10"/>
+      <c r="OUW552" s="10"/>
+      <c r="OUX552" s="10"/>
+      <c r="OUY552" s="10"/>
+      <c r="OUZ552" s="10"/>
+      <c r="OVA552" s="10"/>
+      <c r="OVB552" s="10"/>
+      <c r="OVC552" s="11"/>
+      <c r="OVD552" s="11"/>
+      <c r="OVE552" s="11"/>
+      <c r="OVF552" s="11"/>
+      <c r="OVG552" s="11"/>
+      <c r="OVH552" s="11"/>
+      <c r="OVI552" s="11"/>
+      <c r="OVJ552" s="11"/>
+      <c r="OVK552" s="11"/>
+      <c r="OVL552" s="11"/>
+      <c r="OVM552" s="11"/>
+      <c r="OVN552" s="11"/>
+      <c r="OVO552" s="11"/>
+      <c r="OVP552" s="11"/>
+      <c r="OVQ552" s="11"/>
+      <c r="OVR552" s="11"/>
+      <c r="OVS552" s="11"/>
+      <c r="OVT552" s="11"/>
+      <c r="OVU552" s="11"/>
+      <c r="OVV552" s="11"/>
+      <c r="OVW552" s="11"/>
+      <c r="OVX552" s="11"/>
+      <c r="OVY552" s="11"/>
+      <c r="OVZ552" s="11"/>
+      <c r="OWA552" s="11"/>
+      <c r="OWB552" s="11"/>
+      <c r="OWC552" s="11"/>
+      <c r="OWD552" s="11"/>
+      <c r="OWE552" s="11"/>
+      <c r="OWF552" s="11"/>
+      <c r="OWG552" s="11"/>
+      <c r="OWH552" s="11"/>
+      <c r="OWI552" s="11"/>
+      <c r="OWJ552" s="11"/>
+      <c r="OWK552" s="11"/>
+      <c r="OWL552" s="11"/>
+      <c r="OWM552" s="11"/>
+      <c r="OWN552" s="11"/>
+      <c r="OWO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OWP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OWQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OWR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OWS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OWT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OWU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OWV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OWW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OWX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OWY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OWZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OXA552" s="10"/>
+      <c r="OXB552" s="10"/>
+      <c r="OXC552" s="10"/>
+      <c r="OXD552" s="10"/>
+      <c r="OXE552" s="10"/>
+      <c r="OXF552" s="10"/>
+      <c r="OXG552" s="10"/>
+      <c r="OXH552" s="10"/>
+      <c r="OXI552" s="10"/>
+      <c r="OXJ552" s="10"/>
+      <c r="OXK552" s="10"/>
+      <c r="OXL552" s="10"/>
+      <c r="OXM552" s="10"/>
+      <c r="OXN552" s="10"/>
+      <c r="OXO552" s="11"/>
+      <c r="OXP552" s="11"/>
+      <c r="OXQ552" s="11"/>
+      <c r="OXR552" s="11"/>
+      <c r="OXS552" s="11"/>
+      <c r="OXT552" s="11"/>
+      <c r="OXU552" s="11"/>
+      <c r="OXV552" s="11"/>
+      <c r="OXW552" s="11"/>
+      <c r="OXX552" s="11"/>
+      <c r="OXY552" s="11"/>
+      <c r="OXZ552" s="11"/>
+      <c r="OYA552" s="11"/>
+      <c r="OYB552" s="11"/>
+      <c r="OYC552" s="11"/>
+      <c r="OYD552" s="11"/>
+      <c r="OYE552" s="11"/>
+      <c r="OYF552" s="11"/>
+      <c r="OYG552" s="11"/>
+      <c r="OYH552" s="11"/>
+      <c r="OYI552" s="11"/>
+      <c r="OYJ552" s="11"/>
+      <c r="OYK552" s="11"/>
+      <c r="OYL552" s="11"/>
+      <c r="OYM552" s="11"/>
+      <c r="OYN552" s="11"/>
+      <c r="OYO552" s="11"/>
+      <c r="OYP552" s="11"/>
+      <c r="OYQ552" s="11"/>
+      <c r="OYR552" s="11"/>
+      <c r="OYS552" s="11"/>
+      <c r="OYT552" s="11"/>
+      <c r="OYU552" s="11"/>
+      <c r="OYV552" s="11"/>
+      <c r="OYW552" s="11"/>
+      <c r="OYX552" s="11"/>
+      <c r="OYY552" s="11"/>
+      <c r="OYZ552" s="11"/>
+      <c r="OZA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="OZB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="OZC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="OZD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="OZE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="OZF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="OZG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="OZH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="OZI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="OZJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="OZK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="OZL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="OZM552" s="10"/>
+      <c r="OZN552" s="10"/>
+      <c r="OZO552" s="10"/>
+      <c r="OZP552" s="10"/>
+      <c r="OZQ552" s="10"/>
+      <c r="OZR552" s="10"/>
+      <c r="OZS552" s="10"/>
+      <c r="OZT552" s="10"/>
+      <c r="OZU552" s="10"/>
+      <c r="OZV552" s="10"/>
+      <c r="OZW552" s="10"/>
+      <c r="OZX552" s="10"/>
+      <c r="OZY552" s="10"/>
+      <c r="OZZ552" s="10"/>
+      <c r="PAA552" s="11"/>
+      <c r="PAB552" s="11"/>
+      <c r="PAC552" s="11"/>
+      <c r="PAD552" s="11"/>
+      <c r="PAE552" s="11"/>
+      <c r="PAF552" s="11"/>
+      <c r="PAG552" s="11"/>
+      <c r="PAH552" s="11"/>
+      <c r="PAI552" s="11"/>
+      <c r="PAJ552" s="11"/>
+      <c r="PAK552" s="11"/>
+      <c r="PAL552" s="11"/>
+      <c r="PAM552" s="11"/>
+      <c r="PAN552" s="11"/>
+      <c r="PAO552" s="11"/>
+      <c r="PAP552" s="11"/>
+      <c r="PAQ552" s="11"/>
+      <c r="PAR552" s="11"/>
+      <c r="PAS552" s="11"/>
+      <c r="PAT552" s="11"/>
+      <c r="PAU552" s="11"/>
+      <c r="PAV552" s="11"/>
+      <c r="PAW552" s="11"/>
+      <c r="PAX552" s="11"/>
+      <c r="PAY552" s="11"/>
+      <c r="PAZ552" s="11"/>
+      <c r="PBA552" s="11"/>
+      <c r="PBB552" s="11"/>
+      <c r="PBC552" s="11"/>
+      <c r="PBD552" s="11"/>
+      <c r="PBE552" s="11"/>
+      <c r="PBF552" s="11"/>
+      <c r="PBG552" s="11"/>
+      <c r="PBH552" s="11"/>
+      <c r="PBI552" s="11"/>
+      <c r="PBJ552" s="11"/>
+      <c r="PBK552" s="11"/>
+      <c r="PBL552" s="11"/>
+      <c r="PBM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PBN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PBO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PBP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PBQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PBR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PBS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PBT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PBU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PBV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PBW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PBX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PBY552" s="10"/>
+      <c r="PBZ552" s="10"/>
+      <c r="PCA552" s="10"/>
+      <c r="PCB552" s="10"/>
+      <c r="PCC552" s="10"/>
+      <c r="PCD552" s="10"/>
+      <c r="PCE552" s="10"/>
+      <c r="PCF552" s="10"/>
+      <c r="PCG552" s="10"/>
+      <c r="PCH552" s="10"/>
+      <c r="PCI552" s="10"/>
+      <c r="PCJ552" s="10"/>
+      <c r="PCK552" s="10"/>
+      <c r="PCL552" s="10"/>
+      <c r="PCM552" s="11"/>
+      <c r="PCN552" s="11"/>
+      <c r="PCO552" s="11"/>
+      <c r="PCP552" s="11"/>
+      <c r="PCQ552" s="11"/>
+      <c r="PCR552" s="11"/>
+      <c r="PCS552" s="11"/>
+      <c r="PCT552" s="11"/>
+      <c r="PCU552" s="11"/>
+      <c r="PCV552" s="11"/>
+      <c r="PCW552" s="11"/>
+      <c r="PCX552" s="11"/>
+      <c r="PCY552" s="11"/>
+      <c r="PCZ552" s="11"/>
+      <c r="PDA552" s="11"/>
+      <c r="PDB552" s="11"/>
+      <c r="PDC552" s="11"/>
+      <c r="PDD552" s="11"/>
+      <c r="PDE552" s="11"/>
+      <c r="PDF552" s="11"/>
+      <c r="PDG552" s="11"/>
+      <c r="PDH552" s="11"/>
+      <c r="PDI552" s="11"/>
+      <c r="PDJ552" s="11"/>
+      <c r="PDK552" s="11"/>
+      <c r="PDL552" s="11"/>
+      <c r="PDM552" s="11"/>
+      <c r="PDN552" s="11"/>
+      <c r="PDO552" s="11"/>
+      <c r="PDP552" s="11"/>
+      <c r="PDQ552" s="11"/>
+      <c r="PDR552" s="11"/>
+      <c r="PDS552" s="11"/>
+      <c r="PDT552" s="11"/>
+      <c r="PDU552" s="11"/>
+      <c r="PDV552" s="11"/>
+      <c r="PDW552" s="11"/>
+      <c r="PDX552" s="11"/>
+      <c r="PDY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PDZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PEA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PEB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PEC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PED552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PEE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PEF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PEG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PEH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PEI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PEJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PEK552" s="10"/>
+      <c r="PEL552" s="10"/>
+      <c r="PEM552" s="10"/>
+      <c r="PEN552" s="10"/>
+      <c r="PEO552" s="10"/>
+      <c r="PEP552" s="10"/>
+      <c r="PEQ552" s="10"/>
+      <c r="PER552" s="10"/>
+      <c r="PES552" s="10"/>
+      <c r="PET552" s="10"/>
+      <c r="PEU552" s="10"/>
+      <c r="PEV552" s="10"/>
+      <c r="PEW552" s="10"/>
+      <c r="PEX552" s="10"/>
+      <c r="PEY552" s="11"/>
+      <c r="PEZ552" s="11"/>
+      <c r="PFA552" s="11"/>
+      <c r="PFB552" s="11"/>
+      <c r="PFC552" s="11"/>
+      <c r="PFD552" s="11"/>
+      <c r="PFE552" s="11"/>
+      <c r="PFF552" s="11"/>
+      <c r="PFG552" s="11"/>
+      <c r="PFH552" s="11"/>
+      <c r="PFI552" s="11"/>
+      <c r="PFJ552" s="11"/>
+      <c r="PFK552" s="11"/>
+      <c r="PFL552" s="11"/>
+      <c r="PFM552" s="11"/>
+      <c r="PFN552" s="11"/>
+      <c r="PFO552" s="11"/>
+      <c r="PFP552" s="11"/>
+      <c r="PFQ552" s="11"/>
+      <c r="PFR552" s="11"/>
+      <c r="PFS552" s="11"/>
+      <c r="PFT552" s="11"/>
+      <c r="PFU552" s="11"/>
+      <c r="PFV552" s="11"/>
+      <c r="PFW552" s="11"/>
+      <c r="PFX552" s="11"/>
+      <c r="PFY552" s="11"/>
+      <c r="PFZ552" s="11"/>
+      <c r="PGA552" s="11"/>
+      <c r="PGB552" s="11"/>
+      <c r="PGC552" s="11"/>
+      <c r="PGD552" s="11"/>
+      <c r="PGE552" s="11"/>
+      <c r="PGF552" s="11"/>
+      <c r="PGG552" s="11"/>
+      <c r="PGH552" s="11"/>
+      <c r="PGI552" s="11"/>
+      <c r="PGJ552" s="11"/>
+      <c r="PGK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PGL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PGM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PGN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PGO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PGP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PGQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PGR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PGS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PGT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PGU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PGV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PGW552" s="10"/>
+      <c r="PGX552" s="10"/>
+      <c r="PGY552" s="10"/>
+      <c r="PGZ552" s="10"/>
+      <c r="PHA552" s="10"/>
+      <c r="PHB552" s="10"/>
+      <c r="PHC552" s="10"/>
+      <c r="PHD552" s="10"/>
+      <c r="PHE552" s="10"/>
+      <c r="PHF552" s="10"/>
+      <c r="PHG552" s="10"/>
+      <c r="PHH552" s="10"/>
+      <c r="PHI552" s="10"/>
+      <c r="PHJ552" s="10"/>
+      <c r="PHK552" s="11"/>
+      <c r="PHL552" s="11"/>
+      <c r="PHM552" s="11"/>
+      <c r="PHN552" s="11"/>
+      <c r="PHO552" s="11"/>
+      <c r="PHP552" s="11"/>
+      <c r="PHQ552" s="11"/>
+      <c r="PHR552" s="11"/>
+      <c r="PHS552" s="11"/>
+      <c r="PHT552" s="11"/>
+      <c r="PHU552" s="11"/>
+      <c r="PHV552" s="11"/>
+      <c r="PHW552" s="11"/>
+      <c r="PHX552" s="11"/>
+      <c r="PHY552" s="11"/>
+      <c r="PHZ552" s="11"/>
+      <c r="PIA552" s="11"/>
+      <c r="PIB552" s="11"/>
+      <c r="PIC552" s="11"/>
+      <c r="PID552" s="11"/>
+      <c r="PIE552" s="11"/>
+      <c r="PIF552" s="11"/>
+      <c r="PIG552" s="11"/>
+      <c r="PIH552" s="11"/>
+      <c r="PII552" s="11"/>
+      <c r="PIJ552" s="11"/>
+      <c r="PIK552" s="11"/>
+      <c r="PIL552" s="11"/>
+      <c r="PIM552" s="11"/>
+      <c r="PIN552" s="11"/>
+      <c r="PIO552" s="11"/>
+      <c r="PIP552" s="11"/>
+      <c r="PIQ552" s="11"/>
+      <c r="PIR552" s="11"/>
+      <c r="PIS552" s="11"/>
+      <c r="PIT552" s="11"/>
+      <c r="PIU552" s="11"/>
+      <c r="PIV552" s="11"/>
+      <c r="PIW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PIX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PIY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PIZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PJA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PJB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PJC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PJD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PJE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PJF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PJG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PJH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PJI552" s="10"/>
+      <c r="PJJ552" s="10"/>
+      <c r="PJK552" s="10"/>
+      <c r="PJL552" s="10"/>
+      <c r="PJM552" s="10"/>
+      <c r="PJN552" s="10"/>
+      <c r="PJO552" s="10"/>
+      <c r="PJP552" s="10"/>
+      <c r="PJQ552" s="10"/>
+      <c r="PJR552" s="10"/>
+      <c r="PJS552" s="10"/>
+      <c r="PJT552" s="10"/>
+      <c r="PJU552" s="10"/>
+      <c r="PJV552" s="10"/>
+      <c r="PJW552" s="11"/>
+      <c r="PJX552" s="11"/>
+      <c r="PJY552" s="11"/>
+      <c r="PJZ552" s="11"/>
+      <c r="PKA552" s="11"/>
+      <c r="PKB552" s="11"/>
+      <c r="PKC552" s="11"/>
+      <c r="PKD552" s="11"/>
+      <c r="PKE552" s="11"/>
+      <c r="PKF552" s="11"/>
+      <c r="PKG552" s="11"/>
+      <c r="PKH552" s="11"/>
+      <c r="PKI552" s="11"/>
+      <c r="PKJ552" s="11"/>
+      <c r="PKK552" s="11"/>
+      <c r="PKL552" s="11"/>
+      <c r="PKM552" s="11"/>
+      <c r="PKN552" s="11"/>
+      <c r="PKO552" s="11"/>
+      <c r="PKP552" s="11"/>
+      <c r="PKQ552" s="11"/>
+      <c r="PKR552" s="11"/>
+      <c r="PKS552" s="11"/>
+      <c r="PKT552" s="11"/>
+      <c r="PKU552" s="11"/>
+      <c r="PKV552" s="11"/>
+      <c r="PKW552" s="11"/>
+      <c r="PKX552" s="11"/>
+      <c r="PKY552" s="11"/>
+      <c r="PKZ552" s="11"/>
+      <c r="PLA552" s="11"/>
+      <c r="PLB552" s="11"/>
+      <c r="PLC552" s="11"/>
+      <c r="PLD552" s="11"/>
+      <c r="PLE552" s="11"/>
+      <c r="PLF552" s="11"/>
+      <c r="PLG552" s="11"/>
+      <c r="PLH552" s="11"/>
+      <c r="PLI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PLJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PLK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PLL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PLM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PLN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PLO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PLP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PLQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PLR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PLS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PLT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PLU552" s="10"/>
+      <c r="PLV552" s="10"/>
+      <c r="PLW552" s="10"/>
+      <c r="PLX552" s="10"/>
+      <c r="PLY552" s="10"/>
+      <c r="PLZ552" s="10"/>
+      <c r="PMA552" s="10"/>
+      <c r="PMB552" s="10"/>
+      <c r="PMC552" s="10"/>
+      <c r="PMD552" s="10"/>
+      <c r="PME552" s="10"/>
+      <c r="PMF552" s="10"/>
+      <c r="PMG552" s="10"/>
+      <c r="PMH552" s="10"/>
+      <c r="PMI552" s="11"/>
+      <c r="PMJ552" s="11"/>
+      <c r="PMK552" s="11"/>
+      <c r="PML552" s="11"/>
+      <c r="PMM552" s="11"/>
+      <c r="PMN552" s="11"/>
+      <c r="PMO552" s="11"/>
+      <c r="PMP552" s="11"/>
+      <c r="PMQ552" s="11"/>
+      <c r="PMR552" s="11"/>
+      <c r="PMS552" s="11"/>
+      <c r="PMT552" s="11"/>
+      <c r="PMU552" s="11"/>
+      <c r="PMV552" s="11"/>
+      <c r="PMW552" s="11"/>
+      <c r="PMX552" s="11"/>
+      <c r="PMY552" s="11"/>
+      <c r="PMZ552" s="11"/>
+      <c r="PNA552" s="11"/>
+      <c r="PNB552" s="11"/>
+      <c r="PNC552" s="11"/>
+      <c r="PND552" s="11"/>
+      <c r="PNE552" s="11"/>
+      <c r="PNF552" s="11"/>
+      <c r="PNG552" s="11"/>
+      <c r="PNH552" s="11"/>
+      <c r="PNI552" s="11"/>
+      <c r="PNJ552" s="11"/>
+      <c r="PNK552" s="11"/>
+      <c r="PNL552" s="11"/>
+      <c r="PNM552" s="11"/>
+      <c r="PNN552" s="11"/>
+      <c r="PNO552" s="11"/>
+      <c r="PNP552" s="11"/>
+      <c r="PNQ552" s="11"/>
+      <c r="PNR552" s="11"/>
+      <c r="PNS552" s="11"/>
+      <c r="PNT552" s="11"/>
+      <c r="PNU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PNV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PNW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PNX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PNY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PNZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="POA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="POB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="POC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="POD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="POE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="POF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="POG552" s="10"/>
+      <c r="POH552" s="10"/>
+      <c r="POI552" s="10"/>
+      <c r="POJ552" s="10"/>
+      <c r="POK552" s="10"/>
+      <c r="POL552" s="10"/>
+      <c r="POM552" s="10"/>
+      <c r="PON552" s="10"/>
+      <c r="POO552" s="10"/>
+      <c r="POP552" s="10"/>
+      <c r="POQ552" s="10"/>
+      <c r="POR552" s="10"/>
+      <c r="POS552" s="10"/>
+      <c r="POT552" s="10"/>
+      <c r="POU552" s="11"/>
+      <c r="POV552" s="11"/>
+      <c r="POW552" s="11"/>
+      <c r="POX552" s="11"/>
+      <c r="POY552" s="11"/>
+      <c r="POZ552" s="11"/>
+      <c r="PPA552" s="11"/>
+      <c r="PPB552" s="11"/>
+      <c r="PPC552" s="11"/>
+      <c r="PPD552" s="11"/>
+      <c r="PPE552" s="11"/>
+      <c r="PPF552" s="11"/>
+      <c r="PPG552" s="11"/>
+      <c r="PPH552" s="11"/>
+      <c r="PPI552" s="11"/>
+      <c r="PPJ552" s="11"/>
+      <c r="PPK552" s="11"/>
+      <c r="PPL552" s="11"/>
+      <c r="PPM552" s="11"/>
+      <c r="PPN552" s="11"/>
+      <c r="PPO552" s="11"/>
+      <c r="PPP552" s="11"/>
+      <c r="PPQ552" s="11"/>
+      <c r="PPR552" s="11"/>
+      <c r="PPS552" s="11"/>
+      <c r="PPT552" s="11"/>
+      <c r="PPU552" s="11"/>
+      <c r="PPV552" s="11"/>
+      <c r="PPW552" s="11"/>
+      <c r="PPX552" s="11"/>
+      <c r="PPY552" s="11"/>
+      <c r="PPZ552" s="11"/>
+      <c r="PQA552" s="11"/>
+      <c r="PQB552" s="11"/>
+      <c r="PQC552" s="11"/>
+      <c r="PQD552" s="11"/>
+      <c r="PQE552" s="11"/>
+      <c r="PQF552" s="11"/>
+      <c r="PQG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PQH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PQI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PQJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PQK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PQL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PQM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PQN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PQO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PQP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PQQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PQR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PQS552" s="10"/>
+      <c r="PQT552" s="10"/>
+      <c r="PQU552" s="10"/>
+      <c r="PQV552" s="10"/>
+      <c r="PQW552" s="10"/>
+      <c r="PQX552" s="10"/>
+      <c r="PQY552" s="10"/>
+      <c r="PQZ552" s="10"/>
+      <c r="PRA552" s="10"/>
+      <c r="PRB552" s="10"/>
+      <c r="PRC552" s="10"/>
+      <c r="PRD552" s="10"/>
+      <c r="PRE552" s="10"/>
+      <c r="PRF552" s="10"/>
+      <c r="PRG552" s="11"/>
+      <c r="PRH552" s="11"/>
+      <c r="PRI552" s="11"/>
+      <c r="PRJ552" s="11"/>
+      <c r="PRK552" s="11"/>
+      <c r="PRL552" s="11"/>
+      <c r="PRM552" s="11"/>
+      <c r="PRN552" s="11"/>
+      <c r="PRO552" s="11"/>
+      <c r="PRP552" s="11"/>
+      <c r="PRQ552" s="11"/>
+      <c r="PRR552" s="11"/>
+      <c r="PRS552" s="11"/>
+      <c r="PRT552" s="11"/>
+      <c r="PRU552" s="11"/>
+      <c r="PRV552" s="11"/>
+      <c r="PRW552" s="11"/>
+      <c r="PRX552" s="11"/>
+      <c r="PRY552" s="11"/>
+      <c r="PRZ552" s="11"/>
+      <c r="PSA552" s="11"/>
+      <c r="PSB552" s="11"/>
+      <c r="PSC552" s="11"/>
+      <c r="PSD552" s="11"/>
+      <c r="PSE552" s="11"/>
+      <c r="PSF552" s="11"/>
+      <c r="PSG552" s="11"/>
+      <c r="PSH552" s="11"/>
+      <c r="PSI552" s="11"/>
+      <c r="PSJ552" s="11"/>
+      <c r="PSK552" s="11"/>
+      <c r="PSL552" s="11"/>
+      <c r="PSM552" s="11"/>
+      <c r="PSN552" s="11"/>
+      <c r="PSO552" s="11"/>
+      <c r="PSP552" s="11"/>
+      <c r="PSQ552" s="11"/>
+      <c r="PSR552" s="11"/>
+      <c r="PSS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PST552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PSU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PSV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PSW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PSX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PSY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PSZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PTA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PTB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PTC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PTD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PTE552" s="10"/>
+      <c r="PTF552" s="10"/>
+      <c r="PTG552" s="10"/>
+      <c r="PTH552" s="10"/>
+      <c r="PTI552" s="10"/>
+      <c r="PTJ552" s="10"/>
+      <c r="PTK552" s="10"/>
+      <c r="PTL552" s="10"/>
+      <c r="PTM552" s="10"/>
+      <c r="PTN552" s="10"/>
+      <c r="PTO552" s="10"/>
+      <c r="PTP552" s="10"/>
+      <c r="PTQ552" s="10"/>
+      <c r="PTR552" s="10"/>
+      <c r="PTS552" s="11"/>
+      <c r="PTT552" s="11"/>
+      <c r="PTU552" s="11"/>
+      <c r="PTV552" s="11"/>
+      <c r="PTW552" s="11"/>
+      <c r="PTX552" s="11"/>
+      <c r="PTY552" s="11"/>
+      <c r="PTZ552" s="11"/>
+      <c r="PUA552" s="11"/>
+      <c r="PUB552" s="11"/>
+      <c r="PUC552" s="11"/>
+      <c r="PUD552" s="11"/>
+      <c r="PUE552" s="11"/>
+      <c r="PUF552" s="11"/>
+      <c r="PUG552" s="11"/>
+      <c r="PUH552" s="11"/>
+      <c r="PUI552" s="11"/>
+      <c r="PUJ552" s="11"/>
+      <c r="PUK552" s="11"/>
+      <c r="PUL552" s="11"/>
+      <c r="PUM552" s="11"/>
+      <c r="PUN552" s="11"/>
+      <c r="PUO552" s="11"/>
+      <c r="PUP552" s="11"/>
+      <c r="PUQ552" s="11"/>
+      <c r="PUR552" s="11"/>
+      <c r="PUS552" s="11"/>
+      <c r="PUT552" s="11"/>
+      <c r="PUU552" s="11"/>
+      <c r="PUV552" s="11"/>
+      <c r="PUW552" s="11"/>
+      <c r="PUX552" s="11"/>
+      <c r="PUY552" s="11"/>
+      <c r="PUZ552" s="11"/>
+      <c r="PVA552" s="11"/>
+      <c r="PVB552" s="11"/>
+      <c r="PVC552" s="11"/>
+      <c r="PVD552" s="11"/>
+      <c r="PVE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PVF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PVG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PVH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PVI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PVJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PVK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PVL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PVM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PVN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PVO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PVP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PVQ552" s="10"/>
+      <c r="PVR552" s="10"/>
+      <c r="PVS552" s="10"/>
+      <c r="PVT552" s="10"/>
+      <c r="PVU552" s="10"/>
+      <c r="PVV552" s="10"/>
+      <c r="PVW552" s="10"/>
+      <c r="PVX552" s="10"/>
+      <c r="PVY552" s="10"/>
+      <c r="PVZ552" s="10"/>
+      <c r="PWA552" s="10"/>
+      <c r="PWB552" s="10"/>
+      <c r="PWC552" s="10"/>
+      <c r="PWD552" s="10"/>
+      <c r="PWE552" s="11"/>
+      <c r="PWF552" s="11"/>
+      <c r="PWG552" s="11"/>
+      <c r="PWH552" s="11"/>
+      <c r="PWI552" s="11"/>
+      <c r="PWJ552" s="11"/>
+      <c r="PWK552" s="11"/>
+      <c r="PWL552" s="11"/>
+      <c r="PWM552" s="11"/>
+      <c r="PWN552" s="11"/>
+      <c r="PWO552" s="11"/>
+      <c r="PWP552" s="11"/>
+      <c r="PWQ552" s="11"/>
+      <c r="PWR552" s="11"/>
+      <c r="PWS552" s="11"/>
+      <c r="PWT552" s="11"/>
+      <c r="PWU552" s="11"/>
+      <c r="PWV552" s="11"/>
+      <c r="PWW552" s="11"/>
+      <c r="PWX552" s="11"/>
+      <c r="PWY552" s="11"/>
+      <c r="PWZ552" s="11"/>
+      <c r="PXA552" s="11"/>
+      <c r="PXB552" s="11"/>
+      <c r="PXC552" s="11"/>
+      <c r="PXD552" s="11"/>
+      <c r="PXE552" s="11"/>
+      <c r="PXF552" s="11"/>
+      <c r="PXG552" s="11"/>
+      <c r="PXH552" s="11"/>
+      <c r="PXI552" s="11"/>
+      <c r="PXJ552" s="11"/>
+      <c r="PXK552" s="11"/>
+      <c r="PXL552" s="11"/>
+      <c r="PXM552" s="11"/>
+      <c r="PXN552" s="11"/>
+      <c r="PXO552" s="11"/>
+      <c r="PXP552" s="11"/>
+      <c r="PXQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="PXR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="PXS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="PXT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="PXU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="PXV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="PXW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="PXX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="PXY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="PXZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="PYA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="PYB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="PYC552" s="10"/>
+      <c r="PYD552" s="10"/>
+      <c r="PYE552" s="10"/>
+      <c r="PYF552" s="10"/>
+      <c r="PYG552" s="10"/>
+      <c r="PYH552" s="10"/>
+      <c r="PYI552" s="10"/>
+      <c r="PYJ552" s="10"/>
+      <c r="PYK552" s="10"/>
+      <c r="PYL552" s="10"/>
+      <c r="PYM552" s="10"/>
+      <c r="PYN552" s="10"/>
+      <c r="PYO552" s="10"/>
+      <c r="PYP552" s="10"/>
+      <c r="PYQ552" s="11"/>
+      <c r="PYR552" s="11"/>
+      <c r="PYS552" s="11"/>
+      <c r="PYT552" s="11"/>
+      <c r="PYU552" s="11"/>
+      <c r="PYV552" s="11"/>
+      <c r="PYW552" s="11"/>
+      <c r="PYX552" s="11"/>
+      <c r="PYY552" s="11"/>
+      <c r="PYZ552" s="11"/>
+      <c r="PZA552" s="11"/>
+      <c r="PZB552" s="11"/>
+      <c r="PZC552" s="11"/>
+      <c r="PZD552" s="11"/>
+      <c r="PZE552" s="11"/>
+      <c r="PZF552" s="11"/>
+      <c r="PZG552" s="11"/>
+      <c r="PZH552" s="11"/>
+      <c r="PZI552" s="11"/>
+      <c r="PZJ552" s="11"/>
+      <c r="PZK552" s="11"/>
+      <c r="PZL552" s="11"/>
+      <c r="PZM552" s="11"/>
+      <c r="PZN552" s="11"/>
+      <c r="PZO552" s="11"/>
+      <c r="PZP552" s="11"/>
+      <c r="PZQ552" s="11"/>
+      <c r="PZR552" s="11"/>
+      <c r="PZS552" s="11"/>
+      <c r="PZT552" s="11"/>
+      <c r="PZU552" s="11"/>
+      <c r="PZV552" s="11"/>
+      <c r="PZW552" s="11"/>
+      <c r="PZX552" s="11"/>
+      <c r="PZY552" s="11"/>
+      <c r="PZZ552" s="11"/>
+      <c r="QAA552" s="11"/>
+      <c r="QAB552" s="11"/>
+      <c r="QAC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QAD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QAE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QAF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QAG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QAH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QAI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QAJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QAK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QAL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QAM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QAN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QAO552" s="10"/>
+      <c r="QAP552" s="10"/>
+      <c r="QAQ552" s="10"/>
+      <c r="QAR552" s="10"/>
+      <c r="QAS552" s="10"/>
+      <c r="QAT552" s="10"/>
+      <c r="QAU552" s="10"/>
+      <c r="QAV552" s="10"/>
+      <c r="QAW552" s="10"/>
+      <c r="QAX552" s="10"/>
+      <c r="QAY552" s="10"/>
+      <c r="QAZ552" s="10"/>
+      <c r="QBA552" s="10"/>
+      <c r="QBB552" s="10"/>
+      <c r="QBC552" s="11"/>
+      <c r="QBD552" s="11"/>
+      <c r="QBE552" s="11"/>
+      <c r="QBF552" s="11"/>
+      <c r="QBG552" s="11"/>
+      <c r="QBH552" s="11"/>
+      <c r="QBI552" s="11"/>
+      <c r="QBJ552" s="11"/>
+      <c r="QBK552" s="11"/>
+      <c r="QBL552" s="11"/>
+      <c r="QBM552" s="11"/>
+      <c r="QBN552" s="11"/>
+      <c r="QBO552" s="11"/>
+      <c r="QBP552" s="11"/>
+      <c r="QBQ552" s="11"/>
+      <c r="QBR552" s="11"/>
+      <c r="QBS552" s="11"/>
+      <c r="QBT552" s="11"/>
+      <c r="QBU552" s="11"/>
+      <c r="QBV552" s="11"/>
+      <c r="QBW552" s="11"/>
+      <c r="QBX552" s="11"/>
+      <c r="QBY552" s="11"/>
+      <c r="QBZ552" s="11"/>
+      <c r="QCA552" s="11"/>
+      <c r="QCB552" s="11"/>
+      <c r="QCC552" s="11"/>
+      <c r="QCD552" s="11"/>
+      <c r="QCE552" s="11"/>
+      <c r="QCF552" s="11"/>
+      <c r="QCG552" s="11"/>
+      <c r="QCH552" s="11"/>
+      <c r="QCI552" s="11"/>
+      <c r="QCJ552" s="11"/>
+      <c r="QCK552" s="11"/>
+      <c r="QCL552" s="11"/>
+      <c r="QCM552" s="11"/>
+      <c r="QCN552" s="11"/>
+      <c r="QCO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QCP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QCQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QCR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QCS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QCT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QCU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QCV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QCW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QCX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QCY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QCZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QDA552" s="10"/>
+      <c r="QDB552" s="10"/>
+      <c r="QDC552" s="10"/>
+      <c r="QDD552" s="10"/>
+      <c r="QDE552" s="10"/>
+      <c r="QDF552" s="10"/>
+      <c r="QDG552" s="10"/>
+      <c r="QDH552" s="10"/>
+      <c r="QDI552" s="10"/>
+      <c r="QDJ552" s="10"/>
+      <c r="QDK552" s="10"/>
+      <c r="QDL552" s="10"/>
+      <c r="QDM552" s="10"/>
+      <c r="QDN552" s="10"/>
+      <c r="QDO552" s="11"/>
+      <c r="QDP552" s="11"/>
+      <c r="QDQ552" s="11"/>
+      <c r="QDR552" s="11"/>
+      <c r="QDS552" s="11"/>
+      <c r="QDT552" s="11"/>
+      <c r="QDU552" s="11"/>
+      <c r="QDV552" s="11"/>
+      <c r="QDW552" s="11"/>
+      <c r="QDX552" s="11"/>
+      <c r="QDY552" s="11"/>
+      <c r="QDZ552" s="11"/>
+      <c r="QEA552" s="11"/>
+      <c r="QEB552" s="11"/>
+      <c r="QEC552" s="11"/>
+      <c r="QED552" s="11"/>
+      <c r="QEE552" s="11"/>
+      <c r="QEF552" s="11"/>
+      <c r="QEG552" s="11"/>
+      <c r="QEH552" s="11"/>
+      <c r="QEI552" s="11"/>
+      <c r="QEJ552" s="11"/>
+      <c r="QEK552" s="11"/>
+      <c r="QEL552" s="11"/>
+      <c r="QEM552" s="11"/>
+      <c r="QEN552" s="11"/>
+      <c r="QEO552" s="11"/>
+      <c r="QEP552" s="11"/>
+      <c r="QEQ552" s="11"/>
+      <c r="QER552" s="11"/>
+      <c r="QES552" s="11"/>
+      <c r="QET552" s="11"/>
+      <c r="QEU552" s="11"/>
+      <c r="QEV552" s="11"/>
+      <c r="QEW552" s="11"/>
+      <c r="QEX552" s="11"/>
+      <c r="QEY552" s="11"/>
+      <c r="QEZ552" s="11"/>
+      <c r="QFA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QFB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QFC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QFD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QFE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QFF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QFG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QFH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QFI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QFJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QFK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QFL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QFM552" s="10"/>
+      <c r="QFN552" s="10"/>
+      <c r="QFO552" s="10"/>
+      <c r="QFP552" s="10"/>
+      <c r="QFQ552" s="10"/>
+      <c r="QFR552" s="10"/>
+      <c r="QFS552" s="10"/>
+      <c r="QFT552" s="10"/>
+      <c r="QFU552" s="10"/>
+      <c r="QFV552" s="10"/>
+      <c r="QFW552" s="10"/>
+      <c r="QFX552" s="10"/>
+      <c r="QFY552" s="10"/>
+      <c r="QFZ552" s="10"/>
+      <c r="QGA552" s="11"/>
+      <c r="QGB552" s="11"/>
+      <c r="QGC552" s="11"/>
+      <c r="QGD552" s="11"/>
+      <c r="QGE552" s="11"/>
+      <c r="QGF552" s="11"/>
+      <c r="QGG552" s="11"/>
+      <c r="QGH552" s="11"/>
+      <c r="QGI552" s="11"/>
+      <c r="QGJ552" s="11"/>
+      <c r="QGK552" s="11"/>
+      <c r="QGL552" s="11"/>
+      <c r="QGM552" s="11"/>
+      <c r="QGN552" s="11"/>
+      <c r="QGO552" s="11"/>
+      <c r="QGP552" s="11"/>
+      <c r="QGQ552" s="11"/>
+      <c r="QGR552" s="11"/>
+      <c r="QGS552" s="11"/>
+      <c r="QGT552" s="11"/>
+      <c r="QGU552" s="11"/>
+      <c r="QGV552" s="11"/>
+      <c r="QGW552" s="11"/>
+      <c r="QGX552" s="11"/>
+      <c r="QGY552" s="11"/>
+      <c r="QGZ552" s="11"/>
+      <c r="QHA552" s="11"/>
+      <c r="QHB552" s="11"/>
+      <c r="QHC552" s="11"/>
+      <c r="QHD552" s="11"/>
+      <c r="QHE552" s="11"/>
+      <c r="QHF552" s="11"/>
+      <c r="QHG552" s="11"/>
+      <c r="QHH552" s="11"/>
+      <c r="QHI552" s="11"/>
+      <c r="QHJ552" s="11"/>
+      <c r="QHK552" s="11"/>
+      <c r="QHL552" s="11"/>
+      <c r="QHM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QHN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QHO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QHP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QHQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QHR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QHS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QHT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QHU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QHV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QHW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QHX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QHY552" s="10"/>
+      <c r="QHZ552" s="10"/>
+      <c r="QIA552" s="10"/>
+      <c r="QIB552" s="10"/>
+      <c r="QIC552" s="10"/>
+      <c r="QID552" s="10"/>
+      <c r="QIE552" s="10"/>
+      <c r="QIF552" s="10"/>
+      <c r="QIG552" s="10"/>
+      <c r="QIH552" s="10"/>
+      <c r="QII552" s="10"/>
+      <c r="QIJ552" s="10"/>
+      <c r="QIK552" s="10"/>
+      <c r="QIL552" s="10"/>
+      <c r="QIM552" s="11"/>
+      <c r="QIN552" s="11"/>
+      <c r="QIO552" s="11"/>
+      <c r="QIP552" s="11"/>
+      <c r="QIQ552" s="11"/>
+      <c r="QIR552" s="11"/>
+      <c r="QIS552" s="11"/>
+      <c r="QIT552" s="11"/>
+      <c r="QIU552" s="11"/>
+      <c r="QIV552" s="11"/>
+      <c r="QIW552" s="11"/>
+      <c r="QIX552" s="11"/>
+      <c r="QIY552" s="11"/>
+      <c r="QIZ552" s="11"/>
+      <c r="QJA552" s="11"/>
+      <c r="QJB552" s="11"/>
+      <c r="QJC552" s="11"/>
+      <c r="QJD552" s="11"/>
+      <c r="QJE552" s="11"/>
+      <c r="QJF552" s="11"/>
+      <c r="QJG552" s="11"/>
+      <c r="QJH552" s="11"/>
+      <c r="QJI552" s="11"/>
+      <c r="QJJ552" s="11"/>
+      <c r="QJK552" s="11"/>
+      <c r="QJL552" s="11"/>
+      <c r="QJM552" s="11"/>
+      <c r="QJN552" s="11"/>
+      <c r="QJO552" s="11"/>
+      <c r="QJP552" s="11"/>
+      <c r="QJQ552" s="11"/>
+      <c r="QJR552" s="11"/>
+      <c r="QJS552" s="11"/>
+      <c r="QJT552" s="11"/>
+      <c r="QJU552" s="11"/>
+      <c r="QJV552" s="11"/>
+      <c r="QJW552" s="11"/>
+      <c r="QJX552" s="11"/>
+      <c r="QJY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QJZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QKA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QKB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QKC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QKD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QKE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QKF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QKG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QKH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QKI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QKJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QKK552" s="10"/>
+      <c r="QKL552" s="10"/>
+      <c r="QKM552" s="10"/>
+      <c r="QKN552" s="10"/>
+      <c r="QKO552" s="10"/>
+      <c r="QKP552" s="10"/>
+      <c r="QKQ552" s="10"/>
+      <c r="QKR552" s="10"/>
+      <c r="QKS552" s="10"/>
+      <c r="QKT552" s="10"/>
+      <c r="QKU552" s="10"/>
+      <c r="QKV552" s="10"/>
+      <c r="QKW552" s="10"/>
+      <c r="QKX552" s="10"/>
+      <c r="QKY552" s="11"/>
+      <c r="QKZ552" s="11"/>
+      <c r="QLA552" s="11"/>
+      <c r="QLB552" s="11"/>
+      <c r="QLC552" s="11"/>
+      <c r="QLD552" s="11"/>
+      <c r="QLE552" s="11"/>
+      <c r="QLF552" s="11"/>
+      <c r="QLG552" s="11"/>
+      <c r="QLH552" s="11"/>
+      <c r="QLI552" s="11"/>
+      <c r="QLJ552" s="11"/>
+      <c r="QLK552" s="11"/>
+      <c r="QLL552" s="11"/>
+      <c r="QLM552" s="11"/>
+      <c r="QLN552" s="11"/>
+      <c r="QLO552" s="11"/>
+      <c r="QLP552" s="11"/>
+      <c r="QLQ552" s="11"/>
+      <c r="QLR552" s="11"/>
+      <c r="QLS552" s="11"/>
+      <c r="QLT552" s="11"/>
+      <c r="QLU552" s="11"/>
+      <c r="QLV552" s="11"/>
+      <c r="QLW552" s="11"/>
+      <c r="QLX552" s="11"/>
+      <c r="QLY552" s="11"/>
+      <c r="QLZ552" s="11"/>
+      <c r="QMA552" s="11"/>
+      <c r="QMB552" s="11"/>
+      <c r="QMC552" s="11"/>
+      <c r="QMD552" s="11"/>
+      <c r="QME552" s="11"/>
+      <c r="QMF552" s="11"/>
+      <c r="QMG552" s="11"/>
+      <c r="QMH552" s="11"/>
+      <c r="QMI552" s="11"/>
+      <c r="QMJ552" s="11"/>
+      <c r="QMK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QML552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QMM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QMN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QMO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QMP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QMQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QMR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QMS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QMT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QMU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QMV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QMW552" s="10"/>
+      <c r="QMX552" s="10"/>
+      <c r="QMY552" s="10"/>
+      <c r="QMZ552" s="10"/>
+      <c r="QNA552" s="10"/>
+      <c r="QNB552" s="10"/>
+      <c r="QNC552" s="10"/>
+      <c r="QND552" s="10"/>
+      <c r="QNE552" s="10"/>
+      <c r="QNF552" s="10"/>
+      <c r="QNG552" s="10"/>
+      <c r="QNH552" s="10"/>
+      <c r="QNI552" s="10"/>
+      <c r="QNJ552" s="10"/>
+      <c r="QNK552" s="11"/>
+      <c r="QNL552" s="11"/>
+      <c r="QNM552" s="11"/>
+      <c r="QNN552" s="11"/>
+      <c r="QNO552" s="11"/>
+      <c r="QNP552" s="11"/>
+      <c r="QNQ552" s="11"/>
+      <c r="QNR552" s="11"/>
+      <c r="QNS552" s="11"/>
+      <c r="QNT552" s="11"/>
+      <c r="QNU552" s="11"/>
+      <c r="QNV552" s="11"/>
+      <c r="QNW552" s="11"/>
+      <c r="QNX552" s="11"/>
+      <c r="QNY552" s="11"/>
+      <c r="QNZ552" s="11"/>
+      <c r="QOA552" s="11"/>
+      <c r="QOB552" s="11"/>
+      <c r="QOC552" s="11"/>
+      <c r="QOD552" s="11"/>
+      <c r="QOE552" s="11"/>
+      <c r="QOF552" s="11"/>
+      <c r="QOG552" s="11"/>
+      <c r="QOH552" s="11"/>
+      <c r="QOI552" s="11"/>
+      <c r="QOJ552" s="11"/>
+      <c r="QOK552" s="11"/>
+      <c r="QOL552" s="11"/>
+      <c r="QOM552" s="11"/>
+      <c r="QON552" s="11"/>
+      <c r="QOO552" s="11"/>
+      <c r="QOP552" s="11"/>
+      <c r="QOQ552" s="11"/>
+      <c r="QOR552" s="11"/>
+      <c r="QOS552" s="11"/>
+      <c r="QOT552" s="11"/>
+      <c r="QOU552" s="11"/>
+      <c r="QOV552" s="11"/>
+      <c r="QOW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QOX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QOY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QOZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QPA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QPB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QPC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QPD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QPE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QPF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QPG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QPH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QPI552" s="10"/>
+      <c r="QPJ552" s="10"/>
+      <c r="QPK552" s="10"/>
+      <c r="QPL552" s="10"/>
+      <c r="QPM552" s="10"/>
+      <c r="QPN552" s="10"/>
+      <c r="QPO552" s="10"/>
+      <c r="QPP552" s="10"/>
+      <c r="QPQ552" s="10"/>
+      <c r="QPR552" s="10"/>
+      <c r="QPS552" s="10"/>
+      <c r="QPT552" s="10"/>
+      <c r="QPU552" s="10"/>
+      <c r="QPV552" s="10"/>
+      <c r="QPW552" s="11"/>
+      <c r="QPX552" s="11"/>
+      <c r="QPY552" s="11"/>
+      <c r="QPZ552" s="11"/>
+      <c r="QQA552" s="11"/>
+      <c r="QQB552" s="11"/>
+      <c r="QQC552" s="11"/>
+      <c r="QQD552" s="11"/>
+      <c r="QQE552" s="11"/>
+      <c r="QQF552" s="11"/>
+      <c r="QQG552" s="11"/>
+      <c r="QQH552" s="11"/>
+      <c r="QQI552" s="11"/>
+      <c r="QQJ552" s="11"/>
+      <c r="QQK552" s="11"/>
+      <c r="QQL552" s="11"/>
+      <c r="QQM552" s="11"/>
+      <c r="QQN552" s="11"/>
+      <c r="QQO552" s="11"/>
+      <c r="QQP552" s="11"/>
+      <c r="QQQ552" s="11"/>
+      <c r="QQR552" s="11"/>
+      <c r="QQS552" s="11"/>
+      <c r="QQT552" s="11"/>
+      <c r="QQU552" s="11"/>
+      <c r="QQV552" s="11"/>
+      <c r="QQW552" s="11"/>
+      <c r="QQX552" s="11"/>
+      <c r="QQY552" s="11"/>
+      <c r="QQZ552" s="11"/>
+      <c r="QRA552" s="11"/>
+      <c r="QRB552" s="11"/>
+      <c r="QRC552" s="11"/>
+      <c r="QRD552" s="11"/>
+      <c r="QRE552" s="11"/>
+      <c r="QRF552" s="11"/>
+      <c r="QRG552" s="11"/>
+      <c r="QRH552" s="11"/>
+      <c r="QRI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QRJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QRK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QRL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QRM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QRN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QRO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QRP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QRQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QRR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QRS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QRT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QRU552" s="10"/>
+      <c r="QRV552" s="10"/>
+      <c r="QRW552" s="10"/>
+      <c r="QRX552" s="10"/>
+      <c r="QRY552" s="10"/>
+      <c r="QRZ552" s="10"/>
+      <c r="QSA552" s="10"/>
+      <c r="QSB552" s="10"/>
+      <c r="QSC552" s="10"/>
+      <c r="QSD552" s="10"/>
+      <c r="QSE552" s="10"/>
+      <c r="QSF552" s="10"/>
+      <c r="QSG552" s="10"/>
+      <c r="QSH552" s="10"/>
+      <c r="QSI552" s="11"/>
+      <c r="QSJ552" s="11"/>
+      <c r="QSK552" s="11"/>
+      <c r="QSL552" s="11"/>
+      <c r="QSM552" s="11"/>
+      <c r="QSN552" s="11"/>
+      <c r="QSO552" s="11"/>
+      <c r="QSP552" s="11"/>
+      <c r="QSQ552" s="11"/>
+      <c r="QSR552" s="11"/>
+      <c r="QSS552" s="11"/>
+      <c r="QST552" s="11"/>
+      <c r="QSU552" s="11"/>
+      <c r="QSV552" s="11"/>
+      <c r="QSW552" s="11"/>
+      <c r="QSX552" s="11"/>
+      <c r="QSY552" s="11"/>
+      <c r="QSZ552" s="11"/>
+      <c r="QTA552" s="11"/>
+      <c r="QTB552" s="11"/>
+      <c r="QTC552" s="11"/>
+      <c r="QTD552" s="11"/>
+      <c r="QTE552" s="11"/>
+      <c r="QTF552" s="11"/>
+      <c r="QTG552" s="11"/>
+      <c r="QTH552" s="11"/>
+      <c r="QTI552" s="11"/>
+      <c r="QTJ552" s="11"/>
+      <c r="QTK552" s="11"/>
+      <c r="QTL552" s="11"/>
+      <c r="QTM552" s="11"/>
+      <c r="QTN552" s="11"/>
+      <c r="QTO552" s="11"/>
+      <c r="QTP552" s="11"/>
+      <c r="QTQ552" s="11"/>
+      <c r="QTR552" s="11"/>
+      <c r="QTS552" s="11"/>
+      <c r="QTT552" s="11"/>
+      <c r="QTU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QTV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QTW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QTX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QTY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QTZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QUA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QUB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QUC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QUD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QUE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QUF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QUG552" s="10"/>
+      <c r="QUH552" s="10"/>
+      <c r="QUI552" s="10"/>
+      <c r="QUJ552" s="10"/>
+      <c r="QUK552" s="10"/>
+      <c r="QUL552" s="10"/>
+      <c r="QUM552" s="10"/>
+      <c r="QUN552" s="10"/>
+      <c r="QUO552" s="10"/>
+      <c r="QUP552" s="10"/>
+      <c r="QUQ552" s="10"/>
+      <c r="QUR552" s="10"/>
+      <c r="QUS552" s="10"/>
+      <c r="QUT552" s="10"/>
+      <c r="QUU552" s="11"/>
+      <c r="QUV552" s="11"/>
+      <c r="QUW552" s="11"/>
+      <c r="QUX552" s="11"/>
+      <c r="QUY552" s="11"/>
+      <c r="QUZ552" s="11"/>
+      <c r="QVA552" s="11"/>
+      <c r="QVB552" s="11"/>
+      <c r="QVC552" s="11"/>
+      <c r="QVD552" s="11"/>
+      <c r="QVE552" s="11"/>
+      <c r="QVF552" s="11"/>
+      <c r="QVG552" s="11"/>
+      <c r="QVH552" s="11"/>
+      <c r="QVI552" s="11"/>
+      <c r="QVJ552" s="11"/>
+      <c r="QVK552" s="11"/>
+      <c r="QVL552" s="11"/>
+      <c r="QVM552" s="11"/>
+      <c r="QVN552" s="11"/>
+      <c r="QVO552" s="11"/>
+      <c r="QVP552" s="11"/>
+      <c r="QVQ552" s="11"/>
+      <c r="QVR552" s="11"/>
+      <c r="QVS552" s="11"/>
+      <c r="QVT552" s="11"/>
+      <c r="QVU552" s="11"/>
+      <c r="QVV552" s="11"/>
+      <c r="QVW552" s="11"/>
+      <c r="QVX552" s="11"/>
+      <c r="QVY552" s="11"/>
+      <c r="QVZ552" s="11"/>
+      <c r="QWA552" s="11"/>
+      <c r="QWB552" s="11"/>
+      <c r="QWC552" s="11"/>
+      <c r="QWD552" s="11"/>
+      <c r="QWE552" s="11"/>
+      <c r="QWF552" s="11"/>
+      <c r="QWG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QWH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QWI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QWJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QWK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QWL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QWM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QWN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QWO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QWP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QWQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QWR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QWS552" s="10"/>
+      <c r="QWT552" s="10"/>
+      <c r="QWU552" s="10"/>
+      <c r="QWV552" s="10"/>
+      <c r="QWW552" s="10"/>
+      <c r="QWX552" s="10"/>
+      <c r="QWY552" s="10"/>
+      <c r="QWZ552" s="10"/>
+      <c r="QXA552" s="10"/>
+      <c r="QXB552" s="10"/>
+      <c r="QXC552" s="10"/>
+      <c r="QXD552" s="10"/>
+      <c r="QXE552" s="10"/>
+      <c r="QXF552" s="10"/>
+      <c r="QXG552" s="11"/>
+      <c r="QXH552" s="11"/>
+      <c r="QXI552" s="11"/>
+      <c r="QXJ552" s="11"/>
+      <c r="QXK552" s="11"/>
+      <c r="QXL552" s="11"/>
+      <c r="QXM552" s="11"/>
+      <c r="QXN552" s="11"/>
+      <c r="QXO552" s="11"/>
+      <c r="QXP552" s="11"/>
+      <c r="QXQ552" s="11"/>
+      <c r="QXR552" s="11"/>
+      <c r="QXS552" s="11"/>
+      <c r="QXT552" s="11"/>
+      <c r="QXU552" s="11"/>
+      <c r="QXV552" s="11"/>
+      <c r="QXW552" s="11"/>
+      <c r="QXX552" s="11"/>
+      <c r="QXY552" s="11"/>
+      <c r="QXZ552" s="11"/>
+      <c r="QYA552" s="11"/>
+      <c r="QYB552" s="11"/>
+      <c r="QYC552" s="11"/>
+      <c r="QYD552" s="11"/>
+      <c r="QYE552" s="11"/>
+      <c r="QYF552" s="11"/>
+      <c r="QYG552" s="11"/>
+      <c r="QYH552" s="11"/>
+      <c r="QYI552" s="11"/>
+      <c r="QYJ552" s="11"/>
+      <c r="QYK552" s="11"/>
+      <c r="QYL552" s="11"/>
+      <c r="QYM552" s="11"/>
+      <c r="QYN552" s="11"/>
+      <c r="QYO552" s="11"/>
+      <c r="QYP552" s="11"/>
+      <c r="QYQ552" s="11"/>
+      <c r="QYR552" s="11"/>
+      <c r="QYS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="QYT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="QYU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="QYV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="QYW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="QYX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="QYY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="QYZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="QZA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="QZB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="QZC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="QZD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="QZE552" s="10"/>
+      <c r="QZF552" s="10"/>
+      <c r="QZG552" s="10"/>
+      <c r="QZH552" s="10"/>
+      <c r="QZI552" s="10"/>
+      <c r="QZJ552" s="10"/>
+      <c r="QZK552" s="10"/>
+      <c r="QZL552" s="10"/>
+      <c r="QZM552" s="10"/>
+      <c r="QZN552" s="10"/>
+      <c r="QZO552" s="10"/>
+      <c r="QZP552" s="10"/>
+      <c r="QZQ552" s="10"/>
+      <c r="QZR552" s="10"/>
+      <c r="QZS552" s="11"/>
+      <c r="QZT552" s="11"/>
+      <c r="QZU552" s="11"/>
+      <c r="QZV552" s="11"/>
+      <c r="QZW552" s="11"/>
+      <c r="QZX552" s="11"/>
+      <c r="QZY552" s="11"/>
+      <c r="QZZ552" s="11"/>
+      <c r="RAA552" s="11"/>
+      <c r="RAB552" s="11"/>
+      <c r="RAC552" s="11"/>
+      <c r="RAD552" s="11"/>
+      <c r="RAE552" s="11"/>
+      <c r="RAF552" s="11"/>
+      <c r="RAG552" s="11"/>
+      <c r="RAH552" s="11"/>
+      <c r="RAI552" s="11"/>
+      <c r="RAJ552" s="11"/>
+      <c r="RAK552" s="11"/>
+      <c r="RAL552" s="11"/>
+      <c r="RAM552" s="11"/>
+      <c r="RAN552" s="11"/>
+      <c r="RAO552" s="11"/>
+      <c r="RAP552" s="11"/>
+      <c r="RAQ552" s="11"/>
+      <c r="RAR552" s="11"/>
+      <c r="RAS552" s="11"/>
+      <c r="RAT552" s="11"/>
+      <c r="RAU552" s="11"/>
+      <c r="RAV552" s="11"/>
+      <c r="RAW552" s="11"/>
+      <c r="RAX552" s="11"/>
+      <c r="RAY552" s="11"/>
+      <c r="RAZ552" s="11"/>
+      <c r="RBA552" s="11"/>
+      <c r="RBB552" s="11"/>
+      <c r="RBC552" s="11"/>
+      <c r="RBD552" s="11"/>
+      <c r="RBE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RBF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RBG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RBH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RBI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RBJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RBK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RBL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RBM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RBN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RBO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RBP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RBQ552" s="10"/>
+      <c r="RBR552" s="10"/>
+      <c r="RBS552" s="10"/>
+      <c r="RBT552" s="10"/>
+      <c r="RBU552" s="10"/>
+      <c r="RBV552" s="10"/>
+      <c r="RBW552" s="10"/>
+      <c r="RBX552" s="10"/>
+      <c r="RBY552" s="10"/>
+      <c r="RBZ552" s="10"/>
+      <c r="RCA552" s="10"/>
+      <c r="RCB552" s="10"/>
+      <c r="RCC552" s="10"/>
+      <c r="RCD552" s="10"/>
+      <c r="RCE552" s="11"/>
+      <c r="RCF552" s="11"/>
+      <c r="RCG552" s="11"/>
+      <c r="RCH552" s="11"/>
+      <c r="RCI552" s="11"/>
+      <c r="RCJ552" s="11"/>
+      <c r="RCK552" s="11"/>
+      <c r="RCL552" s="11"/>
+      <c r="RCM552" s="11"/>
+      <c r="RCN552" s="11"/>
+      <c r="RCO552" s="11"/>
+      <c r="RCP552" s="11"/>
+      <c r="RCQ552" s="11"/>
+      <c r="RCR552" s="11"/>
+      <c r="RCS552" s="11"/>
+      <c r="RCT552" s="11"/>
+      <c r="RCU552" s="11"/>
+      <c r="RCV552" s="11"/>
+      <c r="RCW552" s="11"/>
+      <c r="RCX552" s="11"/>
+      <c r="RCY552" s="11"/>
+      <c r="RCZ552" s="11"/>
+      <c r="RDA552" s="11"/>
+      <c r="RDB552" s="11"/>
+      <c r="RDC552" s="11"/>
+      <c r="RDD552" s="11"/>
+      <c r="RDE552" s="11"/>
+      <c r="RDF552" s="11"/>
+      <c r="RDG552" s="11"/>
+      <c r="RDH552" s="11"/>
+      <c r="RDI552" s="11"/>
+      <c r="RDJ552" s="11"/>
+      <c r="RDK552" s="11"/>
+      <c r="RDL552" s="11"/>
+      <c r="RDM552" s="11"/>
+      <c r="RDN552" s="11"/>
+      <c r="RDO552" s="11"/>
+      <c r="RDP552" s="11"/>
+      <c r="RDQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RDR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RDS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RDT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RDU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RDV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RDW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RDX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RDY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RDZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="REA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="REB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="REC552" s="10"/>
+      <c r="RED552" s="10"/>
+      <c r="REE552" s="10"/>
+      <c r="REF552" s="10"/>
+      <c r="REG552" s="10"/>
+      <c r="REH552" s="10"/>
+      <c r="REI552" s="10"/>
+      <c r="REJ552" s="10"/>
+      <c r="REK552" s="10"/>
+      <c r="REL552" s="10"/>
+      <c r="REM552" s="10"/>
+      <c r="REN552" s="10"/>
+      <c r="REO552" s="10"/>
+      <c r="REP552" s="10"/>
+      <c r="REQ552" s="11"/>
+      <c r="RER552" s="11"/>
+      <c r="RES552" s="11"/>
+      <c r="RET552" s="11"/>
+      <c r="REU552" s="11"/>
+      <c r="REV552" s="11"/>
+      <c r="REW552" s="11"/>
+      <c r="REX552" s="11"/>
+      <c r="REY552" s="11"/>
+      <c r="REZ552" s="11"/>
+      <c r="RFA552" s="11"/>
+      <c r="RFB552" s="11"/>
+      <c r="RFC552" s="11"/>
+      <c r="RFD552" s="11"/>
+      <c r="RFE552" s="11"/>
+      <c r="RFF552" s="11"/>
+      <c r="RFG552" s="11"/>
+      <c r="RFH552" s="11"/>
+      <c r="RFI552" s="11"/>
+      <c r="RFJ552" s="11"/>
+      <c r="RFK552" s="11"/>
+      <c r="RFL552" s="11"/>
+      <c r="RFM552" s="11"/>
+      <c r="RFN552" s="11"/>
+      <c r="RFO552" s="11"/>
+      <c r="RFP552" s="11"/>
+      <c r="RFQ552" s="11"/>
+      <c r="RFR552" s="11"/>
+      <c r="RFS552" s="11"/>
+      <c r="RFT552" s="11"/>
+      <c r="RFU552" s="11"/>
+      <c r="RFV552" s="11"/>
+      <c r="RFW552" s="11"/>
+      <c r="RFX552" s="11"/>
+      <c r="RFY552" s="11"/>
+      <c r="RFZ552" s="11"/>
+      <c r="RGA552" s="11"/>
+      <c r="RGB552" s="11"/>
+      <c r="RGC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RGD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RGE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RGF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RGG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RGH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RGI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RGJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RGK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RGL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RGM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RGN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RGO552" s="10"/>
+      <c r="RGP552" s="10"/>
+      <c r="RGQ552" s="10"/>
+      <c r="RGR552" s="10"/>
+      <c r="RGS552" s="10"/>
+      <c r="RGT552" s="10"/>
+      <c r="RGU552" s="10"/>
+      <c r="RGV552" s="10"/>
+      <c r="RGW552" s="10"/>
+      <c r="RGX552" s="10"/>
+      <c r="RGY552" s="10"/>
+      <c r="RGZ552" s="10"/>
+      <c r="RHA552" s="10"/>
+      <c r="RHB552" s="10"/>
+      <c r="RHC552" s="11"/>
+      <c r="RHD552" s="11"/>
+      <c r="RHE552" s="11"/>
+      <c r="RHF552" s="11"/>
+      <c r="RHG552" s="11"/>
+      <c r="RHH552" s="11"/>
+      <c r="RHI552" s="11"/>
+      <c r="RHJ552" s="11"/>
+      <c r="RHK552" s="11"/>
+      <c r="RHL552" s="11"/>
+      <c r="RHM552" s="11"/>
+      <c r="RHN552" s="11"/>
+      <c r="RHO552" s="11"/>
+      <c r="RHP552" s="11"/>
+      <c r="RHQ552" s="11"/>
+      <c r="RHR552" s="11"/>
+      <c r="RHS552" s="11"/>
+      <c r="RHT552" s="11"/>
+      <c r="RHU552" s="11"/>
+      <c r="RHV552" s="11"/>
+      <c r="RHW552" s="11"/>
+      <c r="RHX552" s="11"/>
+      <c r="RHY552" s="11"/>
+      <c r="RHZ552" s="11"/>
+      <c r="RIA552" s="11"/>
+      <c r="RIB552" s="11"/>
+      <c r="RIC552" s="11"/>
+      <c r="RID552" s="11"/>
+      <c r="RIE552" s="11"/>
+      <c r="RIF552" s="11"/>
+      <c r="RIG552" s="11"/>
+      <c r="RIH552" s="11"/>
+      <c r="RII552" s="11"/>
+      <c r="RIJ552" s="11"/>
+      <c r="RIK552" s="11"/>
+      <c r="RIL552" s="11"/>
+      <c r="RIM552" s="11"/>
+      <c r="RIN552" s="11"/>
+      <c r="RIO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RIP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RIQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RIR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RIS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RIT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RIU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RIV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RIW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RIX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RIY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RIZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RJA552" s="10"/>
+      <c r="RJB552" s="10"/>
+      <c r="RJC552" s="10"/>
+      <c r="RJD552" s="10"/>
+      <c r="RJE552" s="10"/>
+      <c r="RJF552" s="10"/>
+      <c r="RJG552" s="10"/>
+      <c r="RJH552" s="10"/>
+      <c r="RJI552" s="10"/>
+      <c r="RJJ552" s="10"/>
+      <c r="RJK552" s="10"/>
+      <c r="RJL552" s="10"/>
+      <c r="RJM552" s="10"/>
+      <c r="RJN552" s="10"/>
+      <c r="RJO552" s="11"/>
+      <c r="RJP552" s="11"/>
+      <c r="RJQ552" s="11"/>
+      <c r="RJR552" s="11"/>
+      <c r="RJS552" s="11"/>
+      <c r="RJT552" s="11"/>
+      <c r="RJU552" s="11"/>
+      <c r="RJV552" s="11"/>
+      <c r="RJW552" s="11"/>
+      <c r="RJX552" s="11"/>
+      <c r="RJY552" s="11"/>
+      <c r="RJZ552" s="11"/>
+      <c r="RKA552" s="11"/>
+      <c r="RKB552" s="11"/>
+      <c r="RKC552" s="11"/>
+      <c r="RKD552" s="11"/>
+      <c r="RKE552" s="11"/>
+      <c r="RKF552" s="11"/>
+      <c r="RKG552" s="11"/>
+      <c r="RKH552" s="11"/>
+      <c r="RKI552" s="11"/>
+      <c r="RKJ552" s="11"/>
+      <c r="RKK552" s="11"/>
+      <c r="RKL552" s="11"/>
+      <c r="RKM552" s="11"/>
+      <c r="RKN552" s="11"/>
+      <c r="RKO552" s="11"/>
+      <c r="RKP552" s="11"/>
+      <c r="RKQ552" s="11"/>
+      <c r="RKR552" s="11"/>
+      <c r="RKS552" s="11"/>
+      <c r="RKT552" s="11"/>
+      <c r="RKU552" s="11"/>
+      <c r="RKV552" s="11"/>
+      <c r="RKW552" s="11"/>
+      <c r="RKX552" s="11"/>
+      <c r="RKY552" s="11"/>
+      <c r="RKZ552" s="11"/>
+      <c r="RLA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RLB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RLC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RLD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RLE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RLF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RLG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RLH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RLI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RLJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RLK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RLL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RLM552" s="10"/>
+      <c r="RLN552" s="10"/>
+      <c r="RLO552" s="10"/>
+      <c r="RLP552" s="10"/>
+      <c r="RLQ552" s="10"/>
+      <c r="RLR552" s="10"/>
+      <c r="RLS552" s="10"/>
+      <c r="RLT552" s="10"/>
+      <c r="RLU552" s="10"/>
+      <c r="RLV552" s="10"/>
+      <c r="RLW552" s="10"/>
+      <c r="RLX552" s="10"/>
+      <c r="RLY552" s="10"/>
+      <c r="RLZ552" s="10"/>
+      <c r="RMA552" s="11"/>
+      <c r="RMB552" s="11"/>
+      <c r="RMC552" s="11"/>
+      <c r="RMD552" s="11"/>
+      <c r="RME552" s="11"/>
+      <c r="RMF552" s="11"/>
+      <c r="RMG552" s="11"/>
+      <c r="RMH552" s="11"/>
+      <c r="RMI552" s="11"/>
+      <c r="RMJ552" s="11"/>
+      <c r="RMK552" s="11"/>
+      <c r="RML552" s="11"/>
+      <c r="RMM552" s="11"/>
+      <c r="RMN552" s="11"/>
+      <c r="RMO552" s="11"/>
+      <c r="RMP552" s="11"/>
+      <c r="RMQ552" s="11"/>
+      <c r="RMR552" s="11"/>
+      <c r="RMS552" s="11"/>
+      <c r="RMT552" s="11"/>
+      <c r="RMU552" s="11"/>
+      <c r="RMV552" s="11"/>
+      <c r="RMW552" s="11"/>
+      <c r="RMX552" s="11"/>
+      <c r="RMY552" s="11"/>
+      <c r="RMZ552" s="11"/>
+      <c r="RNA552" s="11"/>
+      <c r="RNB552" s="11"/>
+      <c r="RNC552" s="11"/>
+      <c r="RND552" s="11"/>
+      <c r="RNE552" s="11"/>
+      <c r="RNF552" s="11"/>
+      <c r="RNG552" s="11"/>
+      <c r="RNH552" s="11"/>
+      <c r="RNI552" s="11"/>
+      <c r="RNJ552" s="11"/>
+      <c r="RNK552" s="11"/>
+      <c r="RNL552" s="11"/>
+      <c r="RNM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RNN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RNO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RNP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RNQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RNR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RNS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RNT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RNU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RNV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RNW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RNX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RNY552" s="10"/>
+      <c r="RNZ552" s="10"/>
+      <c r="ROA552" s="10"/>
+      <c r="ROB552" s="10"/>
+      <c r="ROC552" s="10"/>
+      <c r="ROD552" s="10"/>
+      <c r="ROE552" s="10"/>
+      <c r="ROF552" s="10"/>
+      <c r="ROG552" s="10"/>
+      <c r="ROH552" s="10"/>
+      <c r="ROI552" s="10"/>
+      <c r="ROJ552" s="10"/>
+      <c r="ROK552" s="10"/>
+      <c r="ROL552" s="10"/>
+      <c r="ROM552" s="11"/>
+      <c r="RON552" s="11"/>
+      <c r="ROO552" s="11"/>
+      <c r="ROP552" s="11"/>
+      <c r="ROQ552" s="11"/>
+      <c r="ROR552" s="11"/>
+      <c r="ROS552" s="11"/>
+      <c r="ROT552" s="11"/>
+      <c r="ROU552" s="11"/>
+      <c r="ROV552" s="11"/>
+      <c r="ROW552" s="11"/>
+      <c r="ROX552" s="11"/>
+      <c r="ROY552" s="11"/>
+      <c r="ROZ552" s="11"/>
+      <c r="RPA552" s="11"/>
+      <c r="RPB552" s="11"/>
+      <c r="RPC552" s="11"/>
+      <c r="RPD552" s="11"/>
+      <c r="RPE552" s="11"/>
+      <c r="RPF552" s="11"/>
+      <c r="RPG552" s="11"/>
+      <c r="RPH552" s="11"/>
+      <c r="RPI552" s="11"/>
+      <c r="RPJ552" s="11"/>
+      <c r="RPK552" s="11"/>
+      <c r="RPL552" s="11"/>
+      <c r="RPM552" s="11"/>
+      <c r="RPN552" s="11"/>
+      <c r="RPO552" s="11"/>
+      <c r="RPP552" s="11"/>
+      <c r="RPQ552" s="11"/>
+      <c r="RPR552" s="11"/>
+      <c r="RPS552" s="11"/>
+      <c r="RPT552" s="11"/>
+      <c r="RPU552" s="11"/>
+      <c r="RPV552" s="11"/>
+      <c r="RPW552" s="11"/>
+      <c r="RPX552" s="11"/>
+      <c r="RPY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RPZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RQA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RQB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RQC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RQD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RQE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RQF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RQG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RQH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RQI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RQJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RQK552" s="10"/>
+      <c r="RQL552" s="10"/>
+      <c r="RQM552" s="10"/>
+      <c r="RQN552" s="10"/>
+      <c r="RQO552" s="10"/>
+      <c r="RQP552" s="10"/>
+      <c r="RQQ552" s="10"/>
+      <c r="RQR552" s="10"/>
+      <c r="RQS552" s="10"/>
+      <c r="RQT552" s="10"/>
+      <c r="RQU552" s="10"/>
+      <c r="RQV552" s="10"/>
+      <c r="RQW552" s="10"/>
+      <c r="RQX552" s="10"/>
+      <c r="RQY552" s="11"/>
+      <c r="RQZ552" s="11"/>
+      <c r="RRA552" s="11"/>
+      <c r="RRB552" s="11"/>
+      <c r="RRC552" s="11"/>
+      <c r="RRD552" s="11"/>
+      <c r="RRE552" s="11"/>
+      <c r="RRF552" s="11"/>
+      <c r="RRG552" s="11"/>
+      <c r="RRH552" s="11"/>
+      <c r="RRI552" s="11"/>
+      <c r="RRJ552" s="11"/>
+      <c r="RRK552" s="11"/>
+      <c r="RRL552" s="11"/>
+      <c r="RRM552" s="11"/>
+      <c r="RRN552" s="11"/>
+      <c r="RRO552" s="11"/>
+      <c r="RRP552" s="11"/>
+      <c r="RRQ552" s="11"/>
+      <c r="RRR552" s="11"/>
+      <c r="RRS552" s="11"/>
+      <c r="RRT552" s="11"/>
+      <c r="RRU552" s="11"/>
+      <c r="RRV552" s="11"/>
+      <c r="RRW552" s="11"/>
+      <c r="RRX552" s="11"/>
+      <c r="RRY552" s="11"/>
+      <c r="RRZ552" s="11"/>
+      <c r="RSA552" s="11"/>
+      <c r="RSB552" s="11"/>
+      <c r="RSC552" s="11"/>
+      <c r="RSD552" s="11"/>
+      <c r="RSE552" s="11"/>
+      <c r="RSF552" s="11"/>
+      <c r="RSG552" s="11"/>
+      <c r="RSH552" s="11"/>
+      <c r="RSI552" s="11"/>
+      <c r="RSJ552" s="11"/>
+      <c r="RSK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RSL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RSM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RSN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RSO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RSP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RSQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RSR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RSS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RST552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RSU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RSV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RSW552" s="10"/>
+      <c r="RSX552" s="10"/>
+      <c r="RSY552" s="10"/>
+      <c r="RSZ552" s="10"/>
+      <c r="RTA552" s="10"/>
+      <c r="RTB552" s="10"/>
+      <c r="RTC552" s="10"/>
+      <c r="RTD552" s="10"/>
+      <c r="RTE552" s="10"/>
+      <c r="RTF552" s="10"/>
+      <c r="RTG552" s="10"/>
+      <c r="RTH552" s="10"/>
+      <c r="RTI552" s="10"/>
+      <c r="RTJ552" s="10"/>
+      <c r="RTK552" s="11"/>
+      <c r="RTL552" s="11"/>
+      <c r="RTM552" s="11"/>
+      <c r="RTN552" s="11"/>
+      <c r="RTO552" s="11"/>
+      <c r="RTP552" s="11"/>
+      <c r="RTQ552" s="11"/>
+      <c r="RTR552" s="11"/>
+      <c r="RTS552" s="11"/>
+      <c r="RTT552" s="11"/>
+      <c r="RTU552" s="11"/>
+      <c r="RTV552" s="11"/>
+      <c r="RTW552" s="11"/>
+      <c r="RTX552" s="11"/>
+      <c r="RTY552" s="11"/>
+      <c r="RTZ552" s="11"/>
+      <c r="RUA552" s="11"/>
+      <c r="RUB552" s="11"/>
+      <c r="RUC552" s="11"/>
+      <c r="RUD552" s="11"/>
+      <c r="RUE552" s="11"/>
+      <c r="RUF552" s="11"/>
+      <c r="RUG552" s="11"/>
+      <c r="RUH552" s="11"/>
+      <c r="RUI552" s="11"/>
+      <c r="RUJ552" s="11"/>
+      <c r="RUK552" s="11"/>
+      <c r="RUL552" s="11"/>
+      <c r="RUM552" s="11"/>
+      <c r="RUN552" s="11"/>
+      <c r="RUO552" s="11"/>
+      <c r="RUP552" s="11"/>
+      <c r="RUQ552" s="11"/>
+      <c r="RUR552" s="11"/>
+      <c r="RUS552" s="11"/>
+      <c r="RUT552" s="11"/>
+      <c r="RUU552" s="11"/>
+      <c r="RUV552" s="11"/>
+      <c r="RUW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RUX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RUY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RUZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RVA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RVB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RVC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RVD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RVE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RVF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RVG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RVH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RVI552" s="10"/>
+      <c r="RVJ552" s="10"/>
+      <c r="RVK552" s="10"/>
+      <c r="RVL552" s="10"/>
+      <c r="RVM552" s="10"/>
+      <c r="RVN552" s="10"/>
+      <c r="RVO552" s="10"/>
+      <c r="RVP552" s="10"/>
+      <c r="RVQ552" s="10"/>
+      <c r="RVR552" s="10"/>
+      <c r="RVS552" s="10"/>
+      <c r="RVT552" s="10"/>
+      <c r="RVU552" s="10"/>
+      <c r="RVV552" s="10"/>
+      <c r="RVW552" s="11"/>
+      <c r="RVX552" s="11"/>
+      <c r="RVY552" s="11"/>
+      <c r="RVZ552" s="11"/>
+      <c r="RWA552" s="11"/>
+      <c r="RWB552" s="11"/>
+      <c r="RWC552" s="11"/>
+      <c r="RWD552" s="11"/>
+      <c r="RWE552" s="11"/>
+      <c r="RWF552" s="11"/>
+      <c r="RWG552" s="11"/>
+      <c r="RWH552" s="11"/>
+      <c r="RWI552" s="11"/>
+      <c r="RWJ552" s="11"/>
+      <c r="RWK552" s="11"/>
+      <c r="RWL552" s="11"/>
+      <c r="RWM552" s="11"/>
+      <c r="RWN552" s="11"/>
+      <c r="RWO552" s="11"/>
+      <c r="RWP552" s="11"/>
+      <c r="RWQ552" s="11"/>
+      <c r="RWR552" s="11"/>
+      <c r="RWS552" s="11"/>
+      <c r="RWT552" s="11"/>
+      <c r="RWU552" s="11"/>
+      <c r="RWV552" s="11"/>
+      <c r="RWW552" s="11"/>
+      <c r="RWX552" s="11"/>
+      <c r="RWY552" s="11"/>
+      <c r="RWZ552" s="11"/>
+      <c r="RXA552" s="11"/>
+      <c r="RXB552" s="11"/>
+      <c r="RXC552" s="11"/>
+      <c r="RXD552" s="11"/>
+      <c r="RXE552" s="11"/>
+      <c r="RXF552" s="11"/>
+      <c r="RXG552" s="11"/>
+      <c r="RXH552" s="11"/>
+      <c r="RXI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RXJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RXK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RXL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RXM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RXN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="RXO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="RXP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="RXQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="RXR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="RXS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="RXT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="RXU552" s="10"/>
+      <c r="RXV552" s="10"/>
+      <c r="RXW552" s="10"/>
+      <c r="RXX552" s="10"/>
+      <c r="RXY552" s="10"/>
+      <c r="RXZ552" s="10"/>
+      <c r="RYA552" s="10"/>
+      <c r="RYB552" s="10"/>
+      <c r="RYC552" s="10"/>
+      <c r="RYD552" s="10"/>
+      <c r="RYE552" s="10"/>
+      <c r="RYF552" s="10"/>
+      <c r="RYG552" s="10"/>
+      <c r="RYH552" s="10"/>
+      <c r="RYI552" s="11"/>
+      <c r="RYJ552" s="11"/>
+      <c r="RYK552" s="11"/>
+      <c r="RYL552" s="11"/>
+      <c r="RYM552" s="11"/>
+      <c r="RYN552" s="11"/>
+      <c r="RYO552" s="11"/>
+      <c r="RYP552" s="11"/>
+      <c r="RYQ552" s="11"/>
+      <c r="RYR552" s="11"/>
+      <c r="RYS552" s="11"/>
+      <c r="RYT552" s="11"/>
+      <c r="RYU552" s="11"/>
+      <c r="RYV552" s="11"/>
+      <c r="RYW552" s="11"/>
+      <c r="RYX552" s="11"/>
+      <c r="RYY552" s="11"/>
+      <c r="RYZ552" s="11"/>
+      <c r="RZA552" s="11"/>
+      <c r="RZB552" s="11"/>
+      <c r="RZC552" s="11"/>
+      <c r="RZD552" s="11"/>
+      <c r="RZE552" s="11"/>
+      <c r="RZF552" s="11"/>
+      <c r="RZG552" s="11"/>
+      <c r="RZH552" s="11"/>
+      <c r="RZI552" s="11"/>
+      <c r="RZJ552" s="11"/>
+      <c r="RZK552" s="11"/>
+      <c r="RZL552" s="11"/>
+      <c r="RZM552" s="11"/>
+      <c r="RZN552" s="11"/>
+      <c r="RZO552" s="11"/>
+      <c r="RZP552" s="11"/>
+      <c r="RZQ552" s="11"/>
+      <c r="RZR552" s="11"/>
+      <c r="RZS552" s="11"/>
+      <c r="RZT552" s="11"/>
+      <c r="RZU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="RZV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="RZW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="RZX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="RZY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="RZZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SAA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SAB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SAC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SAD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SAE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SAF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SAG552" s="10"/>
+      <c r="SAH552" s="10"/>
+      <c r="SAI552" s="10"/>
+      <c r="SAJ552" s="10"/>
+      <c r="SAK552" s="10"/>
+      <c r="SAL552" s="10"/>
+      <c r="SAM552" s="10"/>
+      <c r="SAN552" s="10"/>
+      <c r="SAO552" s="10"/>
+      <c r="SAP552" s="10"/>
+      <c r="SAQ552" s="10"/>
+      <c r="SAR552" s="10"/>
+      <c r="SAS552" s="10"/>
+      <c r="SAT552" s="10"/>
+      <c r="SAU552" s="11"/>
+      <c r="SAV552" s="11"/>
+      <c r="SAW552" s="11"/>
+      <c r="SAX552" s="11"/>
+      <c r="SAY552" s="11"/>
+      <c r="SAZ552" s="11"/>
+      <c r="SBA552" s="11"/>
+      <c r="SBB552" s="11"/>
+      <c r="SBC552" s="11"/>
+      <c r="SBD552" s="11"/>
+      <c r="SBE552" s="11"/>
+      <c r="SBF552" s="11"/>
+      <c r="SBG552" s="11"/>
+      <c r="SBH552" s="11"/>
+      <c r="SBI552" s="11"/>
+      <c r="SBJ552" s="11"/>
+      <c r="SBK552" s="11"/>
+      <c r="SBL552" s="11"/>
+      <c r="SBM552" s="11"/>
+      <c r="SBN552" s="11"/>
+      <c r="SBO552" s="11"/>
+      <c r="SBP552" s="11"/>
+      <c r="SBQ552" s="11"/>
+      <c r="SBR552" s="11"/>
+      <c r="SBS552" s="11"/>
+      <c r="SBT552" s="11"/>
+      <c r="SBU552" s="11"/>
+      <c r="SBV552" s="11"/>
+      <c r="SBW552" s="11"/>
+      <c r="SBX552" s="11"/>
+      <c r="SBY552" s="11"/>
+      <c r="SBZ552" s="11"/>
+      <c r="SCA552" s="11"/>
+      <c r="SCB552" s="11"/>
+      <c r="SCC552" s="11"/>
+      <c r="SCD552" s="11"/>
+      <c r="SCE552" s="11"/>
+      <c r="SCF552" s="11"/>
+      <c r="SCG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SCH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SCI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SCJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SCK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SCL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SCM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SCN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SCO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SCP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SCQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SCR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SCS552" s="10"/>
+      <c r="SCT552" s="10"/>
+      <c r="SCU552" s="10"/>
+      <c r="SCV552" s="10"/>
+      <c r="SCW552" s="10"/>
+      <c r="SCX552" s="10"/>
+      <c r="SCY552" s="10"/>
+      <c r="SCZ552" s="10"/>
+      <c r="SDA552" s="10"/>
+      <c r="SDB552" s="10"/>
+      <c r="SDC552" s="10"/>
+      <c r="SDD552" s="10"/>
+      <c r="SDE552" s="10"/>
+      <c r="SDF552" s="10"/>
+      <c r="SDG552" s="11"/>
+      <c r="SDH552" s="11"/>
+      <c r="SDI552" s="11"/>
+      <c r="SDJ552" s="11"/>
+      <c r="SDK552" s="11"/>
+      <c r="SDL552" s="11"/>
+      <c r="SDM552" s="11"/>
+      <c r="SDN552" s="11"/>
+      <c r="SDO552" s="11"/>
+      <c r="SDP552" s="11"/>
+      <c r="SDQ552" s="11"/>
+      <c r="SDR552" s="11"/>
+      <c r="SDS552" s="11"/>
+      <c r="SDT552" s="11"/>
+      <c r="SDU552" s="11"/>
+      <c r="SDV552" s="11"/>
+      <c r="SDW552" s="11"/>
+      <c r="SDX552" s="11"/>
+      <c r="SDY552" s="11"/>
+      <c r="SDZ552" s="11"/>
+      <c r="SEA552" s="11"/>
+      <c r="SEB552" s="11"/>
+      <c r="SEC552" s="11"/>
+      <c r="SED552" s="11"/>
+      <c r="SEE552" s="11"/>
+      <c r="SEF552" s="11"/>
+      <c r="SEG552" s="11"/>
+      <c r="SEH552" s="11"/>
+      <c r="SEI552" s="11"/>
+      <c r="SEJ552" s="11"/>
+      <c r="SEK552" s="11"/>
+      <c r="SEL552" s="11"/>
+      <c r="SEM552" s="11"/>
+      <c r="SEN552" s="11"/>
+      <c r="SEO552" s="11"/>
+      <c r="SEP552" s="11"/>
+      <c r="SEQ552" s="11"/>
+      <c r="SER552" s="11"/>
+      <c r="SES552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SET552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SEU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SEV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SEW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SEX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SEY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SEZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SFA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SFB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SFC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SFD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SFE552" s="10"/>
+      <c r="SFF552" s="10"/>
+      <c r="SFG552" s="10"/>
+      <c r="SFH552" s="10"/>
+      <c r="SFI552" s="10"/>
+      <c r="SFJ552" s="10"/>
+      <c r="SFK552" s="10"/>
+      <c r="SFL552" s="10"/>
+      <c r="SFM552" s="10"/>
+      <c r="SFN552" s="10"/>
+      <c r="SFO552" s="10"/>
+      <c r="SFP552" s="10"/>
+      <c r="SFQ552" s="10"/>
+      <c r="SFR552" s="10"/>
+      <c r="SFS552" s="11"/>
+      <c r="SFT552" s="11"/>
+      <c r="SFU552" s="11"/>
+      <c r="SFV552" s="11"/>
+      <c r="SFW552" s="11"/>
+      <c r="SFX552" s="11"/>
+      <c r="SFY552" s="11"/>
+      <c r="SFZ552" s="11"/>
+      <c r="SGA552" s="11"/>
+      <c r="SGB552" s="11"/>
+      <c r="SGC552" s="11"/>
+      <c r="SGD552" s="11"/>
+      <c r="SGE552" s="11"/>
+      <c r="SGF552" s="11"/>
+      <c r="SGG552" s="11"/>
+      <c r="SGH552" s="11"/>
+      <c r="SGI552" s="11"/>
+      <c r="SGJ552" s="11"/>
+      <c r="SGK552" s="11"/>
+      <c r="SGL552" s="11"/>
+      <c r="SGM552" s="11"/>
+      <c r="SGN552" s="11"/>
+      <c r="SGO552" s="11"/>
+      <c r="SGP552" s="11"/>
+      <c r="SGQ552" s="11"/>
+      <c r="SGR552" s="11"/>
+      <c r="SGS552" s="11"/>
+      <c r="SGT552" s="11"/>
+      <c r="SGU552" s="11"/>
+      <c r="SGV552" s="11"/>
+      <c r="SGW552" s="11"/>
+      <c r="SGX552" s="11"/>
+      <c r="SGY552" s="11"/>
+      <c r="SGZ552" s="11"/>
+      <c r="SHA552" s="11"/>
+      <c r="SHB552" s="11"/>
+      <c r="SHC552" s="11"/>
+      <c r="SHD552" s="11"/>
+      <c r="SHE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SHF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SHG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SHH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SHI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SHJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SHK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SHL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SHM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SHN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SHO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SHP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SHQ552" s="10"/>
+      <c r="SHR552" s="10"/>
+      <c r="SHS552" s="10"/>
+      <c r="SHT552" s="10"/>
+      <c r="SHU552" s="10"/>
+      <c r="SHV552" s="10"/>
+      <c r="SHW552" s="10"/>
+      <c r="SHX552" s="10"/>
+      <c r="SHY552" s="10"/>
+      <c r="SHZ552" s="10"/>
+      <c r="SIA552" s="10"/>
+      <c r="SIB552" s="10"/>
+      <c r="SIC552" s="10"/>
+      <c r="SID552" s="10"/>
+      <c r="SIE552" s="11"/>
+      <c r="SIF552" s="11"/>
+      <c r="SIG552" s="11"/>
+      <c r="SIH552" s="11"/>
+      <c r="SII552" s="11"/>
+      <c r="SIJ552" s="11"/>
+      <c r="SIK552" s="11"/>
+      <c r="SIL552" s="11"/>
+      <c r="SIM552" s="11"/>
+      <c r="SIN552" s="11"/>
+      <c r="SIO552" s="11"/>
+      <c r="SIP552" s="11"/>
+      <c r="SIQ552" s="11"/>
+      <c r="SIR552" s="11"/>
+      <c r="SIS552" s="11"/>
+      <c r="SIT552" s="11"/>
+      <c r="SIU552" s="11"/>
+      <c r="SIV552" s="11"/>
+      <c r="SIW552" s="11"/>
+      <c r="SIX552" s="11"/>
+      <c r="SIY552" s="11"/>
+      <c r="SIZ552" s="11"/>
+      <c r="SJA552" s="11"/>
+      <c r="SJB552" s="11"/>
+      <c r="SJC552" s="11"/>
+      <c r="SJD552" s="11"/>
+      <c r="SJE552" s="11"/>
+      <c r="SJF552" s="11"/>
+      <c r="SJG552" s="11"/>
+      <c r="SJH552" s="11"/>
+      <c r="SJI552" s="11"/>
+      <c r="SJJ552" s="11"/>
+      <c r="SJK552" s="11"/>
+      <c r="SJL552" s="11"/>
+      <c r="SJM552" s="11"/>
+      <c r="SJN552" s="11"/>
+      <c r="SJO552" s="11"/>
+      <c r="SJP552" s="11"/>
+      <c r="SJQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SJR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SJS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SJT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SJU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SJV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SJW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SJX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SJY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SJZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SKA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SKB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SKC552" s="10"/>
+      <c r="SKD552" s="10"/>
+      <c r="SKE552" s="10"/>
+      <c r="SKF552" s="10"/>
+      <c r="SKG552" s="10"/>
+      <c r="SKH552" s="10"/>
+      <c r="SKI552" s="10"/>
+      <c r="SKJ552" s="10"/>
+      <c r="SKK552" s="10"/>
+      <c r="SKL552" s="10"/>
+      <c r="SKM552" s="10"/>
+      <c r="SKN552" s="10"/>
+      <c r="SKO552" s="10"/>
+      <c r="SKP552" s="10"/>
+      <c r="SKQ552" s="11"/>
+      <c r="SKR552" s="11"/>
+      <c r="SKS552" s="11"/>
+      <c r="SKT552" s="11"/>
+      <c r="SKU552" s="11"/>
+      <c r="SKV552" s="11"/>
+      <c r="SKW552" s="11"/>
+      <c r="SKX552" s="11"/>
+      <c r="SKY552" s="11"/>
+      <c r="SKZ552" s="11"/>
+      <c r="SLA552" s="11"/>
+      <c r="SLB552" s="11"/>
+      <c r="SLC552" s="11"/>
+      <c r="SLD552" s="11"/>
+      <c r="SLE552" s="11"/>
+      <c r="SLF552" s="11"/>
+      <c r="SLG552" s="11"/>
+      <c r="SLH552" s="11"/>
+      <c r="SLI552" s="11"/>
+      <c r="SLJ552" s="11"/>
+      <c r="SLK552" s="11"/>
+      <c r="SLL552" s="11"/>
+      <c r="SLM552" s="11"/>
+      <c r="SLN552" s="11"/>
+      <c r="SLO552" s="11"/>
+      <c r="SLP552" s="11"/>
+      <c r="SLQ552" s="11"/>
+      <c r="SLR552" s="11"/>
+      <c r="SLS552" s="11"/>
+      <c r="SLT552" s="11"/>
+      <c r="SLU552" s="11"/>
+      <c r="SLV552" s="11"/>
+      <c r="SLW552" s="11"/>
+      <c r="SLX552" s="11"/>
+      <c r="SLY552" s="11"/>
+      <c r="SLZ552" s="11"/>
+      <c r="SMA552" s="11"/>
+      <c r="SMB552" s="11"/>
+      <c r="SMC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SMD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SME552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SMF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SMG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SMH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SMI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SMJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SMK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SML552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SMM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SMN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SMO552" s="10"/>
+      <c r="SMP552" s="10"/>
+      <c r="SMQ552" s="10"/>
+      <c r="SMR552" s="10"/>
+      <c r="SMS552" s="10"/>
+      <c r="SMT552" s="10"/>
+      <c r="SMU552" s="10"/>
+      <c r="SMV552" s="10"/>
+      <c r="SMW552" s="10"/>
+      <c r="SMX552" s="10"/>
+      <c r="SMY552" s="10"/>
+      <c r="SMZ552" s="10"/>
+      <c r="SNA552" s="10"/>
+      <c r="SNB552" s="10"/>
+      <c r="SNC552" s="11"/>
+      <c r="SND552" s="11"/>
+      <c r="SNE552" s="11"/>
+      <c r="SNF552" s="11"/>
+      <c r="SNG552" s="11"/>
+      <c r="SNH552" s="11"/>
+      <c r="SNI552" s="11"/>
+      <c r="SNJ552" s="11"/>
+      <c r="SNK552" s="11"/>
+      <c r="SNL552" s="11"/>
+      <c r="SNM552" s="11"/>
+      <c r="SNN552" s="11"/>
+      <c r="SNO552" s="11"/>
+      <c r="SNP552" s="11"/>
+      <c r="SNQ552" s="11"/>
+      <c r="SNR552" s="11"/>
+      <c r="SNS552" s="11"/>
+      <c r="SNT552" s="11"/>
+      <c r="SNU552" s="11"/>
+      <c r="SNV552" s="11"/>
+      <c r="SNW552" s="11"/>
+      <c r="SNX552" s="11"/>
+      <c r="SNY552" s="11"/>
+      <c r="SNZ552" s="11"/>
+      <c r="SOA552" s="11"/>
+      <c r="SOB552" s="11"/>
+      <c r="SOC552" s="11"/>
+      <c r="SOD552" s="11"/>
+      <c r="SOE552" s="11"/>
+      <c r="SOF552" s="11"/>
+      <c r="SOG552" s="11"/>
+      <c r="SOH552" s="11"/>
+      <c r="SOI552" s="11"/>
+      <c r="SOJ552" s="11"/>
+      <c r="SOK552" s="11"/>
+      <c r="SOL552" s="11"/>
+      <c r="SOM552" s="11"/>
+      <c r="SON552" s="11"/>
+      <c r="SOO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SOP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SOQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SOR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SOS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SOT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SOU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SOV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SOW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SOX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SOY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SOZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SPA552" s="10"/>
+      <c r="SPB552" s="10"/>
+      <c r="SPC552" s="10"/>
+      <c r="SPD552" s="10"/>
+      <c r="SPE552" s="10"/>
+      <c r="SPF552" s="10"/>
+      <c r="SPG552" s="10"/>
+      <c r="SPH552" s="10"/>
+      <c r="SPI552" s="10"/>
+      <c r="SPJ552" s="10"/>
+      <c r="SPK552" s="10"/>
+      <c r="SPL552" s="10"/>
+      <c r="SPM552" s="10"/>
+      <c r="SPN552" s="10"/>
+      <c r="SPO552" s="11"/>
+      <c r="SPP552" s="11"/>
+      <c r="SPQ552" s="11"/>
+      <c r="SPR552" s="11"/>
+      <c r="SPS552" s="11"/>
+      <c r="SPT552" s="11"/>
+      <c r="SPU552" s="11"/>
+      <c r="SPV552" s="11"/>
+      <c r="SPW552" s="11"/>
+      <c r="SPX552" s="11"/>
+      <c r="SPY552" s="11"/>
+      <c r="SPZ552" s="11"/>
+      <c r="SQA552" s="11"/>
+      <c r="SQB552" s="11"/>
+      <c r="SQC552" s="11"/>
+      <c r="SQD552" s="11"/>
+      <c r="SQE552" s="11"/>
+      <c r="SQF552" s="11"/>
+      <c r="SQG552" s="11"/>
+      <c r="SQH552" s="11"/>
+      <c r="SQI552" s="11"/>
+      <c r="SQJ552" s="11"/>
+      <c r="SQK552" s="11"/>
+      <c r="SQL552" s="11"/>
+      <c r="SQM552" s="11"/>
+      <c r="SQN552" s="11"/>
+      <c r="SQO552" s="11"/>
+      <c r="SQP552" s="11"/>
+      <c r="SQQ552" s="11"/>
+      <c r="SQR552" s="11"/>
+      <c r="SQS552" s="11"/>
+      <c r="SQT552" s="11"/>
+      <c r="SQU552" s="11"/>
+      <c r="SQV552" s="11"/>
+      <c r="SQW552" s="11"/>
+      <c r="SQX552" s="11"/>
+      <c r="SQY552" s="11"/>
+      <c r="SQZ552" s="11"/>
+      <c r="SRA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SRB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SRC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SRD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SRE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SRF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SRG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SRH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SRI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SRJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SRK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SRL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SRM552" s="10"/>
+      <c r="SRN552" s="10"/>
+      <c r="SRO552" s="10"/>
+      <c r="SRP552" s="10"/>
+      <c r="SRQ552" s="10"/>
+      <c r="SRR552" s="10"/>
+      <c r="SRS552" s="10"/>
+      <c r="SRT552" s="10"/>
+      <c r="SRU552" s="10"/>
+      <c r="SRV552" s="10"/>
+      <c r="SRW552" s="10"/>
+      <c r="SRX552" s="10"/>
+      <c r="SRY552" s="10"/>
+      <c r="SRZ552" s="10"/>
+      <c r="SSA552" s="11"/>
+      <c r="SSB552" s="11"/>
+      <c r="SSC552" s="11"/>
+      <c r="SSD552" s="11"/>
+      <c r="SSE552" s="11"/>
+      <c r="SSF552" s="11"/>
+      <c r="SSG552" s="11"/>
+      <c r="SSH552" s="11"/>
+      <c r="SSI552" s="11"/>
+      <c r="SSJ552" s="11"/>
+      <c r="SSK552" s="11"/>
+      <c r="SSL552" s="11"/>
+      <c r="SSM552" s="11"/>
+      <c r="SSN552" s="11"/>
+      <c r="SSO552" s="11"/>
+      <c r="SSP552" s="11"/>
+      <c r="SSQ552" s="11"/>
+      <c r="SSR552" s="11"/>
+      <c r="SSS552" s="11"/>
+      <c r="SST552" s="11"/>
+      <c r="SSU552" s="11"/>
+      <c r="SSV552" s="11"/>
+      <c r="SSW552" s="11"/>
+      <c r="SSX552" s="11"/>
+      <c r="SSY552" s="11"/>
+      <c r="SSZ552" s="11"/>
+      <c r="STA552" s="11"/>
+      <c r="STB552" s="11"/>
+      <c r="STC552" s="11"/>
+      <c r="STD552" s="11"/>
+      <c r="STE552" s="11"/>
+      <c r="STF552" s="11"/>
+      <c r="STG552" s="11"/>
+      <c r="STH552" s="11"/>
+      <c r="STI552" s="11"/>
+      <c r="STJ552" s="11"/>
+      <c r="STK552" s="11"/>
+      <c r="STL552" s="11"/>
+      <c r="STM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="STN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="STO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="STP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="STQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="STR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="STS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="STT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="STU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="STV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="STW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="STX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="STY552" s="10"/>
+      <c r="STZ552" s="10"/>
+      <c r="SUA552" s="10"/>
+      <c r="SUB552" s="10"/>
+      <c r="SUC552" s="10"/>
+      <c r="SUD552" s="10"/>
+      <c r="SUE552" s="10"/>
+      <c r="SUF552" s="10"/>
+      <c r="SUG552" s="10"/>
+      <c r="SUH552" s="10"/>
+      <c r="SUI552" s="10"/>
+      <c r="SUJ552" s="10"/>
+      <c r="SUK552" s="10"/>
+      <c r="SUL552" s="10"/>
+      <c r="SUM552" s="11"/>
+      <c r="SUN552" s="11"/>
+      <c r="SUO552" s="11"/>
+      <c r="SUP552" s="11"/>
+      <c r="SUQ552" s="11"/>
+      <c r="SUR552" s="11"/>
+      <c r="SUS552" s="11"/>
+      <c r="SUT552" s="11"/>
+      <c r="SUU552" s="11"/>
+      <c r="SUV552" s="11"/>
+      <c r="SUW552" s="11"/>
+      <c r="SUX552" s="11"/>
+      <c r="SUY552" s="11"/>
+      <c r="SUZ552" s="11"/>
+      <c r="SVA552" s="11"/>
+      <c r="SVB552" s="11"/>
+      <c r="SVC552" s="11"/>
+      <c r="SVD552" s="11"/>
+      <c r="SVE552" s="11"/>
+      <c r="SVF552" s="11"/>
+      <c r="SVG552" s="11"/>
+      <c r="SVH552" s="11"/>
+      <c r="SVI552" s="11"/>
+      <c r="SVJ552" s="11"/>
+      <c r="SVK552" s="11"/>
+      <c r="SVL552" s="11"/>
+      <c r="SVM552" s="11"/>
+      <c r="SVN552" s="11"/>
+      <c r="SVO552" s="11"/>
+      <c r="SVP552" s="11"/>
+      <c r="SVQ552" s="11"/>
+      <c r="SVR552" s="11"/>
+      <c r="SVS552" s="11"/>
+      <c r="SVT552" s="11"/>
+      <c r="SVU552" s="11"/>
+      <c r="SVV552" s="11"/>
+      <c r="SVW552" s="11"/>
+      <c r="SVX552" s="11"/>
+      <c r="SVY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SVZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SWA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SWB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SWC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SWD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SWE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SWF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SWG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SWH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SWI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SWJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SWK552" s="10"/>
+      <c r="SWL552" s="10"/>
+      <c r="SWM552" s="10"/>
+      <c r="SWN552" s="10"/>
+      <c r="SWO552" s="10"/>
+      <c r="SWP552" s="10"/>
+      <c r="SWQ552" s="10"/>
+      <c r="SWR552" s="10"/>
+      <c r="SWS552" s="10"/>
+      <c r="SWT552" s="10"/>
+      <c r="SWU552" s="10"/>
+      <c r="SWV552" s="10"/>
+      <c r="SWW552" s="10"/>
+      <c r="SWX552" s="10"/>
+      <c r="SWY552" s="11"/>
+      <c r="SWZ552" s="11"/>
+      <c r="SXA552" s="11"/>
+      <c r="SXB552" s="11"/>
+      <c r="SXC552" s="11"/>
+      <c r="SXD552" s="11"/>
+      <c r="SXE552" s="11"/>
+      <c r="SXF552" s="11"/>
+      <c r="SXG552" s="11"/>
+      <c r="SXH552" s="11"/>
+      <c r="SXI552" s="11"/>
+      <c r="SXJ552" s="11"/>
+      <c r="SXK552" s="11"/>
+      <c r="SXL552" s="11"/>
+      <c r="SXM552" s="11"/>
+      <c r="SXN552" s="11"/>
+      <c r="SXO552" s="11"/>
+      <c r="SXP552" s="11"/>
+      <c r="SXQ552" s="11"/>
+      <c r="SXR552" s="11"/>
+      <c r="SXS552" s="11"/>
+      <c r="SXT552" s="11"/>
+      <c r="SXU552" s="11"/>
+      <c r="SXV552" s="11"/>
+      <c r="SXW552" s="11"/>
+      <c r="SXX552" s="11"/>
+      <c r="SXY552" s="11"/>
+      <c r="SXZ552" s="11"/>
+      <c r="SYA552" s="11"/>
+      <c r="SYB552" s="11"/>
+      <c r="SYC552" s="11"/>
+      <c r="SYD552" s="11"/>
+      <c r="SYE552" s="11"/>
+      <c r="SYF552" s="11"/>
+      <c r="SYG552" s="11"/>
+      <c r="SYH552" s="11"/>
+      <c r="SYI552" s="11"/>
+      <c r="SYJ552" s="11"/>
+      <c r="SYK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="SYL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="SYM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="SYN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="SYO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="SYP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="SYQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="SYR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="SYS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="SYT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="SYU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="SYV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="SYW552" s="10"/>
+      <c r="SYX552" s="10"/>
+      <c r="SYY552" s="10"/>
+      <c r="SYZ552" s="10"/>
+      <c r="SZA552" s="10"/>
+      <c r="SZB552" s="10"/>
+      <c r="SZC552" s="10"/>
+      <c r="SZD552" s="10"/>
+      <c r="SZE552" s="10"/>
+      <c r="SZF552" s="10"/>
+      <c r="SZG552" s="10"/>
+      <c r="SZH552" s="10"/>
+      <c r="SZI552" s="10"/>
+      <c r="SZJ552" s="10"/>
+      <c r="SZK552" s="11"/>
+      <c r="SZL552" s="11"/>
+      <c r="SZM552" s="11"/>
+      <c r="SZN552" s="11"/>
+      <c r="SZO552" s="11"/>
+      <c r="SZP552" s="11"/>
+      <c r="SZQ552" s="11"/>
+      <c r="SZR552" s="11"/>
+      <c r="SZS552" s="11"/>
+      <c r="SZT552" s="11"/>
+      <c r="SZU552" s="11"/>
+      <c r="SZV552" s="11"/>
+      <c r="SZW552" s="11"/>
+      <c r="SZX552" s="11"/>
+      <c r="SZY552" s="11"/>
+      <c r="SZZ552" s="11"/>
+      <c r="TAA552" s="11"/>
+      <c r="TAB552" s="11"/>
+      <c r="TAC552" s="11"/>
+      <c r="TAD552" s="11"/>
+      <c r="TAE552" s="11"/>
+      <c r="TAF552" s="11"/>
+      <c r="TAG552" s="11"/>
+      <c r="TAH552" s="11"/>
+      <c r="TAI552" s="11"/>
+      <c r="TAJ552" s="11"/>
+      <c r="TAK552" s="11"/>
+      <c r="TAL552" s="11"/>
+      <c r="TAM552" s="11"/>
+      <c r="TAN552" s="11"/>
+      <c r="TAO552" s="11"/>
+      <c r="TAP552" s="11"/>
+      <c r="TAQ552" s="11"/>
+      <c r="TAR552" s="11"/>
+      <c r="TAS552" s="11"/>
+      <c r="TAT552" s="11"/>
+      <c r="TAU552" s="11"/>
+      <c r="TAV552" s="11"/>
+      <c r="TAW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TAX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TAY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TAZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TBA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TBB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TBC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TBD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TBE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TBF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TBG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TBH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TBI552" s="10"/>
+      <c r="TBJ552" s="10"/>
+      <c r="TBK552" s="10"/>
+      <c r="TBL552" s="10"/>
+      <c r="TBM552" s="10"/>
+      <c r="TBN552" s="10"/>
+      <c r="TBO552" s="10"/>
+      <c r="TBP552" s="10"/>
+      <c r="TBQ552" s="10"/>
+      <c r="TBR552" s="10"/>
+      <c r="TBS552" s="10"/>
+      <c r="TBT552" s="10"/>
+      <c r="TBU552" s="10"/>
+      <c r="TBV552" s="10"/>
+      <c r="TBW552" s="11"/>
+      <c r="TBX552" s="11"/>
+      <c r="TBY552" s="11"/>
+      <c r="TBZ552" s="11"/>
+      <c r="TCA552" s="11"/>
+      <c r="TCB552" s="11"/>
+      <c r="TCC552" s="11"/>
+      <c r="TCD552" s="11"/>
+      <c r="TCE552" s="11"/>
+      <c r="TCF552" s="11"/>
+      <c r="TCG552" s="11"/>
+      <c r="TCH552" s="11"/>
+      <c r="TCI552" s="11"/>
+      <c r="TCJ552" s="11"/>
+      <c r="TCK552" s="11"/>
+      <c r="TCL552" s="11"/>
+      <c r="TCM552" s="11"/>
+      <c r="TCN552" s="11"/>
+      <c r="TCO552" s="11"/>
+      <c r="TCP552" s="11"/>
+      <c r="TCQ552" s="11"/>
+      <c r="TCR552" s="11"/>
+      <c r="TCS552" s="11"/>
+      <c r="TCT552" s="11"/>
+      <c r="TCU552" s="11"/>
+      <c r="TCV552" s="11"/>
+      <c r="TCW552" s="11"/>
+      <c r="TCX552" s="11"/>
+      <c r="TCY552" s="11"/>
+      <c r="TCZ552" s="11"/>
+      <c r="TDA552" s="11"/>
+      <c r="TDB552" s="11"/>
+      <c r="TDC552" s="11"/>
+      <c r="TDD552" s="11"/>
+      <c r="TDE552" s="11"/>
+      <c r="TDF552" s="11"/>
+      <c r="TDG552" s="11"/>
+      <c r="TDH552" s="11"/>
+      <c r="TDI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TDJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TDK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TDL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TDM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TDN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TDO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TDP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TDQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TDR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TDS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TDT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TDU552" s="10"/>
+      <c r="TDV552" s="10"/>
+      <c r="TDW552" s="10"/>
+      <c r="TDX552" s="10"/>
+      <c r="TDY552" s="10"/>
+      <c r="TDZ552" s="10"/>
+      <c r="TEA552" s="10"/>
+      <c r="TEB552" s="10"/>
+      <c r="TEC552" s="10"/>
+      <c r="TED552" s="10"/>
+      <c r="TEE552" s="10"/>
+      <c r="TEF552" s="10"/>
+      <c r="TEG552" s="10"/>
+      <c r="TEH552" s="10"/>
+      <c r="TEI552" s="11"/>
+      <c r="TEJ552" s="11"/>
+      <c r="TEK552" s="11"/>
+      <c r="TEL552" s="11"/>
+      <c r="TEM552" s="11"/>
+      <c r="TEN552" s="11"/>
+      <c r="TEO552" s="11"/>
+      <c r="TEP552" s="11"/>
+      <c r="TEQ552" s="11"/>
+      <c r="TER552" s="11"/>
+      <c r="TES552" s="11"/>
+      <c r="TET552" s="11"/>
+      <c r="TEU552" s="11"/>
+      <c r="TEV552" s="11"/>
+      <c r="TEW552" s="11"/>
+      <c r="TEX552" s="11"/>
+      <c r="TEY552" s="11"/>
+      <c r="TEZ552" s="11"/>
+      <c r="TFA552" s="11"/>
+      <c r="TFB552" s="11"/>
+      <c r="TFC552" s="11"/>
+      <c r="TFD552" s="11"/>
+      <c r="TFE552" s="11"/>
+      <c r="TFF552" s="11"/>
+      <c r="TFG552" s="11"/>
+      <c r="TFH552" s="11"/>
+      <c r="TFI552" s="11"/>
+      <c r="TFJ552" s="11"/>
+      <c r="TFK552" s="11"/>
+      <c r="TFL552" s="11"/>
+      <c r="TFM552" s="11"/>
+      <c r="TFN552" s="11"/>
+      <c r="TFO552" s="11"/>
+      <c r="TFP552" s="11"/>
+      <c r="TFQ552" s="11"/>
+      <c r="TFR552" s="11"/>
+      <c r="TFS552" s="11"/>
+      <c r="TFT552" s="11"/>
+      <c r="TFU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TFV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TFW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TFX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TFY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TFZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TGA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TGB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TGC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TGD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TGE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TGF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TGG552" s="10"/>
+      <c r="TGH552" s="10"/>
+      <c r="TGI552" s="10"/>
+      <c r="TGJ552" s="10"/>
+      <c r="TGK552" s="10"/>
+      <c r="TGL552" s="10"/>
+      <c r="TGM552" s="10"/>
+      <c r="TGN552" s="10"/>
+      <c r="TGO552" s="10"/>
+      <c r="TGP552" s="10"/>
+      <c r="TGQ552" s="10"/>
+      <c r="TGR552" s="10"/>
+      <c r="TGS552" s="10"/>
+      <c r="TGT552" s="10"/>
+      <c r="TGU552" s="11"/>
+      <c r="TGV552" s="11"/>
+      <c r="TGW552" s="11"/>
+      <c r="TGX552" s="11"/>
+      <c r="TGY552" s="11"/>
+      <c r="TGZ552" s="11"/>
+      <c r="THA552" s="11"/>
+      <c r="THB552" s="11"/>
+      <c r="THC552" s="11"/>
+      <c r="THD552" s="11"/>
+      <c r="THE552" s="11"/>
+      <c r="THF552" s="11"/>
+      <c r="THG552" s="11"/>
+      <c r="THH552" s="11"/>
+      <c r="THI552" s="11"/>
+      <c r="THJ552" s="11"/>
+      <c r="THK552" s="11"/>
+      <c r="THL552" s="11"/>
+      <c r="THM552" s="11"/>
+      <c r="THN552" s="11"/>
+      <c r="THO552" s="11"/>
+      <c r="THP552" s="11"/>
+      <c r="THQ552" s="11"/>
+      <c r="THR552" s="11"/>
+      <c r="THS552" s="11"/>
+      <c r="THT552" s="11"/>
+      <c r="THU552" s="11"/>
+      <c r="THV552" s="11"/>
+      <c r="THW552" s="11"/>
+      <c r="THX552" s="11"/>
+      <c r="THY552" s="11"/>
+      <c r="THZ552" s="11"/>
+      <c r="TIA552" s="11"/>
+      <c r="TIB552" s="11"/>
+      <c r="TIC552" s="11"/>
+      <c r="TID552" s="11"/>
+      <c r="TIE552" s="11"/>
+      <c r="TIF552" s="11"/>
+      <c r="TIG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TIH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TII552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TIJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TIK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TIL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TIM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TIN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TIO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TIP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TIQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TIR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TIS552" s="10"/>
+      <c r="TIT552" s="10"/>
+      <c r="TIU552" s="10"/>
+      <c r="TIV552" s="10"/>
+      <c r="TIW552" s="10"/>
+      <c r="TIX552" s="10"/>
+      <c r="TIY552" s="10"/>
+      <c r="TIZ552" s="10"/>
+      <c r="TJA552" s="10"/>
+      <c r="TJB552" s="10"/>
+      <c r="TJC552" s="10"/>
+      <c r="TJD552" s="10"/>
+      <c r="TJE552" s="10"/>
+      <c r="TJF552" s="10"/>
+      <c r="TJG552" s="11"/>
+      <c r="TJH552" s="11"/>
+      <c r="TJI552" s="11"/>
+      <c r="TJJ552" s="11"/>
+      <c r="TJK552" s="11"/>
+      <c r="TJL552" s="11"/>
+      <c r="TJM552" s="11"/>
+      <c r="TJN552" s="11"/>
+      <c r="TJO552" s="11"/>
+      <c r="TJP552" s="11"/>
+      <c r="TJQ552" s="11"/>
+      <c r="TJR552" s="11"/>
+      <c r="TJS552" s="11"/>
+      <c r="TJT552" s="11"/>
+      <c r="TJU552" s="11"/>
+      <c r="TJV552" s="11"/>
+      <c r="TJW552" s="11"/>
+      <c r="TJX552" s="11"/>
+      <c r="TJY552" s="11"/>
+      <c r="TJZ552" s="11"/>
+      <c r="TKA552" s="11"/>
+      <c r="TKB552" s="11"/>
+      <c r="TKC552" s="11"/>
+      <c r="TKD552" s="11"/>
+      <c r="TKE552" s="11"/>
+      <c r="TKF552" s="11"/>
+      <c r="TKG552" s="11"/>
+      <c r="TKH552" s="11"/>
+      <c r="TKI552" s="11"/>
+      <c r="TKJ552" s="11"/>
+      <c r="TKK552" s="11"/>
+      <c r="TKL552" s="11"/>
+      <c r="TKM552" s="11"/>
+      <c r="TKN552" s="11"/>
+      <c r="TKO552" s="11"/>
+      <c r="TKP552" s="11"/>
+      <c r="TKQ552" s="11"/>
+      <c r="TKR552" s="11"/>
+      <c r="TKS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TKT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TKU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TKV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TKW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TKX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TKY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TKZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TLA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TLB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TLC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TLD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TLE552" s="10"/>
+      <c r="TLF552" s="10"/>
+      <c r="TLG552" s="10"/>
+      <c r="TLH552" s="10"/>
+      <c r="TLI552" s="10"/>
+      <c r="TLJ552" s="10"/>
+      <c r="TLK552" s="10"/>
+      <c r="TLL552" s="10"/>
+      <c r="TLM552" s="10"/>
+      <c r="TLN552" s="10"/>
+      <c r="TLO552" s="10"/>
+      <c r="TLP552" s="10"/>
+      <c r="TLQ552" s="10"/>
+      <c r="TLR552" s="10"/>
+      <c r="TLS552" s="11"/>
+      <c r="TLT552" s="11"/>
+      <c r="TLU552" s="11"/>
+      <c r="TLV552" s="11"/>
+      <c r="TLW552" s="11"/>
+      <c r="TLX552" s="11"/>
+      <c r="TLY552" s="11"/>
+      <c r="TLZ552" s="11"/>
+      <c r="TMA552" s="11"/>
+      <c r="TMB552" s="11"/>
+      <c r="TMC552" s="11"/>
+      <c r="TMD552" s="11"/>
+      <c r="TME552" s="11"/>
+      <c r="TMF552" s="11"/>
+      <c r="TMG552" s="11"/>
+      <c r="TMH552" s="11"/>
+      <c r="TMI552" s="11"/>
+      <c r="TMJ552" s="11"/>
+      <c r="TMK552" s="11"/>
+      <c r="TML552" s="11"/>
+      <c r="TMM552" s="11"/>
+      <c r="TMN552" s="11"/>
+      <c r="TMO552" s="11"/>
+      <c r="TMP552" s="11"/>
+      <c r="TMQ552" s="11"/>
+      <c r="TMR552" s="11"/>
+      <c r="TMS552" s="11"/>
+      <c r="TMT552" s="11"/>
+      <c r="TMU552" s="11"/>
+      <c r="TMV552" s="11"/>
+      <c r="TMW552" s="11"/>
+      <c r="TMX552" s="11"/>
+      <c r="TMY552" s="11"/>
+      <c r="TMZ552" s="11"/>
+      <c r="TNA552" s="11"/>
+      <c r="TNB552" s="11"/>
+      <c r="TNC552" s="11"/>
+      <c r="TND552" s="11"/>
+      <c r="TNE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TNF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TNG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TNH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TNI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TNJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TNK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TNL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TNM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TNN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TNO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TNP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TNQ552" s="10"/>
+      <c r="TNR552" s="10"/>
+      <c r="TNS552" s="10"/>
+      <c r="TNT552" s="10"/>
+      <c r="TNU552" s="10"/>
+      <c r="TNV552" s="10"/>
+      <c r="TNW552" s="10"/>
+      <c r="TNX552" s="10"/>
+      <c r="TNY552" s="10"/>
+      <c r="TNZ552" s="10"/>
+      <c r="TOA552" s="10"/>
+      <c r="TOB552" s="10"/>
+      <c r="TOC552" s="10"/>
+      <c r="TOD552" s="10"/>
+      <c r="TOE552" s="11"/>
+      <c r="TOF552" s="11"/>
+      <c r="TOG552" s="11"/>
+      <c r="TOH552" s="11"/>
+      <c r="TOI552" s="11"/>
+      <c r="TOJ552" s="11"/>
+      <c r="TOK552" s="11"/>
+      <c r="TOL552" s="11"/>
+      <c r="TOM552" s="11"/>
+      <c r="TON552" s="11"/>
+      <c r="TOO552" s="11"/>
+      <c r="TOP552" s="11"/>
+      <c r="TOQ552" s="11"/>
+      <c r="TOR552" s="11"/>
+      <c r="TOS552" s="11"/>
+      <c r="TOT552" s="11"/>
+      <c r="TOU552" s="11"/>
+      <c r="TOV552" s="11"/>
+      <c r="TOW552" s="11"/>
+      <c r="TOX552" s="11"/>
+      <c r="TOY552" s="11"/>
+      <c r="TOZ552" s="11"/>
+      <c r="TPA552" s="11"/>
+      <c r="TPB552" s="11"/>
+      <c r="TPC552" s="11"/>
+      <c r="TPD552" s="11"/>
+      <c r="TPE552" s="11"/>
+      <c r="TPF552" s="11"/>
+      <c r="TPG552" s="11"/>
+      <c r="TPH552" s="11"/>
+      <c r="TPI552" s="11"/>
+      <c r="TPJ552" s="11"/>
+      <c r="TPK552" s="11"/>
+      <c r="TPL552" s="11"/>
+      <c r="TPM552" s="11"/>
+      <c r="TPN552" s="11"/>
+      <c r="TPO552" s="11"/>
+      <c r="TPP552" s="11"/>
+      <c r="TPQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TPR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TPS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TPT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TPU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TPV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TPW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TPX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TPY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TPZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TQA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TQB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TQC552" s="10"/>
+      <c r="TQD552" s="10"/>
+      <c r="TQE552" s="10"/>
+      <c r="TQF552" s="10"/>
+      <c r="TQG552" s="10"/>
+      <c r="TQH552" s="10"/>
+      <c r="TQI552" s="10"/>
+      <c r="TQJ552" s="10"/>
+      <c r="TQK552" s="10"/>
+      <c r="TQL552" s="10"/>
+      <c r="TQM552" s="10"/>
+      <c r="TQN552" s="10"/>
+      <c r="TQO552" s="10"/>
+      <c r="TQP552" s="10"/>
+      <c r="TQQ552" s="11"/>
+      <c r="TQR552" s="11"/>
+      <c r="TQS552" s="11"/>
+      <c r="TQT552" s="11"/>
+      <c r="TQU552" s="11"/>
+      <c r="TQV552" s="11"/>
+      <c r="TQW552" s="11"/>
+      <c r="TQX552" s="11"/>
+      <c r="TQY552" s="11"/>
+      <c r="TQZ552" s="11"/>
+      <c r="TRA552" s="11"/>
+      <c r="TRB552" s="11"/>
+      <c r="TRC552" s="11"/>
+      <c r="TRD552" s="11"/>
+      <c r="TRE552" s="11"/>
+      <c r="TRF552" s="11"/>
+      <c r="TRG552" s="11"/>
+      <c r="TRH552" s="11"/>
+      <c r="TRI552" s="11"/>
+      <c r="TRJ552" s="11"/>
+      <c r="TRK552" s="11"/>
+      <c r="TRL552" s="11"/>
+      <c r="TRM552" s="11"/>
+      <c r="TRN552" s="11"/>
+      <c r="TRO552" s="11"/>
+      <c r="TRP552" s="11"/>
+      <c r="TRQ552" s="11"/>
+      <c r="TRR552" s="11"/>
+      <c r="TRS552" s="11"/>
+      <c r="TRT552" s="11"/>
+      <c r="TRU552" s="11"/>
+      <c r="TRV552" s="11"/>
+      <c r="TRW552" s="11"/>
+      <c r="TRX552" s="11"/>
+      <c r="TRY552" s="11"/>
+      <c r="TRZ552" s="11"/>
+      <c r="TSA552" s="11"/>
+      <c r="TSB552" s="11"/>
+      <c r="TSC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TSD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TSE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TSF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TSG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TSH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TSI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TSJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TSK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TSL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TSM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TSN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TSO552" s="10"/>
+      <c r="TSP552" s="10"/>
+      <c r="TSQ552" s="10"/>
+      <c r="TSR552" s="10"/>
+      <c r="TSS552" s="10"/>
+      <c r="TST552" s="10"/>
+      <c r="TSU552" s="10"/>
+      <c r="TSV552" s="10"/>
+      <c r="TSW552" s="10"/>
+      <c r="TSX552" s="10"/>
+      <c r="TSY552" s="10"/>
+      <c r="TSZ552" s="10"/>
+      <c r="TTA552" s="10"/>
+      <c r="TTB552" s="10"/>
+      <c r="TTC552" s="11"/>
+      <c r="TTD552" s="11"/>
+      <c r="TTE552" s="11"/>
+      <c r="TTF552" s="11"/>
+      <c r="TTG552" s="11"/>
+      <c r="TTH552" s="11"/>
+      <c r="TTI552" s="11"/>
+      <c r="TTJ552" s="11"/>
+      <c r="TTK552" s="11"/>
+      <c r="TTL552" s="11"/>
+      <c r="TTM552" s="11"/>
+      <c r="TTN552" s="11"/>
+      <c r="TTO552" s="11"/>
+      <c r="TTP552" s="11"/>
+      <c r="TTQ552" s="11"/>
+      <c r="TTR552" s="11"/>
+      <c r="TTS552" s="11"/>
+      <c r="TTT552" s="11"/>
+      <c r="TTU552" s="11"/>
+      <c r="TTV552" s="11"/>
+      <c r="TTW552" s="11"/>
+      <c r="TTX552" s="11"/>
+      <c r="TTY552" s="11"/>
+      <c r="TTZ552" s="11"/>
+      <c r="TUA552" s="11"/>
+      <c r="TUB552" s="11"/>
+      <c r="TUC552" s="11"/>
+      <c r="TUD552" s="11"/>
+      <c r="TUE552" s="11"/>
+      <c r="TUF552" s="11"/>
+      <c r="TUG552" s="11"/>
+      <c r="TUH552" s="11"/>
+      <c r="TUI552" s="11"/>
+      <c r="TUJ552" s="11"/>
+      <c r="TUK552" s="11"/>
+      <c r="TUL552" s="11"/>
+      <c r="TUM552" s="11"/>
+      <c r="TUN552" s="11"/>
+      <c r="TUO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TUP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TUQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TUR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TUS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TUT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TUU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TUV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TUW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TUX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TUY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TUZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TVA552" s="10"/>
+      <c r="TVB552" s="10"/>
+      <c r="TVC552" s="10"/>
+      <c r="TVD552" s="10"/>
+      <c r="TVE552" s="10"/>
+      <c r="TVF552" s="10"/>
+      <c r="TVG552" s="10"/>
+      <c r="TVH552" s="10"/>
+      <c r="TVI552" s="10"/>
+      <c r="TVJ552" s="10"/>
+      <c r="TVK552" s="10"/>
+      <c r="TVL552" s="10"/>
+      <c r="TVM552" s="10"/>
+      <c r="TVN552" s="10"/>
+      <c r="TVO552" s="11"/>
+      <c r="TVP552" s="11"/>
+      <c r="TVQ552" s="11"/>
+      <c r="TVR552" s="11"/>
+      <c r="TVS552" s="11"/>
+      <c r="TVT552" s="11"/>
+      <c r="TVU552" s="11"/>
+      <c r="TVV552" s="11"/>
+      <c r="TVW552" s="11"/>
+      <c r="TVX552" s="11"/>
+      <c r="TVY552" s="11"/>
+      <c r="TVZ552" s="11"/>
+      <c r="TWA552" s="11"/>
+      <c r="TWB552" s="11"/>
+      <c r="TWC552" s="11"/>
+      <c r="TWD552" s="11"/>
+      <c r="TWE552" s="11"/>
+      <c r="TWF552" s="11"/>
+      <c r="TWG552" s="11"/>
+      <c r="TWH552" s="11"/>
+      <c r="TWI552" s="11"/>
+      <c r="TWJ552" s="11"/>
+      <c r="TWK552" s="11"/>
+      <c r="TWL552" s="11"/>
+      <c r="TWM552" s="11"/>
+      <c r="TWN552" s="11"/>
+      <c r="TWO552" s="11"/>
+      <c r="TWP552" s="11"/>
+      <c r="TWQ552" s="11"/>
+      <c r="TWR552" s="11"/>
+      <c r="TWS552" s="11"/>
+      <c r="TWT552" s="11"/>
+      <c r="TWU552" s="11"/>
+      <c r="TWV552" s="11"/>
+      <c r="TWW552" s="11"/>
+      <c r="TWX552" s="11"/>
+      <c r="TWY552" s="11"/>
+      <c r="TWZ552" s="11"/>
+      <c r="TXA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TXB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TXC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TXD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TXE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TXF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TXG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TXH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TXI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TXJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TXK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TXL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TXM552" s="10"/>
+      <c r="TXN552" s="10"/>
+      <c r="TXO552" s="10"/>
+      <c r="TXP552" s="10"/>
+      <c r="TXQ552" s="10"/>
+      <c r="TXR552" s="10"/>
+      <c r="TXS552" s="10"/>
+      <c r="TXT552" s="10"/>
+      <c r="TXU552" s="10"/>
+      <c r="TXV552" s="10"/>
+      <c r="TXW552" s="10"/>
+      <c r="TXX552" s="10"/>
+      <c r="TXY552" s="10"/>
+      <c r="TXZ552" s="10"/>
+      <c r="TYA552" s="11"/>
+      <c r="TYB552" s="11"/>
+      <c r="TYC552" s="11"/>
+      <c r="TYD552" s="11"/>
+      <c r="TYE552" s="11"/>
+      <c r="TYF552" s="11"/>
+      <c r="TYG552" s="11"/>
+      <c r="TYH552" s="11"/>
+      <c r="TYI552" s="11"/>
+      <c r="TYJ552" s="11"/>
+      <c r="TYK552" s="11"/>
+      <c r="TYL552" s="11"/>
+      <c r="TYM552" s="11"/>
+      <c r="TYN552" s="11"/>
+      <c r="TYO552" s="11"/>
+      <c r="TYP552" s="11"/>
+      <c r="TYQ552" s="11"/>
+      <c r="TYR552" s="11"/>
+      <c r="TYS552" s="11"/>
+      <c r="TYT552" s="11"/>
+      <c r="TYU552" s="11"/>
+      <c r="TYV552" s="11"/>
+      <c r="TYW552" s="11"/>
+      <c r="TYX552" s="11"/>
+      <c r="TYY552" s="11"/>
+      <c r="TYZ552" s="11"/>
+      <c r="TZA552" s="11"/>
+      <c r="TZB552" s="11"/>
+      <c r="TZC552" s="11"/>
+      <c r="TZD552" s="11"/>
+      <c r="TZE552" s="11"/>
+      <c r="TZF552" s="11"/>
+      <c r="TZG552" s="11"/>
+      <c r="TZH552" s="11"/>
+      <c r="TZI552" s="11"/>
+      <c r="TZJ552" s="11"/>
+      <c r="TZK552" s="11"/>
+      <c r="TZL552" s="11"/>
+      <c r="TZM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="TZN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="TZO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="TZP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="TZQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="TZR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="TZS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="TZT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="TZU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="TZV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="TZW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="TZX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="TZY552" s="10"/>
+      <c r="TZZ552" s="10"/>
+      <c r="UAA552" s="10"/>
+      <c r="UAB552" s="10"/>
+      <c r="UAC552" s="10"/>
+      <c r="UAD552" s="10"/>
+      <c r="UAE552" s="10"/>
+      <c r="UAF552" s="10"/>
+      <c r="UAG552" s="10"/>
+      <c r="UAH552" s="10"/>
+      <c r="UAI552" s="10"/>
+      <c r="UAJ552" s="10"/>
+      <c r="UAK552" s="10"/>
+      <c r="UAL552" s="10"/>
+      <c r="UAM552" s="11"/>
+      <c r="UAN552" s="11"/>
+      <c r="UAO552" s="11"/>
+      <c r="UAP552" s="11"/>
+      <c r="UAQ552" s="11"/>
+      <c r="UAR552" s="11"/>
+      <c r="UAS552" s="11"/>
+      <c r="UAT552" s="11"/>
+      <c r="UAU552" s="11"/>
+      <c r="UAV552" s="11"/>
+      <c r="UAW552" s="11"/>
+      <c r="UAX552" s="11"/>
+      <c r="UAY552" s="11"/>
+      <c r="UAZ552" s="11"/>
+      <c r="UBA552" s="11"/>
+      <c r="UBB552" s="11"/>
+      <c r="UBC552" s="11"/>
+      <c r="UBD552" s="11"/>
+      <c r="UBE552" s="11"/>
+      <c r="UBF552" s="11"/>
+      <c r="UBG552" s="11"/>
+      <c r="UBH552" s="11"/>
+      <c r="UBI552" s="11"/>
+      <c r="UBJ552" s="11"/>
+      <c r="UBK552" s="11"/>
+      <c r="UBL552" s="11"/>
+      <c r="UBM552" s="11"/>
+      <c r="UBN552" s="11"/>
+      <c r="UBO552" s="11"/>
+      <c r="UBP552" s="11"/>
+      <c r="UBQ552" s="11"/>
+      <c r="UBR552" s="11"/>
+      <c r="UBS552" s="11"/>
+      <c r="UBT552" s="11"/>
+      <c r="UBU552" s="11"/>
+      <c r="UBV552" s="11"/>
+      <c r="UBW552" s="11"/>
+      <c r="UBX552" s="11"/>
+      <c r="UBY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UBZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UCA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UCB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UCC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UCD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UCE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UCF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UCG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UCH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UCI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UCJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UCK552" s="10"/>
+      <c r="UCL552" s="10"/>
+      <c r="UCM552" s="10"/>
+      <c r="UCN552" s="10"/>
+      <c r="UCO552" s="10"/>
+      <c r="UCP552" s="10"/>
+      <c r="UCQ552" s="10"/>
+      <c r="UCR552" s="10"/>
+      <c r="UCS552" s="10"/>
+      <c r="UCT552" s="10"/>
+      <c r="UCU552" s="10"/>
+      <c r="UCV552" s="10"/>
+      <c r="UCW552" s="10"/>
+      <c r="UCX552" s="10"/>
+      <c r="UCY552" s="11"/>
+      <c r="UCZ552" s="11"/>
+      <c r="UDA552" s="11"/>
+      <c r="UDB552" s="11"/>
+      <c r="UDC552" s="11"/>
+      <c r="UDD552" s="11"/>
+      <c r="UDE552" s="11"/>
+      <c r="UDF552" s="11"/>
+      <c r="UDG552" s="11"/>
+      <c r="UDH552" s="11"/>
+      <c r="UDI552" s="11"/>
+      <c r="UDJ552" s="11"/>
+      <c r="UDK552" s="11"/>
+      <c r="UDL552" s="11"/>
+      <c r="UDM552" s="11"/>
+      <c r="UDN552" s="11"/>
+      <c r="UDO552" s="11"/>
+      <c r="UDP552" s="11"/>
+      <c r="UDQ552" s="11"/>
+      <c r="UDR552" s="11"/>
+      <c r="UDS552" s="11"/>
+      <c r="UDT552" s="11"/>
+      <c r="UDU552" s="11"/>
+      <c r="UDV552" s="11"/>
+      <c r="UDW552" s="11"/>
+      <c r="UDX552" s="11"/>
+      <c r="UDY552" s="11"/>
+      <c r="UDZ552" s="11"/>
+      <c r="UEA552" s="11"/>
+      <c r="UEB552" s="11"/>
+      <c r="UEC552" s="11"/>
+      <c r="UED552" s="11"/>
+      <c r="UEE552" s="11"/>
+      <c r="UEF552" s="11"/>
+      <c r="UEG552" s="11"/>
+      <c r="UEH552" s="11"/>
+      <c r="UEI552" s="11"/>
+      <c r="UEJ552" s="11"/>
+      <c r="UEK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UEL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UEM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UEN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UEO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UEP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UEQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UER552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UES552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UET552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UEU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UEV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UEW552" s="10"/>
+      <c r="UEX552" s="10"/>
+      <c r="UEY552" s="10"/>
+      <c r="UEZ552" s="10"/>
+      <c r="UFA552" s="10"/>
+      <c r="UFB552" s="10"/>
+      <c r="UFC552" s="10"/>
+      <c r="UFD552" s="10"/>
+      <c r="UFE552" s="10"/>
+      <c r="UFF552" s="10"/>
+      <c r="UFG552" s="10"/>
+      <c r="UFH552" s="10"/>
+      <c r="UFI552" s="10"/>
+      <c r="UFJ552" s="10"/>
+      <c r="UFK552" s="11"/>
+      <c r="UFL552" s="11"/>
+      <c r="UFM552" s="11"/>
+      <c r="UFN552" s="11"/>
+      <c r="UFO552" s="11"/>
+      <c r="UFP552" s="11"/>
+      <c r="UFQ552" s="11"/>
+      <c r="UFR552" s="11"/>
+      <c r="UFS552" s="11"/>
+      <c r="UFT552" s="11"/>
+      <c r="UFU552" s="11"/>
+      <c r="UFV552" s="11"/>
+      <c r="UFW552" s="11"/>
+      <c r="UFX552" s="11"/>
+      <c r="UFY552" s="11"/>
+      <c r="UFZ552" s="11"/>
+      <c r="UGA552" s="11"/>
+      <c r="UGB552" s="11"/>
+      <c r="UGC552" s="11"/>
+      <c r="UGD552" s="11"/>
+      <c r="UGE552" s="11"/>
+      <c r="UGF552" s="11"/>
+      <c r="UGG552" s="11"/>
+      <c r="UGH552" s="11"/>
+      <c r="UGI552" s="11"/>
+      <c r="UGJ552" s="11"/>
+      <c r="UGK552" s="11"/>
+      <c r="UGL552" s="11"/>
+      <c r="UGM552" s="11"/>
+      <c r="UGN552" s="11"/>
+      <c r="UGO552" s="11"/>
+      <c r="UGP552" s="11"/>
+      <c r="UGQ552" s="11"/>
+      <c r="UGR552" s="11"/>
+      <c r="UGS552" s="11"/>
+      <c r="UGT552" s="11"/>
+      <c r="UGU552" s="11"/>
+      <c r="UGV552" s="11"/>
+      <c r="UGW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UGX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UGY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UGZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UHA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UHB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UHC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UHD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UHE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UHF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UHG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UHH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UHI552" s="10"/>
+      <c r="UHJ552" s="10"/>
+      <c r="UHK552" s="10"/>
+      <c r="UHL552" s="10"/>
+      <c r="UHM552" s="10"/>
+      <c r="UHN552" s="10"/>
+      <c r="UHO552" s="10"/>
+      <c r="UHP552" s="10"/>
+      <c r="UHQ552" s="10"/>
+      <c r="UHR552" s="10"/>
+      <c r="UHS552" s="10"/>
+      <c r="UHT552" s="10"/>
+      <c r="UHU552" s="10"/>
+      <c r="UHV552" s="10"/>
+      <c r="UHW552" s="11"/>
+      <c r="UHX552" s="11"/>
+      <c r="UHY552" s="11"/>
+      <c r="UHZ552" s="11"/>
+      <c r="UIA552" s="11"/>
+      <c r="UIB552" s="11"/>
+      <c r="UIC552" s="11"/>
+      <c r="UID552" s="11"/>
+      <c r="UIE552" s="11"/>
+      <c r="UIF552" s="11"/>
+      <c r="UIG552" s="11"/>
+      <c r="UIH552" s="11"/>
+      <c r="UII552" s="11"/>
+      <c r="UIJ552" s="11"/>
+      <c r="UIK552" s="11"/>
+      <c r="UIL552" s="11"/>
+      <c r="UIM552" s="11"/>
+      <c r="UIN552" s="11"/>
+      <c r="UIO552" s="11"/>
+      <c r="UIP552" s="11"/>
+      <c r="UIQ552" s="11"/>
+      <c r="UIR552" s="11"/>
+      <c r="UIS552" s="11"/>
+      <c r="UIT552" s="11"/>
+      <c r="UIU552" s="11"/>
+      <c r="UIV552" s="11"/>
+      <c r="UIW552" s="11"/>
+      <c r="UIX552" s="11"/>
+      <c r="UIY552" s="11"/>
+      <c r="UIZ552" s="11"/>
+      <c r="UJA552" s="11"/>
+      <c r="UJB552" s="11"/>
+      <c r="UJC552" s="11"/>
+      <c r="UJD552" s="11"/>
+      <c r="UJE552" s="11"/>
+      <c r="UJF552" s="11"/>
+      <c r="UJG552" s="11"/>
+      <c r="UJH552" s="11"/>
+      <c r="UJI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UJJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UJK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UJL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UJM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UJN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UJO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UJP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UJQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UJR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UJS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UJT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UJU552" s="10"/>
+      <c r="UJV552" s="10"/>
+      <c r="UJW552" s="10"/>
+      <c r="UJX552" s="10"/>
+      <c r="UJY552" s="10"/>
+      <c r="UJZ552" s="10"/>
+      <c r="UKA552" s="10"/>
+      <c r="UKB552" s="10"/>
+      <c r="UKC552" s="10"/>
+      <c r="UKD552" s="10"/>
+      <c r="UKE552" s="10"/>
+      <c r="UKF552" s="10"/>
+      <c r="UKG552" s="10"/>
+      <c r="UKH552" s="10"/>
+      <c r="UKI552" s="11"/>
+      <c r="UKJ552" s="11"/>
+      <c r="UKK552" s="11"/>
+      <c r="UKL552" s="11"/>
+      <c r="UKM552" s="11"/>
+      <c r="UKN552" s="11"/>
+      <c r="UKO552" s="11"/>
+      <c r="UKP552" s="11"/>
+      <c r="UKQ552" s="11"/>
+      <c r="UKR552" s="11"/>
+      <c r="UKS552" s="11"/>
+      <c r="UKT552" s="11"/>
+      <c r="UKU552" s="11"/>
+      <c r="UKV552" s="11"/>
+      <c r="UKW552" s="11"/>
+      <c r="UKX552" s="11"/>
+      <c r="UKY552" s="11"/>
+      <c r="UKZ552" s="11"/>
+      <c r="ULA552" s="11"/>
+      <c r="ULB552" s="11"/>
+      <c r="ULC552" s="11"/>
+      <c r="ULD552" s="11"/>
+      <c r="ULE552" s="11"/>
+      <c r="ULF552" s="11"/>
+      <c r="ULG552" s="11"/>
+      <c r="ULH552" s="11"/>
+      <c r="ULI552" s="11"/>
+      <c r="ULJ552" s="11"/>
+      <c r="ULK552" s="11"/>
+      <c r="ULL552" s="11"/>
+      <c r="ULM552" s="11"/>
+      <c r="ULN552" s="11"/>
+      <c r="ULO552" s="11"/>
+      <c r="ULP552" s="11"/>
+      <c r="ULQ552" s="11"/>
+      <c r="ULR552" s="11"/>
+      <c r="ULS552" s="11"/>
+      <c r="ULT552" s="11"/>
+      <c r="ULU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="ULV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="ULW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="ULX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="ULY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="ULZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UMA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UMB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UMC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UMD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UME552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UMF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UMG552" s="10"/>
+      <c r="UMH552" s="10"/>
+      <c r="UMI552" s="10"/>
+      <c r="UMJ552" s="10"/>
+      <c r="UMK552" s="10"/>
+      <c r="UML552" s="10"/>
+      <c r="UMM552" s="10"/>
+      <c r="UMN552" s="10"/>
+      <c r="UMO552" s="10"/>
+      <c r="UMP552" s="10"/>
+      <c r="UMQ552" s="10"/>
+      <c r="UMR552" s="10"/>
+      <c r="UMS552" s="10"/>
+      <c r="UMT552" s="10"/>
+      <c r="UMU552" s="11"/>
+      <c r="UMV552" s="11"/>
+      <c r="UMW552" s="11"/>
+      <c r="UMX552" s="11"/>
+      <c r="UMY552" s="11"/>
+      <c r="UMZ552" s="11"/>
+      <c r="UNA552" s="11"/>
+      <c r="UNB552" s="11"/>
+      <c r="UNC552" s="11"/>
+      <c r="UND552" s="11"/>
+      <c r="UNE552" s="11"/>
+      <c r="UNF552" s="11"/>
+      <c r="UNG552" s="11"/>
+      <c r="UNH552" s="11"/>
+      <c r="UNI552" s="11"/>
+      <c r="UNJ552" s="11"/>
+      <c r="UNK552" s="11"/>
+      <c r="UNL552" s="11"/>
+      <c r="UNM552" s="11"/>
+      <c r="UNN552" s="11"/>
+      <c r="UNO552" s="11"/>
+      <c r="UNP552" s="11"/>
+      <c r="UNQ552" s="11"/>
+      <c r="UNR552" s="11"/>
+      <c r="UNS552" s="11"/>
+      <c r="UNT552" s="11"/>
+      <c r="UNU552" s="11"/>
+      <c r="UNV552" s="11"/>
+      <c r="UNW552" s="11"/>
+      <c r="UNX552" s="11"/>
+      <c r="UNY552" s="11"/>
+      <c r="UNZ552" s="11"/>
+      <c r="UOA552" s="11"/>
+      <c r="UOB552" s="11"/>
+      <c r="UOC552" s="11"/>
+      <c r="UOD552" s="11"/>
+      <c r="UOE552" s="11"/>
+      <c r="UOF552" s="11"/>
+      <c r="UOG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UOH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UOI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UOJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UOK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UOL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UOM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UON552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UOO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UOP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UOQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UOR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UOS552" s="10"/>
+      <c r="UOT552" s="10"/>
+      <c r="UOU552" s="10"/>
+      <c r="UOV552" s="10"/>
+      <c r="UOW552" s="10"/>
+      <c r="UOX552" s="10"/>
+      <c r="UOY552" s="10"/>
+      <c r="UOZ552" s="10"/>
+      <c r="UPA552" s="10"/>
+      <c r="UPB552" s="10"/>
+      <c r="UPC552" s="10"/>
+      <c r="UPD552" s="10"/>
+      <c r="UPE552" s="10"/>
+      <c r="UPF552" s="10"/>
+      <c r="UPG552" s="11"/>
+      <c r="UPH552" s="11"/>
+      <c r="UPI552" s="11"/>
+      <c r="UPJ552" s="11"/>
+      <c r="UPK552" s="11"/>
+      <c r="UPL552" s="11"/>
+      <c r="UPM552" s="11"/>
+      <c r="UPN552" s="11"/>
+      <c r="UPO552" s="11"/>
+      <c r="UPP552" s="11"/>
+      <c r="UPQ552" s="11"/>
+      <c r="UPR552" s="11"/>
+      <c r="UPS552" s="11"/>
+      <c r="UPT552" s="11"/>
+      <c r="UPU552" s="11"/>
+      <c r="UPV552" s="11"/>
+      <c r="UPW552" s="11"/>
+      <c r="UPX552" s="11"/>
+      <c r="UPY552" s="11"/>
+      <c r="UPZ552" s="11"/>
+      <c r="UQA552" s="11"/>
+      <c r="UQB552" s="11"/>
+      <c r="UQC552" s="11"/>
+      <c r="UQD552" s="11"/>
+      <c r="UQE552" s="11"/>
+      <c r="UQF552" s="11"/>
+      <c r="UQG552" s="11"/>
+      <c r="UQH552" s="11"/>
+      <c r="UQI552" s="11"/>
+      <c r="UQJ552" s="11"/>
+      <c r="UQK552" s="11"/>
+      <c r="UQL552" s="11"/>
+      <c r="UQM552" s="11"/>
+      <c r="UQN552" s="11"/>
+      <c r="UQO552" s="11"/>
+      <c r="UQP552" s="11"/>
+      <c r="UQQ552" s="11"/>
+      <c r="UQR552" s="11"/>
+      <c r="UQS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UQT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UQU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UQV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UQW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UQX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UQY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UQZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="URA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="URB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="URC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="URD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="URE552" s="10"/>
+      <c r="URF552" s="10"/>
+      <c r="URG552" s="10"/>
+      <c r="URH552" s="10"/>
+      <c r="URI552" s="10"/>
+      <c r="URJ552" s="10"/>
+      <c r="URK552" s="10"/>
+      <c r="URL552" s="10"/>
+      <c r="URM552" s="10"/>
+      <c r="URN552" s="10"/>
+      <c r="URO552" s="10"/>
+      <c r="URP552" s="10"/>
+      <c r="URQ552" s="10"/>
+      <c r="URR552" s="10"/>
+      <c r="URS552" s="11"/>
+      <c r="URT552" s="11"/>
+      <c r="URU552" s="11"/>
+      <c r="URV552" s="11"/>
+      <c r="URW552" s="11"/>
+      <c r="URX552" s="11"/>
+      <c r="URY552" s="11"/>
+      <c r="URZ552" s="11"/>
+      <c r="USA552" s="11"/>
+      <c r="USB552" s="11"/>
+      <c r="USC552" s="11"/>
+      <c r="USD552" s="11"/>
+      <c r="USE552" s="11"/>
+      <c r="USF552" s="11"/>
+      <c r="USG552" s="11"/>
+      <c r="USH552" s="11"/>
+      <c r="USI552" s="11"/>
+      <c r="USJ552" s="11"/>
+      <c r="USK552" s="11"/>
+      <c r="USL552" s="11"/>
+      <c r="USM552" s="11"/>
+      <c r="USN552" s="11"/>
+      <c r="USO552" s="11"/>
+      <c r="USP552" s="11"/>
+      <c r="USQ552" s="11"/>
+      <c r="USR552" s="11"/>
+      <c r="USS552" s="11"/>
+      <c r="UST552" s="11"/>
+      <c r="USU552" s="11"/>
+      <c r="USV552" s="11"/>
+      <c r="USW552" s="11"/>
+      <c r="USX552" s="11"/>
+      <c r="USY552" s="11"/>
+      <c r="USZ552" s="11"/>
+      <c r="UTA552" s="11"/>
+      <c r="UTB552" s="11"/>
+      <c r="UTC552" s="11"/>
+      <c r="UTD552" s="11"/>
+      <c r="UTE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UTF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UTG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UTH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UTI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UTJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UTK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UTL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UTM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UTN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UTO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UTP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UTQ552" s="10"/>
+      <c r="UTR552" s="10"/>
+      <c r="UTS552" s="10"/>
+      <c r="UTT552" s="10"/>
+      <c r="UTU552" s="10"/>
+      <c r="UTV552" s="10"/>
+      <c r="UTW552" s="10"/>
+      <c r="UTX552" s="10"/>
+      <c r="UTY552" s="10"/>
+      <c r="UTZ552" s="10"/>
+      <c r="UUA552" s="10"/>
+      <c r="UUB552" s="10"/>
+      <c r="UUC552" s="10"/>
+      <c r="UUD552" s="10"/>
+      <c r="UUE552" s="11"/>
+      <c r="UUF552" s="11"/>
+      <c r="UUG552" s="11"/>
+      <c r="UUH552" s="11"/>
+      <c r="UUI552" s="11"/>
+      <c r="UUJ552" s="11"/>
+      <c r="UUK552" s="11"/>
+      <c r="UUL552" s="11"/>
+      <c r="UUM552" s="11"/>
+      <c r="UUN552" s="11"/>
+      <c r="UUO552" s="11"/>
+      <c r="UUP552" s="11"/>
+      <c r="UUQ552" s="11"/>
+      <c r="UUR552" s="11"/>
+      <c r="UUS552" s="11"/>
+      <c r="UUT552" s="11"/>
+      <c r="UUU552" s="11"/>
+      <c r="UUV552" s="11"/>
+      <c r="UUW552" s="11"/>
+      <c r="UUX552" s="11"/>
+      <c r="UUY552" s="11"/>
+      <c r="UUZ552" s="11"/>
+      <c r="UVA552" s="11"/>
+      <c r="UVB552" s="11"/>
+      <c r="UVC552" s="11"/>
+      <c r="UVD552" s="11"/>
+      <c r="UVE552" s="11"/>
+      <c r="UVF552" s="11"/>
+      <c r="UVG552" s="11"/>
+      <c r="UVH552" s="11"/>
+      <c r="UVI552" s="11"/>
+      <c r="UVJ552" s="11"/>
+      <c r="UVK552" s="11"/>
+      <c r="UVL552" s="11"/>
+      <c r="UVM552" s="11"/>
+      <c r="UVN552" s="11"/>
+      <c r="UVO552" s="11"/>
+      <c r="UVP552" s="11"/>
+      <c r="UVQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UVR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UVS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UVT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UVU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UVV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UVW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UVX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UVY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UVZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UWA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UWB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UWC552" s="10"/>
+      <c r="UWD552" s="10"/>
+      <c r="UWE552" s="10"/>
+      <c r="UWF552" s="10"/>
+      <c r="UWG552" s="10"/>
+      <c r="UWH552" s="10"/>
+      <c r="UWI552" s="10"/>
+      <c r="UWJ552" s="10"/>
+      <c r="UWK552" s="10"/>
+      <c r="UWL552" s="10"/>
+      <c r="UWM552" s="10"/>
+      <c r="UWN552" s="10"/>
+      <c r="UWO552" s="10"/>
+      <c r="UWP552" s="10"/>
+      <c r="UWQ552" s="11"/>
+      <c r="UWR552" s="11"/>
+      <c r="UWS552" s="11"/>
+      <c r="UWT552" s="11"/>
+      <c r="UWU552" s="11"/>
+      <c r="UWV552" s="11"/>
+      <c r="UWW552" s="11"/>
+      <c r="UWX552" s="11"/>
+      <c r="UWY552" s="11"/>
+      <c r="UWZ552" s="11"/>
+      <c r="UXA552" s="11"/>
+      <c r="UXB552" s="11"/>
+      <c r="UXC552" s="11"/>
+      <c r="UXD552" s="11"/>
+      <c r="UXE552" s="11"/>
+      <c r="UXF552" s="11"/>
+      <c r="UXG552" s="11"/>
+      <c r="UXH552" s="11"/>
+      <c r="UXI552" s="11"/>
+      <c r="UXJ552" s="11"/>
+      <c r="UXK552" s="11"/>
+      <c r="UXL552" s="11"/>
+      <c r="UXM552" s="11"/>
+      <c r="UXN552" s="11"/>
+      <c r="UXO552" s="11"/>
+      <c r="UXP552" s="11"/>
+      <c r="UXQ552" s="11"/>
+      <c r="UXR552" s="11"/>
+      <c r="UXS552" s="11"/>
+      <c r="UXT552" s="11"/>
+      <c r="UXU552" s="11"/>
+      <c r="UXV552" s="11"/>
+      <c r="UXW552" s="11"/>
+      <c r="UXX552" s="11"/>
+      <c r="UXY552" s="11"/>
+      <c r="UXZ552" s="11"/>
+      <c r="UYA552" s="11"/>
+      <c r="UYB552" s="11"/>
+      <c r="UYC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="UYD552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="UYE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="UYF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="UYG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="UYH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="UYI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="UYJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="UYK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="UYL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="UYM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="UYN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="UYO552" s="10"/>
+      <c r="UYP552" s="10"/>
+      <c r="UYQ552" s="10"/>
+      <c r="UYR552" s="10"/>
+      <c r="UYS552" s="10"/>
+      <c r="UYT552" s="10"/>
+      <c r="UYU552" s="10"/>
+      <c r="UYV552" s="10"/>
+      <c r="UYW552" s="10"/>
+      <c r="UYX552" s="10"/>
+      <c r="UYY552" s="10"/>
+      <c r="UYZ552" s="10"/>
+      <c r="UZA552" s="10"/>
+      <c r="UZB552" s="10"/>
+      <c r="UZC552" s="11"/>
+      <c r="UZD552" s="11"/>
+      <c r="UZE552" s="11"/>
+      <c r="UZF552" s="11"/>
+      <c r="UZG552" s="11"/>
+      <c r="UZH552" s="11"/>
+      <c r="UZI552" s="11"/>
+      <c r="UZJ552" s="11"/>
+      <c r="UZK552" s="11"/>
+      <c r="UZL552" s="11"/>
+      <c r="UZM552" s="11"/>
+      <c r="UZN552" s="11"/>
+      <c r="UZO552" s="11"/>
+      <c r="UZP552" s="11"/>
+      <c r="UZQ552" s="11"/>
+      <c r="UZR552" s="11"/>
+      <c r="UZS552" s="11"/>
+      <c r="UZT552" s="11"/>
+      <c r="UZU552" s="11"/>
+      <c r="UZV552" s="11"/>
+      <c r="UZW552" s="11"/>
+      <c r="UZX552" s="11"/>
+      <c r="UZY552" s="11"/>
+      <c r="UZZ552" s="11"/>
+      <c r="VAA552" s="11"/>
+      <c r="VAB552" s="11"/>
+      <c r="VAC552" s="11"/>
+      <c r="VAD552" s="11"/>
+      <c r="VAE552" s="11"/>
+      <c r="VAF552" s="11"/>
+      <c r="VAG552" s="11"/>
+      <c r="VAH552" s="11"/>
+      <c r="VAI552" s="11"/>
+      <c r="VAJ552" s="11"/>
+      <c r="VAK552" s="11"/>
+      <c r="VAL552" s="11"/>
+      <c r="VAM552" s="11"/>
+      <c r="VAN552" s="11"/>
+      <c r="VAO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VAP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VAQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VAR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VAS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VAT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VAU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VAV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VAW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VAX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VAY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VAZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VBA552" s="10"/>
+      <c r="VBB552" s="10"/>
+      <c r="VBC552" s="10"/>
+      <c r="VBD552" s="10"/>
+      <c r="VBE552" s="10"/>
+      <c r="VBF552" s="10"/>
+      <c r="VBG552" s="10"/>
+      <c r="VBH552" s="10"/>
+      <c r="VBI552" s="10"/>
+      <c r="VBJ552" s="10"/>
+      <c r="VBK552" s="10"/>
+      <c r="VBL552" s="10"/>
+      <c r="VBM552" s="10"/>
+      <c r="VBN552" s="10"/>
+      <c r="VBO552" s="11"/>
+      <c r="VBP552" s="11"/>
+      <c r="VBQ552" s="11"/>
+      <c r="VBR552" s="11"/>
+      <c r="VBS552" s="11"/>
+      <c r="VBT552" s="11"/>
+      <c r="VBU552" s="11"/>
+      <c r="VBV552" s="11"/>
+      <c r="VBW552" s="11"/>
+      <c r="VBX552" s="11"/>
+      <c r="VBY552" s="11"/>
+      <c r="VBZ552" s="11"/>
+      <c r="VCA552" s="11"/>
+      <c r="VCB552" s="11"/>
+      <c r="VCC552" s="11"/>
+      <c r="VCD552" s="11"/>
+      <c r="VCE552" s="11"/>
+      <c r="VCF552" s="11"/>
+      <c r="VCG552" s="11"/>
+      <c r="VCH552" s="11"/>
+      <c r="VCI552" s="11"/>
+      <c r="VCJ552" s="11"/>
+      <c r="VCK552" s="11"/>
+      <c r="VCL552" s="11"/>
+      <c r="VCM552" s="11"/>
+      <c r="VCN552" s="11"/>
+      <c r="VCO552" s="11"/>
+      <c r="VCP552" s="11"/>
+      <c r="VCQ552" s="11"/>
+      <c r="VCR552" s="11"/>
+      <c r="VCS552" s="11"/>
+      <c r="VCT552" s="11"/>
+      <c r="VCU552" s="11"/>
+      <c r="VCV552" s="11"/>
+      <c r="VCW552" s="11"/>
+      <c r="VCX552" s="11"/>
+      <c r="VCY552" s="11"/>
+      <c r="VCZ552" s="11"/>
+      <c r="VDA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VDB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VDC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VDD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VDE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VDF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VDG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VDH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VDI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VDJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VDK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VDL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VDM552" s="10"/>
+      <c r="VDN552" s="10"/>
+      <c r="VDO552" s="10"/>
+      <c r="VDP552" s="10"/>
+      <c r="VDQ552" s="10"/>
+      <c r="VDR552" s="10"/>
+      <c r="VDS552" s="10"/>
+      <c r="VDT552" s="10"/>
+      <c r="VDU552" s="10"/>
+      <c r="VDV552" s="10"/>
+      <c r="VDW552" s="10"/>
+      <c r="VDX552" s="10"/>
+      <c r="VDY552" s="10"/>
+      <c r="VDZ552" s="10"/>
+      <c r="VEA552" s="11"/>
+      <c r="VEB552" s="11"/>
+      <c r="VEC552" s="11"/>
+      <c r="VED552" s="11"/>
+      <c r="VEE552" s="11"/>
+      <c r="VEF552" s="11"/>
+      <c r="VEG552" s="11"/>
+      <c r="VEH552" s="11"/>
+      <c r="VEI552" s="11"/>
+      <c r="VEJ552" s="11"/>
+      <c r="VEK552" s="11"/>
+      <c r="VEL552" s="11"/>
+      <c r="VEM552" s="11"/>
+      <c r="VEN552" s="11"/>
+      <c r="VEO552" s="11"/>
+      <c r="VEP552" s="11"/>
+      <c r="VEQ552" s="11"/>
+      <c r="VER552" s="11"/>
+      <c r="VES552" s="11"/>
+      <c r="VET552" s="11"/>
+      <c r="VEU552" s="11"/>
+      <c r="VEV552" s="11"/>
+      <c r="VEW552" s="11"/>
+      <c r="VEX552" s="11"/>
+      <c r="VEY552" s="11"/>
+      <c r="VEZ552" s="11"/>
+      <c r="VFA552" s="11"/>
+      <c r="VFB552" s="11"/>
+      <c r="VFC552" s="11"/>
+      <c r="VFD552" s="11"/>
+      <c r="VFE552" s="11"/>
+      <c r="VFF552" s="11"/>
+      <c r="VFG552" s="11"/>
+      <c r="VFH552" s="11"/>
+      <c r="VFI552" s="11"/>
+      <c r="VFJ552" s="11"/>
+      <c r="VFK552" s="11"/>
+      <c r="VFL552" s="11"/>
+      <c r="VFM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VFN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VFO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VFP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VFQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VFR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VFS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VFT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VFU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VFV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VFW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VFX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VFY552" s="10"/>
+      <c r="VFZ552" s="10"/>
+      <c r="VGA552" s="10"/>
+      <c r="VGB552" s="10"/>
+      <c r="VGC552" s="10"/>
+      <c r="VGD552" s="10"/>
+      <c r="VGE552" s="10"/>
+      <c r="VGF552" s="10"/>
+      <c r="VGG552" s="10"/>
+      <c r="VGH552" s="10"/>
+      <c r="VGI552" s="10"/>
+      <c r="VGJ552" s="10"/>
+      <c r="VGK552" s="10"/>
+      <c r="VGL552" s="10"/>
+      <c r="VGM552" s="11"/>
+      <c r="VGN552" s="11"/>
+      <c r="VGO552" s="11"/>
+      <c r="VGP552" s="11"/>
+      <c r="VGQ552" s="11"/>
+      <c r="VGR552" s="11"/>
+      <c r="VGS552" s="11"/>
+      <c r="VGT552" s="11"/>
+      <c r="VGU552" s="11"/>
+      <c r="VGV552" s="11"/>
+      <c r="VGW552" s="11"/>
+      <c r="VGX552" s="11"/>
+      <c r="VGY552" s="11"/>
+      <c r="VGZ552" s="11"/>
+      <c r="VHA552" s="11"/>
+      <c r="VHB552" s="11"/>
+      <c r="VHC552" s="11"/>
+      <c r="VHD552" s="11"/>
+      <c r="VHE552" s="11"/>
+      <c r="VHF552" s="11"/>
+      <c r="VHG552" s="11"/>
+      <c r="VHH552" s="11"/>
+      <c r="VHI552" s="11"/>
+      <c r="VHJ552" s="11"/>
+      <c r="VHK552" s="11"/>
+      <c r="VHL552" s="11"/>
+      <c r="VHM552" s="11"/>
+      <c r="VHN552" s="11"/>
+      <c r="VHO552" s="11"/>
+      <c r="VHP552" s="11"/>
+      <c r="VHQ552" s="11"/>
+      <c r="VHR552" s="11"/>
+      <c r="VHS552" s="11"/>
+      <c r="VHT552" s="11"/>
+      <c r="VHU552" s="11"/>
+      <c r="VHV552" s="11"/>
+      <c r="VHW552" s="11"/>
+      <c r="VHX552" s="11"/>
+      <c r="VHY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VHZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VIA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VIB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VIC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VID552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VIE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VIF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VIG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VIH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VII552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VIJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VIK552" s="10"/>
+      <c r="VIL552" s="10"/>
+      <c r="VIM552" s="10"/>
+      <c r="VIN552" s="10"/>
+      <c r="VIO552" s="10"/>
+      <c r="VIP552" s="10"/>
+      <c r="VIQ552" s="10"/>
+      <c r="VIR552" s="10"/>
+      <c r="VIS552" s="10"/>
+      <c r="VIT552" s="10"/>
+      <c r="VIU552" s="10"/>
+      <c r="VIV552" s="10"/>
+      <c r="VIW552" s="10"/>
+      <c r="VIX552" s="10"/>
+      <c r="VIY552" s="11"/>
+      <c r="VIZ552" s="11"/>
+      <c r="VJA552" s="11"/>
+      <c r="VJB552" s="11"/>
+      <c r="VJC552" s="11"/>
+      <c r="VJD552" s="11"/>
+      <c r="VJE552" s="11"/>
+      <c r="VJF552" s="11"/>
+      <c r="VJG552" s="11"/>
+      <c r="VJH552" s="11"/>
+      <c r="VJI552" s="11"/>
+      <c r="VJJ552" s="11"/>
+      <c r="VJK552" s="11"/>
+      <c r="VJL552" s="11"/>
+      <c r="VJM552" s="11"/>
+      <c r="VJN552" s="11"/>
+      <c r="VJO552" s="11"/>
+      <c r="VJP552" s="11"/>
+      <c r="VJQ552" s="11"/>
+      <c r="VJR552" s="11"/>
+      <c r="VJS552" s="11"/>
+      <c r="VJT552" s="11"/>
+      <c r="VJU552" s="11"/>
+      <c r="VJV552" s="11"/>
+      <c r="VJW552" s="11"/>
+      <c r="VJX552" s="11"/>
+      <c r="VJY552" s="11"/>
+      <c r="VJZ552" s="11"/>
+      <c r="VKA552" s="11"/>
+      <c r="VKB552" s="11"/>
+      <c r="VKC552" s="11"/>
+      <c r="VKD552" s="11"/>
+      <c r="VKE552" s="11"/>
+      <c r="VKF552" s="11"/>
+      <c r="VKG552" s="11"/>
+      <c r="VKH552" s="11"/>
+      <c r="VKI552" s="11"/>
+      <c r="VKJ552" s="11"/>
+      <c r="VKK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VKL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VKM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VKN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VKO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VKP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VKQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VKR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VKS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VKT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VKU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VKV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VKW552" s="10"/>
+      <c r="VKX552" s="10"/>
+      <c r="VKY552" s="10"/>
+      <c r="VKZ552" s="10"/>
+      <c r="VLA552" s="10"/>
+      <c r="VLB552" s="10"/>
+      <c r="VLC552" s="10"/>
+      <c r="VLD552" s="10"/>
+      <c r="VLE552" s="10"/>
+      <c r="VLF552" s="10"/>
+      <c r="VLG552" s="10"/>
+      <c r="VLH552" s="10"/>
+      <c r="VLI552" s="10"/>
+      <c r="VLJ552" s="10"/>
+      <c r="VLK552" s="11"/>
+      <c r="VLL552" s="11"/>
+      <c r="VLM552" s="11"/>
+      <c r="VLN552" s="11"/>
+      <c r="VLO552" s="11"/>
+      <c r="VLP552" s="11"/>
+      <c r="VLQ552" s="11"/>
+      <c r="VLR552" s="11"/>
+      <c r="VLS552" s="11"/>
+      <c r="VLT552" s="11"/>
+      <c r="VLU552" s="11"/>
+      <c r="VLV552" s="11"/>
+      <c r="VLW552" s="11"/>
+      <c r="VLX552" s="11"/>
+      <c r="VLY552" s="11"/>
+      <c r="VLZ552" s="11"/>
+      <c r="VMA552" s="11"/>
+      <c r="VMB552" s="11"/>
+      <c r="VMC552" s="11"/>
+      <c r="VMD552" s="11"/>
+      <c r="VME552" s="11"/>
+      <c r="VMF552" s="11"/>
+      <c r="VMG552" s="11"/>
+      <c r="VMH552" s="11"/>
+      <c r="VMI552" s="11"/>
+      <c r="VMJ552" s="11"/>
+      <c r="VMK552" s="11"/>
+      <c r="VML552" s="11"/>
+      <c r="VMM552" s="11"/>
+      <c r="VMN552" s="11"/>
+      <c r="VMO552" s="11"/>
+      <c r="VMP552" s="11"/>
+      <c r="VMQ552" s="11"/>
+      <c r="VMR552" s="11"/>
+      <c r="VMS552" s="11"/>
+      <c r="VMT552" s="11"/>
+      <c r="VMU552" s="11"/>
+      <c r="VMV552" s="11"/>
+      <c r="VMW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VMX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VMY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VMZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VNA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VNB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VNC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VND552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VNE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VNF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VNG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VNH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VNI552" s="10"/>
+      <c r="VNJ552" s="10"/>
+      <c r="VNK552" s="10"/>
+      <c r="VNL552" s="10"/>
+      <c r="VNM552" s="10"/>
+      <c r="VNN552" s="10"/>
+      <c r="VNO552" s="10"/>
+      <c r="VNP552" s="10"/>
+      <c r="VNQ552" s="10"/>
+      <c r="VNR552" s="10"/>
+      <c r="VNS552" s="10"/>
+      <c r="VNT552" s="10"/>
+      <c r="VNU552" s="10"/>
+      <c r="VNV552" s="10"/>
+      <c r="VNW552" s="11"/>
+      <c r="VNX552" s="11"/>
+      <c r="VNY552" s="11"/>
+      <c r="VNZ552" s="11"/>
+      <c r="VOA552" s="11"/>
+      <c r="VOB552" s="11"/>
+      <c r="VOC552" s="11"/>
+      <c r="VOD552" s="11"/>
+      <c r="VOE552" s="11"/>
+      <c r="VOF552" s="11"/>
+      <c r="VOG552" s="11"/>
+      <c r="VOH552" s="11"/>
+      <c r="VOI552" s="11"/>
+      <c r="VOJ552" s="11"/>
+      <c r="VOK552" s="11"/>
+      <c r="VOL552" s="11"/>
+      <c r="VOM552" s="11"/>
+      <c r="VON552" s="11"/>
+      <c r="VOO552" s="11"/>
+      <c r="VOP552" s="11"/>
+      <c r="VOQ552" s="11"/>
+      <c r="VOR552" s="11"/>
+      <c r="VOS552" s="11"/>
+      <c r="VOT552" s="11"/>
+      <c r="VOU552" s="11"/>
+      <c r="VOV552" s="11"/>
+      <c r="VOW552" s="11"/>
+      <c r="VOX552" s="11"/>
+      <c r="VOY552" s="11"/>
+      <c r="VOZ552" s="11"/>
+      <c r="VPA552" s="11"/>
+      <c r="VPB552" s="11"/>
+      <c r="VPC552" s="11"/>
+      <c r="VPD552" s="11"/>
+      <c r="VPE552" s="11"/>
+      <c r="VPF552" s="11"/>
+      <c r="VPG552" s="11"/>
+      <c r="VPH552" s="11"/>
+      <c r="VPI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VPJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VPK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VPL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VPM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VPN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VPO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VPP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VPQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VPR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VPS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VPT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VPU552" s="10"/>
+      <c r="VPV552" s="10"/>
+      <c r="VPW552" s="10"/>
+      <c r="VPX552" s="10"/>
+      <c r="VPY552" s="10"/>
+      <c r="VPZ552" s="10"/>
+      <c r="VQA552" s="10"/>
+      <c r="VQB552" s="10"/>
+      <c r="VQC552" s="10"/>
+      <c r="VQD552" s="10"/>
+      <c r="VQE552" s="10"/>
+      <c r="VQF552" s="10"/>
+      <c r="VQG552" s="10"/>
+      <c r="VQH552" s="10"/>
+      <c r="VQI552" s="11"/>
+      <c r="VQJ552" s="11"/>
+      <c r="VQK552" s="11"/>
+      <c r="VQL552" s="11"/>
+      <c r="VQM552" s="11"/>
+      <c r="VQN552" s="11"/>
+      <c r="VQO552" s="11"/>
+      <c r="VQP552" s="11"/>
+      <c r="VQQ552" s="11"/>
+      <c r="VQR552" s="11"/>
+      <c r="VQS552" s="11"/>
+      <c r="VQT552" s="11"/>
+      <c r="VQU552" s="11"/>
+      <c r="VQV552" s="11"/>
+      <c r="VQW552" s="11"/>
+      <c r="VQX552" s="11"/>
+      <c r="VQY552" s="11"/>
+      <c r="VQZ552" s="11"/>
+      <c r="VRA552" s="11"/>
+      <c r="VRB552" s="11"/>
+      <c r="VRC552" s="11"/>
+      <c r="VRD552" s="11"/>
+      <c r="VRE552" s="11"/>
+      <c r="VRF552" s="11"/>
+      <c r="VRG552" s="11"/>
+      <c r="VRH552" s="11"/>
+      <c r="VRI552" s="11"/>
+      <c r="VRJ552" s="11"/>
+      <c r="VRK552" s="11"/>
+      <c r="VRL552" s="11"/>
+      <c r="VRM552" s="11"/>
+      <c r="VRN552" s="11"/>
+      <c r="VRO552" s="11"/>
+      <c r="VRP552" s="11"/>
+      <c r="VRQ552" s="11"/>
+      <c r="VRR552" s="11"/>
+      <c r="VRS552" s="11"/>
+      <c r="VRT552" s="11"/>
+      <c r="VRU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VRV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VRW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VRX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VRY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VRZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VSA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VSB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VSC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VSD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VSE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VSF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VSG552" s="10"/>
+      <c r="VSH552" s="10"/>
+      <c r="VSI552" s="10"/>
+      <c r="VSJ552" s="10"/>
+      <c r="VSK552" s="10"/>
+      <c r="VSL552" s="10"/>
+      <c r="VSM552" s="10"/>
+      <c r="VSN552" s="10"/>
+      <c r="VSO552" s="10"/>
+      <c r="VSP552" s="10"/>
+      <c r="VSQ552" s="10"/>
+      <c r="VSR552" s="10"/>
+      <c r="VSS552" s="10"/>
+      <c r="VST552" s="10"/>
+      <c r="VSU552" s="11"/>
+      <c r="VSV552" s="11"/>
+      <c r="VSW552" s="11"/>
+      <c r="VSX552" s="11"/>
+      <c r="VSY552" s="11"/>
+      <c r="VSZ552" s="11"/>
+      <c r="VTA552" s="11"/>
+      <c r="VTB552" s="11"/>
+      <c r="VTC552" s="11"/>
+      <c r="VTD552" s="11"/>
+      <c r="VTE552" s="11"/>
+      <c r="VTF552" s="11"/>
+      <c r="VTG552" s="11"/>
+      <c r="VTH552" s="11"/>
+      <c r="VTI552" s="11"/>
+      <c r="VTJ552" s="11"/>
+      <c r="VTK552" s="11"/>
+      <c r="VTL552" s="11"/>
+      <c r="VTM552" s="11"/>
+      <c r="VTN552" s="11"/>
+      <c r="VTO552" s="11"/>
+      <c r="VTP552" s="11"/>
+      <c r="VTQ552" s="11"/>
+      <c r="VTR552" s="11"/>
+      <c r="VTS552" s="11"/>
+      <c r="VTT552" s="11"/>
+      <c r="VTU552" s="11"/>
+      <c r="VTV552" s="11"/>
+      <c r="VTW552" s="11"/>
+      <c r="VTX552" s="11"/>
+      <c r="VTY552" s="11"/>
+      <c r="VTZ552" s="11"/>
+      <c r="VUA552" s="11"/>
+      <c r="VUB552" s="11"/>
+      <c r="VUC552" s="11"/>
+      <c r="VUD552" s="11"/>
+      <c r="VUE552" s="11"/>
+      <c r="VUF552" s="11"/>
+      <c r="VUG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VUH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VUI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VUJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VUK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VUL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VUM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VUN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VUO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VUP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VUQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VUR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VUS552" s="10"/>
+      <c r="VUT552" s="10"/>
+      <c r="VUU552" s="10"/>
+      <c r="VUV552" s="10"/>
+      <c r="VUW552" s="10"/>
+      <c r="VUX552" s="10"/>
+      <c r="VUY552" s="10"/>
+      <c r="VUZ552" s="10"/>
+      <c r="VVA552" s="10"/>
+      <c r="VVB552" s="10"/>
+      <c r="VVC552" s="10"/>
+      <c r="VVD552" s="10"/>
+      <c r="VVE552" s="10"/>
+      <c r="VVF552" s="10"/>
+      <c r="VVG552" s="11"/>
+      <c r="VVH552" s="11"/>
+      <c r="VVI552" s="11"/>
+      <c r="VVJ552" s="11"/>
+      <c r="VVK552" s="11"/>
+      <c r="VVL552" s="11"/>
+      <c r="VVM552" s="11"/>
+      <c r="VVN552" s="11"/>
+      <c r="VVO552" s="11"/>
+      <c r="VVP552" s="11"/>
+      <c r="VVQ552" s="11"/>
+      <c r="VVR552" s="11"/>
+      <c r="VVS552" s="11"/>
+      <c r="VVT552" s="11"/>
+      <c r="VVU552" s="11"/>
+      <c r="VVV552" s="11"/>
+      <c r="VVW552" s="11"/>
+      <c r="VVX552" s="11"/>
+      <c r="VVY552" s="11"/>
+      <c r="VVZ552" s="11"/>
+      <c r="VWA552" s="11"/>
+      <c r="VWB552" s="11"/>
+      <c r="VWC552" s="11"/>
+      <c r="VWD552" s="11"/>
+      <c r="VWE552" s="11"/>
+      <c r="VWF552" s="11"/>
+      <c r="VWG552" s="11"/>
+      <c r="VWH552" s="11"/>
+      <c r="VWI552" s="11"/>
+      <c r="VWJ552" s="11"/>
+      <c r="VWK552" s="11"/>
+      <c r="VWL552" s="11"/>
+      <c r="VWM552" s="11"/>
+      <c r="VWN552" s="11"/>
+      <c r="VWO552" s="11"/>
+      <c r="VWP552" s="11"/>
+      <c r="VWQ552" s="11"/>
+      <c r="VWR552" s="11"/>
+      <c r="VWS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VWT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VWU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VWV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VWW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VWX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VWY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VWZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VXA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VXB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VXC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VXD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VXE552" s="10"/>
+      <c r="VXF552" s="10"/>
+      <c r="VXG552" s="10"/>
+      <c r="VXH552" s="10"/>
+      <c r="VXI552" s="10"/>
+      <c r="VXJ552" s="10"/>
+      <c r="VXK552" s="10"/>
+      <c r="VXL552" s="10"/>
+      <c r="VXM552" s="10"/>
+      <c r="VXN552" s="10"/>
+      <c r="VXO552" s="10"/>
+      <c r="VXP552" s="10"/>
+      <c r="VXQ552" s="10"/>
+      <c r="VXR552" s="10"/>
+      <c r="VXS552" s="11"/>
+      <c r="VXT552" s="11"/>
+      <c r="VXU552" s="11"/>
+      <c r="VXV552" s="11"/>
+      <c r="VXW552" s="11"/>
+      <c r="VXX552" s="11"/>
+      <c r="VXY552" s="11"/>
+      <c r="VXZ552" s="11"/>
+      <c r="VYA552" s="11"/>
+      <c r="VYB552" s="11"/>
+      <c r="VYC552" s="11"/>
+      <c r="VYD552" s="11"/>
+      <c r="VYE552" s="11"/>
+      <c r="VYF552" s="11"/>
+      <c r="VYG552" s="11"/>
+      <c r="VYH552" s="11"/>
+      <c r="VYI552" s="11"/>
+      <c r="VYJ552" s="11"/>
+      <c r="VYK552" s="11"/>
+      <c r="VYL552" s="11"/>
+      <c r="VYM552" s="11"/>
+      <c r="VYN552" s="11"/>
+      <c r="VYO552" s="11"/>
+      <c r="VYP552" s="11"/>
+      <c r="VYQ552" s="11"/>
+      <c r="VYR552" s="11"/>
+      <c r="VYS552" s="11"/>
+      <c r="VYT552" s="11"/>
+      <c r="VYU552" s="11"/>
+      <c r="VYV552" s="11"/>
+      <c r="VYW552" s="11"/>
+      <c r="VYX552" s="11"/>
+      <c r="VYY552" s="11"/>
+      <c r="VYZ552" s="11"/>
+      <c r="VZA552" s="11"/>
+      <c r="VZB552" s="11"/>
+      <c r="VZC552" s="11"/>
+      <c r="VZD552" s="11"/>
+      <c r="VZE552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="VZF552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="VZG552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="VZH552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="VZI552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="VZJ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="VZK552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="VZL552" s="48">
+        <v>77</v>
+      </c>
+      <c r="VZM552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="VZN552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="VZO552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="VZP552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="VZQ552" s="10"/>
+      <c r="VZR552" s="10"/>
+      <c r="VZS552" s="10"/>
+      <c r="VZT552" s="10"/>
+      <c r="VZU552" s="10"/>
+      <c r="VZV552" s="10"/>
+      <c r="VZW552" s="10"/>
+      <c r="VZX552" s="10"/>
+      <c r="VZY552" s="10"/>
+      <c r="VZZ552" s="10"/>
+      <c r="WAA552" s="10"/>
+      <c r="WAB552" s="10"/>
+      <c r="WAC552" s="10"/>
+      <c r="WAD552" s="10"/>
+      <c r="WAE552" s="11"/>
+      <c r="WAF552" s="11"/>
+      <c r="WAG552" s="11"/>
+      <c r="WAH552" s="11"/>
+      <c r="WAI552" s="11"/>
+      <c r="WAJ552" s="11"/>
+      <c r="WAK552" s="11"/>
+      <c r="WAL552" s="11"/>
+      <c r="WAM552" s="11"/>
+      <c r="WAN552" s="11"/>
+      <c r="WAO552" s="11"/>
+      <c r="WAP552" s="11"/>
+      <c r="WAQ552" s="11"/>
+      <c r="WAR552" s="11"/>
+      <c r="WAS552" s="11"/>
+      <c r="WAT552" s="11"/>
+      <c r="WAU552" s="11"/>
+      <c r="WAV552" s="11"/>
+      <c r="WAW552" s="11"/>
+      <c r="WAX552" s="11"/>
+      <c r="WAY552" s="11"/>
+      <c r="WAZ552" s="11"/>
+      <c r="WBA552" s="11"/>
+      <c r="WBB552" s="11"/>
+      <c r="WBC552" s="11"/>
+      <c r="WBD552" s="11"/>
+      <c r="WBE552" s="11"/>
+      <c r="WBF552" s="11"/>
+      <c r="WBG552" s="11"/>
+      <c r="WBH552" s="11"/>
+      <c r="WBI552" s="11"/>
+      <c r="WBJ552" s="11"/>
+      <c r="WBK552" s="11"/>
+      <c r="WBL552" s="11"/>
+      <c r="WBM552" s="11"/>
+      <c r="WBN552" s="11"/>
+      <c r="WBO552" s="11"/>
+      <c r="WBP552" s="11"/>
+      <c r="WBQ552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WBR552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WBS552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WBT552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WBU552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WBV552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WBW552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WBX552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WBY552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WBZ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WCA552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WCB552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WCC552" s="10"/>
+      <c r="WCD552" s="10"/>
+      <c r="WCE552" s="10"/>
+      <c r="WCF552" s="10"/>
+      <c r="WCG552" s="10"/>
+      <c r="WCH552" s="10"/>
+      <c r="WCI552" s="10"/>
+      <c r="WCJ552" s="10"/>
+      <c r="WCK552" s="10"/>
+      <c r="WCL552" s="10"/>
+      <c r="WCM552" s="10"/>
+      <c r="WCN552" s="10"/>
+      <c r="WCO552" s="10"/>
+      <c r="WCP552" s="10"/>
+      <c r="WCQ552" s="11"/>
+      <c r="WCR552" s="11"/>
+      <c r="WCS552" s="11"/>
+      <c r="WCT552" s="11"/>
+      <c r="WCU552" s="11"/>
+      <c r="WCV552" s="11"/>
+      <c r="WCW552" s="11"/>
+      <c r="WCX552" s="11"/>
+      <c r="WCY552" s="11"/>
+      <c r="WCZ552" s="11"/>
+      <c r="WDA552" s="11"/>
+      <c r="WDB552" s="11"/>
+      <c r="WDC552" s="11"/>
+      <c r="WDD552" s="11"/>
+      <c r="WDE552" s="11"/>
+      <c r="WDF552" s="11"/>
+      <c r="WDG552" s="11"/>
+      <c r="WDH552" s="11"/>
+      <c r="WDI552" s="11"/>
+      <c r="WDJ552" s="11"/>
+      <c r="WDK552" s="11"/>
+      <c r="WDL552" s="11"/>
+      <c r="WDM552" s="11"/>
+      <c r="WDN552" s="11"/>
+      <c r="WDO552" s="11"/>
+      <c r="WDP552" s="11"/>
+      <c r="WDQ552" s="11"/>
+      <c r="WDR552" s="11"/>
+      <c r="WDS552" s="11"/>
+      <c r="WDT552" s="11"/>
+      <c r="WDU552" s="11"/>
+      <c r="WDV552" s="11"/>
+      <c r="WDW552" s="11"/>
+      <c r="WDX552" s="11"/>
+      <c r="WDY552" s="11"/>
+      <c r="WDZ552" s="11"/>
+      <c r="WEA552" s="11"/>
+      <c r="WEB552" s="11"/>
+      <c r="WEC552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WED552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WEE552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WEF552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WEG552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WEH552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WEI552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WEJ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WEK552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WEL552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WEM552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WEN552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WEO552" s="10"/>
+      <c r="WEP552" s="10"/>
+      <c r="WEQ552" s="10"/>
+      <c r="WER552" s="10"/>
+      <c r="WES552" s="10"/>
+      <c r="WET552" s="10"/>
+      <c r="WEU552" s="10"/>
+      <c r="WEV552" s="10"/>
+      <c r="WEW552" s="10"/>
+      <c r="WEX552" s="10"/>
+      <c r="WEY552" s="10"/>
+      <c r="WEZ552" s="10"/>
+      <c r="WFA552" s="10"/>
+      <c r="WFB552" s="10"/>
+      <c r="WFC552" s="11"/>
+      <c r="WFD552" s="11"/>
+      <c r="WFE552" s="11"/>
+      <c r="WFF552" s="11"/>
+      <c r="WFG552" s="11"/>
+      <c r="WFH552" s="11"/>
+      <c r="WFI552" s="11"/>
+      <c r="WFJ552" s="11"/>
+      <c r="WFK552" s="11"/>
+      <c r="WFL552" s="11"/>
+      <c r="WFM552" s="11"/>
+      <c r="WFN552" s="11"/>
+      <c r="WFO552" s="11"/>
+      <c r="WFP552" s="11"/>
+      <c r="WFQ552" s="11"/>
+      <c r="WFR552" s="11"/>
+      <c r="WFS552" s="11"/>
+      <c r="WFT552" s="11"/>
+      <c r="WFU552" s="11"/>
+      <c r="WFV552" s="11"/>
+      <c r="WFW552" s="11"/>
+      <c r="WFX552" s="11"/>
+      <c r="WFY552" s="11"/>
+      <c r="WFZ552" s="11"/>
+      <c r="WGA552" s="11"/>
+      <c r="WGB552" s="11"/>
+      <c r="WGC552" s="11"/>
+      <c r="WGD552" s="11"/>
+      <c r="WGE552" s="11"/>
+      <c r="WGF552" s="11"/>
+      <c r="WGG552" s="11"/>
+      <c r="WGH552" s="11"/>
+      <c r="WGI552" s="11"/>
+      <c r="WGJ552" s="11"/>
+      <c r="WGK552" s="11"/>
+      <c r="WGL552" s="11"/>
+      <c r="WGM552" s="11"/>
+      <c r="WGN552" s="11"/>
+      <c r="WGO552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WGP552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WGQ552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WGR552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WGS552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WGT552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WGU552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WGV552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WGW552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WGX552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WGY552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WGZ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WHA552" s="10"/>
+      <c r="WHB552" s="10"/>
+      <c r="WHC552" s="10"/>
+      <c r="WHD552" s="10"/>
+      <c r="WHE552" s="10"/>
+      <c r="WHF552" s="10"/>
+      <c r="WHG552" s="10"/>
+      <c r="WHH552" s="10"/>
+      <c r="WHI552" s="10"/>
+      <c r="WHJ552" s="10"/>
+      <c r="WHK552" s="10"/>
+      <c r="WHL552" s="10"/>
+      <c r="WHM552" s="10"/>
+      <c r="WHN552" s="10"/>
+      <c r="WHO552" s="11"/>
+      <c r="WHP552" s="11"/>
+      <c r="WHQ552" s="11"/>
+      <c r="WHR552" s="11"/>
+      <c r="WHS552" s="11"/>
+      <c r="WHT552" s="11"/>
+      <c r="WHU552" s="11"/>
+      <c r="WHV552" s="11"/>
+      <c r="WHW552" s="11"/>
+      <c r="WHX552" s="11"/>
+      <c r="WHY552" s="11"/>
+      <c r="WHZ552" s="11"/>
+      <c r="WIA552" s="11"/>
+      <c r="WIB552" s="11"/>
+      <c r="WIC552" s="11"/>
+      <c r="WID552" s="11"/>
+      <c r="WIE552" s="11"/>
+      <c r="WIF552" s="11"/>
+      <c r="WIG552" s="11"/>
+      <c r="WIH552" s="11"/>
+      <c r="WII552" s="11"/>
+      <c r="WIJ552" s="11"/>
+      <c r="WIK552" s="11"/>
+      <c r="WIL552" s="11"/>
+      <c r="WIM552" s="11"/>
+      <c r="WIN552" s="11"/>
+      <c r="WIO552" s="11"/>
+      <c r="WIP552" s="11"/>
+      <c r="WIQ552" s="11"/>
+      <c r="WIR552" s="11"/>
+      <c r="WIS552" s="11"/>
+      <c r="WIT552" s="11"/>
+      <c r="WIU552" s="11"/>
+      <c r="WIV552" s="11"/>
+      <c r="WIW552" s="11"/>
+      <c r="WIX552" s="11"/>
+      <c r="WIY552" s="11"/>
+      <c r="WIZ552" s="11"/>
+      <c r="WJA552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WJB552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WJC552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WJD552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WJE552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WJF552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WJG552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WJH552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WJI552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WJJ552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WJK552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WJL552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WJM552" s="10"/>
+      <c r="WJN552" s="10"/>
+      <c r="WJO552" s="10"/>
+      <c r="WJP552" s="10"/>
+      <c r="WJQ552" s="10"/>
+      <c r="WJR552" s="10"/>
+      <c r="WJS552" s="10"/>
+      <c r="WJT552" s="10"/>
+      <c r="WJU552" s="10"/>
+      <c r="WJV552" s="10"/>
+      <c r="WJW552" s="10"/>
+      <c r="WJX552" s="10"/>
+      <c r="WJY552" s="10"/>
+      <c r="WJZ552" s="10"/>
+      <c r="WKA552" s="11"/>
+      <c r="WKB552" s="11"/>
+      <c r="WKC552" s="11"/>
+      <c r="WKD552" s="11"/>
+      <c r="WKE552" s="11"/>
+      <c r="WKF552" s="11"/>
+      <c r="WKG552" s="11"/>
+      <c r="WKH552" s="11"/>
+      <c r="WKI552" s="11"/>
+      <c r="WKJ552" s="11"/>
+      <c r="WKK552" s="11"/>
+      <c r="WKL552" s="11"/>
+      <c r="WKM552" s="11"/>
+      <c r="WKN552" s="11"/>
+      <c r="WKO552" s="11"/>
+      <c r="WKP552" s="11"/>
+      <c r="WKQ552" s="11"/>
+      <c r="WKR552" s="11"/>
+      <c r="WKS552" s="11"/>
+      <c r="WKT552" s="11"/>
+      <c r="WKU552" s="11"/>
+      <c r="WKV552" s="11"/>
+      <c r="WKW552" s="11"/>
+      <c r="WKX552" s="11"/>
+      <c r="WKY552" s="11"/>
+      <c r="WKZ552" s="11"/>
+      <c r="WLA552" s="11"/>
+      <c r="WLB552" s="11"/>
+      <c r="WLC552" s="11"/>
+      <c r="WLD552" s="11"/>
+      <c r="WLE552" s="11"/>
+      <c r="WLF552" s="11"/>
+      <c r="WLG552" s="11"/>
+      <c r="WLH552" s="11"/>
+      <c r="WLI552" s="11"/>
+      <c r="WLJ552" s="11"/>
+      <c r="WLK552" s="11"/>
+      <c r="WLL552" s="11"/>
+      <c r="WLM552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WLN552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WLO552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WLP552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WLQ552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WLR552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WLS552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WLT552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WLU552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WLV552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WLW552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WLX552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WLY552" s="10"/>
+      <c r="WLZ552" s="10"/>
+      <c r="WMA552" s="10"/>
+      <c r="WMB552" s="10"/>
+      <c r="WMC552" s="10"/>
+      <c r="WMD552" s="10"/>
+      <c r="WME552" s="10"/>
+      <c r="WMF552" s="10"/>
+      <c r="WMG552" s="10"/>
+      <c r="WMH552" s="10"/>
+      <c r="WMI552" s="10"/>
+      <c r="WMJ552" s="10"/>
+      <c r="WMK552" s="10"/>
+      <c r="WML552" s="10"/>
+      <c r="WMM552" s="11"/>
+      <c r="WMN552" s="11"/>
+      <c r="WMO552" s="11"/>
+      <c r="WMP552" s="11"/>
+      <c r="WMQ552" s="11"/>
+      <c r="WMR552" s="11"/>
+      <c r="WMS552" s="11"/>
+      <c r="WMT552" s="11"/>
+      <c r="WMU552" s="11"/>
+      <c r="WMV552" s="11"/>
+      <c r="WMW552" s="11"/>
+      <c r="WMX552" s="11"/>
+      <c r="WMY552" s="11"/>
+      <c r="WMZ552" s="11"/>
+      <c r="WNA552" s="11"/>
+      <c r="WNB552" s="11"/>
+      <c r="WNC552" s="11"/>
+      <c r="WND552" s="11"/>
+      <c r="WNE552" s="11"/>
+      <c r="WNF552" s="11"/>
+      <c r="WNG552" s="11"/>
+      <c r="WNH552" s="11"/>
+      <c r="WNI552" s="11"/>
+      <c r="WNJ552" s="11"/>
+      <c r="WNK552" s="11"/>
+      <c r="WNL552" s="11"/>
+      <c r="WNM552" s="11"/>
+      <c r="WNN552" s="11"/>
+      <c r="WNO552" s="11"/>
+      <c r="WNP552" s="11"/>
+      <c r="WNQ552" s="11"/>
+      <c r="WNR552" s="11"/>
+      <c r="WNS552" s="11"/>
+      <c r="WNT552" s="11"/>
+      <c r="WNU552" s="11"/>
+      <c r="WNV552" s="11"/>
+      <c r="WNW552" s="11"/>
+      <c r="WNX552" s="11"/>
+      <c r="WNY552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WNZ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WOA552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WOB552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WOC552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WOD552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WOE552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WOF552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WOG552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WOH552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WOI552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WOJ552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WOK552" s="10"/>
+      <c r="WOL552" s="10"/>
+      <c r="WOM552" s="10"/>
+      <c r="WON552" s="10"/>
+      <c r="WOO552" s="10"/>
+      <c r="WOP552" s="10"/>
+      <c r="WOQ552" s="10"/>
+      <c r="WOR552" s="10"/>
+      <c r="WOS552" s="10"/>
+      <c r="WOT552" s="10"/>
+      <c r="WOU552" s="10"/>
+      <c r="WOV552" s="10"/>
+      <c r="WOW552" s="10"/>
+      <c r="WOX552" s="10"/>
+      <c r="WOY552" s="11"/>
+      <c r="WOZ552" s="11"/>
+      <c r="WPA552" s="11"/>
+      <c r="WPB552" s="11"/>
+      <c r="WPC552" s="11"/>
+      <c r="WPD552" s="11"/>
+      <c r="WPE552" s="11"/>
+      <c r="WPF552" s="11"/>
+      <c r="WPG552" s="11"/>
+      <c r="WPH552" s="11"/>
+      <c r="WPI552" s="11"/>
+      <c r="WPJ552" s="11"/>
+      <c r="WPK552" s="11"/>
+      <c r="WPL552" s="11"/>
+      <c r="WPM552" s="11"/>
+      <c r="WPN552" s="11"/>
+      <c r="WPO552" s="11"/>
+      <c r="WPP552" s="11"/>
+      <c r="WPQ552" s="11"/>
+      <c r="WPR552" s="11"/>
+      <c r="WPS552" s="11"/>
+      <c r="WPT552" s="11"/>
+      <c r="WPU552" s="11"/>
+      <c r="WPV552" s="11"/>
+      <c r="WPW552" s="11"/>
+      <c r="WPX552" s="11"/>
+      <c r="WPY552" s="11"/>
+      <c r="WPZ552" s="11"/>
+      <c r="WQA552" s="11"/>
+      <c r="WQB552" s="11"/>
+      <c r="WQC552" s="11"/>
+      <c r="WQD552" s="11"/>
+      <c r="WQE552" s="11"/>
+      <c r="WQF552" s="11"/>
+      <c r="WQG552" s="11"/>
+      <c r="WQH552" s="11"/>
+      <c r="WQI552" s="11"/>
+      <c r="WQJ552" s="11"/>
+      <c r="WQK552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WQL552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WQM552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WQN552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WQO552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WQP552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WQQ552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WQR552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WQS552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WQT552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WQU552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WQV552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WQW552" s="10"/>
+      <c r="WQX552" s="10"/>
+      <c r="WQY552" s="10"/>
+      <c r="WQZ552" s="10"/>
+      <c r="WRA552" s="10"/>
+      <c r="WRB552" s="10"/>
+      <c r="WRC552" s="10"/>
+      <c r="WRD552" s="10"/>
+      <c r="WRE552" s="10"/>
+      <c r="WRF552" s="10"/>
+      <c r="WRG552" s="10"/>
+      <c r="WRH552" s="10"/>
+      <c r="WRI552" s="10"/>
+      <c r="WRJ552" s="10"/>
+      <c r="WRK552" s="11"/>
+      <c r="WRL552" s="11"/>
+      <c r="WRM552" s="11"/>
+      <c r="WRN552" s="11"/>
+      <c r="WRO552" s="11"/>
+      <c r="WRP552" s="11"/>
+      <c r="WRQ552" s="11"/>
+      <c r="WRR552" s="11"/>
+      <c r="WRS552" s="11"/>
+      <c r="WRT552" s="11"/>
+      <c r="WRU552" s="11"/>
+      <c r="WRV552" s="11"/>
+      <c r="WRW552" s="11"/>
+      <c r="WRX552" s="11"/>
+      <c r="WRY552" s="11"/>
+      <c r="WRZ552" s="11"/>
+      <c r="WSA552" s="11"/>
+      <c r="WSB552" s="11"/>
+      <c r="WSC552" s="11"/>
+      <c r="WSD552" s="11"/>
+      <c r="WSE552" s="11"/>
+      <c r="WSF552" s="11"/>
+      <c r="WSG552" s="11"/>
+      <c r="WSH552" s="11"/>
+      <c r="WSI552" s="11"/>
+      <c r="WSJ552" s="11"/>
+      <c r="WSK552" s="11"/>
+      <c r="WSL552" s="11"/>
+      <c r="WSM552" s="11"/>
+      <c r="WSN552" s="11"/>
+      <c r="WSO552" s="11"/>
+      <c r="WSP552" s="11"/>
+      <c r="WSQ552" s="11"/>
+      <c r="WSR552" s="11"/>
+      <c r="WSS552" s="11"/>
+      <c r="WST552" s="11"/>
+      <c r="WSU552" s="11"/>
+      <c r="WSV552" s="11"/>
+      <c r="WSW552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WSX552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WSY552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WSZ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WTA552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WTB552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WTC552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WTD552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WTE552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WTF552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WTG552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WTH552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WTI552" s="10"/>
+      <c r="WTJ552" s="10"/>
+      <c r="WTK552" s="10"/>
+      <c r="WTL552" s="10"/>
+      <c r="WTM552" s="10"/>
+      <c r="WTN552" s="10"/>
+      <c r="WTO552" s="10"/>
+      <c r="WTP552" s="10"/>
+      <c r="WTQ552" s="10"/>
+      <c r="WTR552" s="10"/>
+      <c r="WTS552" s="10"/>
+      <c r="WTT552" s="10"/>
+      <c r="WTU552" s="10"/>
+      <c r="WTV552" s="10"/>
+      <c r="WTW552" s="11"/>
+      <c r="WTX552" s="11"/>
+      <c r="WTY552" s="11"/>
+      <c r="WTZ552" s="11"/>
+      <c r="WUA552" s="11"/>
+      <c r="WUB552" s="11"/>
+      <c r="WUC552" s="11"/>
+      <c r="WUD552" s="11"/>
+      <c r="WUE552" s="11"/>
+      <c r="WUF552" s="11"/>
+      <c r="WUG552" s="11"/>
+      <c r="WUH552" s="11"/>
+      <c r="WUI552" s="11"/>
+      <c r="WUJ552" s="11"/>
+      <c r="WUK552" s="11"/>
+      <c r="WUL552" s="11"/>
+      <c r="WUM552" s="11"/>
+      <c r="WUN552" s="11"/>
+      <c r="WUO552" s="11"/>
+      <c r="WUP552" s="11"/>
+      <c r="WUQ552" s="11"/>
+      <c r="WUR552" s="11"/>
+      <c r="WUS552" s="11"/>
+      <c r="WUT552" s="11"/>
+      <c r="WUU552" s="11"/>
+      <c r="WUV552" s="11"/>
+      <c r="WUW552" s="11"/>
+      <c r="WUX552" s="11"/>
+      <c r="WUY552" s="11"/>
+      <c r="WUZ552" s="11"/>
+      <c r="WVA552" s="11"/>
+      <c r="WVB552" s="11"/>
+      <c r="WVC552" s="11"/>
+      <c r="WVD552" s="11"/>
+      <c r="WVE552" s="11"/>
+      <c r="WVF552" s="11"/>
+      <c r="WVG552" s="11"/>
+      <c r="WVH552" s="11"/>
+      <c r="WVI552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WVJ552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WVK552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WVL552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WVM552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WVN552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WVO552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WVP552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WVQ552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WVR552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WVS552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WVT552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WVU552" s="10"/>
+      <c r="WVV552" s="10"/>
+      <c r="WVW552" s="10"/>
+      <c r="WVX552" s="10"/>
+      <c r="WVY552" s="10"/>
+      <c r="WVZ552" s="10"/>
+      <c r="WWA552" s="10"/>
+      <c r="WWB552" s="10"/>
+      <c r="WWC552" s="10"/>
+      <c r="WWD552" s="10"/>
+      <c r="WWE552" s="10"/>
+      <c r="WWF552" s="10"/>
+      <c r="WWG552" s="10"/>
+      <c r="WWH552" s="10"/>
+      <c r="WWI552" s="11"/>
+      <c r="WWJ552" s="11"/>
+      <c r="WWK552" s="11"/>
+      <c r="WWL552" s="11"/>
+      <c r="WWM552" s="11"/>
+      <c r="WWN552" s="11"/>
+      <c r="WWO552" s="11"/>
+      <c r="WWP552" s="11"/>
+      <c r="WWQ552" s="11"/>
+      <c r="WWR552" s="11"/>
+      <c r="WWS552" s="11"/>
+      <c r="WWT552" s="11"/>
+      <c r="WWU552" s="11"/>
+      <c r="WWV552" s="11"/>
+      <c r="WWW552" s="11"/>
+      <c r="WWX552" s="11"/>
+      <c r="WWY552" s="11"/>
+      <c r="WWZ552" s="11"/>
+      <c r="WXA552" s="11"/>
+      <c r="WXB552" s="11"/>
+      <c r="WXC552" s="11"/>
+      <c r="WXD552" s="11"/>
+      <c r="WXE552" s="11"/>
+      <c r="WXF552" s="11"/>
+      <c r="WXG552" s="11"/>
+      <c r="WXH552" s="11"/>
+      <c r="WXI552" s="11"/>
+      <c r="WXJ552" s="11"/>
+      <c r="WXK552" s="11"/>
+      <c r="WXL552" s="11"/>
+      <c r="WXM552" s="11"/>
+      <c r="WXN552" s="11"/>
+      <c r="WXO552" s="11"/>
+      <c r="WXP552" s="11"/>
+      <c r="WXQ552" s="11"/>
+      <c r="WXR552" s="11"/>
+      <c r="WXS552" s="11"/>
+      <c r="WXT552" s="11"/>
+      <c r="WXU552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="WXV552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="WXW552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="WXX552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="WXY552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="WXZ552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="WYA552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="WYB552" s="48">
+        <v>77</v>
+      </c>
+      <c r="WYC552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="WYD552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="WYE552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="WYF552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="WYG552" s="10"/>
+      <c r="WYH552" s="10"/>
+      <c r="WYI552" s="10"/>
+      <c r="WYJ552" s="10"/>
+      <c r="WYK552" s="10"/>
+      <c r="WYL552" s="10"/>
+      <c r="WYM552" s="10"/>
+      <c r="WYN552" s="10"/>
+      <c r="WYO552" s="10"/>
+      <c r="WYP552" s="10"/>
+      <c r="WYQ552" s="10"/>
+      <c r="WYR552" s="10"/>
+      <c r="WYS552" s="10"/>
+      <c r="WYT552" s="10"/>
+      <c r="WYU552" s="11"/>
+      <c r="WYV552" s="11"/>
+      <c r="WYW552" s="11"/>
+      <c r="WYX552" s="11"/>
+      <c r="WYY552" s="11"/>
+      <c r="WYZ552" s="11"/>
+      <c r="WZA552" s="11"/>
+      <c r="WZB552" s="11"/>
+      <c r="WZC552" s="11"/>
+      <c r="WZD552" s="11"/>
+      <c r="WZE552" s="11"/>
+      <c r="WZF552" s="11"/>
+      <c r="WZG552" s="11"/>
+      <c r="WZH552" s="11"/>
+      <c r="WZI552" s="11"/>
+      <c r="WZJ552" s="11"/>
+      <c r="WZK552" s="11"/>
+      <c r="WZL552" s="11"/>
+      <c r="WZM552" s="11"/>
+      <c r="WZN552" s="11"/>
+      <c r="WZO552" s="11"/>
+      <c r="WZP552" s="11"/>
+      <c r="WZQ552" s="11"/>
+      <c r="WZR552" s="11"/>
+      <c r="WZS552" s="11"/>
+      <c r="WZT552" s="11"/>
+      <c r="WZU552" s="11"/>
+      <c r="WZV552" s="11"/>
+      <c r="WZW552" s="11"/>
+      <c r="WZX552" s="11"/>
+      <c r="WZY552" s="11"/>
+      <c r="WZZ552" s="11"/>
+      <c r="XAA552" s="11"/>
+      <c r="XAB552" s="11"/>
+      <c r="XAC552" s="11"/>
+      <c r="XAD552" s="11"/>
+      <c r="XAE552" s="11"/>
+      <c r="XAF552" s="11"/>
+      <c r="XAG552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="XAH552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="XAI552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="XAJ552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="XAK552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="XAL552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="XAM552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="XAN552" s="48">
+        <v>77</v>
+      </c>
+      <c r="XAO552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="XAP552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="XAQ552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="XAR552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="XAS552" s="10"/>
+      <c r="XAT552" s="10"/>
+      <c r="XAU552" s="10"/>
+      <c r="XAV552" s="10"/>
+      <c r="XAW552" s="10"/>
+      <c r="XAX552" s="10"/>
+      <c r="XAY552" s="10"/>
+      <c r="XAZ552" s="10"/>
+      <c r="XBA552" s="10"/>
+      <c r="XBB552" s="10"/>
+      <c r="XBC552" s="10"/>
+      <c r="XBD552" s="10"/>
+      <c r="XBE552" s="10"/>
+      <c r="XBF552" s="10"/>
+      <c r="XBG552" s="11"/>
+      <c r="XBH552" s="11"/>
+      <c r="XBI552" s="11"/>
+      <c r="XBJ552" s="11"/>
+      <c r="XBK552" s="11"/>
+      <c r="XBL552" s="11"/>
+      <c r="XBM552" s="11"/>
+      <c r="XBN552" s="11"/>
+      <c r="XBO552" s="11"/>
+      <c r="XBP552" s="11"/>
+      <c r="XBQ552" s="11"/>
+      <c r="XBR552" s="11"/>
+      <c r="XBS552" s="11"/>
+      <c r="XBT552" s="11"/>
+      <c r="XBU552" s="11"/>
+      <c r="XBV552" s="11"/>
+      <c r="XBW552" s="11"/>
+      <c r="XBX552" s="11"/>
+      <c r="XBY552" s="11"/>
+      <c r="XBZ552" s="11"/>
+      <c r="XCA552" s="11"/>
+      <c r="XCB552" s="11"/>
+      <c r="XCC552" s="11"/>
+      <c r="XCD552" s="11"/>
+      <c r="XCE552" s="11"/>
+      <c r="XCF552" s="11"/>
+      <c r="XCG552" s="11"/>
+      <c r="XCH552" s="11"/>
+      <c r="XCI552" s="11"/>
+      <c r="XCJ552" s="11"/>
+      <c r="XCK552" s="11"/>
+      <c r="XCL552" s="11"/>
+      <c r="XCM552" s="11"/>
+      <c r="XCN552" s="11"/>
+      <c r="XCO552" s="11"/>
+      <c r="XCP552" s="11"/>
+      <c r="XCQ552" s="11"/>
+      <c r="XCR552" s="11"/>
+      <c r="XCS552" s="47" t="s">
+        <v>808</v>
+      </c>
+      <c r="XCT552" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="XCU552" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="XCV552" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="XCW552" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="XCX552" s="48">
+        <v>52358</v>
+      </c>
+      <c r="XCY552" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="XCZ552" s="48">
+        <v>77</v>
+      </c>
+      <c r="XDA552" s="49">
+        <v>46188</v>
+      </c>
+      <c r="XDB552" s="49">
+        <v>46248</v>
+      </c>
+      <c r="XDC552" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="XDD552" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="XDE552" s="10"/>
+      <c r="XDF552" s="10"/>
+      <c r="XDG552" s="10"/>
+      <c r="XDH552" s="10"/>
+      <c r="XDI552" s="10"/>
+      <c r="XDJ552" s="10"/>
+      <c r="XDK552" s="10"/>
+      <c r="XDL552" s="10"/>
+      <c r="XDM552" s="10"/>
+      <c r="XDN552" s="10"/>
+      <c r="XDO552" s="10"/>
+      <c r="XDP552" s="10"/>
+      <c r="XDQ552" s="10"/>
+      <c r="XDR552" s="10"/>
+    </row>
+    <row r="553" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A553" s="54" t="s">
+        <v>104</v>
+      </c>
+      <c r="B553" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="C553" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="D553" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="E553" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F553" s="56">
+        <v>50266</v>
+      </c>
+      <c r="G553" s="44" t="s">
+        <v>444</v>
+      </c>
+      <c r="H553" s="56">
+        <v>43</v>
+      </c>
+      <c r="I553" s="57">
+        <v>46196</v>
+      </c>
+      <c r="J553" s="57">
+        <v>46256</v>
+      </c>
+      <c r="K553" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="L553" s="55" t="s">
+        <v>774</v>
+      </c>
       <c r="M553" s="4"/>
       <c r="N553" s="4"/>
       <c r="O553" s="4"/>
       <c r="P553" s="4"/>
       <c r="Q553" s="4"/>
       <c r="R553" s="4"/>
       <c r="S553" s="4"/>
       <c r="T553" s="4"/>
       <c r="U553" s="4"/>
       <c r="V553" s="4"/>
       <c r="W553" s="4"/>
       <c r="X553" s="4"/>
       <c r="Y553" s="4"/>
       <c r="Z553" s="4"/>
     </row>
-    <row r="554" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L554" s="4"/>
+    <row r="554" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A554" s="43" t="s">
+        <v>813</v>
+      </c>
+      <c r="B554" s="44" t="s">
+        <v>814</v>
+      </c>
+      <c r="C554" s="44" t="s">
+        <v>578</v>
+      </c>
+      <c r="D554" s="44" t="s">
+        <v>770</v>
+      </c>
+      <c r="E554" s="44" t="s">
+        <v>750</v>
+      </c>
+      <c r="F554" s="45">
+        <v>50530</v>
+      </c>
+      <c r="G554" s="44" t="s">
+        <v>756</v>
+      </c>
+      <c r="H554" s="45">
+        <v>56</v>
+      </c>
+      <c r="I554" s="46">
+        <v>46203</v>
+      </c>
+      <c r="J554" s="46">
+        <v>46265</v>
+      </c>
+      <c r="K554" s="44" t="s">
+        <v>767</v>
+      </c>
+      <c r="L554" s="44" t="s">
+        <v>812</v>
+      </c>
       <c r="M554" s="4"/>
       <c r="N554" s="4"/>
       <c r="O554" s="4"/>
       <c r="P554" s="4"/>
       <c r="Q554" s="4"/>
       <c r="R554" s="4"/>
       <c r="S554" s="4"/>
       <c r="T554" s="4"/>
       <c r="U554" s="4"/>
       <c r="V554" s="4"/>
       <c r="W554" s="4"/>
       <c r="X554" s="4"/>
       <c r="Y554" s="4"/>
       <c r="Z554" s="4"/>
     </row>
-    <row r="555" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L555" s="4"/>
+    <row r="555" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A555" s="43" t="s">
+        <v>104</v>
+      </c>
+      <c r="B555" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="C555" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="D555" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="E555" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F555" s="45">
+        <v>50266</v>
+      </c>
+      <c r="G555" s="44" t="s">
+        <v>444</v>
+      </c>
+      <c r="H555" s="45">
+        <v>20</v>
+      </c>
+      <c r="I555" s="46">
+        <v>46210</v>
+      </c>
+      <c r="J555" s="46">
+        <v>46270</v>
+      </c>
+      <c r="K555" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="L555" s="44" t="s">
+        <v>774</v>
+      </c>
       <c r="M555" s="4"/>
       <c r="N555" s="4"/>
       <c r="O555" s="4"/>
       <c r="P555" s="4"/>
       <c r="Q555" s="4"/>
       <c r="R555" s="4"/>
       <c r="S555" s="4"/>
       <c r="T555" s="4"/>
       <c r="U555" s="4"/>
       <c r="V555" s="4"/>
       <c r="W555" s="4"/>
       <c r="X555" s="4"/>
       <c r="Y555" s="4"/>
       <c r="Z555" s="4"/>
     </row>
-    <row r="556" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L556" s="4"/>
+    <row r="556" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A556" s="29" t="s">
+        <v>815</v>
+      </c>
+      <c r="B556" s="23" t="s">
+        <v>816</v>
+      </c>
+      <c r="C556" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="D556" s="23" t="s">
+        <v>806</v>
+      </c>
+      <c r="E556" s="23" t="s">
+        <v>750</v>
+      </c>
+      <c r="F556" s="22">
+        <v>52211</v>
+      </c>
+      <c r="G556" s="23" t="s">
+        <v>756</v>
+      </c>
+      <c r="H556" s="22">
+        <v>5</v>
+      </c>
+      <c r="I556" s="41">
+        <v>46203</v>
+      </c>
+      <c r="J556" s="41">
+        <v>46296</v>
+      </c>
+      <c r="K556" s="23" t="s">
+        <v>783</v>
+      </c>
+      <c r="L556" s="23" t="s">
+        <v>774</v>
+      </c>
       <c r="M556" s="4"/>
       <c r="N556" s="4"/>
       <c r="O556" s="4"/>
       <c r="P556" s="4"/>
       <c r="Q556" s="4"/>
       <c r="R556" s="4"/>
       <c r="S556" s="4"/>
       <c r="T556" s="4"/>
       <c r="U556" s="4"/>
       <c r="V556" s="4"/>
       <c r="W556" s="4"/>
       <c r="X556" s="4"/>
       <c r="Y556" s="4"/>
       <c r="Z556" s="4"/>
     </row>
-    <row r="557" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L557" s="4"/>
+    <row r="557" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A557" s="58" t="s">
+        <v>815</v>
+      </c>
+      <c r="B557" s="59" t="s">
+        <v>817</v>
+      </c>
+      <c r="C557" s="59" t="s">
+        <v>818</v>
+      </c>
+      <c r="D557" s="59" t="s">
+        <v>806</v>
+      </c>
+      <c r="E557" s="59" t="s">
+        <v>750</v>
+      </c>
+      <c r="F557" s="60">
+        <v>50327</v>
+      </c>
+      <c r="G557" s="59" t="s">
+        <v>756</v>
+      </c>
+      <c r="H557" s="60">
+        <v>4</v>
+      </c>
+      <c r="I557" s="61">
+        <v>46203</v>
+      </c>
+      <c r="J557" s="61">
+        <v>46296</v>
+      </c>
+      <c r="K557" s="59" t="s">
+        <v>783</v>
+      </c>
+      <c r="L557" s="59" t="s">
+        <v>774</v>
+      </c>
       <c r="M557" s="4"/>
       <c r="N557" s="4"/>
       <c r="O557" s="4"/>
       <c r="P557" s="4"/>
       <c r="Q557" s="4"/>
       <c r="R557" s="4"/>
       <c r="S557" s="4"/>
       <c r="T557" s="4"/>
       <c r="U557" s="4"/>
       <c r="V557" s="4"/>
       <c r="W557" s="4"/>
       <c r="X557" s="4"/>
       <c r="Y557" s="4"/>
       <c r="Z557" s="4"/>
     </row>
-    <row r="558" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L558" s="4"/>
+    <row r="558" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A558" s="43" t="s">
+        <v>819</v>
+      </c>
+      <c r="B558" s="44" t="s">
+        <v>820</v>
+      </c>
+      <c r="C558" s="44" t="s">
+        <v>334</v>
+      </c>
+      <c r="D558" s="44" t="s">
+        <v>335</v>
+      </c>
+      <c r="E558" s="44" t="s">
+        <v>750</v>
+      </c>
+      <c r="F558" s="45">
+        <v>50644</v>
+      </c>
+      <c r="G558" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="H558" s="45">
+        <v>41</v>
+      </c>
+      <c r="I558" s="46">
+        <v>46213</v>
+      </c>
+      <c r="J558" s="46">
+        <v>46243</v>
+      </c>
+      <c r="K558" s="44" t="s">
+        <v>746</v>
+      </c>
+      <c r="L558" s="44" t="s">
+        <v>812</v>
+      </c>
       <c r="M558" s="4"/>
       <c r="N558" s="4"/>
       <c r="O558" s="4"/>
       <c r="P558" s="4"/>
       <c r="Q558" s="4"/>
       <c r="R558" s="4"/>
       <c r="S558" s="4"/>
       <c r="T558" s="4"/>
       <c r="U558" s="4"/>
       <c r="V558" s="4"/>
       <c r="W558" s="4"/>
       <c r="X558" s="4"/>
       <c r="Y558" s="4"/>
       <c r="Z558" s="4"/>
     </row>
-    <row r="559" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L559" s="4"/>
+    <row r="559" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A559" s="62" t="s">
+        <v>821</v>
+      </c>
+      <c r="B559" s="63" t="s">
+        <v>822</v>
+      </c>
+      <c r="C559" s="63" t="s">
+        <v>823</v>
+      </c>
+      <c r="D559" s="63" t="s">
+        <v>172</v>
+      </c>
+      <c r="E559" s="63" t="s">
+        <v>750</v>
+      </c>
+      <c r="F559" s="64">
+        <v>52585</v>
+      </c>
+      <c r="G559" s="63" t="s">
+        <v>756</v>
+      </c>
+      <c r="H559" s="64">
+        <v>5</v>
+      </c>
+      <c r="I559" s="65">
+        <v>46220</v>
+      </c>
+      <c r="J559" s="65">
+        <v>46234</v>
+      </c>
+      <c r="K559" s="63" t="s">
+        <v>824</v>
+      </c>
+      <c r="L559" s="63" t="s">
+        <v>37</v>
+      </c>
       <c r="M559" s="4"/>
       <c r="N559" s="4"/>
       <c r="O559" s="4"/>
       <c r="P559" s="4"/>
       <c r="Q559" s="4"/>
       <c r="R559" s="4"/>
       <c r="S559" s="4"/>
       <c r="T559" s="4"/>
       <c r="U559" s="4"/>
       <c r="V559" s="4"/>
       <c r="W559" s="4"/>
       <c r="X559" s="4"/>
       <c r="Y559" s="4"/>
       <c r="Z559" s="4"/>
     </row>
-    <row r="560" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L560" s="4"/>
+    <row r="560" spans="1:16346" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A560" s="43" t="s">
+        <v>821</v>
+      </c>
+      <c r="B560" s="44" t="s">
+        <v>825</v>
+      </c>
+      <c r="C560" s="44" t="s">
+        <v>826</v>
+      </c>
+      <c r="D560" s="44" t="s">
+        <v>827</v>
+      </c>
+      <c r="E560" s="44" t="s">
+        <v>750</v>
+      </c>
+      <c r="F560" s="45">
+        <v>52544</v>
+      </c>
+      <c r="G560" s="44" t="s">
+        <v>756</v>
+      </c>
+      <c r="H560" s="45">
+        <v>19</v>
+      </c>
+      <c r="I560" s="46">
+        <v>46220</v>
+      </c>
+      <c r="J560" s="46">
+        <v>46234</v>
+      </c>
+      <c r="K560" s="44" t="s">
+        <v>824</v>
+      </c>
+      <c r="L560" s="44" t="s">
+        <v>37</v>
+      </c>
       <c r="M560" s="4"/>
       <c r="N560" s="4"/>
       <c r="O560" s="4"/>
       <c r="P560" s="4"/>
       <c r="Q560" s="4"/>
       <c r="R560" s="4"/>
       <c r="S560" s="4"/>
       <c r="T560" s="4"/>
       <c r="U560" s="4"/>
       <c r="V560" s="4"/>
       <c r="W560" s="4"/>
       <c r="X560" s="4"/>
       <c r="Y560" s="4"/>
       <c r="Z560" s="4"/>
     </row>
     <row r="561" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A561" s="5"/>
-[...10 lines deleted...]
-      <c r="L561" s="4"/>
+      <c r="A561" s="66" t="s">
+        <v>104</v>
+      </c>
+      <c r="B561" s="67" t="s">
+        <v>105</v>
+      </c>
+      <c r="C561" s="67" t="s">
+        <v>106</v>
+      </c>
+      <c r="D561" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E561" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F561" s="68">
+        <v>50266</v>
+      </c>
+      <c r="G561" s="67" t="s">
+        <v>444</v>
+      </c>
+      <c r="H561" s="68">
+        <v>20</v>
+      </c>
+      <c r="I561" s="69">
+        <v>46225</v>
+      </c>
+      <c r="J561" s="69">
+        <v>46284</v>
+      </c>
+      <c r="K561" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="L561" s="67" t="s">
+        <v>774</v>
+      </c>
       <c r="M561" s="4"/>
       <c r="N561" s="4"/>
       <c r="O561" s="4"/>
       <c r="P561" s="4"/>
       <c r="Q561" s="4"/>
       <c r="R561" s="4"/>
       <c r="S561" s="4"/>
       <c r="T561" s="4"/>
       <c r="U561" s="4"/>
       <c r="V561" s="4"/>
       <c r="W561" s="4"/>
       <c r="X561" s="4"/>
       <c r="Y561" s="4"/>
       <c r="Z561" s="4"/>
     </row>
     <row r="562" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A562" s="5"/>
-[...10 lines deleted...]
-      <c r="L562" s="4"/>
+      <c r="A562" s="43" t="s">
+        <v>828</v>
+      </c>
+      <c r="B562" s="44" t="s">
+        <v>829</v>
+      </c>
+      <c r="C562" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="D562" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="E562" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F562" s="45">
+        <v>52404</v>
+      </c>
+      <c r="G562" s="44" t="s">
+        <v>756</v>
+      </c>
+      <c r="H562" s="45">
+        <v>49</v>
+      </c>
+      <c r="I562" s="46">
+        <v>46231</v>
+      </c>
+      <c r="J562" s="46">
+        <v>46295</v>
+      </c>
+      <c r="K562" s="44" t="s">
+        <v>781</v>
+      </c>
+      <c r="L562" s="44" t="s">
+        <v>752</v>
+      </c>
       <c r="M562" s="4"/>
       <c r="N562" s="4"/>
       <c r="O562" s="4"/>
       <c r="P562" s="4"/>
       <c r="Q562" s="4"/>
       <c r="R562" s="4"/>
       <c r="S562" s="4"/>
       <c r="T562" s="4"/>
       <c r="U562" s="4"/>
       <c r="V562" s="4"/>
       <c r="W562" s="4"/>
       <c r="X562" s="4"/>
       <c r="Y562" s="4"/>
       <c r="Z562" s="4"/>
     </row>
     <row r="563" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A563" s="5"/>
-[...10 lines deleted...]
-      <c r="L563" s="4"/>
+      <c r="A563" s="66" t="s">
+        <v>779</v>
+      </c>
+      <c r="B563" s="67" t="s">
+        <v>785</v>
+      </c>
+      <c r="C563" s="67" t="s">
+        <v>106</v>
+      </c>
+      <c r="D563" s="67" t="s">
+        <v>806</v>
+      </c>
+      <c r="E563" s="67" t="s">
+        <v>750</v>
+      </c>
+      <c r="F563" s="68">
+        <v>50266</v>
+      </c>
+      <c r="G563" s="67" t="s">
+        <v>778</v>
+      </c>
+      <c r="H563" s="68">
+        <v>229</v>
+      </c>
+      <c r="I563" s="69">
+        <v>46231</v>
+      </c>
+      <c r="J563" s="69">
+        <v>46446</v>
+      </c>
+      <c r="K563" s="67" t="s">
+        <v>783</v>
+      </c>
+      <c r="L563" s="67" t="s">
+        <v>602</v>
+      </c>
       <c r="M563" s="4"/>
       <c r="N563" s="4"/>
       <c r="O563" s="4"/>
       <c r="P563" s="4"/>
       <c r="Q563" s="4"/>
       <c r="R563" s="4"/>
       <c r="S563" s="4"/>
       <c r="T563" s="4"/>
       <c r="U563" s="4"/>
       <c r="V563" s="4"/>
       <c r="W563" s="4"/>
       <c r="X563" s="4"/>
       <c r="Y563" s="4"/>
       <c r="Z563" s="4"/>
     </row>
     <row r="564" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A564" s="5"/>
-[...10 lines deleted...]
-      <c r="L564" s="4"/>
+      <c r="A564" s="43" t="s">
+        <v>779</v>
+      </c>
+      <c r="B564" s="44" t="s">
+        <v>789</v>
+      </c>
+      <c r="C564" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="D564" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="E564" s="44" t="s">
+        <v>750</v>
+      </c>
+      <c r="F564" s="45">
+        <v>52001</v>
+      </c>
+      <c r="G564" s="44" t="s">
+        <v>778</v>
+      </c>
+      <c r="H564" s="45">
+        <v>1</v>
+      </c>
+      <c r="I564" s="46">
+        <v>46231</v>
+      </c>
+      <c r="J564" s="46">
+        <v>46446</v>
+      </c>
+      <c r="K564" s="44" t="s">
+        <v>746</v>
+      </c>
+      <c r="L564" s="44" t="s">
+        <v>602</v>
+      </c>
       <c r="M564" s="4"/>
       <c r="N564" s="4"/>
       <c r="O564" s="4"/>
       <c r="P564" s="4"/>
       <c r="Q564" s="4"/>
       <c r="R564" s="4"/>
       <c r="S564" s="4"/>
       <c r="T564" s="4"/>
       <c r="U564" s="4"/>
       <c r="V564" s="4"/>
       <c r="W564" s="4"/>
       <c r="X564" s="4"/>
       <c r="Y564" s="4"/>
       <c r="Z564" s="4"/>
     </row>
     <row r="565" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A565" s="5"/>
-[...10 lines deleted...]
-      <c r="L565" s="4"/>
+      <c r="A565" s="66" t="s">
+        <v>830</v>
+      </c>
+      <c r="B565" s="67" t="s">
+        <v>831</v>
+      </c>
+      <c r="C565" s="67" t="s">
+        <v>191</v>
+      </c>
+      <c r="D565" s="67" t="s">
+        <v>192</v>
+      </c>
+      <c r="E565" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F565" s="68">
+        <v>50450</v>
+      </c>
+      <c r="G565" s="67" t="s">
+        <v>756</v>
+      </c>
+      <c r="H565" s="68">
+        <v>23</v>
+      </c>
+      <c r="I565" s="69">
+        <v>46237</v>
+      </c>
+      <c r="J565" s="69">
+        <v>46304</v>
+      </c>
+      <c r="K565" s="67" t="s">
+        <v>746</v>
+      </c>
+      <c r="L565" s="67" t="s">
+        <v>812</v>
+      </c>
       <c r="M565" s="4"/>
       <c r="N565" s="4"/>
       <c r="O565" s="4"/>
       <c r="P565" s="4"/>
       <c r="Q565" s="4"/>
       <c r="R565" s="4"/>
       <c r="S565" s="4"/>
       <c r="T565" s="4"/>
       <c r="U565" s="4"/>
       <c r="V565" s="4"/>
       <c r="W565" s="4"/>
       <c r="X565" s="4"/>
       <c r="Y565" s="4"/>
       <c r="Z565" s="4"/>
     </row>
-    <row r="566" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="Z566" s="4"/>
+    <row r="566" spans="1:26" s="71" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A566" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B566" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C566" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D566" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="E566" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F566" s="22">
+        <v>50266</v>
+      </c>
+      <c r="G566" s="23" t="s">
+        <v>444</v>
+      </c>
+      <c r="H566" s="22">
+        <v>7</v>
+      </c>
+      <c r="I566" s="41">
+        <v>46238</v>
+      </c>
+      <c r="J566" s="41">
+        <v>46298</v>
+      </c>
+      <c r="K566" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="L566" s="23" t="s">
+        <v>774</v>
+      </c>
+      <c r="M566" s="70"/>
+      <c r="N566" s="70"/>
+      <c r="O566" s="70"/>
+      <c r="P566" s="70"/>
+      <c r="Q566" s="70"/>
+      <c r="R566" s="70"/>
+      <c r="S566" s="70"/>
+      <c r="T566" s="70"/>
+      <c r="U566" s="70"/>
+      <c r="V566" s="70"/>
+      <c r="W566" s="70"/>
+      <c r="X566" s="70"/>
+      <c r="Y566" s="70"/>
+      <c r="Z566" s="70"/>
     </row>
     <row r="567" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A567" s="5"/>
       <c r="B567" s="4"/>
       <c r="C567" s="4"/>
       <c r="D567" s="4"/>
       <c r="E567" s="4"/>
       <c r="F567" s="6"/>
       <c r="G567" s="4"/>
       <c r="H567" s="6"/>
       <c r="I567" s="7"/>
       <c r="J567" s="4"/>
       <c r="K567" s="4"/>
       <c r="L567" s="4"/>
       <c r="M567" s="4"/>
       <c r="N567" s="4"/>
       <c r="O567" s="4"/>
       <c r="P567" s="4"/>
       <c r="Q567" s="4"/>
       <c r="R567" s="4"/>
       <c r="S567" s="4"/>
       <c r="T567" s="4"/>
       <c r="U567" s="4"/>
       <c r="V567" s="4"/>
       <c r="W567" s="4"/>
@@ -34683,75 +57659,95 @@
       <c r="G598" s="4"/>
       <c r="H598" s="6"/>
       <c r="I598" s="7"/>
       <c r="J598" s="4"/>
       <c r="K598" s="4"/>
       <c r="L598" s="4"/>
       <c r="M598" s="4"/>
       <c r="N598" s="4"/>
       <c r="O598" s="4"/>
       <c r="P598" s="4"/>
       <c r="Q598" s="4"/>
       <c r="R598" s="4"/>
       <c r="S598" s="4"/>
       <c r="T598" s="4"/>
       <c r="U598" s="4"/>
       <c r="V598" s="4"/>
       <c r="W598" s="4"/>
       <c r="X598" s="4"/>
       <c r="Y598" s="4"/>
       <c r="Z598" s="4"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:XFD1">
     <sortCondition ref="A1"/>
   </sortState>
+  <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CIowa WARN Log</oddHeader>
     <oddFooter>&amp;L&amp;RWARN_20200807</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="465031c5-3d91-457d-a71b-eb9b5941244d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bb079858-90af-4c1d-b6f1-55332f11d181" xsi:nil="true"/>
+    <SharedWithUsers xmlns="bb079858-90af-4c1d-b6f1-55332f11d181">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="465031c5-3d91-457d-a71b-eb9b5941244d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008FFDA55EC64F6340997887DF003F4858" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="610c4182e7e7902e7aea694cdd9432aa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bb079858-90af-4c1d-b6f1-55332f11d181" xmlns:ns3="465031c5-3d91-457d-a71b-eb9b5941244d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="92492927522a77c15d270bbe3d3d4b37" ns2:_="" ns3:_="">
     <xsd:import namespace="bb079858-90af-4c1d-b6f1-55332f11d181"/>
     <xsd:import namespace="465031c5-3d91-457d-a71b-eb9b5941244d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -34942,112 +57938,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D66E9BA-12AB-4417-9A6A-6113397F4F5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="465031c5-3d91-457d-a71b-eb9b5941244d"/>
+    <ds:schemaRef ds:uri="bb079858-90af-4c1d-b6f1-55332f11d181"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D64AE0CA-08F3-4D4A-B590-2B4FBD9A18AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb079858-90af-4c1d-b6f1-55332f11d181"/>
     <ds:schemaRef ds:uri="465031c5-3d91-457d-a71b-eb9b5941244d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F40177C-67A3-4DD8-A168-9BC85606FD5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="bb079858-90af-4c1d-b6f1-55332f11d181"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WARN Log</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>